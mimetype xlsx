--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5eb69477610c0dc4674962dda5c071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe132fd09c2704df4c980bf23f16e0672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4666222532848f375fd236ec236d923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdeb0c09141c3af6be92bbfc9b41964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02564642d8e09eab6209063d765db88d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c6f88ec885391b6d4982d9182e54b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0459f7c67dd5eda4b06605c84838497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ef71950e96b9e38e93f31d7bcbde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935443aeb2e3105911e6899c89c0cf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9621edef4e130d1487ceb5247817210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776630e800f4de1c92ef457b84a22c1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4b4314d68d23f2356fd401347573f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5799dc59083a7938ee9d185fc1e3c6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7eaa1a285924881964e03b810b158414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635577f868da44937780c1c363392ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb841b3634acf051db3fcab963eacf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737eba5dfbea142cbe48cf50008c9d717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e481a5ad65fec8627d90889373ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfa4b3cce0e14eeb95b47e65c98f9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa5464960529f89301e9d08bac89920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddff0c4242c043e5aba4a7db811bf2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead30bb09aa9f596b08b8a7408e722e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725880539ac05ab5d5be88f725132123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df57ac062942e9bfd08637af9c44a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872bb822ca6d89c41f3423fc327893e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201c1d7a2a209198eae0f49fa29fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea5d1c7f60c7b06a50b00c95d33a6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec263ca8bd24b8b5a7a106e173b945b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224b480b83f11d7d2782e2279995e9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48449be9a14e5cc2921f30688b9e46430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba539fd67955f2c3c6b1304b2ad0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca264a8cf20810ba10588f8355ebf5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b4da75256a968f3a0b656e50c10f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b58aca87f5ff403c4b1074fed51a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff055ee092104d54d0c0bb73d2105d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a7aefdb90a29d648b510badc07a7b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab8e1a569ab736607855df127b1d3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f835f82f74a1a264d2327a6a1e23c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd426eea872f0057bf2baa364ab26e8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89715b60110eadd0b6a3c9ff6dd3b93b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eff01f59aac79dd7a9486a059686bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa14939076daae9f032f6c3df9c33c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1597a6c98d678de7ffe8cdc5556fc2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc816fb683e86c82a869af69af3a296644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4670e3e2a64498d7e74fc715f9c0e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa57962266aafcd8fdf442dc28374c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c2d348602c83405537dfea6f5298b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461da053150616c9ff9e5515d82357e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87f326a727b24e89558f65f7488f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605271b042e9635d5a173c4e28f118c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562ebaee00ea142c182c05d12bd8b0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e4d4e2e491dc7943d71610a5048952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b068863a117374ab04df2d0ab88453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d41046d8e9dd539a3f924c42a98954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613e9d4ff3f57ea03daf5c54b17256955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb292475ed0e401394aa3809a38c5fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e9577621d7912989cbdfc71f98dfd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba287d70a105903b2646d1965cf434e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f9cdc0aaebdd317f7275fbb0b90759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620c1669d91de13d1b6a5e3eac01b8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46d800df1ec9e5df76a4588a35ef361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e089e9099e357789cb3ab6f1ea2762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9f18a0f925ccd19ff06306da2e3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93fcf722db7037bb69ab0ff329b4f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e8d2b5ae6d1efe0b358036ee3e1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a429252c960f77bc6ff60af26da57966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793fe8865b955ee456c7ebb74d0803767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e06c66ccda3152fc08841a7985405368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22f886e5f7f1f3f8fc35c33f68a67b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c78dbb91bb072f5eb153ff57cf5a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ced35ec737ca5523fd3c510d6a82271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b27e314be3728ed6be5747a99e58d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d779982fb53ecf831dd6068f9cf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238baeb7a65ba4369593b62937c4dac474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27a20856a724e5d210a9e6b5958e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2842919d14eaad44e4aecbb61cd5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c1f1f46ebb5c6b9cae5313305530b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b718d9131df91841659fa7cc0ac2aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef22fb34a256ab1d2576cf07764e76179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d270e39dea1521a538ad48bfbaa52780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718ab1ea3d5db9e6ba5698262c4741881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9b5aac248d06f07fc19594563dd9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70211ca8fae73c68602102e078cf4ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f6cdc2026abbba46e430067adc4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d670ff733d4f61faa248cf7cda6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320e7b30621bd8f450686b8c50437786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd193c1f73108a162eecdac584b23c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0d9542fdc20badae09506816ed4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b321291e877496cc41b3e976068bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52d1ab9eeb494365ac00acc3dc56090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6abf36d4c266382330410f4663baf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43688effc1fa6f4b459946f3d099392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70754fe15e74b210710c24a97987e8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc38413100f863a11bcae3fa6305394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0fcc4011ea0860c42c3911046a85f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c748fd30e7fb13b3d0ed13337bad92c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8e6d9a2f8b4e524fe686984e1da5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631d4a8f5b88a76e64feb1069c2311098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d82983b62feb98d7cfe229c88818f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1aa5662f5c4e4005dfd682301c70e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266568a64404e39353cbb299a703f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cb7184953811de6b05ea479d7a0e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e94a0774676e4b182c85627645e51103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d6173b9395644ef207518b9bbd6c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993acb4b5d7000760f5fa0bffca548105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ea0267ac647a9d341ef6d70d1c382106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0a6553595701efe33fe639fd0eba5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aca6f01d0bea5a3c2aaa1336944fe6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b24ab0dcb5843e0ed54f82e117f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8ef2289bbf6f1a2bd82233af5d8c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd4e2a7308de12501041e0dd1a0fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac2d7bcd0794e6a49ea17c0f17cfe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1d5c811bd9d79e724e03f453ebc3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973330b6cce3b0ab7d56776a8fd75dd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069de85499ce037dcdd54b6d672ec22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c82fa2a03683b10bf7a05184323b7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2caaa36aa8462cce0c561670486bdf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaae6fea85c5c4240634fcb23101d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc7ddf69ead41eb6ac190e749f7674119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac32e9cf05510a70b92814f630c2f1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499fd1f49ab8c7c63112443f4c8b39c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbca8f2eb5e38d24d20504c7a76533122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6915afd1498c8d21398ca6c41bb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f0c27f0e49f4f00ab0fa59311b136124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a220652b8b99844d5682416449d722125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5a4586455a7e6cf2986bcb80b819126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85881c612458c41a8c604ec6ea0236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2419f142efb921cdc1b173d7c4fb29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3fa4841def897e836c3c6c2b9ea2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b737f2753a95eac1e447e6d5be59c7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3b21e5355de93c439bb1d0c48c3e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadc338387c751b2dab612f512e7acb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1ae6c167bda79a075da236121f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4d3b1d43814ba596fbf543b1ff33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50469e4e70618b3f790c1ff19c494c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffac03785f10c8e9eb0bc29301b6f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97a67e91b5ce0f897f337f0431b1c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e89ab18441a7e87cf893e7d5cd961138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51872a5ad34a4f14d304a5dc0721a8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8fd924711e1d16767eda8c150463140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cf337fbb2d52f01d32148be876507141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897a0748372bbaf1596ce9530ce7f50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156746146cbc560a89e6b00040484e71143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9d4f8ca094570b2678d36b830259144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23922d74b49995c4a493a8881c3092b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581544394fe21f581abf47dfcf22780146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65748897e5b94f3241254327b5c2d554147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30a3661b656d9b03c81403677fa8ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b3da313099e78777d15104f30ed2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ddbf2bf807b9711e1169097b43d14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339fca022637bd2c445852d178ca29a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9bffb2bd42013b8a598c0a319560e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2d4333e45a39b0c0291ad63453351153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532312b679b42bd19515938abce018d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cda0f65564c021db15a49cc9ceed14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd0b69ff3a3bb81ec6898203cf677b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad44e618cbea70c8fdfe72518fc3ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7be4626571c05fa6a0477823a8600158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d93981adf535edb8fcf21ec552585159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b215afc7c623359b14335897c86f1d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0df9ae3839f87a8c8856a218c8c7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccf240a91d5ad146beea4f1ee969f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092b3545ff3151b397da26d659a1eb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6d71ca66ca7ed53f975ee101ce027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b6c14828141a3297020a684fdaaee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f7c1bd0f05a06b2ad5b8301a4dd60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128bb64fb8e47b09fb32547e7843bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39109f2c0c77970257855b301352eda6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442bbf5c14d43c463ebba16e2f3a7ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266fa5b857bb5dda017107e45c8e9ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958b0af60305d1fe6560af26dfeda2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db265c5fb85f7d7ed8b0618ac565e72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b70a721e3590aa69863c8441441e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b2fa9175e86c2462a70487724d906174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a44f491c36281f3b8e4ce639a6370175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e74b7707deb3095ac5f9844a84144176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273c621626bca2e098813918ab8c737177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae835ca38dce8606d59024ec4cc5443178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7db0de3fb058b58b2077239bd6412f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd58819cca7c50b80d15158e0228303180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf521b64f0cbf600e977d05322e4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682253bd6217ea2378fc25dd0dca217c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8362204f7216e8ae546b223f69afe8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7d163a1dfe40ed4f9169ef1ac4d86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aa360e4dad969562eb9596257d7d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd775c82fa91483c9843a68ebf4b010186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192916be7cdbd1e57aba7e681d62f33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873896e95e07a1675e4b6364323b24b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3f25483802fee2ef5fbfd159af1dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89621d956f0597f77cbca85672268747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc83a58d5c3dad3c78fd1a37feeb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d7a7a4ae7480ea8fce1f64ca56d6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a0ee9f984ec0012307433d06fdc75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266957ab0159dd767a45a11744cb211f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46095244b975fc2270ad8022f63dc738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663c809d3d5f56c3f262745925d8f24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e050af42a25af8fc6106f01b90d103197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e247e392bd3579898b213747550c8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91802a1be4cc355247f2851ca98fd23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291454860086f371470e04f8124405200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a01d6aee0b090ad16cd08719ab14c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4795c5b37f736eabd3e53e1f17f66e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba12d3d066d84ad4cdaafd42fe0495a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e162441c94a3a298603fa55eb8ce5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e372685fc4a3b2380ae9a7587ccb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792073d6f0e38372d497e95cf14abd8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587e2298d25b1604a1785897fb6ed94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d214aff6ae186e3cf424a8368df210208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cedf5b6163af6ef391ff2ccab64c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83a16c6b1a916d372699a36c3fa14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628b06089c1a9b326217a06f510732211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accda24bb79df0b6bc9f1af8a103c6a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811caa447559fbd5621448a75107cd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54cb6c7f342f772ed91c07e9f93835214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75d65a3cbde8f64ff9112840df6e86215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0581b0526dea46a0c917fe25c9621d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32aa221ace9bbe0e0d26b751ebbe87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391da93690216608138ab5fa776200fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783770f66b950d83aec5b641d358e344219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0655c10b35316faf499cbbf8b650ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1980f5b791b51aa298f4ea0d99b4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107250f6ef9da40dacea1923a556df13222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f708cfa33cce238f2ca5b4e18d301223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63e3c114f686b2e049f64964bc586f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716000223398fa4c7227f4e8aec7982225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38dcf7a8a51e8560870849271ff346226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f961fde9e9188f014ad53a2f4608823227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122767488231a31b73ed288c0b13f83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778740d7e64ed48a55d67f3a0c5b67b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec31ba82d570034ba6d11b41f2cb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610bb32af18a0cbf9c18a072eee94d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dd3f7bbc22da5718e142983cd27d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20373a7e0730d4b6132fa9ee28eea3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a512f43e20a69dcebddedfb648fad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592aa1f80c5b55d90902531f6123e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc9fce3fb3280de77fde32bc0cb01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad64a8b91bef8e4fed585290aee0d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6ca80fc3ef90cc229111189b70252238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f70463b2c82ef167e7a7e7fa8887d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb4851bced24a0e24ef04d44450bae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9efca7fbb4c8d2ed98e0f95c4f39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb74f70c11fa6704cf5f45912a206c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97769c818e5fa74b677a044a500c5160243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6377b3032a76a4903c48f655862c772244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2205eacda5bb832919edba4375996a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a776e61c303bbfd50c9782d1298e0df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077376cf5f2935ff96d90992090b4ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7040cbadcdfe774a1fbad0a804de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429abcfdb42d169fad2d0ed8dadc91f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27267f9e0811dd59e3b939e736d229a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45918518a77700a27f05c8f8d6bc0afd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa8086c93a658a85a4cf144cd3e27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa67a47fc91f8eeb92bd1bec93148d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b45d4302cc67d3cd9f5102c9e5dd6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1cfb0d7e9c9693fabd399180a8121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0fe047648f75bb43334b02311ee0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be770145b614234d39ad8d35c74637bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bce0aab770f608bf84a2abde2e88f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70cf321fdecf61b10299b9cf404e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859294b9888f053f2948136d3664aa1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae770df04e8bf88001ad9da74689c9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5ccbf279cd62a4f405fa60022b551262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f408ba304d628887bd34418006b13263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf0695eee610d438b52d981bb8cdf8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33c5a5549df5851657c39978bd38f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04b1ae2c825985e977e2302328454e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414de310911742d03e7611b5599300e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bd3f4d2a0a032299909da75706fa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1360cbd9d80c296c82380802b66459269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42fe9af5bca3e240c8e245ba83a958270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7949a4e0a76abf1b38f6cbad8d969271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88d9c5215d2e989e62e3e9a9f2c07c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48cf08661e5a10eaccb4a55fff92c3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc6d22ec4d6964961ed2e7c16d0e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e00fccce83c18b66f36e04e6d89a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352263b83713d71ee49f5a9a6406ff7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eadfab7d1fdb66364bb02d7df1c9f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8237cc7dfc4f852db61ae6318115b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438811ccf37ae50dc3ccf17bd43917ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba51a9a63b21a87f5c6a3fb223ce51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eda1263ac40098875445eaebfea3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf90bfa2e47109215816ea676b2db4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db638ec8f4183defa449f583687f946283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac755621022bbcc18d8b3019578f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ed545e97389d16654626fe187eec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa491935c8585eb3d484635c78ea745b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7893784994b581b40c0b044ce69c5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6949d88fa731fcfb86f1cb69a5415288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e20cdc8452d30b432dd6fb9ce1da9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bdd52b4dab64d399d18a6421cd00a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9945ea1f3272d4528e9a49eedf1b693291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bbb32706d218fcf1091174bdafdfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecea3eedc52408a68bb30b7ea8d22b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015de7b5a2825aa189af7279871faa2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a0caf6d6817aa6454646a5191d9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852e77ae5aeac70feec55d7e707d95a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bb550ab332221afd805ba31436833297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac8e71ef3117228eae43033f1bf1e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe0dc38782308cc74243ad0aed3cf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9ba237525d2fbf685290de136be7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73c7d8ca1dcb88ebb61f960166d63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e7492f7a221c850cdb91b10ea5679302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de09bd7ae63b485394f3af19da1f7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3728ab09e289b4fcf9cb8fcf52b3a61304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7524e84b98f4593fe1008d4e4a5391305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156ad61e47e32d4907bff231f8087ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efbffd0dcdd8c29b0190a61efaee41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306966991ac0629cad3d8872179cd2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab0eb56b4b83da1fc9425192ccb06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4322c3686a3bdde2928b4ce2ce9854310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a6045b216f269bee28221c72d0b48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f151b43d6224905f2c749820b6df0c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93e3f5cc047b07e7c5a263e2a1e8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991667e7f0ef2ee522e74e8df1ee525314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c66744ac40575053026df5e604749315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396a30759c74cd36a91e0228529017f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7ff31e46a1149523931a5d5cccb6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6aceaf6655b52f8e3166872e1440318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad163df23993f809aeae75be5d7aeb0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eaa7284fc5b06d0551121f8a232f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f05731617ffd5a88c17b9fda35c996321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94229ebc5b77c5aac7677424e880609322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e1ba10dded36e7c8c68fc21924139323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ee559b3e91db88f17ca77e7151fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91467b64ad746de2ac78f58affc5f39325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a43d9e4718b02e57bd23607f93600326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665270917c9debbdfa45c4d83e3805b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035af0cebb2a6468e39457c00f2607328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a074fbb2e0edd396f25e9c4648fcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b16b9b5ab3eb2b3f63617424cfb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0037e39029a884c54ecb15025bca3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d65c1dd82e9d243d54b7521102f408332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a0a0a481475e314d4abac19f6170333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf5c60f1d9b5e95adb31a831092a3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317879bbfde5efcb42f467da6df627b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b300f92ec7bef0267f07483c4c4e95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffafe507f3b8c7460cbb5c408a3ab3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163efa6bb5e12a1d816a9bbdba1ccb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea3985092bd8ce3e4d3428c171d054339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba878c20cdc5157b06af95b761a067340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cbf4f759a8d9b3107ee96cb3ff22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee17c5a850981275782212f4299181342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e8ff5d744cbb83f220a45c553fa2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acfe282947c75a7a7fdbb9bdb93ce5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598e5ce2738ef013e7293a5c47caf6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc1c36b88dea0d5686b1175eea3a32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ab2841f1f57d0201c7b1b79c3863347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d007e9578d835f1a980c050e3b962348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc729ef032535f8cafb0002b4e2c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c268221fda7d3d5ed389a4bce1e87ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460cbe59ffcc0c5c245162ee6f1a1c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd875a6dd2757590b2e50d985e5314e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046ba9052fe2a9761642e270df4cd9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3527a22a34993844a04d294068ba0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac052c9ae52c8d4b976602538d4d4263355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524858879bd7019f7ba8d1dada52f193356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778c0c3d62f6af88c463b72983d58ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d910275a222594349c7e079af9060358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05decc2ee4e5e6a3d62804bd6e88e184359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acb5ff468ca606b984fdced6920a63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22644b1d4c218ac1c0bfc422ceb105ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f544cabe7c497589cf8ed6345846362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed817f6b4c49c9fe9bdb1496dd232d2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf586672f9b442c09935bb88d024f436364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdd0d250b2a2d283b08fba265d0ee2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1624d3fc1940d08a8c6484a1afbdbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3d4694d3e9820ce45f086126db883367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea6416f6abcb101a2be94d6183836a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58276df1c223fefda4e3ad40f8926c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420789a56a19d495cbedec80cad1a2e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655fb8625f9fb4de538570110c47fca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf4f41c2be3cb7fc97061858f4b3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139db69629be60e6584bc7c5650f60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1d010e35f78d3c176d885e591c526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9fb6eeeb84f98504c35dbbd6a66e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cbd7912ba20ace574f5c35132ed80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd283ffed5096356c523f61999a2bd1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea565e6f457c1ca14102b21dd5236042378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4776926a46fa366c204170e762c37d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28638ce6774289882bcf3574ec19cd0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68acc842b6de66920c6ae33f52ed06c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a14445d05f8cc845f006f6d78268382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb848ec48c685058e834b63356db0e74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de3f4bc6884407c5eb5a07f98383b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aac84c54532dd848ad978645df019385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921425134f2b1abed9cc53a015287aec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d089a89fa5bb09b992686cd104c19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d644f51aeae0022b773758d566640388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47181253f0eaab9afb324e32edc4c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e5b87b0c063cf4b8c08d2b064f00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe20d3a4c5bf95eda857d2326f79918391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce3bb7124f9cdee5a483a332438389392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea38ad249d0e11681181524bcb03765393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ce9beb1780a34bcc3b10ac01a703d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501566707a83c56d59feb5b00d66f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df2bd5650401a8430822f9f8c775f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade932dd0405682366453c55d9021de5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6a1711e95df65b431a13666f04a44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc17ad609816b819002cd856828878f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084670b41a73e4fe82c6d9cfd858052400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156e151aa07339ff5914f1ec32aa9ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da49d5b3e9af2043d59fc32d29a7841402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54cb6cab9dfbc5533cb96334043ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc65f19dc5786f1c2e37ba429e1be0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9e03d15fea94eee1a2bc0589d0dd7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f38f3f96e92032e0af6b5672882cbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea590ef64ff51152e0609964280195407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c089850ebe6c803b6683021c09937f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fef031a4055206d58a902529465b8b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8881136e845f79e8aca6b98136f446410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639854cc9efe2a86cfc82b7ff75218d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faec16cb298288a1f195d56ee8ddfb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe94eac6a44f29b61c0be7807e87a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b535b5aecccf61c23597b533863d32414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d485512990523a354d945d725b9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d158280ebfd77435dc59d80f6e64bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549559613181b18bb1e3749494d40220417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faead7fa6948f9c12008228b1f588d3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962396fc203bafd598ae4f36a6914fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6456d07054c46b4e49dbca3b49ffc6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f1b3b1d416c14034f5ad3b6cee39a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504034509033082b429a80f37f99de5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f0076a3466bc10df1e5a5fc3e77ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d642acc6e29586094ae59630d9b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c9452fdf7550e230d313bddc3bd45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f52c692c8e1bebd7ea1fd6521b08f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d6f63f88f5f0c2912e25fa922ebf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd631b6c6280f9680ade9cd08020c90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192b5f23281263c1d69a8cd4e5d85e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea275e2490899506adbc2c324c0bbe4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996bb9b8392c9dafa0892ecc34a5732431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca2816eee198a06522cc3bcf7dfb73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc04f1d115ec1f0137fa632cf82e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6357c8c9dcdda509362dc845c2210434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08132805615d84f750778e08c4d59267435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee988fc4d8645ccd30c4a01d927a4562436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e67252c9db9b86ef892b59bb07046d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d16cb19ac179f23eadd763f17b172e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa39b1eea1d5c195f9160ac7bb9ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7747539d37c86b0105e31edc40a8c1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6387a581ad7469693fb908aaf29d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639fc62423b7b43a8c745b09c683df6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed28e4dd06bfe5719fa6a7be7799915443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e35e4c304b822636407fff95a2e65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d26612446d0cef389a98da6d687c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb3d490f892f2bee999aaedd2b900b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecf42e8e4ac0c511e8b14db3466ed7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee37dff1fec3c7ce3233b3488edad2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae5cdf5c7b5c144b08efb6c4da78b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ffc0b174f0bb65a38385017d2c3a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424043e47c5b70e6dfd1da8a8913f5db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6158ddf4178be83749e62e54b2c0cfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef1670555521b2838c29b811fae13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fa8c2967b07a79893dae2f165d86d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90bb73b4c595ef9c4bbf9deb6cc0e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efe2a85e298339fdbb071e8c809a1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f6a06e08a27d5608c9078b153f525457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338792e78ca54c6e14e25c52faf5ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2bc4c60a04662ca221728cc4beb76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c7e4e8eba9dfba12dc97c35d4fb41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0836d349e03e1dbd75c737313f591ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b428392feee7efb6b49a2f6e3dfec43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243cc56745188bfd7c8adbc00bab601463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331cacccd6b9a9872efd9b5358c0dbd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613167a34d908a7df942ba25a13ad9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85234b0b4bbb3e91a3e15c496d353b45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f3acb106a01e7103a0bd276ee61b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d68d55a69f9e73ddc838ef0834af1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe803f339e540ebded4448ea3baaf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc0638ea77b3e2d498ab39795fa13b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c3e7cd5756c1db70aab1de1fd6fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d620db9e6275145f1d9d48fd482c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b31ddbd9fd360f611571fb5105e17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8034091de4b44ece5c0b5298711d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28740e8485780f30d980fb28e4f72246475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e50bae63b85ef5ca1bfe5eb4a833476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55cc99d418b4887281ce452541559d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f343af682265af63f1fe61ce6ecb3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0ee075bbfdd94f75424453b96d3b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33265863e6127aab611243c29ecf56dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976eb8632557af0d362b525fe668c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1530e1ee3f520295474fab0a159923482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461115ffe386c67523da07600d46e488483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffada9ebdbe409c946e536c8fbe2ad0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6dee413ab459c6e0a425c9a517b1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a93f98b27eaf9a265aab2027c26e64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843d8d58d74917a050049168146b5bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190dcecc437e5629e054095198d531488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdee16e7b6646cabbecbfefe499828d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf42d9706e332008315fa3c9bbe5d2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e41dc64bae0ad6d18e30751c235d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3fe5362266e646c61b127d137b15f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516e5df5b4e7b4a3ac6f251a82dec4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8574869ef40416a9aafb5233edeccd3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17521e94dbb29f23d33c10aef18eefee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd4101312f39e7155202380173d1bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac8f6f6fec82312a14164b20dc60eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5609e18ec3314b787f1dea8eeb421e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee55a040ffe82b74011d438708b363499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339571916c391a82c4e3d0989e566d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd7afd1a4a67bdd9dd8ba6a8f5271a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd47937b7c872e56697aa68e569a21c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3dc3e9d456328273ecc67d5abd18a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0492056dd414eeb1beb54d8571a8287504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f68b211f150d5953001348e55a0d00505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e300fcfe5ed8f459f261881418c37d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8216b848b39b9d178f3917fa11487507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b1e0be5ca0b70a49b4d000678b330508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9569bb36a23306572180fda30e02d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c71614fb89fad6bca8f600a9cec849510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f537be8714671dc6cbc532f8102f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc36761090b3ee951d5e32ec695ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd70086b531d3f198889a39f82dfbe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9874bd535421f78a83632def260c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a6d634ac4560df5df64b0dbd74f3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a32c5119b41d32d6db6e31e96e40a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792428263a71be3b4b8156b90bff7088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb9dd8338c0f4018f9972f7bd34d8d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d7520ecb9943831907602c6660b3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c177d57a8a314eeb8ed83343903f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dbc31fd416d3a16dc7bb24454ee55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62142397f11d86a4da855db3b38d3e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd8e34c9059561017382126ff38a1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5684654fff699f751a043ca6455c6ad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c159af848165a712d2f0ef0c2db70a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fdb17d4f50424585f59703f622452526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3119730037f7f071e00064800fae45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f08d01e3f4d4fa05b5bf5583e816d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f994c50fb790bd0d4a45e33a774ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea005bccf9dad27fc33f2112c30a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35266e3a5e716b724b8ac5c823557c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9ce188654f938881da0d38f4faec5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25232cfd6617e3b53cbf079e6bdd5129533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57300fb6401dd15d0e7a6e2795c4c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a83c235b8f3fe603395dc9d51ef8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888c633f5da9b3538fa857fa0580ad5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025de262b3e08b2c40524b228c3120d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6b4ff830c0e245d87f0286f95b19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188b12094d62f5eae7827664a488713539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f231ed06e1cbd5037419640c8b0362540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551498ba6b6090236ef08f5152eeda0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7dbf2971c6ca86451df3a838e6655542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee22b8a69bc3a0b84bf81aa88893414543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30301ccfb2e441eca2f3ed667bcab1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527768c1fbbc0cf70894f04b779212545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14236ea30e4e705f0b98942698e44be3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b820c1f156e86ac13af161f920c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75cc4710218e3ae798969759069b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f622436f52d286131a83fcd5fde8876549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ce989a80b919743f89c00ac211e60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c325a55eabd290095154ef2b5cd0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9302ab53142c059936a6a38be0b5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c61d08d047ceb45835a6ef0ba117f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77effb0d52886aba08b05e81dc95c352554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a1014278962b1398ce11c1a6e40bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32643c98d5abeb7fe5bfd8bd050c1fbe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a00ed2a15c11001fdafe822eb7624557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66648b0ebbf9140012bc6ec07c40121b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8779fb5c0e685beb3543e66031f01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf0235caba44922b690ce2f68273a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614977180c547f04b2a54b2f6f57a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6d626b92837172af8e2027998b1db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddea7d581598d1e2bb5590a3ee8de2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b9be9879f10ac676290df9ce11b99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb09a8d6e9e8233f5db79c5931c77c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f4b35323de33f0734592fa2333731566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c326461f235c132a1e5798d247b5e17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e3b43dd5a41283ded310e914cc199568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8b75e436e70dff1a1e26361f59f06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df5a72a77634c94f59fa5fcb76aab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0156df74d3a8e1c328deb72420b5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032b7a5907bcfea9b5a689434deb232572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04927be6801ddb120be38ca134e2fee6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369241ddab68cdbfb352f5aade137d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0431af096f55ad5a8a4d6d5c52c0ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf36308049caf6cd3d3d092eeb7f1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc98e51ae668b7ef48227503b94683f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aaa3bfc1b71dc0b76ecc52031bef6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b3cbe81f2db402d227506bfc5c2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404d9b25ca214b32e3d84353f7f0aa1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc325203212bc7cc7edf8b8e1c1a3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4748efc0dd9845c5345f6cd47db619d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc98cabf6e809fea33d92d1ef37189583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820369beaccaacb690733682a1cc258584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f68a51fced4b91395384bf916815585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8a3caa2ce8d95316b4fef1681f821586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea0b9ce5af63778c8f224933d1e430587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478584ab1c2a6df9129c0e8391f5a28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3271c890e7af7e766bf205f468073589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2d6e0617dc66acd039cb6d7737687590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a8f7b281467e2162ab14dc9e978a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726dc927293c7eb601377c4c9851018592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271183237d3e3e8e4c0aef668967f6ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128832556989ea8ce8a22800ecedab85594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd011137c9337f5efd82ac4cc6db247595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ea284ddfd75e0861c9a479601882596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2d212019d2c60805c33ce0b2ab99b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73662195ef4c5e7829ef72a04822182e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f5e9d03cd01b5a67979941ff9e149599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619028a3f9e1af02be7e08e8e8cbdbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55a655cc111309e38b8e6492830946601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cb586be46fd827961c943d357a209602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d253b13e9b8c1b1e5604c20afb3fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08ab5d065394e1ce1a3c2a5ec65933604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c28f00c9962ba20c89f6f44fd303a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38e5e605e9593bb2b6777b0b1acacb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b536005872fdd15b7b03ee6e6cb16ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f993f154ca4ec4c995a626ddd649697608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69530b345b3d7d66d769881dc4657ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4908d776bb785d62debffa0982e61b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca0f99535b8301c3e311fb5098380611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30637184ed0f28442b46de72a1f7bf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a1afa13d9aac79563460b3b7fca9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9457f9ec8e543ff6f73d65f55a5fc07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8c7c62d00d262652de04b71cfe27a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac18be9388fc80acfae7fcca14d1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c55332b0e6e6019317bf79315f6017617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f3830f2f5c57e3d7fb75b5ef34504618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53aa2493c98aee92cf105537447c1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb291b1da72a0637c19301bb21b13e4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417184e923b7b55df21e4f0d7d47876621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7b5542cfddfc570b0f7dc79698b67622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79cef1d2b0cfb6f9ce7f2a0bf93c28623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56ec153d24c8dc673f1e4d533b15bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2f7b703d1e9b43a2107c3a04cb2f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a11ee369ad0462af0873deb73a7f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce63672329330dd6c92ce9b1d13cbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed649bc5fc675843491df688b94496f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2407167cec3d27bcd2ac7be927be1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a80b170123a3e164e065e5c52b3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4edc6e4a52de51fe3aa5e3502b5d3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5fd5f7e7b41dbc6cfa1bf1dc05773632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730e58cb0e0ec89501b28de50b8f9ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5333f5a5f6bc05a94cf399508015634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bcb375cba527405d0963c111605b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8ab2253488b10c1b99c76d98b790e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4969e03ca94585c7331a742ab57be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896e7b8611ead1fb763b78458c952cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8058a30039d4fc757e749df70f44d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30764e3ba3fd51fbeb44e7f3c28961a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7f476949210da2b62b46ffca6c79b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b53af6866d30b72cb12e88c840bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ec9b64c98b4e3b0fea64a3df3380643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60292bbfa8c7f32b0311ba16238e6ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d83b23f7e55aabd355e493c0f0a20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a059687a4007f1da69d7c7af48a29b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3328bc28160eff2371d75ff6291f776647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e25064ab0a2e1c00442f2e95c1727648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1023de5c0f394286af924b969f6e33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99757499fbe7b1b269618d1c82b62d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71cc9b7d960747f7709675e7c4dff0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e9bd96ca8418279f06d89bdec401652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804873b7a2426bd0f5461a32bfa209df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de747ddc9642ab450eae2e89b48ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33589a8c0a804d665c8a9fb7151ed4bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f27c01201b19294f692f1d57719af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da4408b38e738f0ddbb19a17d5dcca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eada760fb1ae0dd3aac8cd805a255658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d764d5fa38c4e89687790a9038171659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f28b78229c0c9bc2237d3f1417157660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac0c458421f7fa036170b792559016661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92843f8cf97fbc76523a4ee2700c35f5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06276bf76954bcac4da5582c0c9e48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12cabd04ce1280b012860624809c9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eb624301e97fa56246e5f9ee215e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4784573802437701837aa3ae57f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e92fc96696c4708793b3c0fd8e104667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64677a729624326747b595fdfbe8a1ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871347ade847ce07dd51f3037ee6ba3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea5d4536c9e4b3c530983add64e66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae1413e0b77e227ff924d8757b33fa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55559449393419779e90c8ae22f993c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf62045be866450a1519420b5067524673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303546a67004e0faf85e4f615bf188f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553d9e4fb5540814768c701e2053a92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db772e05a505c30674395f86b4b239676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f95f33e5d8db73cd33f5f64fe49c4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f46a6a717aad257c6449929dc0fd1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca24354efd74dc6b1b2baca1ffeb58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f45925930c6c674a781ae87c7a7cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b131d3a83b7263f363a841420269afd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437912db9e4de3e25257952358ac3fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b486803a8bb66aed88ac4fb6d60146683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484402ac508b16a887cc44bb5ecba1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd249d3d2ddf4df6b957652b6ebd8ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f63af306d9399a0ed12e5c70a9f37a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ae76f919c5c21d072f5256864798687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd52c02e42a7f5145adbc834945632688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7cd521687cc794f34708ae59d6d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f902bcb715ffcd84577dd768ee2bef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61067f5c93e911bc9e245811dc338e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991ad882bc3c52b22e7f8a1b059a431692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff308621cb24c921eebbd4860ec3f30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6dbaa3f83cd8019ba78369f87e51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1d7e7458f96c160c7b0581d5bdc12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f01755845b1493a5dae6829465908696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6517ba2d954cb78b83bb3d23a921697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc501ef2ca35e6fa4228cae37c3f6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475ea4d25db3203ea747375bb879572699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85426645fe7f8c536a0b9684f392ca70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825c58feaf54d908bdc18acbd283444701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187dcc307d4e66061e3e8770c6dc2fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce1f52c0371cf5efa3b3f631055f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6173b4b55f5dc4e01ab2bfe333681c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e69554d8750f7c265437847c86636c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33ad591422142b2697c60d9679a92706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fe23061673e360a9438dbf7d579bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa7b30a74baa31b9fbac33ab5f1826708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf25293eebc18e3455f513796e6a0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee5d1c28e024eb9455a50f4c6ed8ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25157a8e979e4a65e9df0e5dea4d9256711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cb50d3ed05d6bf6f7520e2ab0851c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1690a224bac23df3b3ea5d3f28a0560713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac010439395fedc83bba09b4da3a02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc552428fecb19c2efd387c6b81d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa104b503ef905ed16c0571001aef14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28beb307c961e51bf989820bf4158309717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c64f79c91a23264d97cc76f03581718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81cd7ab493584544bfc91131acfa35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15af8e05d7a62b78a7aa2a42dac28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63474d6266bf52be2754cab31315ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168b7b73ebb4c9644150b2503d97d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fcc2b8b21292914066ecd509ffe83723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650909e6e0c9da0392ffa6d7e874314e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269cdb50e37fde6aa7a4ccf1f4952b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010030e05fa01755a978e65b8c817596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749fec12ba86745cd78b38b4200f444727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb79ea4e984b10f40f05dcee7535553728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a040791e15f8a59ff70edd91285e163729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe38c57a3961b0714d0a9e5970855730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858e1fe6ce96b257e46a28156ea403c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dbc1e514a1f05c695fb33c5f89fd6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc615035d1e504997d5fc37cbfb463c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420aaf94f2ac1f772a043c9fec2c822734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942d09c4fcd670859d47afe19038438735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936d5db839374bdf668c8a2d37cfa6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26bf2f2889e2a1dfe510df2eb7517737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b09f87656308eab348e7786888972738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d18fd74f93e8dd666e311e0409537739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6b51c2b9f616d8db3337952507080740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d34dcfc84aa5c6758d22d84898d424741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cebbc34af495733c3149c97a30864742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628468c526545984b5559a3bcecb333743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc76fc668138ff5c169535655929b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee0b2f0ae5253a75f62474dd373466745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f33baf747a0390e96e2280befdedb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0912e4e074c4c3ae67a6a33ba6e598747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5081810601318383b8b75ba5e5fd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c073c1e50092ec3ad2aaa3a844dd9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a9f7ffde45b8201435aec5c8ed3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292b50f997a79ebe6e3a0cca5d962c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315806de7f53bb422b2a17da15f1aab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422aa5051967e437e6eb220c0012b36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd63f30afd28591d6ff7d6d844e1a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d25690a04f1fd98e8093631f1136b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243acc5913417ee8efcef721af3a38a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffea4432cfd28ec7117627a2819253a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f371bf42e4e9620a57a026327dc8df1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690feaab1b9f846dedb160aaac196113759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acfc61aac046eef90ff7bf2751df151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d867a57f7ed1e759952d581c888be62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d89666457ff44ef10756d2967ab073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923179ff6e0f4c82cd11d2e346bfc5c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d74b67387d19bd4ed33881da53d375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33927353c2e345d7cc272300bfa0b3a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ffdf3a103ca91960be7ae33f3a3967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d5b11f3d7fc58b52df596f0dd2e958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81620d04d2385d31dad1cc7392212a4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541922843c2c18fa3975863bac1c6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14384936de89322d663f25e5b6f03aa911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122abbd41465788e26b8ddb3924143c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d07ab720fb2a458a2a7e92f406de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189ad9888c1bc61a231f66e4e9fd55514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b740035b053d1ddbc08e92687a053315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beed14092b055165615c0e8491f61816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e91afe1acd49fe912ea01f5400bd1917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68c24f5b4f0d579224768d4e077a0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512989f873264a6c0be386328a5bb5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb1b35de5e5c372f6a7d72c39722f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cebbaeef9303d7f75fccc61b58a8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6f71752d841e7a16080ee0d5da66622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d94c56607c0c1a30c60909037b43023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515b356e1a33f928fbe7361450134f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dbf43a2693cd31b98957ed371372225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afc65bbce71f68a3f05783f111f76026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a55ea44c84337f2c0146c33a408f2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9a9fc6cba436832f06cbeaa5858c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ff64af63a1e54af8afa9145a001ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278b4f39fdccb7f9504d286134b1b7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495494945ca7f4d4feba82aa9648c0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30753e85461a81f7c80a5752ab6c663332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869ffc898480b12fba9217a621818233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da88b4c4029bab9918152dced4b0a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c10a9a43d80be6ddbfbc75766b39035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46a159de2b7487d0b7732969636bb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c041692e19f29e6e5738597cd0a4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06669f2c4235ea9c1879b47cdb850b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f994669601ddba5de007c744b75d9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26901026c1c1ff6e716c7220f992fec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5767ef81cdad84951313433cfce2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2f6bd7390897a2dbb34adc15f69d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394738a361e258373a90f9f2771c9a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f09f21e34457eb2b4b64bcfaeb948844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473ba11c8a125556dcf5fea94b19cac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032655eb4dff64e18c6db40a7985bf8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f5779e2bd8ec33670bed592fef70547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4852f7cecaec7224971bffeffd3e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d498e0bc9c4fd29466c724ae26c53c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa59622d4739ba65b7cf1b3115d6f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988a88467598696ff9af25993d2e9c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2c0d3a1e4e2f41de1668ca08aeddd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97402a1d78854c7e721fb6430ec647a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e552427f80b2e9d231ff2e1c2bc4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef0cf943d75a232666a995820ef1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f042c75e570a1887191cbd14f597d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757c47544a5335a4d98d9f9c9672a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c23e238fcf2fbe649f328bb5f1dac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cce7fd370f596d4dd50e6a196171459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673a2884834a652f588e8abeea6716860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6869abcc1618fbab2a08fe436c8d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d0173bcd74c09c1012f16c8494b2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4ecaf4613e834763b68bf386bc1a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea069721b20c053878b2c1526a8c74c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afec0af7bb9c0907ae286d061d9d8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a6afaf14a31177a044e32eaf149966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f62f1056e05ac32218ac7e8c246a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a85a62666016ad1636af591ae472b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2845957d607af15877bfbd56db0f14769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7677b0c5299aba5e3c594738a33bfcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d58cce3a8bc28f088f7fdd88e457a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12b137447c44e6252b71099d17b26772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d672e46d6a08461abb4074370a1503b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd57e0327b99b90235f56f514fae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9293eb041cd2d73a4bd572baa7f5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290516c65b0306f6af97aa151777b0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2973f65de9814383ecb59d4a2c06177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b195edfcd1dd7537a93a51ca13dc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40431e0b7adf403d9f4dd959b6673079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bb1f066774ed9572dc2b5107a5b9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32126d31a5d4dc5b71056eb8ac239c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8d0bfba18d8e9a60ba63dc483f88982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c1d0b69e13306b954a2cc1dc018883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc70ec1c60e671189f046b9da63c2b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc57dc3a34a5c0e40d01bf905782f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024553d64d606ce25ff93d3167cfa80a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ebe61c21fe0d365c7ed6a3b8ddb6487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836737a84b70c204f91bdc5bdbcfb73a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0534f70b049b8fc055a42092daa08989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6b0d9873feba36d45bc283bed691490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51ae634b2b4bdc390af7818d74ae491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120459785cda68088c193d9352fea8092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f070e26801dc17d2d9373c367e2c9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abca00f83b929b3b1f2c8678f74aec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49929fc8459392fb1c34baaa165886895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a06fe889592959d61885b047ad379496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935a29c219783df983c34693c74fdb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e31bce83d0c63a92805eeb65feab0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c9d92add974d8be7577a011dd4e4299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc10db143e9ee59f9a7e98858ff4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5086586720f80eb93862d4a0c830a6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919dee55d72f3fadaf562ea0d7b3782102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe93a195180fa055fc4677f073d9eea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5832de64c11799ad3db93f2de9a52f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be991da7aa97713a7fa26ad6bd01b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69c4822657acc3388841e0a42e598a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50410c41e6b59d89c88937711d2704f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab409159f09b6221fc653b9d3607472108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51b45b119977ccf74aced1843005f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c0b2207e1f620bdfa0a9391a8bcb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09233862eaf33d6392d9fdb1f54c4e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b37705adc23f8459e596d19f2de86a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e335f72a9fe063a8bb789f3635939113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9438da3379ee677e3156290e75b75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8af5acd3d85d5ec747be73f52b846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ddcbecc80885c0b313f4007ded7c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35134edcf4334d803cc2b4b2105fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6086bd6be38ed4fbd93e9a7bc25f40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33d98acd15452190b1ef125c404792119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3a03b87c08d8ce80cb48acdf955e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19d6818d0d247688b2c89129bd5856121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e00a00b6166411b6caf4bec975d50122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd148a57f02874ba1fe36c25f1ec1f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212059ba6cc0fcd0d62aec6e0bea6d1c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2792b59bdb698c242bf1cb8557850125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b3fd94cc2d0c0c7cdf771d12f25c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10940fcd44d5e6bba9c01e6e678bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe1c7be20f67e193bb544ccc8b80c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9c253bd065b089dd864145474939f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25543e6df5540ed1e3c929146748f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea1bed516f03e81c35997398de8f8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7f8adc3cf3579b5c3ca73e2ca2d61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad3adca338b4b90424c4a1869635a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d053ad49389f8ecc9b15557933951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df41ea1e06e2d5e8d5896aae626ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b805b36a1656e4de95f4a1e40b78d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa5f8ab86481b2ef83fb00b1b5263137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3081c829c531ab16d063ef2f12741138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd1f490e87f5c17f35f4fc0f117185139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db97d8ebd7adba8f7030c2312b023e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bbd11bb27e93b278a72a0887c1f5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd35468a13a84240b47643f18efc68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c7b26a9db25ff34b18a85186c615f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee86cb88d891452149414d51f526604144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cfca48cac3ada8fa54c2643a4b66c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8664b13285829959e3593f921d6d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717865af00f4cf1b64900d71c8cf688147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872e89f427fe3d8171a84cc51fbaa51148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a66a0af93f6ceed246a5430e798d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c1cbeffc0258a05d16cfb68e093d5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdd0c56d11afb8821a0386260089fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e392f33e041917155ec271e36d54d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87d2c2723df8a0a876100b373b93b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0039aeb03052b101135d4a2288bdbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec87ef5de3963b80bd476013e4857155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04836a3523885fd77cabd1331325bd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f33acc1b688ab79afb35bf7c74fe9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d4555c1275893289a4ba135b5ebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb4414175ba7f5c576e8fd75d49432159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f8b7d1bf7d466242dd4ca5f3ed2cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc84144280ac4722e63539677dadf2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea1c4cc470aba883fd5cad65fb6193162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf460ca33d593c9dd3b94ebdc057e1e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace57bfd7587ad7b370f7a2d538c833b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c718eb3a98677f8911720d9b40fc9bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72534aa3bcbf86707a9c51c8584bed2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb633d84d00e88fd2ae9ef44af69479d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8631b1fd94f6a57c2e11da241b76695168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d081318b2f37943a34904b60fa62bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b960858512fce0b6233ef953f51f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b53c9b6b53ef7d109676aeb6bc281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f09d47622d66e71ad48a72e2ce279172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3565a5934b905d524a417e113f241e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a13b5970cb015757e0f7044949c9f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113e718a0a6525df947d2f11cc56311175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500116a4cb0d2c3eee9e186688f2795176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18944dba092b89639a6ca82bf8c59649177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af31f4cf40ff4ce3e4d4a4c0d8a99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05545b1644ae5b3bfd32c47d0163bb40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f3057b6c3716baa498f1131d49c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912698847120ca7ab111d09d2e6f93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5bc220efb0f8aec4d2deb24742850182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8dd9da7d98941c705f1758c869861183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693f4028a939db373014e8a63b7a2b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b87cc88fbd61d78527432f1be406f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abebf9c99dc02dd319ab9349e0e97b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e165568bde752d6cbf66763b396be7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1603317563ed7c29d9758328f53d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da66302d6946c08505390814548e21189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e2732affede65b78967ca3fa63726190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2303fb7deeda502b0d65717fba64c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3c7eda987769e31f76cde309a4ee7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d96d004ba8f447e0f915372841e23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a2b5df17590db3b5d057d30bdb81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa876b6bac41f165556f8ba712be74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef78f4f85efa155e218381f8555d4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d328decd9209a8fd0b02eb755ca727b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6afc05108a25dfa466bf48eac6b6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1ef3df631d9769aa9bd44c635adc8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f6965b4e89d00e23e591dfc825ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2538a463d65e1426156f40b88a1aeb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569bb5e02ef12b384837f25721a178f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1720a5c8b49cacdfd37d2d00c7423203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6870c63361e66f8b5383f14c7d10e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1857629c8f03e0eb06700ced74a4025205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ca93fdea5f246b0846809bbbc57d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4a34af297357719d4730e53a860b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cab812060d3d0612a011ab42ba2cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f91f89ed731573d96f742ca878b91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3649a87f0d8eb89422e4404e3f8426f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a0cf989223d903354433d696d339f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585a418126ac8a455dc0414458a5108212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a84c32afc755bd86e9f6c43876bc1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755890bf61fb7eb67b57b2ee4befca0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f1b3730a9b538b04d414e6e2026bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997026fd3e791f984ab8f1fdc7b48e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20701b16296e2b0132783ea6678d78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc008925b2c10b7c4227dd5bc528cfe2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fdace6960143988f17a95cca39069219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80332579c960a3050804741f753193220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054c0a6286763c2f1225bae93a335f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa9f7a0fc2faf4fff4c855c631ba7f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bd063976c437ccdbbf05d3cb3bc2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d0e4a5cb11e4e9790b4526162793224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036f09a802e2d5b4a352a24c54157a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b10e9eb33e65cb7fc60e1beefdf33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d3fdc9689a1fca3065d2cc59f5a15227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbe1e5b897930b64b43a2511d3dd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135c0ba37cd21dc301474ea8ad6333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad13a4fa495c6e5ef02c2d0445d39c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced4e9566ba12110493873da476e37c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9afb6d84bbb82fe56a4b1425042f60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2925e8701b216027011c88f7927c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b81469b0fe72f447425c3b0e674e5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b832ea02d98d7c28f7fa0fa58a555a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa95c1daef0a5d2885d39f78b32bac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20a95ac1acfd3369689ccc77a2ef33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f067e0bce1f79041077a5e2942ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682351556ffc61ec9d715714a6b0433239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7398ec80539c5c2297fa5cf9a19835240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561314707b1c2e0862f7113690fceb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a405a47ad05e3c8b28a1a01a14d6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd32456fab8ccdfd6637fa17d448e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5133fcf02bb8c2b2652561e5691e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22593055962e97cf37dd57390d8b9ddc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05c4de0983ca58882f0d16dc97afc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e3b793ac89f7f303af7c692cb3811247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba54b19f3d669fd7d2d2d7a6818ed0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fdef37c7527492b932a90802d0202249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c694a9841d62458e7f9873608ebd3bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7c841f2e175a744255b0cfbefb8d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf7b4eec38f5d572124b79746af52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66b9a2f8ac5b1160f97e2813ad290a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede0528c9dfb4fb1bb7822df89fb436254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d399220cc8dc334a2b8a0b23f7d26e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d10b69709c1c660c3b366bc825fd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f461d145c078936eacf5cfda8db9662257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8f0c9632d7cec377b4204dc6f6ef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9c9ca390cb29303baf5beaa2d936259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbffbac2b9cddd813fd7ec002fca07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b594b4984498e746167cfbccbda4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fea705f9a0990b483f8378f1773c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d103412d15ce7a59211a4ae69ea5ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278f0c3c464fbbc80c90c3f384a013264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9178c30f21870b65185721ec0feb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6dfb0bd125948a76e88b3aee4bc1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99137e490ab976021efbf0d796cb4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098eacef82c1d326041a73006745f02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bac2af235f3f9eeaa4309725968d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86679af2ec62ea4bb5db82b6af38212270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706893b23358e00e598901b255b2c6fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbeed4355dc9856b8d53797d1f1b4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748e61019c2971997d46a3f16711b12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a548bd68ba31a321a57b7620a6a2af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b1c552bc45ea1139e77bf64acf27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379574d4c6332acc47c54f5e28001f3e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ecb42ea2ab89b7748d4da3e72a67f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efe9f1ccb08437a8648cd86d5a2b2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820929f500a0b4b519b4b473b3163d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649c287beafd513489833d8fb36db36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933fc079f468a74c3b75d7ed5e97758281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8a08267d6fd5f398f99cc4eb8e7cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cf76c28ad487978716411fbe66f5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01d6d9f51f634e05b0aba72a44c52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff6f84b316fcb0ad3cb8a3a50dcf41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858e39b8fcafba01e5c7d2b2cb483fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0e91b958742a79c8cd27a2f2eb987287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9258e852ed30fa084076b9e872cfc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe3ae01fdd35ad2771787aca90a0c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d927a0afa9cc376a3525b28d1d13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700a62508df7e5a60def4295180ac62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08af67305fcdc36db7f2f2064169d60292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe78c0f0702cd1190e4f2338fa90c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12acd4f0a1c029fce364600be748f03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236cdfbe24a9456bfc9c6516c2130af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd574e60618bfd17fee015e7e3f9ca5c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7316ac8c81e0db4ff52b81ce0d418b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c99a2b8673fddad921a56a75c49da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9479e846dd93ebe4b50a73e38354f7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d16dcec48bc259fef0d3db8be1020300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48c5b869c6f8572c75756b1921d4f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b62f865b54fa6e603ab1d42f204b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529fba6d133d5e84af09e2c90a6f516303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3370884c3d5962fc2af517472572b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74e91bf94774852cf91ac748a5815305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce1c17241c2348a888ab81eeb2ff05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b09e0883d1911797efb01004a21371307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f8c9d0945df94176049be77a7f305308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592feefc7f5e0527277a117975804912309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8582e7caa1e9a370a4aa529e097c4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342f24640a0e12beaafb759301a60fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c846f58ccfdd18dd9eb43e43529c445312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177eca1eb747f5e796f7bbfa4629119313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cbe763b2900cc1158b2872c12064c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08becfa21912f252697af991cfa244c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c890b7a2f5041b342cf8dda082a88a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66893b5906b034e852ae87b875a8af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf30345395d23cb5bcdbf9f2b19e4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec589675446d691f7342c86fbd10472319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee11c552ff85a04cf461bdd782c107320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b735d691a8352c5d655e88a733b4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc77ef932a372665857ed77f9043d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf4874d040d6c4b696573409915c61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008486024d7e963f8b7e298d098c933324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9cfe2788e31ca459f48fd2b27f5ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b19d6f625a67fbcce3cf4a38c4298d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af25503a09a11c88e02181d691a121b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb0f28b75c5c1439594a3a2a36d402328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2a6548581fa075e12529a5b27ede329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b35e2fc085a2c7b235f4b769383db5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad43b1e4e5ee97eec80b192139395f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5400300112dcff9f4719ddb760db27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd72d16d022ed530f91c73321a974b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672e2222c3a677d3cc6b55a61b7747334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7bb4e7b717dc067bc3c79732909a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80678884eb09816ccd29a3fe6900fd57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8f61e9aa2648f01c823196747c163337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d07abd0fcb6b2fb7fa22b5332fcbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26559d8ecd9c6f288a71e3240c463a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b99ce9f1e0073bf817ffe952bb00d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c4bf829af8db2721fffebc8ae3020341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570bf7fa6e2569d433a9bed13f92dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717daf9151a4bbab057fe82ba5b1f832343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a28e1bde649da03878c123150083f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1beab00dc868f48ec8d834d1ed9304345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e933bd17ba0b853ef6c57e206472346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1b79dd7c7ee5ecf5654f7ef823f78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbed2b30189217256e51eeeb15b278348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0cde1c3d13b61e55c63ae8245df82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6769c97710380951cb7daeef3c0fc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffd2db4b1ac4be640ce85ecb998693351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c010a9bdb4702a548444eb5f94a71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c96c157f289c212ddf7b5370d89136353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca279273a1cd1413c315e0a8e3d7b781354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42c59ed222c7803faa978d929dba9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f30adf5b1424ce92a060e122a9cd66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad44fd39d5756a360c574e10e909232357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d567d6bf0aa5ad48d4d703cf0ee9ac5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54291ff5f221f9ce6d39b8858e7603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515497a328518e0ed63c63ff4f96d316360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234fec2927720c60a51c6dc2fc08924361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c14214126042c3ccc9c4ce2bdf49b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc64bf27eb3ee4ebeafa38ce9e1ed6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc6ec44df0f5fdf88798621e08e66c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537866ba8ca1232075f4fd0755b8513365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7ab227210ce95ab68ddddbc728bff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cecc20b21efd9a3405e9a5153e0d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69c065df524e5801bda71d4d439eb5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79553c6b92388c254741e4118a37a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757af92dfbdf343b14510211baecfcc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f0921561bad91e26e54dfffda1228371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719adad4311ee6e7afcb1095ff06a7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9ecd5c0588e29234b41ef2868d103373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ff68567723ea468a0f0026899a85e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f06a4e0d782b63e2245e0b3aa7e1ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1316280798190e3a4d743f69b3f05b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876f32c49e5d76f2307e0fa6cb9972377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba920dac65ce35b2ebd0f6e8f0efd7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e68da2370b1d92951d7717715dfad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878772be7374f53a7b37ef308ff725e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390893abe260b54f73eb572c9574b57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e66e8eeaf5121ab3a68a2f36a1e5c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2332c6a18d627b34351919cb6d251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883bdd8406dcb7769263a8863fc9e97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932990be7462ce3e2560fa258f1273b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94824ed415438b31e0fd6ed58cbdd5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78deed037b606d8c588935258ed70ac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb44f53408e0234320d3a54ee2835d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd0d2ab095d1e535b97ce7e0d01735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82c215df165f1aa7c7115c04e8657390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42760f1ac170abfd24179e1e903838a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3f7769915087a11462f14fa7276ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a17db8465c92185ad1188d360b702393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f529b60e5dd3424a78d3cb03b869394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de4048b818310f0f561ee26ca6c703395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184b0a837eb4d733b223209fe4b6e1e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bd581e2e1258d7b480450a15e523c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd2146427138470858568225c8a456398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc3b495cabffb5ccf1074721ae091399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f72dd35fbdfc1bcb4f956a09c221400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d725edaca65c4320f2a9eebfc771401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaeb90219b76dc0aaa88d3191dc9b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300326fdf290dbe376548efd23da5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ad71b7c2a6979caa94ecbd2d689b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6a950060f4aad87c4e912fbc02d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c84d1f07bf0ac9f1ae06ceffa53e2c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d74ace67b01dc4babaea962025eb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640697e311be74fbbb55a770aa5987d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a1ec15cb4bfb6adfe88aaecc51f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b74d34260b032d327cacc8b9d609410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790aa9c6f333e11b383febf039c0cc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3025f5387db2022b2c23a86ce09690c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf3a57f75b61cb1edabf5b91b871d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb52f0c7e47df48ebd3df9950af024414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3765454a3062a1ea74ba1e81eee99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e54c9dd181cbfe3671a632adedb1c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc6e4f675c007d579e21b3b61590e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f64ced7429ae7b9164810eae8bde3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e937018816ee71434fa8d5d63fb1aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d22a5f6abe278a73d2b0d9c1415d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0363ec6d17c570350be3e16b85822421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197f99e3621a772ef193dfb06d7294f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea015e04ca0884466c6655663cda8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1926f275fb6de75fb489f9e125782424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c01478dca7fc12cbd46254589b09b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3df7cd489ed1ef15ec52f969691a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021608bb31bf9ca3d930172a6328b66d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff67e208e198aa2d96551dab61a668428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb36bbf23941e2e5543f647c9f118b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60b672fccc36aecda764d8443c76fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f3fbb092f05aba9211b3b031d68e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983c26e469d24ad9479df7e4c64aa42432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ff40d8d5a910d49f67a34e6bca13d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d834a3753634037a3ceb9120e54c6d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba60a0e1f5703fa54299664478c0e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d3f9c1486413296d687441a18a38e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abfbd4efeaacc006bb6e7f054979ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d88414ca871c2195b0d040331e44ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833860971ee1ff85815b79cb9bf1245439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916f6a8f993b6993b13349575add6aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dd7fff545f04ebd11e711e9ee5554441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a7c0c33e8220e19fe4072e1d8a75d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c46dd49f37881b5ebe9421910bca0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd6e16b1f3f80d3a83ecf0b599bb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d48128f952f051c9b7c95de687d33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbda3a384afd41a9a40827b50c6b13446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b733b5a4a332cb7af38d1b1d0cd72447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f7780d93571076422ffef791640ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a74e8cee416a5f7410bcbf4541f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc3d40c4bd01b7746959c9eb1eeaa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4739d6778d52d0962a697413c28d19451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc092459449121b0c2024ab1cb65b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c60740b3a2b8a28f59f10df5953ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3623e163f6887c9fe8dedb51c45f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14118006da2844d8c14b22063dd6a5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235935cfd062b5873d33256148ffa5ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0470fdb8611c396db4e98206f752457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329af4cf20ccfc739a040c3a5b2efa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2bc85fb375d5ca4fec1b14a4364a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c819fc76eb4014b7b95956ae78220f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a597da2ac9feb9ae51b1467d9d25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bc24db879f1e05649a1921b9a78b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5142f4631abe09da70f8d918356f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc024e26ca7befa35c0cb4a9ff9c76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f77001b1c69d3a6c35359e240e6e9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d7f8a74ea778d6545afefa7d7d8a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eaa82c4cbdb552934995ba1282f2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f48924c80a72deb1141ea279ee8b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce07b7df5009361734319b6658ebcbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866582364b6c20105a9833d8fdfec313470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966306d2cabe1f30cf39919f54f188c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbd767b1562752a94746c1d7880fd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442dba54473f2c9cee3529a78a33296473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209116af8bcaed4a6e77f20010959612474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3d79ff0dd975848d05d6d1d7deba7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8557edfe109722372b6a360a56632476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9384a327f76f8e3e7cd3d18c9e7e638477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c60d9ab3413a1ce1f10d9ab81633478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c70bb6e7cc59dd3a16dc14debea9d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cb29644a3b0e4a519db5d0705f220480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b032fc72d4f8309cc7e6e88f17fa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135a05839f9627c438ad0f12106a8fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9359a926ad9d7ad1eb40403ba5a2ea6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ee82c0bc0e607a3e0c3cf938d542484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b19ce8fc3ee1c6e4133c2f5cf94ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52ac9e0f80b0225cd700ee52ab83ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec51f0277a7753b8b61a6182ccd65fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd2524e1257ec5382f159288cac059488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dcdb4634350328f24ae79c0e80b04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13f5798aca5c25e086c4d65bc70c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35743b5621c123c46cd512883849db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dccb4e832ab0d3e0ef0a370a49ecb5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced5e00c66ccf3a0a0a7992c61f6004493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d9c935f06d54430bfaa5c31002829494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cb652f89b8415ad7850b4f64960a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa68ad34ccee154a7d6b78e9e70058496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a25aadcd6cbd71517d69e9637a20dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf135baf8dce00d8323053f2ea0210498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982da5a5d77f0af9687901a798263bf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048720e0c82185500272d83a33a50ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131be2b507eac5ed57e465d12b06124501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f16d6638887c6fb03801a424d9cd4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702952939388278d39d53a0633aa7dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0023a6795da624ab686bb17fef3da3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b18a3e6e26f86bc9d75bb5fb596385505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5042155f2a9070a7ec7ffd4ec8a54c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473df48970e0aa2cb6fbf4b56ea5548507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11babc764d7a2c977f5799e1e187b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf6ae0a6eedfc9ec89a7b2e9b6649d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e97cbf758dd4f667007c0d8f1bcd1d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd86a2a0ee24e376742a726faedc32511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417751eaf092e576458dbccf07b53a7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2034a6d3f36b24a2fc26a7e194ee226513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e14738b67f1564131a0be7519829514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3f28d4a4bbaa2c6b2ee70dfcaad89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b83ff5845bacdb003aecc117d278e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e3838cee48083ddb1d24c1bdf7a6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ee859d6066bff9cc4f65ae065282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f4c440650413c220df0c42ed68ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f72e5a26b10ba482f38fbd98e7a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c628008a081d8717102a924ae104b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658eaafd0950a92ae0ac25a24fea1ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c033810344ed158243e9e5043ef58f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d852cfd733f4035661d96a68faaba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234b71091c8c24100ff08dddb93326525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95c886fd73c8a5dd2471ab47f04774526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccec807cdac08ca40303c7742d689f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71782709592e8e94109362cd5475de6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434bd0fdb67e8f4c96645c18613dfa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbfc4340afb779609a7de8c2fb0074530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326104b2697f133de070070a4a414b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52b6cb82fb8f1b1d728b7454f37f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cd11e8028a3e0532fcfa6ef861774533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a3f72369ad78f834447354d165746534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf84ac42ad5acc81d5d2dbb335c40c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb676710b8cdf2c7c3bba300a7de6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852dc52b44e6d770b47f8446c43bbe7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381d9a6abfdb6b74ca9fb46960a9d0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed849133410279fabfb53090b340f236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74e1ef71f9fb2b2ba390d1fbe8b604540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f8ac0408806f10f8a67a2c882d662541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2212db615618ab274843c454a12d95b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b3623d0dd4f46138b2848846881c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc864ee17043798576c36736e50c3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00550d6bde9c3bd049c1d3a604eb91bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbcfaf942172721715a54f351d4174546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c502d40b7d78aa73e51aaf90ddd98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8d39169cda9d0e992768c33b2c626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccc9e53f0783910ff62700aba085fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12caab484a5dc1ad00f7b9b1d30e70550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb47fd9db1bd1b8760a435ebde4e19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cf59f1f9d55759694ea975122c1ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5576ca6633ba00aa63dabdc51258048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60099f73ec4beda84b2040071d83c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0fbac75b103e92c038a8d192ed9bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd85ebe555b1e8eca488cc5018cd86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbf470189f4b38d4e9ed722456e736557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d3f976363f7e16fe8e4013defc2c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b6902830cd5be2cb9f3c050461714559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453db11610fa42484b52cfcf2b1b65b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ea6e5f79df2aea8d3b4e3148f4652561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4efeddec6adda65cf19c5471e0bbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca419bf1195ef0fd00ec26baa3be1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4abe120b68cab2c0b394c0f9e0ad9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a39eb0eedbd06514244248265b82e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e142342db336d0d1cececad96c1fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be8a4a3fba6b864269c4bb90c4432567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af5a0082a3d049b6ea8ba62d88c3fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff4f375c6d67458d4d92136102101569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f15ecfc25fa9a8be1946df913ff06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b130765a3e7f3ef23c521b1fed91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05e3672f654625a92377be193a8e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4631c3b648a8dde36e20d6687ac28a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6ff470b795d2dba8ce8483057d52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c56dd2faef751ce2c9231c2333951e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c8d781253dce4dc25bde4e15e2619576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc958bf3d7ed518844af5a571c32e31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5bcf6dacd14de968f54681692a54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91718be5e6dc73873688f8e0548d2d01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4f0ede8c873d90d00cce24ded5ae6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f95c7b163383bbcfbce3ad73c9efc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeac194fcb01c1544735cb4d87b850582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df65f2c61277150553b537a308579a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f6aa0a6f9fb94f1890312cb0e342d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b15e4bddedfc1370a95075166883c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776738b129c026158d218d0c177ba37e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5aea51fa00a1a3fc5dd69f87707e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fdc6562101a27e909137ad0a380ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed03b567da8aa65ba1075b9a4f0745589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12f07fdd2697a711c4da98440ffe32590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485f7bdc275f5064df3506f3388d7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821928c6bb435c6a2cc98eccd88fd685592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e894772b01daa1cc21afc3c1c59ac40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682f0571a204dc5381afa0432736a39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e3c6f2cc71da7beb20aa6fe8974d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433375c712b3453d69331bef3b766f95596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cb8b342ec4e1893ee2152277957a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775ebd269333f992a056e121be316e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9497ccc07b011b0bca701015693dbca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d81dd7823eb25ef593637b7efe01a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266bb6b79beab893095df55e3613153f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085cdd7f21b33c3f2089dade4dd9d8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc65e7e8cf347cf4c8b7d2b9c57130603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610584ceb3a608a8c9afe2da600470e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfcdc7e639a1f64fb81dbe3ccbad75605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e03bc35320eb55a8c60319675da73d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758689f6510f7692a508b11c232415f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2975ac45bff1ec1ec2b78fbe566e616608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b894f01f85b5c0bdfbaa463127f69609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1162cd52e3ebf2d642de8338327f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e96f962895ed95d68c6ebf89eb4e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804323804e0b853f4cf6064e0a7e4e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d04003595e8fc71b7441ed369698c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e3f7b52c67c205f044d51ec115022614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb94cd620721bcffb2d38f236d43225615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297567a047993a0c34bef4ffbd7a142616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4e9ae1f6b432b21b9a09c434ee130617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363efba31ffe365bc057a55020f1bf93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e631575923e6fa8b36fa936f44c97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0900c38a4d2705e543d66e5671ea933620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4645c711b6629759e0fcd26f61e74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256397f3b72080cfb3bd4d5f675bfd51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b13160ee17428490e3d004c6b9ca99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aeaaa0438193a8ad39727885d91278624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1e69020b3f996987c06402f4c69d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805d11acc66cb8f855171b362cf7af3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7cb967bd56a0252bd95893896b2e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c484531c4114477a44a0bab427512628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74b388a10ab57d38f7947aab139392629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b671882f4537f0687921e4bfdfecdf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc08d9a90e7252c45c1a9fa71b538e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2fd7050db08eb48222a5c8103ee3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922b5ac3ec05c38ccca5addc97bce8f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13f1c59cfa31ca3d389d2c5a4d7d57634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fc05e9d1f98a5bfdf9a024310821e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d075948520e3f7f3d47ec3a74dbef5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b7e4bde7d7255214ea52a882aee9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a1f3a047e85e98685b5717c6d5112638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffd79d08055868abc1fa6e373384be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb92085dd4bd3763a3d3e2822d0fe7d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53636bd042be59e9df182c9f92fddfed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d6faf7eb4f930da4e9ccb69a0dd44642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1e243b1815f398220c042ec9e64c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb665b64168499498951039163dffb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f02abb70990d6ffaad216ba8c9aae5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d874eeb8a61cc1f874138664a4b85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b6499595e11d41c3eb9bf755f9328647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b49f651a1f5d5d9ca89c2ffc535bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075005ddbcd078d6e35be71aaf67eae9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5ecf3e735ea82d988aa962fe01307650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d300be0db7c0ec057156c23bf998e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c931b9d9302f7b1a141ff2a5ef441652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38877fbc2fcfd4997d977c0544960e68653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e06b11fc4dd8ae15dfc20f753b8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981826f37c4560b4c80af2025a671b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137bf64513ddaa82da8f0e8d87982f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761c24206f00b30a77e83a16d7ed29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd812d7430a739cf41bf0713e38fc70658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510576f849cbd704f0d4e55c129e424659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8b694e7b0582266ba409899fb3555660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75a9be4b8799d398b48967f2a410b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1da61bca1e8766497bffcee7db27b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682fd4fa33abd59b87721f2a8354338663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b301f70125f8ee34195a238cbbbec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3981ffebb2c73b73ad020e22efb5262665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382118bfcf4d6bd819367703ecbb50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737583ad937fe3b1058840147f9baf5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c915840bef1c3e89314e2d301360668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee7b69f47a44b13c0b64e940b8334e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa5c19b8ea3949d85dec00758b01f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb0457c0ac48f972b6d49f038929c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61cfde32f655be4fd089a074600fea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e08c6f0a0d0bb062f40545fb63b54673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbeb5e0fd5c040e3cc979ea9e51082674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba7159333eb4c5cb910a3b7fc52e21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892a2aa28a5837ac9f5869f5288854676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c17bb8da0f1ad535962abed696ce58677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c148172a04d096d4d67fb042465e639678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee1395e8efae47c1192f51431a4e66679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38364146edf455e9ab180b7f54e3c4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43117f29edc95a7be0e150e2f1f1bf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016aecd4b0c2fd3ba76fc7e6a543e8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3282e57aa16cf5071e02296b05e558683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b6235186ff4a5b522a311523aed1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b63a7fcd8df47538bfec8bff56f2e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9da216a769675d31d7856608d01a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76d5f20f3841148002addce0a35bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028e4d0aa4865b18d80ca2b060bbc4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7ea9e390cdb7c52dc5a247c83b619689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454612dd747c351a026b04b1fb5fa0ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a0d898143fbefe0a9b9e6145dc0d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec81c4fd1d5f9b9c6a6f950cd30a64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c8a89be60c38737891d292b14b1d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c876407dc80806ea467ab8e5cfbc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ec4652b3dd5e9884c334d3ffd0b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb625a067cbed5f040b76108f035b79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2752a223a0f5d26b4a89859b96250c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10690acc201b0cfc275d60ad5bf6903698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140062759fdaf7d99d3dddfa8d046037699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d226e2be3181f339f35ad3bd9fe429700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf910246d3ada90ce59a023290a7b796701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795e68ddc3e7b6f6704a0d2cc493d9f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b02a533726322eb1f643171358797703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293beb78277c5bd03ffad09bec50cda704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3b53cbe5cca5900e5c7d07e0a0c76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af5d15c7a9a0fa9993c508c04aff79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8918dcd983352d1ca951d97b31409f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184f36c52c7f22a55273e6b25d5677b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a53ce931aa5bb6451b7f1c22e8b7ed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063133343e6b656edc275eeadae654710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82b41865f415ac973a4f2ecb9d3261711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e2fbb0c6f90165cabe91033c83b3a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732773c53b0d5234fc80a36bd5594eb1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c768ae9c3fca02c61a836773d9263c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9efbe77aac37f86b328dbb9c53d843715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85130f54039f8d53b147b7b4ac5dc84b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42993eaee73ae4863cdc8eb0d9cb28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d089048f28b3c9879d7315a86af4b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda110872dbdb0cce616ea00b627b961719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0cf9a359e69524eb748c256184fb0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c78c975a199846d08f9d49c0b87231721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77aff32a50881ecc69e30d242c4e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4a1a7a2309b4a4b9f4448f03b25b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c1f7fc4e5057892e6ddab06767b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d22b19147d5bec069fdeff889f17a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330413070591b6c9bea19afec5d56c59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9bfdc647608b35a0005cbbb8ef7e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e38266ec045cc3738b193a9a9b3ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded1d5c41e1beebb8e40d39e6a4e70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0360157006794ffb6f692284a69142730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7aab3249c23577d5cd32d3f006a07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b051acf87baec65ee1d61e274824d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917824d8e18b81cd923b63d18a48a3bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08caa9e2b912189f145157c7d3e11f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aabe79c15f359e6fa6192d0d1af7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b51e0dbc8158c92443aa32b98773c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fda69d140cf308c1cc15e30917393737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b574620e6d33a14ab13ebaf744ffb25738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06415e89d9fc3ed981b0a4130873a16c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5740d92f81b9ba29e40f58d914dbf2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71094c8af11e9a349e0bd139b899d43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961ca6eddf3e1c63f70a8b8b2056437742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e2413af748265c593377bb97017d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c65b7dcf53f9036a9f055fce3a3e6b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec59c0d5e7594bc91bd085f9945fb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be444380df6ffebd2df5e61757da13e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945293f8442fddfc3cc2aa6f17c381d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c239acae2d81ca6f0644a49988dab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558080918fb500d58258727efc2d320749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b6c79acf33913477a320cba45a9f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78397bdd59418165c35263e016d8ac98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d731064bd06641b5123c7de39619f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33784969ea3e43c070dd04e9d3886287753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72e935ee6733bcdaacb3a6ebd2613a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f50af4c80234760b7786f9e53df491755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2aafc20cd010874cd9c019475c6af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d949c3d372df97ceee82661a46c08f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad721f015a7f336113a0b65cfa737346758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4d36bbdead3994a4f1356850bfe7e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>