--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36058bee0f799cfc6fb721a04e771e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5029787ce16ad7559dfa28072bce3132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49571e5db06a81759a1ff0c36185b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437f6f6b39445b956cf17a4b95ce6db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eb6cb763d1129683ba70acd7897195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f152c0f7bd5ce474e77a6da3c23c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faf9a739e9cf45b73f7b172be36fe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546dba28bbf44190865b62bd0ee3a448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c756d52fd93651a14fd332058ab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8848e64c111f389af7e9b190b372b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822171f59e3fabf576053aa2a4538bac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a5979ff6db44772f3d97065fbce0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1d091f89cc97123846335c56fa8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb15eb3a2d3330934862557b001d1ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70026f3d58fd364a2e7566d78c82763c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13caeeb8fa9a702266fbb462892e97e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aec65d85d9b962b50e0e840add046f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b750ed1f6674d823b665cd304e1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63650babd5d7a58928e5739e9b8613c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676187e1caa6b70574b68bd9f5416d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2d876e28491f2cc0657f6beb48efe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf9f4dc654a4eb1120d92e4c6645722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b3e5abcc53bd5606adaec61ad412023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c776090fdb9586da92cd209aa99658224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e8b4cccbe692971a7f1f94c7379925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782ba5723f4044bd72a5422ac6adcfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cc8e4ea133d2497a15c2409d96e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23286b13a258968b911c442db4a95f4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4e361772625b785bac20ff1a82c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e772ea1ac0991b90f4aa0256c10a0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc4182e240533ddc7464ac3659850231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a31050fe3f615ca47f9db8a4df83832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b6185a8b1c8ee611f7b8cdeaa0d3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a581be0030a63ac261c0d2174d6f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c4d0439a0151992acdc1549ec59d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e218a3c9ff0bfa7ad75fb1b05e74a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663733e4ebfb1df18d220c0c0325b0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80eb53e7c565594bf354daedf2e25838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82916013cbdd00fd0b70319039745039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d1e1380e0ad19f4d5714c9667d8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec441c507609a2c57a3dcee79f39e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fb6e7243db269da85c51b06a73d3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ebdeb85df4eaedcb0b4023478943143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0523b869616232be17f1d602bd99b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611c06f9ed8c9982296d67c2c1bb7d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69cab1953fc1ee28e05dbc4b4953346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f4c3f3e1129609eb71a7f5d74a62b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb4430de9b6adb8b0ab5d3c77e25e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac25a8268e7441405f999ff11be5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29283fefc60398eb39e10ccc97ae4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c0eb702dc8f1994124eade4602b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83b248656fe866e9299b64d484aece52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2be32151f58101258fda24ca41832953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b60e73b34ee572f30ea507a08312a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e66971f8818a2b22f4287543a921f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424593ec610cc61cf24964c89602c9af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242330317c0a3e009a3825f5c5a6e8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ecc82d16ec3a71ea1646c7aac5bf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36ed8ac8a66cba8dba51ae412e3fc359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1bf920aff22825fb2057e07ad470b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495546dba545f88b81c46398336ec3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406d1953869290b49ec66ee45073d5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313590d105d5cc0d5b499a2c204436e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21128cf426bbef8d2929047c2517b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579f9856f428ffc888f4428a97885f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1677bdd9b00c018822a66244f476e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90671afece0e758e4cb1d6318abed5e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c630a8c933c42f29e4f504476398a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c76c4ca9d1f2b28463ffb45b341f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79830a67af7c752b688c4cd9b9112070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548ca0f90733fdae6da4bfa18f0dbd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6ce9a24e4fe75984eba9c704fa2c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b73417be81b848cb18adbafd52525b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb92a4f2e2992aa89355c03a0c5bc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e72c4884929c7262cdb428ba61c0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680400c2a4c6151f0b76264fd1f639c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f46ca0be7e7bae8477b9fa00c0a6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859542cb9e5ef04e4becf370fb1d943678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d23a2933ccf7624d7f93e2ba7a26d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff84e1f5e2b18d0b9f266c2e830f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a86a5657aeac9bd5787f1beb43f5a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb491f4eb09a6adeedf24b4cbd7dc4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1d3399bbc1e7bdd938c7daed4b21083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd2d5a1adaef59576117ed9af4807a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b717b94027136f0be2248a5e985d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739055a5c9c5c0f84bab8d1a489030e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55154162de149e4949d974e2f7b3a3ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed327583a045c20bc5958d3b14e4a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d84ce501c8a9bc63413783ca610e7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c623f4775553adaf21ccdcb0b8f897890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c2c3ad0598009795716403039069791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5117fc8f60694dd0b88234b3e0a5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ac707075f18a7738f9c5fa353be093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8894dcb80e18d53bc57cd427ebcb3f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780efe95b014ab2986e4cee049d858de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27027ad2b579e7ae4ebe8b01e69b29fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cdbbc2ccd03942c254b29b1bb7d6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0fa3c81fb533c441d9ded6741f2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6384186b28c2540e08d098b53b803099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159d72a9b704b49ce1d88c708293f5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646be923443f1362232ee2d78c0690e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3152e4ee5edaa390e87bf30b9033420102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6168a45c1591770cbfca2571087a3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd27f5ad06a2b6d74a319d27837038104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a5e2b84141c6c1c6804f4d6185b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566829cd3e091de9f50c6f8efa126333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5e5101dbfacc7e2de05782d23f20b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96340769a7cff4b5ccf2f3b64366a67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13608f07f5c0c60356305dea17546c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a981013e4b5f277350bddef313c319110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342a139a08cd31c3da40d847814382e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0edb35551cdcfea0f0f45d68e9be12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c00f4a1138eefe993623f8ca4c99b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63c439c6a4909b717ef2bf47ffc88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbed5f3d7e35717444e702590c3591115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b90230f05e93e2bf602f9f64ea450116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566e1f65dff14c9d21b2c814678bda2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b08d9a18ee019c2074ae572f6db128118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040df6db01a71e5ceeb8712d9e636ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec1c314476795bd403d9f4bcf739f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9f80e960db01acdfd7f4a4bac59a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f86356209c69798a1f2e46345e0cc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809985026f3c2e1ad2661cd1ea8f9291123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d06c8208c07d8971fad1a88119e86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81496138f6267b9c9ed5fd5bf9e3fe6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf75cbe0e59717cb7bba9cad2afa27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c7a80766d80d11a30377c1df5910e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf471325f75d44c18ab1399f1760828128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78393a90c9637c0fb512a2a57d17cfaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ca2da029ee1fe190c476b65f98b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ba8cf09ed7503d2b35acc3651eacd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5bb0540615e895ab7033235c18aad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b450d1ca86c84c576f79c28398006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e39049f5cd228ee03dd12e64885f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2636e82723f8548f3b618628feda5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c796eefb2818ef5d4361ebcda1123136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140f718ef1b1661b8e309e17483a77e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab5a6141f767d589a1f6a4e40d997138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940975ba38e013b74075c714f5af08a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc05e7211c20478b69c91b43bb5f7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede22b2b87d2ac75eefd9f2d44a9d92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3b393124acd53b374b3a41f5091c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a439121c74e8e79e732f04a9bed84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110b61867a1d158eefbbb9fae5ad643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9a80bd74a2e36131388749d06a1f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87783faf81dfd61b9c531958d1bcb30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731f9449e6ef8206c27c251336b42a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e775da5d51a90edc7429c65da074148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea64479ded5b50062ac7f1878a2f011149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a4cf3e0304e79b65f3052f28113f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf17b7a61981cfe33b95dbbfff3576151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fcae5d3e33b440ffb8bf379d9763c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14af847a24aea550faa97588f70347153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ea9bfd5b56c1d872f05ac19187435154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd366a7720910d3fccff3ff1823d882155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ed877f4e436cd67f84f84016707e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7f74dd8b763dfc955150317e371c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16d1778a559b5e6c13dd099b44b0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62027484b0c3edd34aba190211c0a77f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a4980b71fc6221fb65a2e9d5bee2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c022b7a0afefcb65ecca068d200efc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc2d28f9129452d7d5d0bb84d194e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd346774ea8d8703868bb54337135a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d1d2b6c3e421d1bc725bd31725525164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd155ed3703a395e6913663e7b82b4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087e29fca520c809a9ba15cb84be3de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627ec8e0ebc5c9129e40a5dcd7199c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbf4878697f15809b2b744500b44d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb671b42a08816496ae2d539ebff11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3aa793c40414c21aecd95ea20f2486170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b0d22b006943beb2bbbd28a989c1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470ec4ebda46bb6654884872ad6b2c4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a8beba5240fc1f7ad9c51d6d2969d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84d0282aa01a93f7e83eb4c822745174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8bfd376a95b16d93d0edc45daf46b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf390880b254f63be7716c12e6a7a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0fea1c1b8beb7f2929ad288780ea0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b20aef8ce04290e372470fdf649ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a629261662dee63a69a6a128d921a1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e57578af75f7ad6f88267134f14eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c3f230da2c2053dcb60407b0c4ab2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078406c0a03378bff18f947bb5d449af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05245f9bd822cf77a171cf9f061e857183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da340db5c19a1ffebf10815e8d97db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff68e83b5152e7da2f323b73794e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6bde3bc8795776c6217da85f512fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740faa34bc76c5e5a2f223d646e3a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e4249d9d59320912ceb391a324445188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd379b118ab1fe06ec9da45f242c782f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88febb64d2fbb46e97e448dce99b9081190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96583932df7d1c8784dbb47bece2184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96c2280d5cd1675d61707bcbb80a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778732c75e6bbfb86bc027b6d306a3fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ff46ebe877788974a53b61c50d2eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35e0cb4d83294c324e37409befcde3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac46e74e7f86e5624bd9cf6c5a3bd86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b29352700df52b2921e2f25e428d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1733481a55f0e92e93b9184dff07da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c59d27cc8f2bc04011a5ff3e412613199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97a6558d86ed4916f8d0d9da1b0ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e805f1dd2529ca4632834cab61d822201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55fa3df7ec6987f6a577a63e85800202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236e5c2cecd5c3bb6c42e96fb227e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd16d3049895d905687fb8ff92971204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd37ed80704e059bedccdc067ee727205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cb5d01b388003abb73a21d3da93b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e06ebeeb899aec644d3c281b370d1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2f8577c78e640fd2b66980124527f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7696bac6f2b74b96f54bacc91cbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa3c32a0ac137691f7ca2eaa17985210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f19e095dae84fc13902bb5ade7500211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf05af61729765b41136ef225a19582212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d291f98416db47b16f0ccb6582529e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3637e2aa90723180d199470cbb1ba1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb702ea7249473bbee80806b74ed2a61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582e883a5c9cbcad91df15150617bbf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525c052d4448b403e96fd1874db5752217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0728edde878250d1a2fd6f1a5beed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813f3df7dd8d21760a9436d27620e1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cd7386d484cd80469266a9109c9d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab36962109131998bfc4e46e8f559cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d744f8bf9608942914150bec03228222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3e0e0271edaac02cb28383806993223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55086ca61c625b8fa87da01016e62c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7c6eaff5b0e31fd25c1d22b28c5d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51c044a5e5fd82e4d2701d4db1fcca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6192b7cd1f96658302a4427a40f3250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b106877ba3d4b37ab8a275a3355243f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2c3b4e1daab5d608965635144ae20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e4f434b58957b6e47120e4779201f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230ca98a498d169ddeb454ea2178f8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d133f72f2afdcf537103dbbb2a3b3c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7e6306a858d4a4a0c95c705f6a8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe2d5a7f45b08d2a299a2e734ad611234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941ebbe20a68649c1e289bdeeedb8a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0da45ab6453b970ecf4cc5f92920236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff89d333a849e63e613a49b82af054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e32a3e5380253628bb79c00b9827238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbf4f8799b8a6b28ddd59e6d003f65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa0fa93b3db11425965ccb9099980240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c027d242a666c46cac8f2b3c93893e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f8867cd8d4a1f2143aa5efdf8ef25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74227c222fe587cf917681e86b0201d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d15dda6a3ae3a9830d5b1864b97cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7051b7503d8b331c7a75221e07ddc37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360601a8a02388f711953e142613bb60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e60d66b4184ee6fda95e17c789e41f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ffbd4a22ba92203914c2540ba34f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0c1d75f02cc35cc9d257073f28214249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1370f55dafa58b6945a769e5436e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ad787d5cc9b8101a66b316161b0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcc07846d1597c0f20cd260f346c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455c1ef9c2811922ddfdac8455a0325253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef27da810f5d5622c426d06c734fb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebeea0c365a4c18738083f12e2d54cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10b708370598db3dd3ef73b99fd94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1464f93f11fd2252826bd252bdf6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3b10c7484390c62d038dd225c58a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428d7c5136444a37cfb34d4fee7ead259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118be2ec2d04a927beb58acca7ef4c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9cc5f0d4f7d80424a085d3a77731b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06b6442eb35b602ca44ebfb5a3ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c8b7c8c83ec2dafa97db3d49ec298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb1ff9b5416277a82c819b1c3c56ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f0a0817675856c6ee328176488841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5fc8173920e44e086d76d0f618bd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eebf82037a0a3a8888b9bcc49cbb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b02e03df1f9e8c60c8ae0a9e9a3466268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aca4aa56184ae02af5b8bb57f50d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab88f8910ec56dd6ea0cdb938e5690270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc66f94adbf5890a35baeb398acaacc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c3e89b4f364adc42ca959fcc88faf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140125c14b662128f62d9dd9fa4fa84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951dcc53a1d823aa30d75b80a5e5e55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc1af87964a99093a120edf7fc39d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb31a091bb3e6ba5d4568e50f409a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbffecf8d3bd3c111f883f5eeb8835277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9303f9a3cd3445021e176cf086795a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efa6ae978a67d4b39069bca5fdb093279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546249052d61afc81a0402b8237a3d53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525e6d65269b821ac7253999ad60096281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f4b5ae5b4566b741f103b7125d91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8cc10f4233caa6465b9d4f91decd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13ab018370517ccec5050549ebc9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f3201f7350996d60e029c93589812285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d26f09c64e1b5b9391f336ff8c84d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c1e2b4d8291a6d179c0f10d5fff76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8973e16ef47dddd135590daad72aa1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99aaccacd7c9c08d25f8bb3c8767720289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5eb5b924e025f8c8230af1b88314290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea93dd0534ebd7a82688b9a39ee5ded291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b701b5e1be036a11b10ac7bb31aabf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3465f83417e2ff36b6227101531f29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af4b0031c27be26b9cf1f63e8870b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c442a11a2d8912b5c792d3ad1ff88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8f6d49ae244c4966f5c3a3668bdb8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39533d6e191acc886b7d3f70ca0044a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9936537f1dd2c27d34ba6264bcbb26c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197265fd5a0ce28857ea068f24e490f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f85642409819261391909645cb8689300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b32d5c57fbb42cfa7c8d132949851301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d13e0314644ba357f02c51122b11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10288ecf375fafd9587382ba45136e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af40062646d45f329adb8c53355d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94358acc669c82809b85f1ac39a3d5c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd681549863a878931670100ba1e5ce5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d4da86dabd46d71f22e22d9c9c8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc3462391457bd15473fb1893948b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f019116e23566d92e70c4d659e93309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2cba37b2febc47e3dd067812d641e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2428365f09f33515494063c0b35ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55211dbd9e0af27bdcbe44b13c4f21b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e44a8662d1ba46020de69cc9d8a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53bd1b7129f165d902cdb4d64ace4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2280f52d25db9af3ff17aab02da8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608b9b4b87549fe12af0609c020bbb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34d3d578ab04f96a77b8a38ed4828317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d355ad694973927da7ff812af62a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24179f6d44f8a8cdf7dc8d1ccd4d2dee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e82f21288b99d1b8f8eafc1c1149d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff47a099a5550d1d144d2ad192b22c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d64b44987da66dd897f31f143f8bff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f240162aa15966d6e176ef56804a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe598daea512743ab79e7bb932b35da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a39dd195ab2410e8d7345d3c2cd65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31363a83f4385002e3b1fae5d6a60f21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b89c2a9fac6a5918278e93e6f4e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fd0708af5d9dc4d34f7a1eb629617328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4d9e89a13854c3aeef57a6e3c63fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f099df00b683d232d59098a3ea60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c2afd84ed405044325968dad89c69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5e4bb8fcea11b790ce48728a0cfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a42a24f720800bf3712f7a4c1411333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe64333fd1ae4433ca5e9541f8a12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66254f0e16dc7fcdb7df6dc045ba6d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69182104bbc178256f67a84e033ffad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2521504be6109b1510f3b42416790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a89487c45652f91ed8a606344af2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d413255a6f4af23bf762eb644629d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c85e7d6cea9590ab339c8a8502d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099771eaa691c012517811bc3c8d02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44826dedb6556c2e107c12c40ee2962342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3839fa00a9e34773f3da6245f30f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b92c3722a45bd0bd2a51723dca47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5bb5a89c7dac69d82a1149048a13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91de234581cfe8faec958c07def49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185020776838cfe8fe9910a15c6346b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83234df818c398510d30e7884a4a3d62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b76e431f67f2ebd5a2da605671a0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476f2feaadc6ed44afad3b4b5953d28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c79930c26697fd5097619779e2d33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7149a96da09811e3ea6f84a3c8aa1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8ba30d3eed53b9d8a808b486ed938353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c015aabc6c925ddd99365f497fb817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1b18f07045be2843d0471c14ea151355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e4efcad9f89fc3e2d6a0111378534356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cf939f3a8b7f2d7bcd1ccc0d4668e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3998adde6bdf081b5812b212b7c01fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dea5501bfb231444f7303ed9d711b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126cdc9aa541511b453bc60ab9fd29f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c4ef9c37520268f03aeb4e8bf1bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87016026f37536aa0c973f86a99f9263362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f763ef2a5d1ac3453358a385b7ac61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf40f384afb0fcccf8bf5e21796cd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9676117408ea8725506cf0c58f9bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9f5a5dac08314be836ed9a3b95ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a03f858f2057a7857b247d231bfe42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16888c6ce406d61129144ff0f801c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c3f0ca3097f408be6b2814290de85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ee1f3aa19c624b183e92b27ea8297370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413aba3059028ba0f74f48ec5022814371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e36e44a5121fa602473ce7910341e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2f26a90c4a7d618d58b225501497373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac4044acf48711cb5272f1922d19d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988712121cf33fdab8c3149530a4cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4152d43de8ea5dde16479d0332548376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c6485fc7645251502600bf67b06f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858b9ad5a823ec2e1a3709ef53465b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16a07c23c27745a2210432a39ea4a6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68323081af9d4375149a749f7049798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7ac37c9ad3bd308080bba0ed410c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad3b3c504195a3ef475728d4e9914382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e64472516caa93dd21ec5aff86b85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbace2061c2f5bd80039425bf289b9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd12a1b2afdad52e1ef79209bfb7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb409893a9cc27939b6bc918fbfae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf9647955e12fdf2f4d0e686c686b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def74b3c3abc4a80aa128d9735d8d6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96354d71ac2344492fbbdddbcfe3fb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5b145445bce781365ef4830fdbc04390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d4e92398d6ce904cd5ca78dfa4d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41b5491cf829a40cf70537eebe79d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3e7e3ce7c87c0379ff5776aab8872393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191a6268487c775e870f6d756fccd0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a9ceea3fd3feb0c39f673f4dde885395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e814324bcd331966a45f629d3fd9ba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a38489a7a7fe534966615dc70205bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da3191cf021f0ba90b37c9eed14ae4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda8f08836820b41ae1cd4969363cb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e75c8d9c46a65a1541eae350ade986400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284dc5a0c8a0a9baf7663dc9f15dbb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8921f52ea9543255f1f066bc7335253402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203ec9f0f65ccbd9909198cd5df57b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76e41f4240c2f1b00ffb34db6af871404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2d307b3149480e1f8666532d19129405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f3e19d14094450cca61f3c422c16d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225e3e7a712f7224adb17787a54b0fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06df69d507295554ee3406bc60a4f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daff1459db9fd5ff5e82cc4e56919dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9912dc3bf31ffa9a5062f4ef31b43a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2628fe484c7c9dfd175ac167d94a7e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36c39dc812252e3d6bcb8f417c26c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d0d3c6012a4598df4b3e5c64f1fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5acd4ad65f739d33f67fc76f88a70d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2e7ef737013c7361ad3162e9330a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb11aa878ffb056f28c838d3cd741416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a050284767b1970ddb3f28a4e6e497417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e388c1b38753370204b6e831a6111e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdce58409e53d93352623d2379f862419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f80df28b6531029494545dc30315e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb19c05098a510acc295518510d2773421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9d2002f030188a0b42524ed8a86bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823962107fe66f20e0a7d7d80aaafe0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e6d72cb2c3d553f23fd68203207a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7434f3f98b42c42f478f9491bbcacf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4baa325d527eece2274e1e6798d95e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e410d70ce623cf0f778224c3ddca07427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8ce416c8613abac38bb90eaa351b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b92b2e49edf671a441c8b291c76090429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d5466bc45b3cdb495484e179e4bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6202fc39ccc4d5710d07c07c6ddd2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890076db0a43199aedfe28e569afd0ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369697fb2bbc91cdc4f337568409649433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3302bbb9f063c2485a47a7980bfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5682e25d51a30e3ffa55c8eb6192ac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb604667215a3c2b4aad44e8c335393436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b660fc1e0163b7df549aa349c04cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dbabb52811512928f0ec4807c5849438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012a9731b72e9238720232e5abc5fce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ed5321ad7aa882f88cb6927ae9cb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37861cf87b3584749075e5ad01827441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef243a66825a87dc6b131ec30890b278442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4af6dea6842a19fd35d91ea0659d62443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442392b7db6341481559055f368b162f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a310529aa5504b0c4b42a550dd78ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fc47412d394e7c7eed430b1bdcfdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06eb1297b14675274668d1194a33a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d7ac141b8d28c5c234a438019fc47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5760bba79ad34d3d67932c005aa8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aa1819f109f7ba88ac219fd871a67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d0051d9b7096a572c31adbcc572ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b24d698a7d1022d295eabb922c0e2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07cc48d3173ddb88c71e6b03e2496453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e87c844cec350663422d50052c1ff2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15cb7638ceb200befcda27164f984f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6789e4ad040c3a3e19677a04f306e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea9eb4e6d907d678dea31068f961d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7150a803a6ba10f100fa9315fce00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade08020a667e7a170ea0fe6bd93a31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe25aca05ee2e3a4be8798ed2939c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0470bfd554ff8e0e0e896cce87def5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a75b6f847a02fcd6455b0f5414e59b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5093b27b0449a0242ab0a70afff626463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724647456979da3b91a632c30f03b31e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c7043424319cae8542733e4ecf6c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6caaf6eae21f006b75a8f5ba163eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ddfbb1ad0ade1a4037935855749ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dcdc0d4118645c2396e9bd68d80a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360526bac14236ab88a8d15baa1354469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c6a3bbd0ddc474c01d3468ee256f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd750254a168f475149d6d1fe35dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d090adf3cc3d1132dd2381517e05253472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef0fe7da86bbb9c09f99ff98a2243473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4321efbccc33984a8b403cf0566e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96a465383065133de7014c8b676c4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f530657f421a6cf9d02143d3de4ad87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ce7ce44d595fd7e3604deb82d3dba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb3c929087bc9ee2a6d72349ac7d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac695c0605850a13385522418c2ab2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5368b353b8cef47ff38827ceee4fd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fcb77448857ead2fadeee79a01d32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8cc7683e82baab397dba0b0ce6a97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea2895d454a261103235b2128ec585483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa689be2e2b5a5d51dfedf94b156f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00983dfcaca5423d193444956e0062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236200e78d5f4f44787bc6488ab1947486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c274a45681be2139bda3a98859e27af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6bf8a3480b424b8763975ed7efd2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa440289b82b963deabd8bddc7c6b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7e8fba7de44667f1a2934cfcdd46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88d1090a8423d9bb66b43066817ee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c677dc4a1c7eef34a23988480b69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884399b05ff9e6aaaf1d6ae6aa42c623493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157c60fd1c6266748c28c11ce3d87a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa3b176c64b66e7a2d7db3331ddd69495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842be2494b990047bf750acc6e1b32c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93b2cf82a69b7e513a34ad22b97d7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d87693687e17db577c9f736c1c3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e530f5a1f778bae0827cdcae37cf50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643dfa69102d00cc984313047565ea4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d3c08b46d292f43be11d5088558f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31162cc81ea13f310e186925837e35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d84953e807c69092ed55f798398701503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1010e5c8d3740619b8922f57810d3a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ab1d79574c1e128395d6e29f75c03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63c840cfac0f22f9652017c133f760506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ca3d5daa05c31e4c0afbe98284793507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d6e6441c66398c5ca258954b7cc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52408653dc2dfcb3d64ad0e8836cd88c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d54ad8cbe9ceabf33a03ef4b65fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa0c1d3587b05d091a6fda80d152cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befef7da867c1e3e7bc716ff51a918d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138e2f9ee4a4a8784c4e3ff59414d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528df340a8244c230c2d2dc2306efd6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9020cfdaa558f0eed1ab0446d65f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff8cfa7df6ae2722fff39b245f3ec0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c3c3ba647013703aa0b66d6e98762517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3946a09635a8ccd87bba12d93f68f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc515c7fcde911b9a794ffba1b9749b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587551be3be4136650c82b0162faeef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d4351490e58ab1fbec43e3dea47a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62564bbb587e466a86207c78f9af4924522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fb388150c0d3c376a5cd346a73391523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1981e5c7732d933addc95551d8683b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba938d9aa70a263bfdba66f8c2ab76f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b4faf7fc5e0cf53fc238810c8760526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab425e540661ce6c1778429886250d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286d9b72c0eacfdc6787dc4fcdd6d38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ab25eb56217b948a2ea7d83d5b7fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386260b1683329d56432bf88b5e60ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40e5f11eb575e5ac633936e499bccd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e303080f9a630da4533a7298870c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519604381a61bf0dc8e704672558d6b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f61af4c2137422b18722ac781e78534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b80e436fb6d0741c9c020a64434c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49c2d2723bf0bc0785b79fcfbd04a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97636cf82fb4e21288e2810e4a735910537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eccbeb7f1882945a2dd5d7476cc8c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4cbdcb9580e44cfe51d97ce659145539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46669fc24ecdbe868f3fce32938f34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502d2ff7149ba1135e6754f6894f254541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb2fd275690a9c8c183c0632d21f31542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917a907e7c2dabb9f71d60f3b20c22d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817091ededf7a67fcbdb5260018c1556544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f742ec93dc4400171188aaa409e8ee5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a2bea8818bdc632ca8d560c2024ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d1d58f26680b5eccafff0f438c19b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f91daa65b8ee910c089ecf25cb375548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee206201e4188ad50122ed3b2746f96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914e556f1e839c511d532a7d010954f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab6ae02738a9d3cab2659e401a00c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f22d9987e3f9b34a86bd8db43f82f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af11c570a3f0c205bbbf03b3c81594553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c4677fea77f8ee8002d0a9b47608554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea26fe8264647dfa6be8abc4aabcb50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839d540d58de2d23c292e46fe4289c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaa05d4b7dc78839543d81d9f0b7ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d673769815f4104e51ec04515af37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46815e80cd88f7cc633938458441d3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35539809f883bbc8ece19e913a9727560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d80124fdf663234adabec691e0f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f7c77c941ec169b236834bff84c9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99df85c258e327cd1dd3aaa82f042cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ef73b30700f7d65c7016a0c1e046564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508c6ef4a62cf19d4d4ed4ea19c62e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bab660262cb12159ecb25ea639ea53566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1020dcbfdd13e22308046ad653dea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfab5ae5360ccfd138a2a5cc9e904d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a2d3ede713bfe60f9530c11360c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad38434f09ac7a2c1843c5c88fb45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6215f2e88d574b2937e267eeea1788571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd6282d366c7f40ede1b8e7aba523572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092bed41881e0369cf8cabfb8c8a59d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7763338447fe43995621654ac166018574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321be190f32eeaa919a13b6178020fc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd40e85c02eb3ef91bf9d075274566e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69dec8db161f00dae87d119e0472f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f86afecd35b8a5d38239e728d23bc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105498953609a544a992509f9677190579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dc57e93a052d079b50513e5aa5721580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6242549fad70bad71c371dcd96547b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9c8f6a0ef647e47c463b5bd6152ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262773b9a6403d029158c3867f8d737583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205273e6655c3d8eb3738cb9235d87f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52aa3e64117b4d7b3601b5ac5e5363b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09072a2016f95be963ce6c1a5def5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183301fe3583a684d74b7be22b2663f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219e7c28dd4a990a9ed64b3b6b3a33b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efda6f2f9217126eea5384df16f0c52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b27457170094d4420d2f47a4f692b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e554232ebca71aafe53e343773ce994591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc59f5f8d89485ed5d0fddf754a378a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c81abb67e316e093770e198220917c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f91cc7d718ce09f118feef6c7c1d7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b75742706073b23a92841ffed192d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74b6d64d790060e266452a4b8f365d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423b22a9d2f672cc2a11ac9848bb5cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2789342c554c6464e89fc1bd7acfc8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aac72e7dac051d23660a6d25c9779599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265d45aba363394ae77258e1c59467600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7692ef171e5f25e69098b629c7b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5480b38fa7157a592f4ab83dab70a3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c226a7a470fb08faf91238215ae31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59c7a159715681a470831757754ca1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a9cc4cc26ec372d9fac05dd6d879d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590aba86c994e001c8803cb2f7303e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30567c73639ac8b153bad453eba9d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ffa80b5a6a9a0197c56d2677e217608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cae9e2e0c380700536e3f1ddaeb92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a7094dd5b8122017046b7dfccf50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599abf2be933266e6561f685ae04aef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e12dacdb8a9e39dcf2ef8bb97c3c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042ad25386d0cd0a3d9265ca327f0a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d377b9f6bcc3a5d9e5fe9d67973f6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796764422c2f0c9ea405b62f1715058615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f73b777822eedcbf7c356f7199953616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7b8dd92662fe42f5bd5e3a430c94f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f726571a7fec8da8ee0f62b4c0f43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dede0fa727eeaaee0a782a6d368cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd1a06bc3759938cc865cbf7b70626620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ab900f1997d2234cf8f4ee5a7eaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46d1056183f0cf289357445caefb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d42b0655d93d73a9960f514c216dd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b919acc379c424a40422d451dd3367624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7cc3c74d31e948631b6f3d423c0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff7a9dce5fccfe9cf286fc91bcb3ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fcfab8247f10001904d240d359948627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15777ee422e1e9f390e7864467fe0b8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e69b16efa0034620168d5cf73431d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc100c1e017a97df3152b78a673bfa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89550c649e46223b56a5343ead1ca886631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c4d53a4f3f6ddaa9de0571bb926ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b44b1019d3417ceeb8b1bc844967633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3662096d484bc10f1ea59095c262b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7308185502a87ae503883154c90a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72a57d743013f0b98456fcbfa3a04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559cd2ca71113f734ef4dbc16998d04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8af51fff8243c695724c79dad5e2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab960ef854f944eed0bc5e545c63ae1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821a8e877e50ed0e2756a3f358c1ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd1b9b7e31e8d02bd22d9e00602aa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f9c102ab32027ccddde8c70eb9403642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaf84b782b8dc1d705e985601dcea1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efaf36539e2ea2f1acd21c24e9fdbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5716c4e7e1311274090536e8a7a882645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9809ffef1f241ff911cf7c1ca3c234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f27478589b583925d01e2e1bf91f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b8cc3c8eb7bb95273695d6c9dfab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b697db9efb04943476ab0885d339780649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d05b2bd7f367c88157ace4542562de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1518af67b4c761f45ee34da7248c30651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b88bba9512b305d6c8af78d9ae8a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2231a7ff17e2ced02ff5bded2638211653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976b5f460b3d2c78f47cf930e6e48a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608dd1a854b2922e3d79f4dbc8081c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9783f723e5fd199ead2019ca1f705656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7370b741b00a056f00fa2fb9116c579657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52064fd219790c041499443b8e58dd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4389ab8a99549b819cdaf0ad9b071d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ea064b9a508358295d513fa6d0ebe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0ab9539e0edeb7f9a21e7fd170063661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2188e020693d79ff5f96b505cef18d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa5e5843213996d8d09b5f1138ac43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78209eddd949bffb85c1c62a72ef20664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b0900d7fcea7fd3e7a9bfda9a27c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616a6b7e64ee4afce7e0250d116c69a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1743a25d60d3b97edde95a1eec3995667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9568b25faa244f0f5690ee0bdc3d7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd90ccb01d39498aa5882c69444533669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c4c2e7c03f891c93a1fbcc380d370670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272bad6d96a663800d0a8ff46eba499671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c650eb3a5ce8af8b323cd9722b8356672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd599e3186db0d54a36172e2fdd3e7b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce18c0b9fe3e760765d48af3c83279674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416070e0686b225e7eaed530d0eead675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a2ea92c4de23e0feaaab81af346f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce209146f0ff79f2806e6d38bcba05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0313413eda299c1c75b5f394a36998678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b8efff33d99ca8aa19bd219ba86f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c4b5f2652afd9e1c01d5d3870c34680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ed5369ae76b2c7f1936e9f1b77f29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebd82ce8a5e0b941948fa3a5c5a777682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27543b37eedd77b7c7c2ea91e80f4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d968c08f1b2de2da02c06abda502c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6266c3e60515b1e47decef11ead2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce843f493593c1a5a95c90946781e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad653b9b69ba41ab766473719fbcb760687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ef0f3577320781deb3e4f0003e742688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b5ba13b1149680d748851aae12e6a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5ca447b7ac21f06a5f82dc4df98a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049fd9914438bc350fb5699d07109ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb26e8200592676877fba4a83dc920692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66436a7061844f19dfef32baa0e621e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e7d9cd5014d5f059b40994fd907d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb767cbe72bdf494f70ee4d077aed6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1501eb07e3baf73d03d3ab832a82de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fcbf60d3613c7c15ca54a925fcf30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e13025034914c0925c0e19e9eb2aba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2be20d40c5e93534858640dd0c97c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1a08904ddd989007c2e98c4cab4f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10349a904b957794f5068491bbad01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33599ecda6af56fbbbfb5cca02f06f36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc51a0f31c5ff0a178d30e67bd275b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637dce199828481a9684943b86a052f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72637e7db1df3f545b071d449d726705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc497c3a938a9aab616beaf3346837f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae986510e1bd685c82c8a0cb2691a39707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793ceb65076999e658efa06fed3406708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfe88be8eb79c56aa668672e398e10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356604a2e53f3a65aab20aac0ec48a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbcb34110e7fb31e7d9178a9e8fd1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4d05cc87a9161998d60f9728af707712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68cc8190a0a78b8005360d73602f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838525f25192ea86243867681623064714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f69fda82b0e270f70c9212d3fbaa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f54b6833c5010653da953cb21e262e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f8fb76bdfb41b759a42e8e7b9bd5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df05937bbebe68cf0a43f90705b6dd6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abc04187d2c1c03cbfa00abb944e8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e289c3974d73c9e095444cf85ff9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f756c4b7882a87abda756b5dc6ff19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85f8dbab899757454637158487645722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf6f677d3ddd9b72fd036ff22a218c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6a2303a299fd918be5018056e182d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fba3d6c7a804b33008cfb4e3e663a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e1031b03507b3d4453631f7d53c98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c92ed5a2309f466a120506268cdf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c6dea32bdf9e83523df25c3c3875728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995636972309e41b1ff62ade540c920729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377441f645cb832bb5ee2698f34c049730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef5879a98a71728b4dd9a25371976f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0576a9f2234c8f5810526f3bfab9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dfbb458c9067d4b40e93cbf3a8924733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33de5097e68cd6718e278281e558da6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b2a91bed12b7962652c1b666f5d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ecc866fac43ce75457d188278fb3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49b957b98d8db5784f2599dbc2bead737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c892fa8f4994ad509be5550f55d7a99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa22ca56d65bbec485dd056c5d5021739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64988b35cad5b24d19db81acddabb5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f761a7177bbf9c01089723663528fcc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03b543ae35baf749bd4b6d2d526dc5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d814d3462acf9f3384ccc05791442743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2f25f8de3dd4938c168beca14b077744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb82a345cf7fa5f91688ab8f7c3f6c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085df70fe9a3d17800ef17983795dc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e5cb44a117db08039fdab22f58551747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f762162a98ee4bd1624be73959ea5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23338feb657ac8e64f203097c5aa34d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e606a3764f89c231261ef57df4c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff74d576af52ef6c98eeb4e7f27fdd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d71da6d82b2e8247db947248876c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ddc553f10a6ccd7853e33ce0d546b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b322d06832a6f6bf571be812a6744754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d61745b9f8d823d614438db10281c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def94a63931a4bfe5103ad1565a92b94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59706046fde7bff30d2240ce5aecb17c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184e96321255632c2953e5d9e0b1077758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1532e630329b8b39d97d7f95a5ec73759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d812d187da9d0a05a5af56c1ce16111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb5c7ad0bf7a1cfc4ae41f0e6796c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fdf0ae8fc5fa983fb076e9cb2f24e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac9d4ec4819378df077cd7d42af56a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2365649083ec74016f3ca8127886355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675903416e0f529638a8d1da7020256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728c94e7fe84da3549e2e68d0fd8b517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e95d902599a48bc68779447dedbefc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cd54938354c87098d0a3fe86606f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7261ef148ddbf784764c6efb782fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cdc6f59d0aa3b805ebc7cc326f9fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6e717a06aca95e675d8be787c757a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6ab9b6d0c79fad35e0e1f22d01e8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358200c45d214017d4f833fcf36cd7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a567945afd15495a593076c84db8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e04092297c16feb74820ace48a7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aad1180ce07573ab16dc5d6cb80e6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339b5f061198ea9e92a09f8d526020f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d359f7609ca1f7988f1b8b30a553e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df2cdd3880acecbf17939c8b9c1a1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2a38e17b9f7a0ae8ffa4a82ea1c3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1a9bd43cf79ad72c7857db16666722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5440626ed2267e70f67cfe7819e7c5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc06fe0977519e3cb36e8cc0a763c2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc373918c1cafff5646f546e46b1e0c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c009f6866e3c78e739392fa7b1b35c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2ffb5e0764bf13726764b18f5509e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a565a93fe852b9c7a192106e9977b0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaa127a0562ddf56279d6870a2df6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ef1b517aaa660a4148699ae1c1fac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba660b2f8a10338105ee9f37e3d0b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3cd041b1021c08e4dcf10fe716b9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc061e1dc9b5bfd21ee0f29c86f734533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d3e4681efd3f637b462544d7a63634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5007da4f385748f857d2e8f1604674735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99bf2045f934c8260777a26434ef9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20639b2b5eeaa0bde826a2a28297d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843491d2ec6b1bda9326f85c91dbfa6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898fb1b4a5687e6c0a20ababd9a74739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018f65e5145bce3586232b4fcefc0da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75688e0a54e99050962ecbd512ce42d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d05f9a6395a13d17711863455edc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfbb4ddf41282221abde53b2164dea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf763ca4a68c77ef32e791bee4ffb8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33678c324cd8bf88042eb7fa7332c7c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b25cc2aed6bb576e69f159a335de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7a78e0113a392520965a3396e690847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22d3ab18eb003cd324e3411fa2d80748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ba45e7ba3503aeb6143f95b9b0c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c729308a0baafbd5d3be9f9002c4c6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b57a62d467121d68991c5755311ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18f699974bb3e453f4ffd8fbcb1b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e208d61c74bd41d9b811916614dfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334611aa1920eaaa4c4c3bd0c1c5a02054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df6b9681ae85911b282df4cbb0c71155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e52426fa46ab64d3dda8cf4326790756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f6eac835bd0e25ddad7bfbe9e19157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dec2c321d20070a3d00a7751995d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc732e80ed24d9706db1096d106fa359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744e7f7f399c66178a471615d24c5a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e610b418ba6e7ffd79c12abf8fd3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93193c12c252ff03a748010ea58352e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8536193671360c39f5d9a77f1eac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047f0ac7c260a422da974aca098718f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3ab0d5e5b292b2b5a66f77efb14465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22fb827deebe6e64a512bba95b63dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4378ee984acc859f7058b4ecbb3ed4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb9565016a7d8be193a8027be5a6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391bea7814c043775954d2d98b263e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e83f2ee31e3bf1e799e8d99e7e1f0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0c1b884b3ea9fa882e40147f66b6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc1109ed73c9272c70051bc1b32a0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561dd191a5b75103edb102d7ac7a7c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efb779955312ee904ef46253e75b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a1fea3ef8278e3d5fd391b3aca9a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863ee8a2343fb7956e922fb0f3e55ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbeff68c761431d011ff3cf066444177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63608c95144c2095a94a9aea59fa56678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628404f912f1246c918fa9fd3da8aa9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b029947e63ee5671ecae6c98f0b8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07431fd0a3dee14af96246f0f033336981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ee60477ee58e8e3d7f3cd093069ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733df26253e5002f2a63b625cf991d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dab92bb0e9a20b24d699c798691ded84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c457f8747a579096cfb98146eedcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f026075477b28bc1934ced7bb03d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f79014f6b8b6a623b186ece6ac20887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f472aac0574b69df5fb72a2ef6c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e94a6cd60a0e66e5dcc2704fa98d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfe2dcd7596ebd1830410e09a7cea990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2e4cb296ae5225c2085870867d65991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1adb762b571f16f42ec0c3a27648a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405784af26312b146ab7295c1f013d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8e1e077ec00db766b4e34c32a3c9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c811b10a0d0c9811ae2b1390de5919f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f89bdf3a6795ef0f82fe43dd3e9fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311128e1b05ee8bd9eb812b3e8e1760997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9bf59279c70e305fd4f229d27bc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48819f8f2e8f640770284ab3760569f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ab40ee7a1c2ebae62c3e2ee76803b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685d7ac8bf757befb2114fc2fbb696f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd773b3194fd18ee70029d1f1c376a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bb3b08afc0c3f126d2fdb38010bf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1772b6e77b544d733f33821befb5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4450957c5846a6a5cd2badf75fcd307105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f462f0a3c640bd82b019ade95a0a9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce67b9356e55f84a2f59409d394665107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e028dff6d07e3bccb5051c95e692c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54572544d216d670f9cc349281029d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820dc255ee7448354fe2d1af959230e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6707ea2fab94203934b690a839cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d763c18b801df1799f2b58f2768332a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d6097cbb079b4a0d9d42027af5068113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840e81bf03db94eeabfe5f92761243114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba597571c4a1e25188550b30ade4c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce130d0111d70466dae46d5539dbeeac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d5a68d83e0d132a9044ee5f821ee5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d389eeb6de63c4c60cc6cac6a9ee5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b275b48415a2572dec35df7bab5b0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffda4c2f7dbfc7a4f3158a9f8887d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a93bc0a3e687d30938b40d184ef716121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d66abc4c96f9374678695e2e81b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9bde552923e4bbbd866092259b2c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd829101b1a7290aa32dab430e6cd91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695a7e22a6cee48dd27d501819327c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b707f6ac55875717e8f3c2b082445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0524b5be3dbbc0e2651949ec6c6578127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cfdf835ccb974bdbccf2fa8a1b677128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ff55425c6fde7fb8da31a9368d6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403870ab7e248939c5aebd0c9206c5cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff919d8afe05591486db88019065ee8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a03ead02a2c50d8519035247cd80e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce0e6a957fe36b6577981fa8232716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a817eb7c8955b53a2ea0041fc0741d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636ef603c565e2be42b1ef2b0d71c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f2569c39a88d190a97f9293909dbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53657fd5daceb5229a0f7509142d5161137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320da67d4aed7aa787a501667ec6344138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81026d685c0452c93185b3c02036b13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3773cf246efad92fa395349f912dcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75574d78dac4fa8e03bc89eaf219c105141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9df6e990829c393e1c147f2afb7bd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922fa6e185b88db391748f0484a58b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72426efc14626e72ecfafb8c43e963a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af2e9711630607c2d044f52fee050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c430a91167c3aec142b607e6de180146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3c79e4739a0a0f82b2d104e73dc95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c3c6660a105a607b7d5f0832ed6ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24bcef2c9a83547bb274febabf09b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ebf1b132c5690130669937c26c3c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc366b54621cfbb0bdd8f1851e3bd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53e97e85d01ae8e04a71bd223609c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb88f9083612cab0b725697d4f277bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f1d039b35efc75c274b50e15e003154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ac7b8f3c035923c64339c528ab1c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb497206573a736ab1f3accdcc84a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc43104cbb8aaf72c5be7eea6b6c35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf14c67519e57ebb2f553528ed0235158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf9f9cc22abb94a72f432b12b65430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d22c037fae0772d888f1642a2ab662160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32656e6f6c8c383efa7ff2007ce143161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94f3f851bf23ef5ee52f61f176fb02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe0ed1f72e527eaa5e8306c0feb036163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0a09cb3f025ced93bdb7df83d457164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d9f4121f10ebc40d263580842936165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1b10f61ceddbe251e8a191dcc177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4572a6e83e9cbbcbbe44b7359785a3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb788c2737166d7f5ffd7fa3e602af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8bc1ab53d160356fbd4d688ab26a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b391e7a3f01698b3af3ddb19aa13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfc8390795c94931bc0faa7882ba20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9acec0eab6dad9aa6d0576928f714172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59dc1dae1d6617973ee3180a7af78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd37d5f4bcc05954cb4c951b5b50a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a71389c4349409910e447936cdcf7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbfadd6f6d8c8daab1a2964da06c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b00b95cb674624b6717ee221f00ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d6f69d5116451fb72b5c9e7b2c56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4531f27abdc048eb21355bd38bee5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367001eef57b0e84d5c9bb7fc544b9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ffd03a8e4403bb4091a30caf7522181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16192e5b2e40380250ed3a5eb1fb4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5faeeb0b1da349ac1dbfd7a47eba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646acc71673f8c924600b35be5b2aef6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5d13c610219dc646868a2217eb57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d91873663747327a9fc82e9c2063bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651d1afcb63ccf6df9aee42d4f7103187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc092e60715bf01ea98aef2147a902d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7d80723f0fb1b74fff6b3be557495189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd9030573d2e81d5b554edf51406e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca331dd87b2e30f31c86f0bf084342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475046dca6a31064fe1e82ba25af569192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd32e79200c8b60152b6d2de6d336193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2827cee2e0c39736c8ed9df876c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fceae4a4521147a35f663ace14429195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e816b7dfaaa623872dd11069ac852196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11465193b00f80cd7827902449a6f175197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d54dacc758862581b6086f8fdb8f20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96489fe830206cce4f749dcd8c0813fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f324082e5c0667e1ee96eb8222f899d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde8c587a7730ff268fc32067b6e7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ff61b507f54c31e9fa8156f91323202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54046800ccad3c546161da644b070850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccdf7a1517f1c0befc6ed59d4ce1b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b53b019b2ee867afd81159ac75e37e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc83b710354cc7d3d011ae00db32e1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da3dd7a9507973797aa2829c40b2fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4e273816589cb4599ef7b26ed2a32208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5700c9d3b3053aa8f0a18b5e9d4f464209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a8355bb9c02a89e0a9d46561b56b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe88ec82d4fd99e16e6b0a490063053211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225aad4e12f2d7c6d33dc0993da4d61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885017835a5c9edd232a455b8cf1235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680834089470a15df5872658a5b55f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb6ca49f7109260262174dd5f2764215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640164fd87bc8d8730b226b7124effa1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55aa871437f60515510a0f64c4138d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39677c09dfeabab39a5862d586b521a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c289c65f64ef1f550ae3eef1d49b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1df1c21de5cb9d96542dbd99f3f9c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33478866c3d71e2c625b6d936126cfd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045accda05522f919b8035d91197a6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e473a29ef315e2a5cadf651b43d69dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2c0a97dc06cb13459d2d875e1615224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158cde30b8f4c9e4f582a2fc90ef89d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a061989288720c315cabd038d620460226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d350084b6ce9ef77de6971bb1b0e10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f5cd186a93626cc8c29c514b2c03d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834433c9033e99c6033cf3e096e0dc8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659cc0f7353022b4b859068eff79d8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ea1c1fa2e1aceb7588783525ba1b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ab7630c8d53bd096267fd000a6fcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19797ee241ea1a3088b056f61b276b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038287338712fe152b0bf947a26f6b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462df7108a7078ed004f4c58929d0ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c18be71d5e26954650e4bbec2673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fe736f3a2d1dd71b86bd5123354b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b72d361fe69fc51e6b4b9afdb9144c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b0c29dfb0f371fb12a06261e786eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814486f6b021195f2a656b2bc53889240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d033fc9cf576ec9f9f36d7d2ebcd4f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c11e7ce2c72ce0097c904805619ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfd4a674ce7fad1f4312c8e00adc0f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa69c614c1aa21d36695be6127620df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a55b74050bd300d27429045ba16d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ccfa3977efcf4ce03450860641d4a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d33dd000fdf2247d33e9537aaba407247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401f63db7d77a06bd11f76373a381a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a346a1f46577137f2f02fe9b2f44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408e83e4a96ee52fb70c0d9154aa448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e306d4c77c87eae866875f4f20bb799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfd96831beaf7d5bd6e373de984097252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de9c2fa561da45ab87fbfb766c0490253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff08c5fdb9582f9e2c2b194ef600cb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbcd260208b41ffb78c09f37259287255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b725b69a37a1e3d22c6cc77c77bd3b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2f08ae7617cfea3baeb37c919a84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dd5fe55f1cd3449c79cd2fd71e1f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd9f680a2166daa03c9c51dd5f9559259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681cde8fe04793f5d7be233041cd448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db559ed42e6732a13eca59ac7d456b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c8659cccd5c5b779c38d627243e7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afab9b9fd9a8260f08e9d687cd84a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e426ad4d5da382c5a481992c15f2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3f752088792a63415cc112aacbec3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede12f378532498571bb101e19c48c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb3b26f0b664de111b1e16f38ad8b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2eb9c516f89f60d0cc28bf713e15d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fb7c98ef16fee5e71c607fdc828c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fb5e2306a86a890ad05297a303855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b9efad892bd50e45c63a0d5e6a2f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903036bb7ee975fe50febe034d4325272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492fa8090cb5ad0f35918fea0a7de2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869290a34336e1dd8182b98d72b200d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc067dcc1f06f2e60d69b51a1bd13d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829836b803bd29e845f3870881bf995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832f549b09d143d2f346c7d043c1651277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc8c08c5cb603cd12ca5a8b830627f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35abe87d8cf06da268d1cf41feffaa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3969da945577d137ec6f0ed9c166c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b46d840f37c2f3192a68e48fb404281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7593100b26b74e3f84536837518d10282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14856dbe053be75c318a96131caa5266283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe4dc4d580c5c0d8938b34d99677ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248d512023b5fe45ed49c4202111bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da8fb2f9b55bbb9185f1993b92fb97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc727a44f438745d4848507bf17ab06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f630139f9edd5de474dd6228edd733288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d1695cf64e3c797037c61b7ce1dd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910676f9c7a719465dc89ebd3011ef7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db5dfc2eb167456a96c5e7dbedcebc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a4adfb93affacdb2362893154c501292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230be3900c324aa55934f64203bb5619293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654af52a51ec82f5f404d90a766e63d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1258e374313ef1bb1a695834007657295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f9c9899f96c0105756edc1e38754c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f34e4dc3a4a4fd956b40f60a07328297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eeed446b55a3ca027b2a41285c79b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec24d0b33e019da6e183047f10cab5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea935930bcb4d683f47c54f5824bee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2128f78b495640e4111de892ad6fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f38171733f5d41694b2dffa6c5890302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f07c7f37adc7c9e7a950fa32b9df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e670b8b4dd10bbbbb62791cf29d5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eba69c8e3b412390500faebb050022305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804244d7bd0932b9e709d61b5175d1b9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3185be218f9e6d9ec3f32da552e09f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4771c482e08802002c84cf5c504c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c103b3bcf52e8ca16717dcdee91ca52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78be6c63c12afadf27a98a413ebb06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d640a3bc3ff4da0c3048f5f391846311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c392d02fedc7dc8878773613193485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069645851598d067eb12df676e4e85c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e65adc945866fe96a286957cf056314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03b842736cb2a559972b13853d3a43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5625891ae483488c2b5e2d02fe471316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be613ad2adb75800d5f1383b74b2e37b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374658274d473dd1898e3b3b3cd68299318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62512ec638f5199920583cc31e05436319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2871101c5ec4b84e18aa8a638d84e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5211dbe835cef08cf0aba8b0ee19040321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4a93cadf1d6dd605961a6cddd7e10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260074341b1e99f49fd304849cb3ffb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5633130522270723e046e0bece516324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0c4bb03fac9be4615372381486570325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea11a1829d47cad926f0879f7180f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8c7ab3d8f9a4822a87365fa7a6aa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1448f8aebe29b2ca3791e6949c2b63e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ceb6406ab3853d79c8c5faa54b27d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7354b58a29057390daead2103f1a53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aeff0f4a1fe43726d3bfb4eb58468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d75354eabcf2e80b25212e01a87a68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971459c20837023fee50b0dc05a4888a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7bf109d434e07b943742976fcb60f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b1dfe362bc27d399d7a8e993b24a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029016a8030dd5c33ba2bef1972c480336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47026b5b514ad37c97f3dcae19edd7a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f9d8a0a864878fe7af4b6ddeb2d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96eb7318ee880e364486ca98d06f1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719cd6928784c2426c91e4d9edec23b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473d48e8a9350fd2fe7404f41f56377341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5235872767ac5c030852e84dd09f84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728d4fefbec2b9117259b4f6399a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66449d2500d5b2df51e4ff7814892fa1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27512d485270d95379c4c2e46a245ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc480ab788a35dcab055891aa0829fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228538e12b9663378d97792f4268b9df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb8e1d7dba5c052a1ab64e36eda8d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bc00bf42dd3dfde005ff57c47f3e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421af472cbdcf8b1b36405cfbb719c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50daf771f09d608489e66b867446d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14a6f2346bb6853c2e014515e5fa06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d630565f893b8de47660c2137da5bc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3a5a7af38f8caf96e1137acb2fe06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b33641247cbcbd67788422422439a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d9f5e604913142cd6f282878972c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bddac2d8173cdb932e9e5de0bc013357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db25b6064d706a7c422fe2aa88d0f83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802e7de7b121a5bad3c16dcaeb377dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a52965840e45d70596132a51d4de0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436595403cb8673b3c32d52326b98a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06747ac690ae1125fcf9e3309303bcf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08177f3917b0eeb4fe2c2dd6923f82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50584589ae162b2290a08bb619dfca47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009ca9f27603c15b21c426af491b4a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13812f60791bb67ed7a03e9b1e556add366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7cebe195d10c8bc38e412bd4245e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1f7226aa9d32b39f4a34ad8a21406368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b283f3340df4b8b1987db1d225e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a20e09382f559c94605c32026b966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c181914ae20541461f77e804e56b0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75a6370ef42c021c98ea6289e9165e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749c37f22a3c889dd0764cf462cb5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fce95bc473464fd744b780fb52adb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cf46c35d9e44a377bde978f63afe5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417d0be8d61fa5a11384a70712e4e92376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa51a92f24d10227771d0e2f561930377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01f9faaddba53a96400e8976fd7f35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bf059be05a114d70fd9853cc2e06b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad5868df8f31ab4f315cbf411a2975380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2374193b76e518a5a1ebe8dd897a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea19f91eaf43ba97e3b3e3e358d555382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47904692a1a058cb9dc9887343fab6fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741864d82eb010de2da5dc403f6ff8dd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c563a17b7fef81deb6e4fadb5e632f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26118057f0ac95f53eccb7c033b25fff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841bb4e68a748a4c5d675d093293f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c504dc7b02f9f8c969e61b9ac4cea3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907713f0fadd4dc2507ca0c9481134ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d4b2ff1b3fd55b6916860f8ef64c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a1e2f56e8c11f45e448470b27d3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46324dbd565b40da26ab0becc4113392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe05ad39607dd881b4cba877784c95c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa50e76a25c88fcefe972648fa2d34c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6f783ff5ac9379c1a6ea97ee9427a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8c6dc5096d9ceb8a86a53edc46e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90093d17d5a71e6a90394295d70f74dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3c7fc0b0c7f94cc4b2e3b3480d81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016ef6d9c5abbb1227c7f8dabd95be3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9514f808c89cf15ce491303cb3885400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1952570a5bb75041e30667cb247eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df684a3e73e13a09a2a6d7aa605dab70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1976007e09052fd7e61a70682ae260403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa201d76e970f899b84952837209a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ef32b2c43dc56ffc3693a9cad171405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cac6c114ed00a5386e7437f240652406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33a7542b90ca027ec85eef1221edfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c50bee14a62e84f973b1b6053c434d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6280f057f77d15a023532f601c61f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9666aeb86a313388e44968f7ff10d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749478912e361061c2d89c3d299db5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf958d0e3bf35673ac2652d3699232412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38661aa2c301c67a2c0131e06e7ae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edb6c52cb00cc8cb15c7eba1f640d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e29c11787cef9ca004b6700d85be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64183287c85178de3ebbbc14f6d793416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f7cc50929bec0713da5b412a4d52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be7e8d84ee603c7adf100a25e282b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55b603f29538f273135356aa010ac3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21d4cc6a6ed67c289c07170446ac5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199bab1607a8285604607f1c3f417f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a33ee125b037c7809ac7ac3a12542422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726457e668fc40986a44aee133045b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437023592f429cfb18db79effd7db7f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e306e5053c9c9de69609001ac8269425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e283e4dbdc18209f0bcb9d9fcb6b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a52c10902cdd464255a8c7814478a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e3c9cb73ead98b39227f056894f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e5057aa005cf48c77df95f92ef6dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae271d9e4d0a9fcdb6a0816e6cae0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807654888e6e651a89e0b301985423ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2340597e1023dd067d7b0acf63bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd57a0ba76f845b30d7d57367316de6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3119d9f7829d823ca056d1c165ef6a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10f884a2ecd3f6cb87892bea281ba9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1336c29e7e8dd299188b010ac5d199436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbaba8e16f497548bb9798910d4d85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33f5a2e596d23a4b0f6787c94bc3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba5bbb63442c1e1c6f892105a2863d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8e054b37be768c0d4e890ce273052440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8561f9e48002cf63a456203aefb47f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b4c4a1a32e9911772eda09c00d48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4f9f2b4afd1951f81e64b2040b1f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5645152c4b267abb558461bca926b12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caaeb9809553f20010d83359b11420445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608065313f11c635ce3518518d139d7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ba58a883dab35063b1dd8a9aefa2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e30f3b698d8468121bd6b2bf00ba2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494594cf76f2c5ddea04b5a20d650fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f4e7d93f7487944e3c4be05083a4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece7d691245ed9738580ba743416cd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fd5d8643e4d3f1bf583734ad6963c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd7d4533584d6a2d87df79fa297f05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9c3676e080b0535b1effbdfce3ee7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb2a14cf33b5ae489b64eac0191f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157db694d15fd5886dbe55fc9126c28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574db5001b29cdda97cd190d247b4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a218d14f877d0046938fb825430d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fcf94263b26aaff65ea63b8296ace459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae63cdedd454b761f087b09ae2102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1b8fd0acadb3299cbd9222957b9be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb29afebf6554c14061f95993bc71d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596460de9e17d19b8b1b3ca4ae35f5cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf9981dffffc48bed573bdad99544464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fa032779d84f587822020ca0b118c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f78cd336e80101afd0681bc87ce640466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9d4c8af4ec449bd9dfb4f5e47bee8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0eab851e1509757a18eb6b4465e55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c51a2acdcbc475aeb46b54c4b36b9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cc66ce106c177ccdf4c9e8ee1ba7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa71c9c01f0901e8cda3744eb9407b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff0fa0428c3c807379bfba66cea9c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d318d46d813cabcb2fcd5e9434c521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d277cebb55f87a1aec85c2c10a888474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4799fac59a70beb267473cbd4cfbe5b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc2b291ecc210e400f4f76d1054f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1b050bfaa0e07a4a1354988897f5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee449cbba7ef9863cea72da9af58c8f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2688ecad1a3d62c09f5e307415cde0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db5e9a2258700f91a0c9bd6461fc70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c65f18e7ba32b95afc359b4e4eec4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f0fd817ad736afbde90821e84556482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfebcd8a5a39c75a290e5de3eea8ed4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823911613fb101b574eabe79523d74f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a30b0b5bed10596ef9c6416ae8d597485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c284ce28880f699538f8da909eed43486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61101ad5e084477750e6d005f91c2df3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8b9d0043785383d22f234e87d59d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e048625eb477f435a872b6ddb89a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798b19fd14098704be693207d88fe0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61df80e010135ae786f3a4d5c785e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496af6e6e35f0fab26363d9395e544492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f5f1270a6f2d80fc0c68ed7a7a5ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3551484f351e4fb256d1fa914e2826494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed39e46a9a05dc843bf5e3b71192382495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818568938e3f6e4cdcf781017fd2c735496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575684524bf510fef900ad790e995bd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83345f657b9f29ba3c56798c14600c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7e603f6c032c2d578d49deb61e281499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912b1809f5e79ab1f6aedd685d38a0e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3fc119ac8d5c458b752c3005cc098501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb404304de3bd93ee760395df1868d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61203d6d7d0b07dc4fa8467995e2339f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e14100d9aa94d33c89ecf0966fdef3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a0fcdfa4fdb25cbd39910ff6a7e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e282d94cf4f4742c36dc96ab622748e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845abdc4b373e46e0748786a469f47d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fb5eaee87bb893840d5dd0b93053f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0317be0da38350e895a125563cdbbd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a886653a859755111c66cdcdfc988510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17fde99db2fb13b37181db1bae756e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67122df6e5e54094ffa343bdbe484b4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ec8bf950e7177a3e3f65fa1561b86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a71d36b224fe014b8138268096b84514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d08837163517262b6e450fa8f19ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3dde164b77fa26631cf7d8474eeff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85469231d2fd75f52f35ba5dd58934517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09033932b9bd8d496342e6ccaa1747518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61501ff582e04a896d9b348131c412b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d85ac1217d8560f449d6ba6cc4e9b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860cab96522b00eb2b07e9dc090d211521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a3746b347058a2d2868efdf7c0b7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc144c719a8de9d26b68e00b359732b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e50da58cae19a37fbff9bed6f2311524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d728fdd6f60037e659abd863751af3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2bfa1cc57afc39d0d09c388c364eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592d8d19dd9721f616dab60554e3fde527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e86fce96ff3242d2b0c1f3477e12a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de2fc2c5a9e83610fb00a762ab113529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaeecb06836f739ff8252b4f5234b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea9d7a20db3848ed99c321a39df6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a9c66d851bc24fae303ca76ee7bbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60399f0402a4a5b6652e0546b0fbcbe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241693b05c6d99fd28dce9483307ce9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59471eeabb7911c2ae06474c5b1cc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30769737036816c53d4a1571191208536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bc514d71864c83eb317732dd79b00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd800db5ad586c31761cb267ee8d19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a377eab6d62b38cf1a68b4a6dd944539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a177caf559269bca059763d96ab1a48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac79dd063dcc79aef6dfc86dca63731541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26583fcdee4a1e1a73501145fede9f15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd121ed30a58e2eaf30e415bfb6c866543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb1e05142724169a715be74dcdb42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594d8f1ac1f1a46b1fd46d2cc55e76e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d9fcb949838cd2e91b08bd4d6f1ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64fa56e102962c5eb4d591b55e91cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f2845295b748766e71cfbea3d4df2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b664ba6dcfd0f490e0369e80ccaab45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671825c55af9fc0726ff1c4893ab8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73facaf4029dc36f96e3bfa3d3a4cbe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32f511461f0b65328a1673e93cf1d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e64994e399fa5bb7f38a3917b15ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f2a4a228ce40b99bf88ca5101c25c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cd849a510eee8c30e5ef8f99e3b2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04234476ddc38011cde53917219fabd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ad44ecbaf5402a8524ed9ca9e586557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667cf254b903408faa6e924cf2968c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4cbb7993fa9a2fd576e7dca6a2037559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c08e4cc70f2511915091a233b46220560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35956d7ae352e3191cdb8c6bc277cbb5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2106c1137eda17560f9a6472b80fbad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405b19a7e8653acb1f11518606d556563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a394ef87b83b26ef97c1672d7ecf85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a96dd1329511f466da54858da284b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb88077385d380f9aff93ac719407566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c920d6f5604994e415ddf0e3e27a87c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e957c771f0b147f77d86bccd91c0a91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab256488cb80f09125db860831c8e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239677f6265b0f38cbef7578caab5196570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44950eefca640a399e6f938b1a52650c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822383db40a0275feb908223b0bbd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd941f3aca0be6fc36dc81fe29348e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941da4e205800bc54d0fae5b04f16d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfab340dd3dd2efc04ece21703c2b7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb541c3d42694bfaa92af83476b5e7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6582d96b741010a637cf5c25cf191e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b465733afe9289d815701c2ac806578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2661ebb3a076e25087a2037d63a59d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576da6a14f1c9c09e92b81d2d88f316580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e15280f7eed571db0e0ea377eac538581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1838b16fe4d4c070ec6d460652ae94f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92aa428fc52e7391381837a4a1a5a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9134d22dadf2950804f75d447010c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093eca051ca745df0dba121c2da01e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2840092a5f20eccc4897d497c74a8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30d77d971f5646f5a9ff1110a7d333587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9216f2549826f5980f56423889bed1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e23eb7db6b108cc5260656f314aead589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf18a4bf361d30ee125a0888e57076590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb550f65934c1674568767499be2ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb5ae1e924b579862f2501bc051a23592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8e0087ff11399fbcd6bb2b7c14d29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73314034e370e484fd5e4e7ca3cc75a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69cd7fe2fa99b25cb7bacb65a94fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657fc5a06feb6e5159ad3fd6ebd25d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a75df82c13647894cc063cafe80c3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50185bf10c498e2705413887c3d45b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84217628744fbfa23b7a2ef534e48fe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ce9cd73b9cd5ec67f2057f903c98e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfdbecdda0a7986c89b5168babc6be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a98454f6f838d5e644045c8b1df647602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c1245fedaefb768d8f4d24e0a990603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed46de42482c9a7ba5f9b42930555ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22345954f89a33fb2aadae51a6e2096f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ffad9f77566a3d6a815148706b52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256832beed882a271308ff4977c578ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce033fb6c45e05149742c8caea7199608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3a4b7e5167479edd073f8060df0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ec2b64374a6f8449a4b88a908ea8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b18ca940fd90f9222242fbf9149ca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d520aba71caef7e0d7ecd0375b05a43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca34b12c46f685d12c4db6355a6808613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d9eb3d786b7143738f3718413650614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4fdc4ba083eb16ab68ae16c6f7312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b542d649026b14ce1bfddb668659a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4875256f2317e9a00dc895e385b0b2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147c382f57da526489b7c2253aa685b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b0771b6298e1bc078d07b8e24f62d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a78c7b7229ae601bfa2bdc692af3da620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55411038e15690c725d08127d176fee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49295093afcb153427662741165be4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5046fce64e27c077210db472980cb96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a20a979ead943d407c1fcc0029ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642054f0ad1a9ca92f1fa223fc9564a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fea7cf131348cf392aa38242c6e1a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd53b82811031e84c2553d11fe38c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c336eb32ba3fe993cef8b85f51127628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab06f0d08aef01020e05698b2dfc7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82343e8cd55ae5b9af0da08d204e93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24e2023b19acd0c5c2ae11e592c16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aae52ca1ad1bac669d18118235f868632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318daa3813171d08ccecf65a19b950b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670eb0ad3496d59cfe07c9358a7b37d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e38f460a188b814fee41b88408d1ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c01b4f3c46878df1270a202b92fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee42907e68de03823de7c675591e20637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76648791044d230b01c2dbcdc7ee93ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3ce6a3d982fbd6136b48375e96ef4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06e60fbcd5c5987e852b4eac56518640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9723a977e14add93f22d375cc5e83cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f858ea292ddb6055b276d2f0270fa6e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee030249bacd0418182ef5fb18bc08e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4ba63c2c1e1f8d2bf97259b5ecd8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ce2e5cc83ff6a1423d5e540672e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8528a3537053a2c46c3f90254f60004646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268272c1d1e99d61e07c3d6cedaed7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeec3bf2128ce66bec8bc43c451540648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a2fbe2ae74cd07c7530831e7c0602649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10db1ded9a6b728be9631796a3c48b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a165dbfecd22118fa824a13c77b7fcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657a50ead9d81aa0fcdcd56dd7a156652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b6aad2c281b4ad80129fb0f28bd5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38d2f8d395c56a5555065f52e0f66c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffdc8cc84f397bfacf2ff2d552d962655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949697febdcb60488a5677a26291723656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936770259d719d3582f2bceabda6f11a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75912453126b7c9a0527aed40f300a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b77a41276e19539fa0b78dcafb2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64072fdb1e39732b685a816c5fccfc51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c5c79b5986b12ee389a37d963978a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e3d7b4260ae15a9cfecb9dd4bc8d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecafa5e98ea4abe238f850b2770ba9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98bf04ff70c454e307918e3c358028664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70494f2c609aab8f0696145225aad4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374cceeb2d954effc5bd68953cd6773666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbe4ffe60684772d1c1f80a387bbaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e30fc755a7a8bceae0d5c1d7fa1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e55914ec65190202480f0b1d15dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4174abae33b46fb133141f0de35e23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504717896103f9390a28bc9b1ce93f0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84a7b3665b8d71e7b77d3c31321f5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24e4dfb15a3801c0a2206e01b7890e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1342d29e34c4d36581b17eda9c2454674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a5ebc145dd53c22f0da4385071099675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec31bd01840d77aaec323d208d099e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ae3647b62860b0f30252779c611fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79278451b4d32c2368a4bff0fa06e34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b73e946539c257d9b4f61c6ac5e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55cbe2ce44e9238623bd083594e23c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5d9fa30c0bc16e476e0c9ebe0bb0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11b70c91e12c93b365e4db255932e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7dfc03189fcb6caac70577c300609683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b177adab163c165d0c14fd2daf613684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db9ec3b0bfa6ac274522fa2bb741e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80705932519f092394a03d05105bf5aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f796ff02037eb7bd383a8c948e22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d932bd633a06a83ffc59d49f9902859688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342954028c5ea9b14a9c212a0e2a0e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d68780718fbe0290312f546ba6c8a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625de81900212fd68be25a9431ef39f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3587cd71628b1d274807cdd84e6e339692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbb1e42a0632e0b24b042de44991ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef0651c47984bfe2bd48e578273db0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82009c494d3098a1d59d212ba41dd38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5178e706277d486d1312c0c1b27185696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a79d9a6bcdb32e6e43fd3e037e616f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ae3f2908d692ab6ea2af24df67c69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88a0bbe8e1b75e0c9cd50fb5863993699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f08f79c469a0813e6837511899900700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50daf964f38f705b35863c65a9fbdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e2faf678e7bfaa789dcc8c3660528702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a649f46adedf38ebb51249c175099e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2eda271d2fb3f7c7600d97ed599a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06327d164bfc47d2e8174915b5afa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7733bf0035951b9dbddb9761ec4de8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7a9f452379401da1e433cca2eb48a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f1a50b008af536fe504dcce0e2362708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075aceee8703daf2a74fd8eb3995992709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a01ec0777eaee310186ac63d04488710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68644562327d530072d67810268d17a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acf6d372d81035757a66ca7d41ea47712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500cb585d458bd53c2f2e38e7967c13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b11c81b10a6e2bc97d512bae36e377714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8f48cc906a76422b0a7583dc98f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8d523170f6e8868719ec3db0db3d9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e233abbc22ce8df29dbd4d6145a735717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a609ecc0ff83231bf9925f6ee3e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbe24629a7708eb3e6784eff3f3893719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d54bbc3cce38a09f213faf2441fda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc8558bef5fc7a98cb1cb36054ea02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982647b7a0f2945d67f6c72545f1bb8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766555fa3319bf6ff568869a1a6ded4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd069e77a4a1e20978a2bd9eb0a3c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5bb1a0ee1316d4f7cf91e5863f945725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223821264bbe03cffeaead0d3c8128c4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0ba4c8b684a751ee024dfc6aa1c44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a48402ad7cf8f8a1cc63a5e802ea4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a6352fab8e46aceef887a85cca1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e4f90b449bd8aa6f2277cea3c42cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93b3e668c393d3da24d238e825583731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c286b9906e63908161ee2676848427732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631ee24def7800bf248634ec91c10c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ad56e3ba2da6be2c5ab9566e3578734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b837666ed769fd9a7010cd9140157735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c893a24f6236794f1abe6e2dc460f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609729342ad6056c5ac64d8e0ee216eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082faf6b9d79f8ad5d47ce74d9f56fa4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0d54017d6dbf57967884b0be1fecf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eae442d783ae80a32859effa5b53c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc5aa188bb6d83a7004e5f31dd051741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba4159111a4a450d7fdce9b6cd2f0c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26e18d1a19c82a15a2d687f730c99e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfbbd0f519bca448883453e66e0190744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2d2b24f48d907630e57e0286beb20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645787ef92671aca10e0343b3096f65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66da6abf9e31707aff135910945aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04e4d452b36011369e72c49a3b0fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c63135b1e8c949c932beb2d4e1652749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8bdbe7a635ad94bc11f2a6efd1fe0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37d3de65ada41ca8de6ada9f848500751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e72ffcbf23b8531d2752bac66efdfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097ef421bed6a5cf8c58c15ca5f167f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80839ff8d5493790d32a05b71a802d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0897b3d93fcd2c962de0d593ef1c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec295acceb48d203e39bbb2e27d679f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b937e7830ba4d3d3df0a36ede07ce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e73f09e77fbfb67b40e62258a78a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8022e9ad99bd6dbceb404c09ee69759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>