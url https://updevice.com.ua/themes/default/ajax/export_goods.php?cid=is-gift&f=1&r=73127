--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db674c88386b407c00b8b92cb19a92211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae41277831fad7d2a36d2eadfd38b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039667cdf8d645ac31e7e12c0bd2a063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f35f504bc4d79e5e89cda63439f3634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53cde64940ba7a7318b1da65d683385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315931527ef8a683d16df4cc684639e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e533ac3cb3dc1b5cead51f91a33ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100307000985a723d96808d762f5d1c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e85bdb4d11a195fa1ce982edfe3bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc28b137e268db21b4172c7bb61d0b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344afb860fd4df2ac2585b255ca179211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d6a5999bd96469e408280be7719012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b08333117cbeed3eb352c722e273813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ba47e27f41b9b8c0c9b7c6cb9e5a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19119a07f3d5c9695f0e95ad475eb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e0b2a96e0c71eff93e4a09e78a93616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8014c11115297842594b39180827fed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d8de6633d61bb9700461fbfe8c12218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e9e895253170968a87532d075048f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a21b27c529c15158ee6b70858101020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0bfe2ae0a2e4d746e6ec4df6418e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f7cc99b8c513f29de1e6de6963d1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945027a563aea61a254662d6aa0588e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310e8e80f6f2cbdae0d5a2fc921951a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02ce08e71728f188aed9675b8537d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915254000513b67dbf67aac0f37e2e0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178be28caf326c6ac4d1d6790fc33827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c01c5108f948f324aab11a9eef68828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98fc4291311df12164718b6195c7d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bede6b689d8d42dad17112ce1cd989830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbcf3fc86b747cad092d00ea74f3b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae632042029e356322991a57c40249b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bca46e5b63d9f78e8fb42f6324369733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d04d159ec0c8d3960adc82b088709b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cf1417f40fbd4f618fc7321db1ed135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf711ecb148bfddf33236aa447d30136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa53edfde8a27a9c817b0243963f6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac321f101d0022004a8f580087f88738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70efa55325dad60255d77d191eb78939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca7da38d67c34ceeac912790b6a9f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c1ad4f25c08fb3e3aa6b9922c0d3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53775a2a8053e6267ca8a4699e9ce45942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10034ecbdc0a9ed7dd93f19d6c5fc8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b436ad0649d2d4edc8d42702ff2b5cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886e5a3a3099191e6c2b253a67edf8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f1ef242fdd499eba47b7a35ec6d0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8280a72ff1068f0308d4916425e9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67d6250b1afd1818fc703f2c4edfbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa7b01fac59f3411e15e4d77fedd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9435b24cb2d54910711fe4185df6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742308b0867f87b95f1135e59526f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea8fb8e0f9ae339eccd06c8fb0984352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c32cbb996de2f30f480af84cdc47053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64875ab7743383416c0e7987a53b46d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad823e5bb1f72286de6d54039ddfd9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce15ccc55b08ca034d852f0596250256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f82fc6105004046aaeb7e7631556d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66296914e7e4b29e588c38df5f69c33358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d0f9d9840ceb1bf93838a263191a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5de2fa063f90ba1d93f8b1905ac960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1422f9173b09af8f15e5fee1f90bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b054f2d1e598134f55a85882040d7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c19fe69d6602f660aff74ff2aa497663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149bd91a1e1dfc72b9f8f3d814c4dbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e71907efe3e02f91f88d9c1e8699f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b2950cb850560dd5a9a21829af3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d0124d2d98b2e52b331792dd4a1867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121570528fd48d2b8a857f57c4b5de568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e4a2e01465d7c55fcef80c12439c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4873f8e909dc2d320ed96b8fc9a0e0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ea77fbaecc03e5ca8b8f692ad7f0371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29aeed7c8a3701867403c9b62b1e1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90901ba4b702398ba6a0d8ba4fbf153e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f478af3fa1b961758adbb8ffb41f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc8b16deb08495add8462bd8c37a4375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1d2c0ade98a43bd0f15e0b1f99cd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f44722352b41ecddebf1de8a318f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f5ba74c4b34a6a40f2056c2c982e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1acb6861909745e8a62fb378a8574c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c55d3050ce5b3d81e6da782235335b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d63fc43194ee98295ef7f8799bb1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ae48660d7ad9174063995266ade2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1909652e2c67e04ca558fc2e73f1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810b2c233dcda7e101d98b5fafb4b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a8581acb1c38280bf12d24ab081c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b79be8eb0253914fd639ac518771586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03cb33fa98fd1d07d42a1ec28ed0df87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd1e8dedf1f715e97a5c4e6c065e9d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da114ebad867981694631bc344a89cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa4cc75f0696b6ebb630c492c067f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024117587c267ce6ff61e03d119cea891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54945be5d6c56a120f1c06d722ca0e0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d3b3f8130d3c13b93a7639c0485f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af251ef1b35a0bd2259ac7bd094e7bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce31b4dc72bd81ea4d6945c9a24a9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbc46108eaecc3c293879aa77d57096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8295f8f470993634fa28946cc9cb097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43cb53b41d354b23116dc3446142b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eee17d2858bbcb708e716b01d404d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7484495f787327cbce0d8ec92e8fb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a9e71d93c61e763fd3ebe6a797179101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ea9b79b2e5443f929b934d08c2255102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e529f46201550e00a4a2f21cc76319103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bda145ea9508dc6abdab0344b05b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45375d8a500d8f4cd770f58211e465105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8fd7f43dd8caaed4c9db8e78c6a30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51610587247051af3b1a587c9a6a639d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133162803c41b75d9a0bf014ec322c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75396988a738fcc14c692e922def66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424758791368b694f2e493ae53586a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f01a5237ae2c789072d09b99828902111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a50602ce6499ed55cbfa9696bbd1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07149b76b0748b6a39e568918a322e4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c518b14f4f87ef17ba733734676652114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34438fe22f4b507fc613c2a66c42c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3868879c4ef17562ff9da80c2a8d8de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2e9d49942586b89da13e5f02c5ec6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8a0603dc551443b3ca0d1d8f4b58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f37e00a705a5efec4e5df051248d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5031517ba4bc7555fdc38e20faaa39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f24a5fd7a6987f7c70587f8a328297121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873293a371c2c3c6d86a892b4c2e38d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb956642f766c5111bc2dcdc867877b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4709c374b987d02cb50caf7591159124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32954d0f0bb45e95461924d627a1f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4157b6bb75b0f74c44c5313b6fbc08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1bfec932a3aee7cdeb4837a8d95b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7578b74e8a49154185998fe5f16e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c2a43823aa58e06542057396b3607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3644018a60a302a3b542b596f29e2e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5d124fc41d4ded8d2c6c7424a230131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c82ecab8004ff0aec3ee3800415ca9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edf1fa46e210a0231011a03f25cc22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a883247e529783cc1e3ff900332127134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa3bf4462d0ea6cc66e7721c4629db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784fd542c587d5dba6662dbfb306b0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac236de809e6d1408132b311b5414d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a326ee7c688e15e6da4423b2ef32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad671a748e8dca325af257080e514523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0133718fa17cf79a22dd301cdf34140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28057446020bf6b2b0a39f7833ebce4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37a790bc2d664529439372998f7b55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8c53cf08ecd05b4ebdb7b0ac3b59b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d83a628233f8663784d4a94de7af7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c67025896b9012256069ced907a0db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb11caa265d78e0c77397096d77a33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ca2dadb3d0d89f80f17d9eee847de147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941043a7f7b4fc3104bb88bcdeb5eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3510ae8a2b6e0c768bf14165ce14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aca1e45324ace0517e4fedc02093f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1754fd5d395b179a96f5fbd0937f59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599ed5505d5b18f6a29297e712d7bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35c3a9834ef51f3977f14bbc40d34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c449ed783b12969f8d17597b482e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e80a088231c3f6e44ec365f4ae5bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbb3becfeb29a7a1db73b9395ee17a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347f1e6147e964b965f239c4d23619a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021e258192002f148f067d25d152398158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9d8bdba6dfa29a46433e625f03db4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a88a10224e7dfe031bfc611cebab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e68a51c37ed822d79f40061d00124161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6078f2d0d47308dfc2c8e1069fb87f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb85c9194e7cb87264114092c3f35f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736df3a1d062428b734cfa7ff219aa6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fb32302ff2087a0a9da98e2f7a9c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda58e03e9fb40c9d0df08788875a55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d979bbed28694bb8713c2725f9f1e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b559ac342bb744a81be8fb6ae2419c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03bd74c815cf604293c4bcc3797fe8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a330d5a287bbd1184b9ed02ac1aa13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468ea07c3f39a52e281f0b49b29ed67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a35b5589c5dbdf876523a5ba77aec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cafcc9668ed5486a8aaec2bb75c421173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e249351e9775a7add7acabdd3331a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80924c1d92a1b8d42f1c6dcd1fefd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8550d9b045860c6daa443ff1f8201176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2dd36fe3b221807268f6bd25e3753177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a8072749f7e30224fedc77a472763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c251b9ac7b6715764efca6496653b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885767fd2ceec24a5011a1333c0a0b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511356556f760eab83e24e9846a95b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffde272368924c1a5eb6f1f078b1603182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f651bd5f9168d2ae87280071e58657f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fbe0079baf0099cdadf9ee9236ca5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2cbccfe408afc7dea850cd5a8437d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455b2fa06a7dbf3f66dfddd1e19eecc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737bba4f0ba9c3b3b29cf1bc6e7dc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3903d8d7437eda931b504d20ae9e7f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e072eea21468d917b168ff3390a59189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a14f2f54b5993538bce383224f1b9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba16f782b2e29fb5f4b621bcc01d7e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7809515b36c1a30aff857d868c643ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bbd6b2cf1377625257c263d87fa08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf56e4a28564f43149c8c1c9e109402194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50a94a89262735b40e81f8229ef10c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94031066f5c3bfd7467f6df09389fb6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798262973adcde49b7526a6bb7aa23197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb4e126e857d9213b9660a27f97834198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba77f275af0db91aa0b4ca064d978cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380520b27f4a4d39bbaa7e91f77dd381200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657f069064fb707e47da8603984e09e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703caf87f4f8fe2dc996d5ca9a227104202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93f0224adff1140b03f046063c8c7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78b6aa2edd95f6f26810680da4b0d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b098bd85700160be3cd3b8dc798d44205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b759bc85e7d768d3b5e0af3a749ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8853124c41a9bbbf333b3038e5dfd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4754e7d7661edc523b24802d33b31d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7367de11d0ca5ef6c3046a894c975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6227ab3c0637a4b0c64cbeede85d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadc537ec15a71b78e21899b09514da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4420d04092c5c7691a1139052b7c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034e52aa16a55adb660ddda0450a0c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee8ed98fb2f8022930f693cf25584214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf164c28e7ef3aceb35b2e26542d1c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333da009789af762c0a6a3c9baa744d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914bd69e95db9aa51e371058580cf43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7275c64e1ba04561357a119f2fde8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b4092b696ca8ea31d6950ef585500219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc20bed823e57cd7f3e8b80f9141808220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759553e540e9e06f6b88f011512e59b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010ccc87e638b8b96ff3500b9c70f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d4ea09b1e1b8989a9e52ed63eee10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17085e053decbc37a6070bb8b4aea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd75e420fd3b5590033bc17abf7a81225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709144edb5d8bb9bd07d09380e255177226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e06f04c57684cb04f0c2c8c8e02b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e3e434e214469acc76576ebf95c2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894486d4243e84f8b5dac7aa805938229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e981b3d640d7c446b725795c6a07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47a2e59103d42ce67c56bf15d19f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3003afaf2b0d527effed5abd2e02d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e878469e466d1279497e588a9770b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb0f7ee6e557b78aacfe08002f397234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f59b2ff03453f4c93eea4d3604cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e255a76707cfddf6634d4c886fc1ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37994124257a167f6ee2c028c3c945a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540416fc7555eaafcaafcf7adbd32d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02168243cc7c44405e0fb8fad37e3a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1c97c30080b2c5680432499ddb3ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea96dc8ea2ccd11529254b9a1642d9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493382a1137938ead91c4fcdc9e6834242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e13ae4023e84f8442e6f6db28fac15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062cc0e2a88a4ccaaf1476be412fbd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa74757ac58f9c646fddedc7bb4021245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971797eb1dc00aa62148d21577b7b126246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aada3a269c0c64d9733416988d48d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccea9a56892617ef69a5a1e19a45c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09b8d0ed4c5f79e3b64b46af75a418249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4623c275ec08200c650d3c0ea7ad7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1366ba7ef8cd367d811b14f6fc0b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c308d971f29bf42c0741ea4187dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85131bb813989fb45a0c3fb79258f43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041524141c581e5f3b1ed2e8904cb3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a27062c3d113bc2a90b02d0b3825255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc92ecde5f56fbfcfd0af8b1e3ba0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d56de4c1c79d74de6101bfc80e200e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f476e49ad8fb0f5f83fdd52ddfe36c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a07eaf0a7fe88f10bbb9cfcf3eb1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4845b936e853c014a08ae6b077de5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81f04da3edb3ccab33edad6e5f8ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42037533c6f95c7d30afe2b2ae65f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da629d5afd649d9d985d4cd891928a50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4024e7431e467a7490731a65dea0fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37ed1771c76223ec1f8364c82364e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82c139c429a9841d5e4485f279ff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270877eab5b5f72cb8c57c31b2291a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13bb36b0b42fe4cab508f24f4dbd3a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e67d7974e82c2170b73cbd82163db5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fbfd4c3e948d9773caeca08662adb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a6e0cbaa619b1dc3a13594e13e61b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16785e6a4feb873319cca7a57e1e39272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cabf0d6418b2e8721bd6c711ea0f99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d66731a077aca31175a4f11961525274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4d18f120fda2444c6bbbadc8b6930275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196e90c8d9e99e18146c591065d46ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596cd73c190e46904c81bb88d9727f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fef224ce16564c542af16642170fd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee074f0619ea52343565f882cd56b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a5d6d1ad31e0f8d16d1aafb9a5519280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563379d3e982cd3366970e98cbc82c3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824dad821562b24174dc38fdb084fd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec931e14dbd65f2c08e9a9aa536b9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941c5db69c00d5f2482f20d98fd1ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fb54d10ba56101ce7f90aaca853b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d084c4068c86ccb9c9a8147e5b0472e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205b66ea630eb97edce95253a7cd743287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ffd804793278397ea3b5a1f0af3f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754e76f9f4613946c45bd5c80bc7251289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82310f12b9e86997985327a7a986c6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15744678bde43617afa6c255b552e62d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e514829165d67e0f1a1aa6f546c93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9afd8b6287b627bf9ae4f31327c59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d476284c07c71e70a9e5fd2e0fab9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b739f49da08ac66bf8b4b025719b77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c026823350ff95bfb9d47ca032ae4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b834d2e001d5ff2101347e75c64a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bc2d5e1e07b6f495a75e55505a6a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe70ce67f929211b3dd29af1c8ff0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349a81d8f1049e43c41e29715ee5291300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b1937ab70819a21ec2f7796af1da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f9ef1d1b81e20ce17ebe9dba780e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f043c7c524564a8fa1e83aea48760303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2421690ef18da54295b64f8c6ad925304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726bca12b6a9026d4f0efb5681055d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254ad60f9cdb9d3217264046c0e48a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b2eaad3471655f33ca3beb6e5061e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c24ddd82b81edd7a07440a346153b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17f655df25449f3dd672b791c2f68b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27213f569ab03740d7b892692e17ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335f254b3e5488d300c2ff862337518311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad57c75259afccbd427998674f76e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a30c57634c7fe8aa1ca5bac4899a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad32c7c50dbab0ee3b9835ef0c6000314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109ec0eae4d3ad8b58740f3443e96d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960cd758be01074c475cdd437e86188316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e00721dadf19acb3d5f41e5ab2bfa9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838d9da2295adfa115724022ed4ae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98836f0c33e7e60431dbd5618a5a0b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3b2a171b12823beed56afe25237b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bbfeb0ce13bfd8e4e0b074fbf1879321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe667d4200e5edb513f0ed65f3de6a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b751953c524d3722151bc51fb43842d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20953aa38293b4154c713fa35bb09146324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cdfe03ae3e1b47e9b39302d467a4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc91285931f7b84569cc9a993f7c57f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21167ee7377879b92e9366bdf9ab62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e543c9b574912c6d1aaf976c63f540328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adbe0b3474382e7b51d677e99846f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a745f4ff02f3157b9cf99b469389402330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade02630154f96b931e038d7f9f2cbb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05f6d2f98d75d4f7d3827d0b8433d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2924c32557caa805baa95f726457f1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f61ed567fe24d603979802625af6bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97564555833483b8b98a14aee47b25f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d08c98f5c3bc7109671510ac13810336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24824c10328ef14c28e6c4ca5a17c32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b522112514f572810751ed512ced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2af29002ee2d9b08419df2a33230339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d730804d134ad1bd45fab0e2a3d65e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571113fd9f655a32b3a3f9d1f81c84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdaf319552e8933d18c4d394d4ac13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6312691f330c0e733b1d358718b3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b5007bf5d1fa3c35a3e27735d5daf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924401b3a2d1497a3683b693b7cfb2cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db26c19f3ae99b3fd6049e654bf298346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c6f4f2a5800dc1046621b90c418af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4e0a188537d050b086f19a0b1ab31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8b83e5ae74488225b49c14547ce3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f70f10af47a5c5a56061303e6394c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b741eab7f568838255050e2c60c790351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c155257baef190612a77be6d29240ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1bc987789d3ceee52913c0e894c78353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086fbf1f29d6467af4f99797270d711354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d98a9520c73cc8d1fcde78bad2262355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd3298b09f780f775de31844ed78e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b82ffc8a85d0fdba5bb9a68832c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac13beacf5b61b5420a5d416c908d1c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f0188215daa51f934a9a30a741461359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5282b8c49ecd5e4c608b41248e8991360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b1bd74bc572770e851ce47fb21a8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816026f27b93f8dbec9d8c57a9cafe6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75164ed40747f7946717c0aa761ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60d8a361e21d144ec222cfef8a152e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844bbb6f9c11e5ca0c574f27c54050365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683e9b775f2512a1e0287e2b822ade7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862bac5acfb365dc87105747e9572e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3b6429e706357280fe365236fc91c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4314d9e0f5a84c3d4ba4a487854631e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d698f4911b9db3b2e1ba68854ddef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7f1a127b17d1acc65051783b2759a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc29c87ae44519d46b918fcc982f21b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785805dbb653635825201837ae60b650373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef02b713ec5ddb0099c38226cf78ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb112c4f77ae155e1b1d06d87afb7d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f10806cd9c119f03471ea2436db38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8af1219143b2963243b00028baf602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5201b421d1d9244e2020554f43d4d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ddf6fbad90a035f42160708a0d9c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a4ff254696e2ddd1a5d6d5db7bcc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3673e3ecd6ca8d4445e862a47e563bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303052188ff1b0dc76f2fdd848517104382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9457beb4aedb731bb1d79f37f808da5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758f257586a56ae4f5cfada4b23a1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f48dacac89631b4b5409ce3599f7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208827d67f1e3d1432aab0c42bb36283386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75982f796e616f7505bc22db071cb4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e14f08d1c7164e4027ce81d75bbd33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087b08c48400dbdc6c737bbd847dab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923cea99175d95c92cbfe17ebe94fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c16ba6660a8d7bb78cee86d04991d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f0e924d60ecd885819a55510ac48a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a709f60eb076f02ecc3382cea0b3802393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba00de5c92749c0b6707c44eef42ed5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc0dee1c79e3b169e6bfdabe3b5478395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91631dbf0f24d2cd0d361b6d1f2b5700396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcec4a396fbc3561f58e08a62f6f230397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e90a63c04eb7731c0c31c5dfda7e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ce30616d045e0cb7c9604d4931d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba2025e0f40034821d84b885c30a03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c3552258a7ea25c088758242ad0a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b249dc8ae74f14f598417869f432d3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafca5c610e60ee726bbdef9d851c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b304f5c16e707f47b3bedfe043c05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95941f565e7177185229448b91e14f05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7e74ae513e885aa23365b7c0e64a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d496ecfca09ad6de7bedada6cf06b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7a0cbb303a5b1cd9fe5a746b3b52b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7181d9966bd44f4b3e14d3d630f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009cc57443bb562ddb295f450a0c6b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c52ff8ed6accbd86d33d5c043022a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5b62e9d81f6e7430548359d15080b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2d28a180b3aa640923c84e77924a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765348efe45c87046f983d3edc2e33d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ecdb06501de577b3d3d94c8805dc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7f31643eb75f4cc2c432a248709e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39ec4b9117da45f4a45d43ee50bf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bfa87322099a1030be5e7bf8047f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873503392cd232aa36083ef71a623ecf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd8a1c0f17d184b13bb4186e6419c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37af895d1cd3d3a62a2522aae9bf04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5d5246e7639433602dea4fe1162d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88511ebfc829dbaa540a4d179e94357423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f6bed91bdb36ac825886214b92716424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b982aa4f0e46d8fcc7ebc6f9d5ab872425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75b6185265cb49d6a0ab271ed0279426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82404b45e08ab28e1185ffb6039a70f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4cdf6072cd0bbf6a7246d7dbdfe5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc204c99aac49b6b274ab5fd9cbfccd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e4ad8542b0da2b9e2a72268a9cfb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b0c68162764d9f810f3e1777dfc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851ab3a65c3736ddb02139db787c76a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f74def6fe584198037a08e8f13cda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca073329be36f8c5ca5b95a96c289434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951af4278f9a36689d99f13246a6646435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162addbbd4e1a47d4ece40660e4af513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a191a98182aa023c589fd18319ba25c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0d7101f3e75448976e1f7e5050329438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c389039b6deb66082d3eeeac7b05a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e686ae996ac6ba43c6b9645f3f6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c1afd39bda04826099e08ef8ddad0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dbc855a98e28bbb7a2258a9ffed14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a613353e9de63d436ca1ded202f5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329149b17ae4c3c1e9e8d854225e034e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f17fc4cd51a39a1189009acc59a6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5831283e07253c8d23dff1b21b43e54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21b2a1a228c53e77ae3eddcdd82bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a280d50e22e9875793842241aa12e4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eacaaf61ee48a0dbb923e881d6fe3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01912d1cc1441c70b5155500c02dfc82450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6b8661d3c7abacf901494ad33654451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b939346218a07e1b9640e9b863c2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8649126295b201e211c31cf411ad1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339be4089f565af9a1c7eee6d98e73ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f39374186ba18dc7374517521a799455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbdd3a799c50e9dd8eedc1146646b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c216b03cdd46934418783717feb9de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78022c0bf06ecc47a5e149348865d2bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572265e733b141f42e6eec66fbf40c59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcff632ff29f61482bf1e8d009becc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93799926cbebb91db41ee4248d3acf98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075693af8ca9b1e6f4e9e3f62188dc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd791e531cc50e072a9649eb5045ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a04ee2817de1887ae0f6d02d92485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541d127b207276ca504f441d59d630465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de62995fe2b6d6c7a7b5dbc5e48d75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f77ad20a4075af6ec3296ec48bb38b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8635ba054d2a0164915f2086bcbe9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616da326b85deea1a97961985be1e8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692825173424b36ce6c3a0896a99114470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c273b65fc68d01501a95addff07d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4982f1cecd6ce61cfda89ee426f3a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3e8fb0719915128d6616b6e17713473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bd6d77861dd9ab638f87cf7de4ab1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6919c07a3e489a0f11c1da244ae34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328eb5e485cce3a52bcb2fd34692e81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134009cbba0326d0d5e925e71b47d386477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d78fb44bae8dd307ef63ce060659c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be716b9bc3e717e70dd2f397f734c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c287048b4544e38248bcbf07fe66480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361bba3cdfe8284c86db63f85e7d6fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf0a65faac5fcda100919cf1ef1a46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce94e051c6525096bc7abce6e425211483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10acba052d4bc6e8ccf70932689561484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c399f5388b0019963700396c7da65d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a68da200950d8219a88b092421bb82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8f13730d8a82190ff693c375f3530487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ad1257e8e4177b5c72b9fc17d5fab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc926d41ccc6a7fa0996cd5668e11aca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f881b7ea19d62a116afecd4503fd10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fc24f3bba9fba5e78a057c8de3d62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbbbd844de9ed3d6204d9a6f31053492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582babd08e5a74afe7ca8cb99612c323493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62260e593c8aa853d23d81ea79c21928494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f78372c2da2599942e03823c7c8f68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f000f40dce500b45744b7b7b2c1e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d8d29538d3e1430225a6ea6a46db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cdf89d78ab9486300b31c91a571c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5713f2944c506e5e1e2e939fadc1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df28870ac0aaeb209a803497abfa574500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dde17bc43bdb0c12d7929f0ee7fdc0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846b4f83c760ca83a0c1a62a5119a31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f8bd7e5c4d290b851a5d03f1fb790503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc586ada71b1dd4b9a235875828a7d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3c7573be2448a46ca7adadb0d69f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dad93cbab18f3c68ddefc8a292015506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a22f3f195fce29f8d0e1c8112c0ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427359144980497255e00af29d88e2a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2dd56e40f9084c946e0f6894cb90f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c267c164f2ac2aed58ab5ae1d8095510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf169d130dfd76fbd97eaf861afbdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5b9538dafc855366ae59c790a962512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e451000cd3499c0c4557c290060cab9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fbbc7c1316120f4127cdaf97a08d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c41f230eff0fd79ada5980d7cdbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9625dc54bc66caa8084f66d511cc0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbba9cd9ef2027251f9dfdb339a504517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa819b7adedd1a7d4b2597aafa90305518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058d703ed0c3576fbed2a5ba8dfa7d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71886374bd06ae98c0e932b517d2bddc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162f5a276e0e7984e5b8975f3ed0e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7737b06cdefd316cc9958dd8900e66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa35716d1b44c29da9162e07d596b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907541a704cc740e2d8d7d528a4eea08524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52bd0016329d66f9954e07d2486da7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d12c6463f72f2293e51b716935aef5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171bc46fedf65b964912c049ee0c24d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bb1a7ceec4a56c4c9e259c05d3e81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fce3458b5d66a4fa90250ae3e42cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566519e727d7ae927de8c4caa96e9d94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2b7e32cfebc074671ed4ce943e27f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0feb4abc2764f3c22a6d2389da40a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600c61ebfcee0261de3f245024e29d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875293dffbcc99cc95933958c3f3dc69534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af0a183b20ff5709b113ea910f15e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c03172053eb1fbd2b1833b4933577536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec7e00b7be93b419361b1f1b3bcf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394d077c442f3e08469ef6bfafb0048538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ab8372329d7a52ca2e91d76f5a10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eacb39f5f0e5fda87207a9d61c775540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e693dac20a09ced27682bae8a6d8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd7971c6e177e7ef5ba01042a4d535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce50d3dabc11cb9f05ead8536df24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc11298f6f489012568d76aa11f50a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223b4779378607053e79fd8bb1da342545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83091c2536e2d27310c8df98a12a64546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb1f09c1ab2fc2e7948739df2a0603547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42730b8a28b24a791f24b1f11b6d860a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399e5e09542cdba175973058462d4c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d34b4913bb2f87bd76299db91acddd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14159c7993654772f1c602c99e6c01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee24f6d51d7cd51951c1d2b93623d2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c217ac686d4eea159f12ec30923be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c88b85977705cd46ab3e5985e834554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793fb07e7db31313c9946f4038260ae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668841c4ff7913efe686d0a72a421458556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac703c94b41d770d54db6e7bfed373a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf701e0ba879aeb7646cbe4eaa3432558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659e98b5db3c2ceb8861db2edf71b84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfdfc05259011b10d38d8311937d83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63503e847ac78ce6c883b65aaf3f1cdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc70ce42ba46738fc19561df35cdfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b76df59e19ddab8c366c397fe4d77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e881d40cae88ab582bc6a3fe6521e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992902991c87197bfe7532cbccd3eb08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b59a0a94a7331ca69e3c41995402c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74831c506b26a42bd992f6d75ca38d0c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2f1f19c08abf50cbc0eabf57d248b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216606ae86cad3ee2d9dca1b8720db4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603b3fb34c9af7b1b6dfcd1680e763570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2623c29c2411f0201d5f6417fab2102571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31cdf3dcd298f79697c83bd414cf08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba221ef331efbe35aa96b91ad4718c10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770744bcb0a9363f05e21f75a8ec12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64093a5312d333c631e33fdaa5c513575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e30b9daa5739bf6c5e4eb36bd36da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817edc92db0ae917abff15e514bb4dbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f651d0d042ec63ab8588d2ce1b21bbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e187fb1c3d48436c18a30b46c9229579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0eaa44d3394c1524aebccab7dad54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40f7d46adbc6c460fa3c97bb142e83581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee1d255cd42b661e34fc11ccb793f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30adb5af08515c8d0099d1dd960ca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219339e56a186e5b910f1ff056c3389584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676921bbd4f6f7e8108d399791656501585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd9b995262e418265ef25495b61b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17a08be5b854ca618c6ae37eb0b887587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec028b9afed5f3e2d74eafa32767c3ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc05330e5149c31b351b2f406e15645589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84261855cab567a962f079f8c1889590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25124d5871f3f3004e22d31956cc6c02591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13b7cd14e35765742e97fabb786ddc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f8ada7b634bf02469d5b978c5954b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277ac5f930cc4d4349a6950d94f1ef3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca61da417b4d5c1189e3bca03fbe075595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa11c5e42b880df69464e68dca928b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc45f63b2a9822be133f9fc535952597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d65671ca8c119086b1e97474741c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89983685cf26fd9c4593b46b1c5607599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778d71886ea2ffb21790783b2d3529600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb63bb56e7e100295cbe2d1443fd95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f1f95c2d9859617d07b1e106ad055602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb05359b87cafd2b3183dc5eb97aae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026824c9253236769abd99be839a118604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c408c589d48c1dbcb269b3b1c0b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da636f5736cdf4ecfa3692a814dde2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187f5242c73d7c044609cc7673bb316607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cf9f10e2600bc38ec27775313b282608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084087fb11d8ab86c07491746b451426609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ba7713fdd51b6ff4c3449df40a81b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29ba4da1384ac5955e179ae1d658c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563199e76a91723be4386714123695f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a2eb1477048cd9335b460c22324c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2a81cec37a6039c3aaa00ac7eec85614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d7e6056b644af2807c37278cc85e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936257a2fac67c47f73d719a2b953c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdc15a43ae484337b4106f2f374b0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c6312fe3fce3b44bea3f391ed64c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2928102a9fa977967696e2b530fcf9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd26d80d97ac6b3b7511835d6d8df8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4951e59322f29b461b57e1d4a22da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632954211a3fa6d77737f607fb3639b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8b342f231d8780b045eabd8b5d3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66edbeaab9d316d2161c09a3f882fc3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a99600cd42a4dc532544d4e63c7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b7afa1f2a00dfe1a896badb29957c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1997bc1f98957480d29710b744f24a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47cd96bc0fb7b4fc833849b96e1dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95150aa5e05bc3e4d68e52107f15d56a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8048c3dd1ac45274ed49dfd01e9e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb014bb2a0bd69cc3730a03eb78445631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ffdbfa1f3f56a6af40d00aa11e4a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08461ac7b8952921899e684fb467a6a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bb72a6af62a66dd5dace63b020236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c91f0133e229225386ff7fee39c64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd462cd582e56ac15b7d68b1947a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8af3c4fc09f5c69d11f73ed87605637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cff354bb18c8050fb0c7c817fdf07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd449160a1760cb8b69d5babff8fe4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a365364ac199b3afc835fe6e3fc7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afbd5e5971200771fb31dc40dede82641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487d82672a514f71585219dc439b825642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5de49e9bfc11a7596e5de1039d10d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274326061abd830b1fd4d01f0b38420644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ade3b16b9ffe2978e472ff81bcffc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d3ed87520227fb63f7dc4656f82bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966625384da5593f835c9c43a3c557a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552317cc07a556319894245b070bf037648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a443f3f9c6d09697d62966208f9202649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d2969059f7990bcccfdb46e01e39e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733599997924c556be0e4f29641bcca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79add9e5254a0475c7b395b59d9c7d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a59e53b6399bab3ad0dcdf86f26f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4511233948c564c510c9c410c76a276654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cde79c97d691fbb9acbc400b309824655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b92f77407129e27e6ccf79bce226f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ec6c3fd415ebf8d8959d0319feb1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fecc02cbbf0fbd4400a38acb4eee8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc5a9afd5d35550940d370dccddc19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517d5ca8f9a7542c155222d4d69305660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab76c47fab4e645549e57a69af61c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110cd766b7fe42754a745cad35d253e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec39975276bfa9b63df8ae5a1cdc4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4038c418e5f19e27accb0e19620ad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a987195ceb496b6f19604a40a20aae6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629712db14547b9a8ddd5930af365071666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb705da094b911169c27414c738f34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa51436186884caf1ff2a49936730ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd5263f40df11b1acdffb0e29adb3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea46837c6b38ab9170ad41d4f659300670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960a5fc6a5f676e1fcd18a35f39c087671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67293308eb8ec4fc3f9b451fd526cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f53c786c015481d57938d0b090296673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d389083fe2ff478b3abca2e28bcab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200a5471a38924843fd997bea775b01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa38d62f6d7e12b68c8114a923353c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0b772f8a07db4502276df79eea4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18bcf2bdff00dfb9b44a0aecb44ba8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4361c6c61da36f30a409fbb0fa606679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47b0898d91c2aff470e188e3fdb103680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc99f0efd1964b795f7f06089a38d15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07094bee179de21c101784616ade8c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d9077370f747147fd4a866a2e8019683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfbfee0668d5d012b601e74401a638684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51059045b3a517b85ef31512dd62a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd35beafd797c4a7bdc7575fd118fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d511b0878521f72c3ece70582e574687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c057c2a9402ce0c08db1fd8f5376688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531010f1a8affeead8e3c313582b59e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d08939b555d60d95c96d997c0250ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318256efde2c30c4ef40644da54036d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571012c742cdc817df2061fdecf385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80935774c661afc0a7889d55c08fd4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a43da79ef13d4aaa1c7cc22a274aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a9364bb561c4a74548f7b4dcfafab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e03f82ab3a0ac77bc46b043f6a8cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa243e1f86d0c5bebecd2e0b7e332697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28369e6767065dd37fbe663ad3f5e74698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e3e3ce6dd13c9e54c35b1413650f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312f5c63d3b54821a6a5989dd8e8f9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f0f87784cf264a6e78b8d3aa0972f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492d36d2834228c04241f05e6cd9d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a785f5674ebe6dc7053b170974a8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b5be74d5397a754ab121eda2e5fea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7196e50f2c4f3ed38785e047fac87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d99f30e96312233aef7ada064b374d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339e3bb44bbc84fa391f4bf8509b92a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8615f331e5a41672bc6334db992bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bfc28337b95af26b03d6fd46828ca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cabf9d33c16f3ea78ff6c0417d1ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23318c77866ee9a639bdcd326743ac4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d651da392c2a4d1085bc9df448efe8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf6318e7cb5a6f8a30999c3fef7425713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b91d0a67858ecbb2c6db73f97af9a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0bdb3cea631a0913c10795b97c230715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4a5fc500d28c665b7c4d55fc033b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324491b23d15e48dec75512750312dbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045949d25bb77ddd8b3de6021c22176718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1fa98923f36f9d88a6bdc9d512a1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba50be4dc07ef9815552dd04b1c0795720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8061fd535a50232666b0d2ebfd6e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1984c078032b3b4aca30efefe5208e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785e2ef745689485421e3466f737cd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa7ec8982f733846c87a2148422402724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452d449be7628db376c3ba77f41ab38725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2233aa969c2a640981b7713e2ef1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3db6bf363cf6865fa6309bb6304502727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b894fc30ed6ce0ec3613f8e0ed3c08728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34fd097a4fe2b8048eb58b7c453c89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f2b59e619b3fc8b1efd7fa55b994730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff12eb3ae3e639996a561eee5f632d3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac7e57926a4dc27f17c4b761644b8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f1ccd13430aa31347cdbc5772468733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5868f4432ac807c561a23df5dcabac1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b330b20fc10f08e1bc3dadebd1103735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb379e07327d9c1f5be54af494ea4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7299ca7549e18f0a55eca0dae105a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d33fe3f4c30848874265dc21ff911738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b0a1332685173bc2389dbca600e6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53771028d5089f81809654bbe2937736740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e169d49d39655d960e31cf1108fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd00436d8fa749410ec7c41922cec4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878957a9a241c04b691a52aab9697756743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a311909664ed72169775fb2526641744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9668d24e0f4d5168f6fcc8f911a66745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508dcb8d08383ee0a39ffe19a4d6789746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77544fe55a80cfeaf21482e8b608afc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e5be6cd9eb175b7cfbaf3d9f0ca36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b540f343841a56870a0a444e3fa8b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d2810a924bb240288f299c6db108750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899c706bbfd52f192cc08e61405812751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd9903301d8d9ae48aa366114a8b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c22aa6d36bfb1139e6b4f185f1b3f6753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd7aa7e184354867885b243c6659271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0dc3ec61f15a7b1f979e3e6d056a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04ba1fe5ebc40e3e9ea8c0457f18e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afda9f0972d9bf2cb810f6102a11614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8258edd250c931f53edc88fa986de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf21e471bf7806a3a7ae3cc329a7a3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00b6398aaa100cffeb5fc7e9bd8ddd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a717fa89b49821ecd5ec5cbc38008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e45bb28e55adcab21def64d79098b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f18720024be2f3abd6d2a8f70e071a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88475900d7d3a1d01d482a3f85de3e9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ddcae3d1e227442eba12fdb0b6fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b205ea8d2f200a3b8f7ed7efb1ebd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0fb31d078e8e6ebfe8708815bb1b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98934ea024a2c0e7180c95c95fd43d1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b85aa33593cb980872a87158a425c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7554ec98164234009a0aaf6ba4e419c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aafce8c346b847051c8707b8aa43118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606a6c117c70df996ae2f1e29a170a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c4284774d74c9e2837cb026f3d97a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be887462d82a66ff7de1c4042b52ac121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300771d6f0c817fbc8f7e3e131afadc422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b26bc30867c3adc9ea712b6e687d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b218e448df7498bd2f4556681921d4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32ef148d249c802157cc7132dc52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d3e95a352cdd7535ff0cd2a7c4e826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43b3525e1adc23be0b336389d61da627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34060f590e709ee48c58645245422328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79120d2c89e412425882d94cfd6bfdf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4206552036836e5aed1ae25c536cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa14829c43cc5d0511062287e6c8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5521d6da64263f49f7b0dc972156532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747599457fa2b565e8755eb589e1f17533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17518e200bcad2b0d8527c15f7e81b8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c438381c2f1df183559e0d82630b9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964f6c5be6e1a16024207c30a78552536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10808a8f29eff7e3d5761f3ffe084c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f7102ef3f0158ba26cdd9fea8343b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433af86370616a1b460c9f3f80d3b1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346fb9e3b9837af82dfcdd55afb93b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631cd075d47211e8e3bfcf0acd79c3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2763c25d6f84af4f082b1b542819c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b267f13b0caf3516eee98e25fb2d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564045a18a78314e1c22caa81d1aa8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06a7fe57883fd91af3e44ccb57ef7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ae4a0cc666addfaaea9c8ce42fff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a9662610db19c92e9f266da727bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714479eca4557c38c57bf6240c90604f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c7eded341c61250583435fa0a40449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba932513ace890fa4ac36898b98102150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757b9e91a644f5c25177145f132c23351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f21e8dc9dfc8cc4fe709f65215174352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1574b24c5db0cab1195919740a11353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d911842acab920ccdb4afa9b336c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb11f78f801b6fba3be1b64b37b1a4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884c177bbb8bcd191cbfa51ebfb84556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5753798f8dc3bbac6d5c3f565b6624057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01969d5d0a69856e8e1a97268f37a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324969e3d4ce4f483d2473cdff96f2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf487014f872135b05c4e8b19b49ea0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd9ff2036786d0e10f8b31adb478761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9273301ef86766e8492e2e7fc18d53e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e05d8db1ee2b1242f6b4a29dee54e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f01bff15455a39077a5d549e3781164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf944ca9be9af1df90700134a6358665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a4940738b9653e135baa4b743e8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a96cbb5b1f364a27717a1e2e9822467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b02cc9c0e8c48a610a54cd9f33d8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda600c4312b9fa6a70a774d6cd4e8fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd30845b785e9de4948f070b8a21e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c28894c60270aa49b3c7a8d3a130271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6f7e43dd589691b50fec7203fd9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9deda32e481e6e2d428a912a1c37273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459fac7a3978b00303f28c0daeb303374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c643dab5ab706ee90d3ad4f86f98f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66336d67bdba2caa870e89f561a79876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3ba05af367b2c90eb1dad854b30c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b676ac7d0836f524484649a560b7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a60febefb9bda53709d050a151911879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fc40c25f7f768e256e0fde4944fbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf572e767282b2ef3f3182ae1e2a49781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179bd210f6bbce35b11d76d6f83b5cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0003efddb165c5fa250849cc2da9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376a7558517c14b272f4e9595e6ece484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef820e623f71f5a107a59a191f9af7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d8c0e064d42532624638a7620102986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015661385425d745992199fc9655e7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861fa7831ad36cca1f6ed3d9ff2d64c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398b1ce48195adb82c7d645618eaa2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9d3a9a50816a6899aacb8adb1a1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6b9c427675d8f2e92b5fb90896aff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade6f8e2b41dce10c6cbd6b5d10678092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84f0b9fd2552927edeac024941764093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf44c2e5bdbb3fc6eaa45fc7aaedc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83888345f2cab7292c445355caf33fd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c27c417248017379fe23b3c0b9bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26387eeeb0c39a53d6117666a2f53c5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5562f0d86cd23957fabfbb0d102073098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27765187599196a13ec8e28b4a933999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96945175ff30349521518a11e63b31b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3b31e8c8149c6fc26f618e27ec7bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a3b70c16584b8d904594cf2f0675102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a6294b6d2d108cb413ef7422c5a76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f338f506ffb263c397ba0f3f0b30c35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619cac080c08e0d9e5ce0fe35c5227105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523bdff244ced69086ada3a87139c5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1181614905795cc159abf7c1009f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b433f5fb53983941697fbaf9cfa345108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081b482e0c0e22ad919a5f2253de8de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2fc4c3328f66a6ee4e508c701d255110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5720ebb53ebddf7275b81ef514e0e06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805d5a842a5817de8521b3e82d1b2c5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cccef807db4eef45c5cd23c8c4797113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2128c82d589239d35d1a9edcf443c6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bca4fe79b7b8e4cda9ed6c3c6fe4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee45bf897fd65ea1db7ee280fff0397116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71fb1a44f40572ac37a05e233bda48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513a7c70fb47a74ba5b3a36e1ee41bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c94438b2a50d79145025d0b76f8ce2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2167359027018b7fd915a83711c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f57bc50f6ca9cd3c9d7063c28407d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148ffb2a52af78939117b51f0c32ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc505f20f164f3aa3c966621872fb746123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e81e0adb1e8772f21a82187d5a6c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cb7709eac0396104f9dd6a6f2326b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41005ed984209c15949ae235cd5100b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b288a414b8d339b2c21b86c515b92c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f65a4401e2820e954c06ab3f8144f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd2a43c003611685b28783ed2e12a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7e057286ec0b64e0a03c355d8bef8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb57c98d0c58ea4eda62b6bf6c2289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2e51b24bfc57f326271d7ed420188132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586e86a2100fcde76566c3c1bcff038133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304570f6b88b64df99c3e4b4bc91d1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d3f52b593923a9924423247b8052135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64228b17187ca8fc6041ea97fb9cdc75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4a4f17da74be445024a06cec3e93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c63b93f8459bea0f1286334d8732e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d20a56eafa534a6c0ef3ad66c406be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305aeb2a2a50333649159f83f2da5dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3450515f87ed9df0c73e9ea3a2e6824141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024cfaa703c6dbe15475e14d6f1f4e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae7dc5158ae31d6c2e2d3bada58258143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08318f629facbf9c0a04f2aa9cd79b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ea38b84c8628dbabc56b9b854f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c802a78d43ab9cecb87203246c092146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05b94f0d961e7967c82bf3bdeb2ced147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e76816fe12b1bc7e73fb93192a0fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0608aeb9316c9df274e6aefb149f93149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a31aa5eba86338edde1888851ae0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8adab00e25a81feb2ee692138fbf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14478a3fd7a4c25f25f3c3cd016b7f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b5419541b6e3007eeab5157920a5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fe91a8424cc8400b2421898727e3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8d984a74db7af87f3e9894e8ececa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815fed02a02f1325b0f72777dfa9640156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2f93e532ce9e3e05b91f9df82e440157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86817186970ffbf34426682e599f0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5cb21b0548c03d075ca9c6026b148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f4e92a3f670f88c5687712970060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eca28ca689fd3c999bedecd4787ced161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345a581b2522e1fd75c8d456f3cfad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54ea19747db82af5b4be2c84254b48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b026ba3faea8bb332c77bdf489b5f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beaa4038e7bbce07d00a8051f3bc8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad7bee46b704cfe73e058e24e3f90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbfee80d80ed01ed141b31c92d6403167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac33c0c467d219fd7a6c8c4ab493f40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6451357a4fd500ec3b0f12a52d80ce2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de365c5eef2629f15ad73b1ec4e740a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14d18ace6979c579941b967fa3970171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfd8fee5294650e43994b641d289ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c9a66fd76992bd89b9bc275453bfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bdfa9777255364827447c5a88de80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d854452b5315b287b28cc9482d235175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003f661f87a85264c7f714f92bd9dd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f93e62690873f165afe42cd501d39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a680c04a9956003b91b68ec966824178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d973e8609a54b3caa6639fd17a8495d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35548bed026821b2eaa1170d008ab28180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c86e614a128baccc1a28771dfcbe0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddb0299009f288d1c848d606059dc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e584ce482a976d35cdcbe6b3938adc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daa449e2012fc007d773f1dc211f0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a132953559a613d4a7cd3b177c5668185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc3cb3cebcc1886a7be299c9a851f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9365f7ca99c703cfbf6be95867278187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67c0e2fe873c092efcb2570360353188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994ea77cbaa308805131b8d69d9c638189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbee2fbc15e82898554484740b3ffa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec8a842e350bfcccebdffa21d781a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32871f12b89f7edb646feabde982de8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4afa38d03f186253bf1b772330cbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95d6f6d6359564886e46171bc1759a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb3fdfe4ac8c730c13836a11c50a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae034b5a2e426d4b13f6be8869a16196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde423c913e215c802d7e4c3842618a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ed68c64f38a71c5eb471812c3e36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af93b921281aa9776bba764459bb21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4651dc0b2c8f817c789ab4af332df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45e7d3f928bb97104c7073592a737201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b744a3d18e9f7d1fcb883f892eaa385202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049613fbc79cce221a7ad8fb17759ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b937ea1774a7f570ea310d797e8e24204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e620a8adc80b956776807bd182764205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efdf2e1132aeb0f803607e551f8066206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee635b427674459de7b70ad5ccca2a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b51487741fb9875b44a14047be901208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db7c59f0d57bb0a7ac2876a5172f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16337cbeb7432651f685ef0436d97ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd2d6adbf172f7721ac2d2cebbbf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557323e6dc77446b500cf07439c9d7e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edbc344e2b72de8fdf3bcebcf69ea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0a54cf799a888dc95b8053c39decb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b281a5f0fbe8271839f5b55a7bed4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573f6acceea4e1d4ce3c860bffbc87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae55cad0c2dfd9b1122acffd7401793217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da10ff6b152ba400142cacea7f7527218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa169338bb4e362a50c5a5e4b3870259219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e51154ac60c976efc18b9f087505220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654eb82d789cae498d83c6a376958b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6ab9b11bc85d5add71d80654e5162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d1cb59774db97915a27ae83149611223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1241edae90a2d1699865d34c8ae53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e36cfb5b0854c3550742f9f2758b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14200ad37dcceecea75d7f35e0a614ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c138eccb48a79ea3d6a371f647c1fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee94347586233c13f86504e0f9971a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220840a12717db8ed747a13ecab68cfc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a7e9aed4806101a1ec1fb9c829df3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c3dbcc5524c7943e560c4011042b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64df9c18b2e3d2c8be66fe1f216418232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda763c436b688d3c63197f01ae7ad44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7a1a94c04fa44018ccef1c208a55a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248477912011a9666f6fb6f948e55e7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e5dab2589113a8530248a72a3767e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c4d6ed81e7e62afc8ebd867572946237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aafa6a11b1fbf6a1bc17cff82f79dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3269e4aad5fd797c64e895e3e56c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908cc400c0368aa3f0ea4f802e9c8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1e1ccdaec7932d76765888fd3779f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f1edef2aeec6582b993256691b155242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1239c634da36c020e47ddada63c851243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c4aee87f697f8af31cb26b0898337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac58d2b7b1ff546384e95e44f2d14a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0495a6e5ae9701dffc82eb8f3d2ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0641f65af7bb53d2730fe0f65ecd2d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c13c1e71526f7290ce34978d901040248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9122269fc8d69ace392b726519b8773249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b92b81aecbf2aa94b4e8db9332e9b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b509457446679a2f372944896922251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2643c006a301b1687aee0e681b9f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79f8cc08d8ab0b3afdbab45b637d2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1345f276ed7180361648da627fbd9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b1ed6bb415da719b9c7fcc5b0076255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6cd2a15cfe2940ceba1164dd3e0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb5df58c2e7bbe7baf20d0337f6d58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a2d219f0be4dec98d63d9e9828e4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a66e85c31d5278b801f64a3553490c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c198c5971f9f31698e033ee2a2e10b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27bc52ed09cc700147c6aee168bc39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d69191be5fb1bdb4e03ec4684b3894262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5908565cafcc8daa7a482cd4d79d588263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f698b8f011e310072efca8576e8475264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a628653df6ea7802c9f2b5bef915a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e06fba5c31e1da0b3af7f771050f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca688ac4bd8881814dd8240520d32221267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f620cbca8db31cedbb26ec93cee7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47516a0bfde9bb2751a345b36b7d9645269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57232272396092b8b162b984104db87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f09109d46d198d820edf1ba8a7175271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd01542a031a90d2e46cfe827c1a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e44bd70fd1510b81e3eb52a6575179273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195df641c5fe43e3ad0cf5d5d99319274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453edc20c2d34c395a1a1c8e69a81308275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524bdcfd02ae9b76197aa4e44640cc0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae28dde5a17a14537ef547e773c3b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692bf8aaa00d50e517f81772481622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2b9bc5e0d1ad9e576bda09a04843b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e975d246cc88de7168705e70aba94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b2923c388abe52f52689581f2dcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3c8d2b77e9694c005a4c93b1795c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637623aed244da216a1486143db932a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba74c6831a3f34f96b418c5d6f68db1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75db21a2b774ff473c1f51d144d5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d372ae0b68c727ee90d17c90e862c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2cf2e797721391af32daca3cf7877287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341870689a4c82558fd8610d8e616ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa83ac212216800eb8fecfa3c21498d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e035bec3db7c071d18c577c6d629e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65cd04f89276a7a300319b6fb36ad8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4bea894ae882eec9ba6ac6a8ba3ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec8261fdd0d23f9461e81b8a7b79d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ce1bb89f6f45348bf5a60f0c1ba88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7a0825963e13d1feb53bea06040e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad7c3fcedeae70b068a295d6bafd0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ad977375976bb506097a54874709297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d239b8db5b2e7d3648126f26f157d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078de6c5b96538cb9da1914a00b5a15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9853a516911a1806e339ea510530c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bc1bd7dbb11f57dcf7ccb1611f034301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b48906d97b8d107c022d8a05d7b97302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc08dde22ac554df801636c872ab596303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca36934b7a6cee743c8777ef039108304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714638e125dc8c1b1ba5a7ccb2efaf55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5665c0c6af06405d31197640905d95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791503df76fbef78c415f3c9e6c8d60f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef357e870992b94de9dffef2148c81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda9f890931e0aa7db04364046e5f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8249be5009ec8408a143ebc0a20f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34090cd061201543a56a0a91609f28b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e17367fa0ae28ae48628339f19b67a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e678d1f52eb1d2b2657c8366f1348313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbaa31e1c06b1ba2c5bb95c494ab6f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2cb955aede8823a582ccc80d2a30f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf63c751fc6a9a6122cf895f71b9f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7986e35fcc0d7870646437298a884317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168126352a5cfb6553d4f1a1db6bf0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e245cd774924662ac743c5ed9a61be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fa5f8ad02ae3f379b8e8b9876107e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e84a7123a2075606e66db90bdbd39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1208a0e8014164ade2bec1082491d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9a35925bbb5cafc661560f0e8afe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb95a34277a9e3c45ee9ea07769ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499778023cf27ded56e3cdbce12edb2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af8bd221e749099141200b9b6e5f92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33848fdaccdb625a3f461f19deff5f9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef47c24a6fe2464d51714d9c45eca87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a79eeeffc4761bbaed2d89034d5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013b0a57e46b2a45fa8324ed4a8fff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffee2f5b40a9001e2c4125d178921bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9a87e2d414f8febccfcfa9d587b06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bbd8307884d31585eb5a88bc6aa45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf360e4c77c585843ba8016a582a96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a738fc220a96999cf0137def811d67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44934385243596737539a82847513336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339f51a036f52e475c7825d57caa2cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd8dceea032253f5a33d805aae112338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025572bc2eff6bb9da2cd8c5e5e62e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4bda8908a37953d01616925cd2c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444e538d9488a7190351c9243a885bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754005e0c23c71af21674eab556df98342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb680a09405b2dc768e04645d3475d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea01c8cd11cb43ffc195e0b57266f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1698496b9dd62ef78c6f8524951797345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403185d6d28b81d56921ab46008d77b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1e2d88129e3bb04443a4923db52af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350cae8fcec130151d674db69e0eec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f2062c885b145677d0e7c0429f9ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c757d9971e0e3a533ff310e89ee24b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a1367cf2a5a787d2704a27b868fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d46c687dbb5f47722f77a7359801f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638951aa07127f1936f4df4fc400043e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344144be400ed22e2f0a3950df365394354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431f614d12ef7b07e6c1dc5e175aa0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bd1356626be71ac8ce3f4cba2dce6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e78fda31481b17ebb1e7c409a2c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2a468a6ff9f75524117dfe36aa35a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471305fc9c2a090ba153a00feb8370d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb89c6bd922234f429d6aad4e67fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1adbb7c5086854802174c71628a214361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279485d9e98d372925ce164359e238362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e006844023eaaf51020915bbfb6b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbb6c8bb41f5ef16d74b1ab985f17c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cabb2af2336852dc568a75df6cee63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bf1d552160e88121c3bdfc51024f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca728b9f0acbce573015ca7005c9183e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816084fc5de4516a5fb29ae8fa0af622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef64a66ff1f6acbfd1e6c5b6c81c0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd736e5a0eedabf0431be8ebdf0483370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542138e42e41d283249c0032ae1bb0bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7c625c2d558b1b23114e1d929b5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526355ee44c68d9e6c1e0423a461d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af3429eae9e6cc12d17856a4f4b91c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eca5b39b02aa9da349729b57e03a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545614ad7833939707ed49f101e0455376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831037ae7989d358bb175384c76d1773377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcffcf2eddf5ce778a5fab9410787e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2fc7de8f02611dbeae1a86f98e581379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c735e779ac012a079f06642a85a2747380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992676eef8e3d6e9d49ced478c28b38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf943300d10fb0b4ac723cf63e557d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ea5c27b42bf752913d6b56a3ce8e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d88189d86e62965bd6ee5472619a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36cbacf973c1e7e946ca7a31f5c9f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1586aba3727e61bd084e0f3ed7d44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7aea22d921ae43ef1f0fe28fa12264387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27c54f8d12c4193edb1c9304df3a91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc9c154e3a980a1cb0e0fb7bd1651c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6aa44d9d2a136c4e2dab68ca42d4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09561c3a272494c2a36b18446dc061391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a259578f59636857576ec836b3837392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0c5bc59f8172ebbb8266421d45e69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971174e9e61bab1a83e13b791d827fdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5ebc29806f5f65a918be4ac000941395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96a7788dc0177b785aba5e129f74ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8dd0128fcf96896194e3501cda720397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92065bc1b824c333eb7a16c45ae86ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30d532cf79e1d9343fe39eca8922b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8bd5385dd6ad397b88d643165f7b5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a69e084eb898fba31b46c487225bcd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7316f78a06cb90938949579476041402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74184572cd2ffc8f57bc6f041984c7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918ff067a7cc6fbc519e8a3bb1b3a34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463ec4ac52133c197f1ef1027287086405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a5de6d0c12401b631a44ee93d9d63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d0dd16b89ab1e995d08c609907cd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ee953318ca0c17a52c3f1ad5922f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cc3383703144982ceb7d6a810124c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226671dd37001464212de1fedda0d15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a305f47b76a6c6f7cc7065c79629411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27445c337dadb4a381168cee15de5b95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e1ab32302b0b73a4d9a5b18478bb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbf776a073c12b92c0ae85b9fe7069414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5305ad23b1520be114ff156adb6a45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dc93ea5688b1beaeb7c318ed26921416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebcd3fe8a8ae60359341015d4956d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be8d4b667837af1204c26f0ff8820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dc0cb671b0956fd1b324c901c709d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a21cd484fc13f33fb7c4e82a5ad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7083d3255db5eda10a4bf3492053eba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd59716d0fadae032a466d076350923422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04ac962a75c59469f0ea43a64d0b94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef10a09efb1fdf01ebe4c52ac7906a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48c029c40373fed4c14af47e450553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130014e2ff3e70b1fcf6a1bcf82e7ed2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d21489e7b33ed36f7ead645e6bd28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0d142922a8a0c772666b978f62e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efaa5e8c6dd843d98262395bad16245429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998d387f906b7080d078a33dfb206f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fd469298fda80cf1f4aee5427f6d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccec2e3d91f2b37cf783cd345c7e1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e56d4b5c8e64cb30af2edb55fa88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3026916c85ccb4d5eba98c58fff50d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8c06ecaaf727812f366d8197dc71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e2bd2d0067db0f05630ed544e60c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888121382b9906d9a7fcc000735e42e3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fac09e86c8d72c8ce2042c00d7dcdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd813c98c67a9986a499c91d5f75116439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6a9104ebf4685b0de06151ebf028440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02fc8ab01b38f56167ffa4411477d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b323f68a144cfc220a2e1fd2ceb98ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f37662c0f84b95da819d7384a78aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcf1fa4c53dc8a1904f19d13c68da4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f9b7b49f325adbe9ad2c73d1a5dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffadd448ba215e82732ac89140e2ec3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c7fddfc63df02c193875e834bdf24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2fd87793968c6a8e5b1cf34d7fc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39938be32ef018c9b5e0473df7fdaeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9ef46e612ae8fef0f0bc6390ed53b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca52d84963441c75dc77dd704b3434451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93863f99ce8c48d9f9d3696a3098db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6aaeb8e1cd759e6cca0b898d01224453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f99e7ec97e256f320a13a1f2046d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb1a8fd0b2343612723bcd04c2cd86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31299e4aada2bddc1748652c18d5f98a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4884a04590aab628ef224a11201b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1c3103e7c34aeeb39168c8cf27410458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550191cd7b3a8dfdccc15f9d61f272ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a34fa5f8c3c5554503ca9688c1207460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480246aa758ae2875df487d0d060b37b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125c9d2c8a6a01f28e6edd74d99bdbc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161558ecebed3a576bc21e2835bce96b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1a63c208e2e3e4413bb89f6b944f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cdda463bc7609291d480529d9730b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ccd7cd4ea70a027caa896ba897ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308bc7cd7e1966b6e4fbe33c8a2bc17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8e20d445e094f2e677484cb7dc5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b8f75c5bd54bd2f10fd6ca6ff443469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf02fcc97461cbbb52f3f4cdabadb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1eab21773eda922cbc6f9b46d2e379471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79420d9d5bad38233157269cb8c06a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7147195e192adc9698f3e77f70c21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85e6949bee001f09136052759e779d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008f47b776a102dccd6af887e69ffb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b2383daea081cd062942c074c309476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531cc152832607a2662a5a35d4728817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6add6d08286af17ad5d7074041924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2c3edc5d730b6434a39ecc1a1a44c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910381e95c18563571dafe51e216857480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8eb3069f9efa5f6a91122b733515c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d658f5d22a2720b4380a5bcf70923d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2da016beee502fd3402f111eb5e173483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35ffa08f38254697eca7f72ba9b89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cc67936894b16115dac412a66d9a6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a56c4671a19b788dd4b8f9c684a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffe75ba73f5b4eecc5e602d02463bf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d84aea8e43c6f567d6b5cffff3dd68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d5e2bb54a27789e39556a83ec3dfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e035bbe70194e43c8d37d188c5601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc4e09e1222b5375ee3436b6149030491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc5e64df465874cfc00ebf254629fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12fa7ab58edf95120f0f54a3b4ec8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f537fcadf7f29f4f5ace8a2475bc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e0aaf0f4b7a7dadf557422ee0def495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be9f1ecc6bf9edc3c347652bf63f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb755b66f200cd81e10338612129fd44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa039d7b8505896cd5320609188b8b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca256a933a7d92a1d197a6bec757da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24afb8e17ae91e702d0c63d665cab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429e4b60fe181df567a5d12886d16cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca804d199dc8321199bc4caf4a7874502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba5a9f815017925eb642e47f009687503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb00d8cafc4778c74f08fb7a727fa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756c9ed529946928cdce4df12b80feb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179a8db4a366e983c756aea4a42e10e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9dfffcbaa2fa9ab4aee9fe70153c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45551c9b4985d07a5d599f10c58406a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a271aeba946bac3658b83456cadf79d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dc3850f379637407d7ff191a13313510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3617aefcad658e49a486b950725c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc7ba0b687619c4932ae37af59c7f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b2f189cffe06edfa5d280f5e961a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257df4839f2f82ea49d9d6aca13f8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec9754dc5c02d5bc42c7cd507b5139515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f6b0eb2694fbff101ce47a1e1387516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f26fef8662d8a0d2b7301cdaa0e067517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd008e85816cee44ee67ceca2e5efb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1a38243933e48f876b2b2023150b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f3de0cf3b1e03c03d16d951e759d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5ab5ebb1bad6660139f6194086790521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64be84edb0f0fabb9413ee79242c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb24ffeaee1c067e989133959d6bd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941591b0331e5469fbc33c89aa0d3e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbdb2048852142f797c1212bb17ad4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208bcad3c28cc595368dd590bd78ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712f4ce33be3bb4744d02359e9a054527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3a7879b8bd5e9e2f79f29c663158d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b8d5521f3b5c26d86e945d6fdf831529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354775a524fd689b2541f4d020db7946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63475fc911428a8e177827eb1de853d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacf633fd8e785ebdfcfb7eb74a0101532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af84762d5c6899b074f3eeffd5b2a06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e96dc82c11fe455caf23e4d01cfde4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f1902e97d72ad008242eeb511f0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3dba606427596abd3c1edc289ef0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9426c4093a849d4047cf34e5849f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9a3454a55a3e76b2b6dad931a0259538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e27ebbfd98044629c7877d670ac1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9030974631595d206c842beb5ce2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08752ab633689df594467f273ba2ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ca6fff1d8730d256149d1aecfe2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb70732540d0e0dd837482b2953ec9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d59b5900ddaf603383ef346c7257cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fbe55de7377a53bddc7c544dc2a4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a4057681da3569ef5859b43d8b7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b3be4a3145283c62be1ce20d2dca5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94e25410a37c80f0951061928734dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c12ff728265c95f04757214609a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0037459b6bdcd0a5a4417afd387f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4931acd23406e8745189b48009fad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383ed59ce3b251519cea7cedbb56c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea863402829bbeec678baea73b2e30c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf21662cf9f51ae6136ecbe7bb780554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e8b36fd064c60f9c1192f2f164cd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa3fd69634019170c023dea1fd71b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f574c058e27a570db160f4d3764cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651774073650a32ce3cd1c16ba0648e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84b9957ef7419509b360c63b297176559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66b5dc5ad760c512af3712781898ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88baeda9fad9b914466f4d46ad418561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3f83e0fabf7a528be8208727488c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f034080efdf658382983777f3e6793563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e87a350868a3f9ea1597698968144564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fa527c6b2cd4292b68b9f8b184fdc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6cf2ac602f9b85eafd9e2af5f9a8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1897576c71b2fa32a7fe95acf2ab4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb024b5732492df3820d9f221d5b91568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad172de1398bcbeb8a99ba3dc19f9f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e60e7cc46cbe7c17a4b7820e3dfe8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04746f98747f8984194cf805f1037285571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7b9f9f26d7cded9e0e2525f058cf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ab4731e380d6e38d560df7bc1fb1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c9ac53e5b4a119a870e69c981356b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f9106f8e94a29c58794a46f427be4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb4cc5df3fdb0278fbe350ab0121a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6e376b4d5f47d0ff7e54f7efb515d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc356aca5eb00636a248274348726bd9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed268bbd2b78c66c262ddf53daa4ae04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537c06a4b9b499da0759bcfe9c9fa98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92857c2bcb6c4b6da6f7b65ca29b47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe7e795ae31de6d88dc915f230b903582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb7bc7a0aaf22ed023347cc50743fa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ad652c190a55e6c1f6fb40440463c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a386538280140596e457433029d095585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336bfcebc7a9593aa8cd566b403ffbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86d56fe43ce0febe46e1e5ac43831587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be52e0dd3f79460fc15b8e870525cbb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f6e4674ab9ec87de5fc2f9536fe30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d62efc9e1718940be26ecc37b435590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa3870c2c94d77a701e977d9aee3a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9708b2a5724fe2ce4c41a20fdcf468592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c063c0390ef3d37831e3d6a2ed9194593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d29578ebd03d26b0474ff873b599594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694940f21c6331ce2fad3a8588b8f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014e1a198046b7340750ca45c4686b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb754e4eaad44108c781918af2420597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a97b60b5d0a90631edfddcfb59c1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea31765568daa68ff787c2e51a330af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c1c4b23a32049efea11211f25acb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ad1d4c4ab5503a5de09bcb6b6e27b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d2ee62345970228a5cddc08cc3a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d29b15d903f5d765408937065ecc2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc76f50c97574a7d1cddaf2256e6da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a9cedc77768bb18e4ac3a39f342b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5787dac08b64d4e88fb1381517f5ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af5395f49b53b75144972a63a43f2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96446c512593e5ad8b61889f2abeadf1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626bd55486024fb7452fd00932a2c16609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9d4cfe47acc11b2fd8838b3914b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a067f3013d6ae917c8343773c18c93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c264cecf635ee1aff8cd2a4b57c849612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81630f52d31d5eb023eedbce244459e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bcc6428e79279b869de9d8b83d9a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5742fc68d96d426439750a12b6772615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c195d0a5550b6d6eac3e16e66066d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e807b6b33de14a66170a69bb8bc5b6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709005aabfcbcbc9ab045326e215360618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec7b853a730c1b68e79b2c1891d534619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f56c62b3727be47b8df4e25e35674620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101256a992d3c07ec4e139da02d0e8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ce34b6ece975673936a984d9d3d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af35613ff007f6eb2d8cfda48881cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb04113e32180ad96137f60536e58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97c4ec1a66d8c47dce1d0bdef856d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5f44d19f4b7669951af1e54349318626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4231d4278f4db3d93f5485ea333b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4c67179c4c5f39abe14e153fcc68b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849c035481109533936eeb30cd558f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb3a3f1d471ccbe1a7f7a379fd56f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae703259731cb9b5f13f999f23d261631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe66bc7aff267b97b0027adfe11d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef84295eaed56b495cd7f6d91dcc822633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe67cabc4da8017ebc35e8fc2ea2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06389fc815f6cf2bdcdfc401bf768fc2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887930ebda28b632e0ca262a5d160896636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf530a1aab2bb5c300615ab59326e1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada820daa25f0f7c6875d67c17a3a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ad2ce726d82dc5a25bef8d5d929d9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b20f215191841515f76047bcb8531640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39322c1159f87588cb7dd7ecf77ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530a5691ed2d063623f0ddf51ba0bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150a499d8763dd33f4bd4e2a39b28ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afec7e7d7ebc22a025e913d924f194644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e905c3b32038616a75688345233eb8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989fcf55a10b724fb16611f73088003646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf0d2d58aea24598e8c6d55642dfd8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba243353c59bd979824bb9142691a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b584e9a99dda3dcc20e8e50fee5fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbd582acff0dea8afaf7da45f9d08f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145b2c0595363b16e420b12cae71013651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128a23bff9cacd9406fecfdd4af563d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5128f5ecf819bdbb1cb73103dfe1ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709a0b13a91ca419b1dec861461a0aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c590caaa5769e42c7ad570f732caa8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac316c13d3d78b6d0510ee6cc83643656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1d082bbd0b2111af41a936f7bcf8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f01dc78f9a7cccf11198aaf1b0312658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29389e0735250953390f2abbc2804724659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4ad552b511efb0335d83daed479d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35cc30898e7b9765985856a59f28d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f27163d31190589b27cc0b303eff9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d0e7d3c7eadec91f6962b3dbf1cfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7354e8a9d1980be0dde9c7c56b43664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a20932c1945db665f627c16c36969665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ec35395914171584d488b70dee083666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5697e3c2a6a080409aa3397450da3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b59882360fd3bb54887844160ab35668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7003c5897d1841c90c3350cd8bab6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673080c6b69b7d601c1b46a04949c5d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e40584edf391267160809de3c4fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dda8cfd54f01fda4e667f47d20a898672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8ea2db40bbf2fbb06293678338bb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff05ee40d7039dc864c9edd2a128cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81af37afc6b19a4f6c2bc2a8c71247e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add1215337f28a9d0b5c3ad5abce523676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ea5137a29820613c9675848d4d71a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1eea7793708a673d51ccbd66d781b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21af6430dd80088ba81cadd0297190679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe99016cdfb46daa8b5673d67d25f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dce3c78f67b979ed8caaf9f011bfd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5738a748b1854383dfe43f6685c28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c81b32f7d3b2d5ad4d4c4242ff117683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6885e3864246beac1f4933f495c88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c336935e8557e496f95185621bd6dd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173f847c0565a239d49d2490a1412a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be442f5f32457e3dc60361dee03caaeb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1ba304ce22b8d6a091ece2d3d3640688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e08ebc4325e4a7ded5a08659a20d93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7301e731f31ff936d49df63437a9d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01935f0424632d3b35cca72bf5d98a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda296a5db367a1fe6858450adcafc2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff3acd45874823bd6766e67ada972693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7acbde577ccfec26a3173e2f3d926694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908351a8eb60de2a785692834f5c9c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec4b3d5acda4974301edfe920ce3a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e92c7508c19c76bd10074d6337a9ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f0501f17cb001f65d688fb05344fa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d09ea5e58121ace73efb8376473e37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b65e4f50289039fbd1f1dcd3d638700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eebcc1a576e37c8f264dada29654a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61539a54a1ca45065f0d046312e58c4f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16530f239955b704bea1dbe4f91c32a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf8dc5490c86cf41e886ecfd811e56704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c9b69a1d461ea1bd7394ac33e0e98705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9dd9cef1f36580284cb80a53e7efc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8178e4963133a8b5889d2cb49045a45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b64c9f41011fc366076f4b333c8f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736e170cd58b81b3e6c4fd49e306a00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c04f70b89b2672c3a726511d32ff9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b331540f887a87e125b0cfca43effd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8391502ff4aeaeda687fa40cd1381712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910f67a12b1dc24ef9df8f5fc4c8f9a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff0002c5d03ecb34d17556cfb92e8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17eea3cd708c002c62af326c7d9039715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0f3e1ce63a44fe80f493f49b2eb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808473f9b848914d1135f26478cc181717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49a1480da1bf0a0ffa1e293ebab68c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02976dcdaed5d1f9174fa7b37e11caa8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5865dedd67f6772a90ff6fbba4c3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f28f2180404913858a5a8e8f91bf6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33499a714860a15fc9c56b9c63b766f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970c13c522b991898a5a6c1c3d2ac22723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fdd7df71d0d2d144d3b267f67c356724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951645fd0310d95fc7e83d06b2e225c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15930a5d0ef0a203090e6e50c4cf1fe8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846a864c6f5e25c3d9b42d638c37262727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c88fa421bec51f2f72212916a9ab3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a684ee524d87d652e1bdb20fb1eb5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8c9216d942dd95a0578dc9f413ac1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c15f05794bd4ba528a3e15402dc97b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73211e57d59dff874736b6515cbe2f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577749699acf324041c0b50b9cc291e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7e5f4f30f7cbe81204d07dd48ed7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb4a3a9342e9d615b69dd976dbc01d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f11e2191b9ace30849b9d63a94aa7c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07c5c88440eac28c0689a7d649f67f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfd39a50765630ad2ea7e3cca54344738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e567ad07789e977b17314254afb21ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac1f5734a326fb9af3862391bdc9e0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942a494b305849e816d7cdc9e6a758b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ba5c0be2d8fc05650c11c1e1e5f6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269b8d1e2e9df10048bf01e1758e4e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a63c0e842f8b0bbb8b43f068f1f52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178594e6203d24191d3a0b648bf6e00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3dba67584913375ce4ccbb308520d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1124f961fcff4a929c9fd756f225823747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ac7b1fa48fa0cf949cca0a88ed5dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03376d1a7b517baa1438321319a4871b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f507a078b4cb6b2b9d099b0c2890442750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7abf57ea2da61a81d6f2dc80b25c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623f0d15a48360bb8c01a699dd07fdd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c8a0181c88d6daa2bacfc98e66fbb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>