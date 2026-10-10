--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59945026a61699e81e4ca4cceba0641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06f3d16e18562568625ec95ffb91752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccdc39fc3a85e822d7246aa67d31b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753dd28ddbb76a8711b09be65d9c67a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b35f74610aa14172c7ee33c13c93045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4fe0e1fed9aa2c3b9e81a6a3a1166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530987fca1057040cd33bbedd9d95457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f5c4f2c801d7109c4794e2d05a8438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051f1c3c989709bb14d85ae726b93769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d9fc7a78d5532c5c8d52419e7d8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38182d7a31240239cf0044a5153635111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92656c182ded04f4aca1ed08c2b4cad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebfc3c8294c82a15c31c1a8c20216913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f1a7cfedb1e92db56d61cca9cfc314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beacd113e2522cbb9c74c9c84eb65e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861d13d26c1cde2dd9a5c54add811a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a973e9278db2911adc621d473dfa8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c77a758271c830b440aa362b7a441b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815eee2cd45461ff1f3fa62556190bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073765a62777f2dd9a7c6a1819c39a0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35399455eafcfe525ee449ff5e518c4d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab887fae081a5f707cce29bf19abc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2cb5bdfbbd1e7d4b3856e604330023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb84680cdde9d8b31a1f993a80061de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6be5c02ba43320aa6570b1731be79625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661e42a4cbdd870403a76b0a4d3d8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4b68ceab6424a2e722cb5cbf557427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f32118e7fd45c71b38eb2c72074c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205299f6432dc4f50dd799e07f5bc65f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401d1238d0eabb1775055d8b71d624f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e23d68f64601176e9a9e35ba7f0d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630093c0f7ed462631a8cef3452d5cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee71f87ca41c9fae19a1f9f385d2b1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3630f9f795919a8773891e990690f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff937ab779eb5fab41f3033510e97df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7cce02cda06a38299f600f7b021136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04177d46fa8db797802e298a88cfec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb88dec250d35e1887a0d4ac97e3b5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255b8b57073bc3ab370ac0665ae362739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019501d62b1fa2410e69e33bd36c0c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fd78f288d5d78009d36776c1e441341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f940245947c7a5cfd7f541773beb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4182ecbfaeb86426a56318d38676ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18900d37802db8d8cb7ab1152e9c5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a9f30c5505473c53744492975cbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6814b27539fed7f839ba0bda6af7eea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2665b0d232791722b6b53c7ba614147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acc884baf02552dc0d335186e02f8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c942d5b6054d2a8fd7dfe88833daa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390537afd31a0711ca0d92b076b36df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce774cf95b1c70096041cffd691a37151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385f10d6fc7223987e6495322e21e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f5df2892b181b9e857211d5d7a3953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7604be1696bf4dff0221de6cc553954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f61d28d7d37c87269a22b8f96b2d3155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91122f429620566ff23cdc34e40f753056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621a38c2a5087aa5ef5115a45ec148c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f9e1fae3e9f940cb165153830c73f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e1990f9ca16b0844cd3aa20cc50859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d08589777e9e54da7639dc7f2d79660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118fa190cfaf7fdb9ddaf9fd72735c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732b8394b6646197b5d89f3d652578562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8df25a22fec3982a5262f54fdf4f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe96151faca39ac25e428f865786e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4fed4d22b00c1b182d6b4f5177efb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1727d8b9a5e57921fc2ac257cdabd8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f9f626cd075e65cc07bcd30c0357c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391915fc5bc96cf0724fc18726cbb6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0023795a7324cd6a7c1a43a9a12469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba349741ed16063846eef34ac94aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feaff39f55d6f15cd3e8102e4b985471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344502833e8dca255999b48fd2b1c9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d22e13e42322c7e0297e7783e936b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934a724f06216160b00afc3f4b88ac774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb7793fd6f2e20afdb10fbe0b69fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa839c8dbbe6672679997f3cc530c6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712721675132124a7888aa693ddf25a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed098bcce66fe5d69787fed54cd3a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74992ffd88e49ba8138c4eee91564779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c30d6c252185d64ddf2217afa769780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e2e423918a07175a0c11b6f97c4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf47ea6c256ebc87d3b61ff61cf55b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51bdd961066b9bdfed36ee9a284e6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c04acdf6859fd95ce4b77f942930684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f556c583968abf575c5a25a71cc57885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3004260001764747ea96e4242525e2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d49965e4705f4ebcaa3c4f4388fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198cfaed3b8b5c38302d4b52c2c931e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf195d569948d627799b4ac234af8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92864ae18327b474fcc8263e8496afa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85083cb006666071b4b7d227314fe9b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752ec3e562637dfffb617d8ec8e828492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4ac68fac6c22d3fd211113fd905be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041e516aa73792b568667c490b7973d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f3b60c766fe98042a595503dd86e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4424689e01381ab6113e6d1106b3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57487c0b8e3ace0f10ad9be193014b7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309e777b0900a45456791edb7e6177298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17714247039960d58a517ab0fc398add99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829b2a10f14464a518b4c58ab541ec3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21dd277622f18ae75c2559b2827803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f0bd5a16d446a17219daea5cd107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7379a19e0d0e08727cdae80a66c5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb38ee3e6509119aa15d7810de4c2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e3f9b07df3f471313bacf94fb4077105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6fc22b786a6c46e2aa031d9a3106f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9bfbc3cd0ed0f25c72cc83e7d23d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc4f6d6fd70c796e4b2cec993d8f76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca03794833e4c538a72902a082ffb0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c07bc824d53a4643918f63ea7196110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f5325ac90d144e7659fd0bb5a594f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360607d16080a24ec2d92ffc502f2e8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4adc9129b37d09dab8e42ae467fc43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a0cc90c789a6968a7d36e568af540114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa8a99a27b982df342e00cd4f5f7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ffc04e8ba322eb9685c13f806cfcf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fef71c38e75bfab03621d2b25585a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668fdfe96f3135946167694411ca7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7021136015f9133d2a8e05d38fc9a97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07718122e6a29c60cc6c8883504ff0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25807ba842362c5ed37cb3a0f3ec484a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e816a2dc1783ece3e573c472919e6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174347e7fe0c3f0c76119e5ee7d4119123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bcfaaba38dfc1f03f6b389efac1b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f874f864592dd1f376ad87e8673de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203ad82706a0a633195a3065ccdcad1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424496068e0919d75c4acf78522fbf13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587442d023e4ed18b9c157f895430bc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928d6c0397476300413eb63a5da4b5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1030b99896dfa705c6fa09978e43b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5810b837e10852885400e1adf820ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a07a2248d55782d1a297b177e3945132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a717d3ad4aad760adb5123f5252bbe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3336f53b2e3733b8525dd19db9c10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba88e36eca534b6a0bc761a76192f03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7002045295c92a234cde42ad88ffe8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f60bf0e1e9c4033e302635757ea22f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2998fecc7156bda56665746a8fa4664138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e892c0ce6ac832e0a0c623d746d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83563a11f38b9fcb86a402b4ba8f33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd075d4a6583123cc2447a3ade603a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac721ace836f0ceb6fb6cdcd033dbb7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd9e7fb164efc7e9e21e7a7aba0e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f409c3d5446ed56585e2efe2efe18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e685e6e69976a4af6752a769591b03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc79f5074e773655702bc2df3a9d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155383216a1b6a860473921f62409a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c52a2e254ed97f636ec4b14b1c1942148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f28f9632e825fbe53691fd2b8649f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218064784b832d99ce07441afceb9eb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435862d5195756c040f84ee57577ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60965c9a5c02a2fbaacc58976309b295152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adcba10a9335795654bff0b803bcb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535888999171ecce248cc4c52376eec1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187540fc42cca1fbf34767b90c9573155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ec68f0f755b12b7342ce305f65dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19008c7e8deb04d982d63714475e83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d45130372469e42f0cdd5c111c6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f574948a833394923dfdca5486207f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63d7535e2f705af7f40aa8a5949249160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac02c801032f0bcc929452dad8357f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8962d796960f40c060003e7bc7f11a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84d198768e9ef069bb6b32e7687b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c542fd1d52482ac214fea93a86e31e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff2930379fb6ae3984446f957e350c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09266a3db26c46cf032b4843716ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c3940c1f35f2f8b2a1cb896135b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289dc09c4c347ebfc5f9ccec7e27a1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677a0b0ce3f9291307ae8681dc1f4c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2447a6d4512d4aba263ef26f00bf1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ad7b72ce9c140004887ec8d6ed5fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eee4454543d4b60f2e12c50fedc4c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16da1c630decc083c3b7644da516ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e2a7698d16a96afe08ff3cd0c1ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccb01c9f7c01b32cef431920f1173d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674f88f0b817cc16e06797953743ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8a6fa66601ac738b496a2e573328e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f4ad18973efef1555f6d34a081eda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c001fef8b8dd4066d138e682e53ea69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7196a1d5cdee7b9f6c85b0ad5ee18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8dc4f0b21d189f6926fcaddcc2884181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76702760e22fd8b25d4462a26fee55e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988397f073cdb3f5874fb212fc5bb39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2d4ab80a2e5d8662d939691390b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb14d5058324278d0763cebfcbd472185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7e225ac1f8c8332c4158cfb89887186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92219587fd4ff6ac4468620a29fa8e78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511a29fa8b51549f9c628e8deb9122188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb048017cd782485affa0a9abbc1e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c060138c950e596df32a1b24e75639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb47c71c4122353063a68f832b4a624191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5ced33d649ebde72ee21fdf55130b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa22c428c43f5cc33473e5c48572eef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f71babf08c3944a23ed0974804e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c043307287e7601f0639c23621b29f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a805fb86d590dbe2e7156c935db7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f75e693f6d026ef0cf28b20a019ffc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073e08e3197d241f288d3fed209f6c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700381c8a47e2c853d659267477f1d4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b02d91565b867475d871a16b6989200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da93dff2e5e31d43dca54877747a6d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f119193206db1e09731682dd161112202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0571e6be36da877bdd1a71672dad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce07934da7a9cf36bd6642bf3d0aebe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b789edbb3483d5c260ec3439ce85e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25a6ac4abc4cbd30cec89deb86d06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e89099f837ae86c56521d26dea0f49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6223fa9071ebdfa7a6255bbe37e245a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f06b5bb922483066fa45b8e503e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5632abf85dd9fe0f0808bd58f6cc72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51784e23c63485cfb52cc13739f9fca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb36bf8dc4ae28f9b8d2d5fd1eabe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d579c69af07995925c32ec4c891b2fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fa1f7196284932a894f66ad6d29f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe0f96a3c09f3848de0ac464ecfd94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3b0bc46455dc55460d3c4f25cf031216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f05ced83c6812f741fcd183d9cd79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43378f488c058013e4f2c25a35b910fc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bac4d9f77566ec8c1d8abaaf283e7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b79ffcb9eede1e501b1819ee1927c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b34f58c25b4811194f0a460577c64c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425a3a5820392af2245c06eb7de0e71222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7347137c4231914ea4aa9ca4098d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba568b4ebbc01c91a21f91636a70e93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85804f94f26195a3e90cdca29e3a7cda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de85e6f3568f549ea5c1777e708ac57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6c5cea62e77ec00315fe41160c6ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453bc248f1bca69cc07278030086a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02cd6f0e69ca1aa67c7698352d3a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97c1458775b40b05ea0ccd75b16537230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4607f6ee589acd609d708b91c557f14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d851536f1473d237868da32c1578df4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af971f8008ad9ead991cde330a22437233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314d0f1711b2bf04f435c78db0b2f69234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182006c9ac0b442103b3bc6897d1bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90332ec7076a977819152570845f64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45bf788cf3af01e8bc8ba46636a57a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442af344a6db37665ed78cabe042cc9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc630f3d0b3a7724cf2282ae4a892ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8e1fc52e3a0934ed360bddea9af09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d38fec2df44d47f12e8c274f73aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a4ebb3dd524b15344edc6a757b68c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024094536a7863be5ac1273f6d001c32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b5a4b475d090556de432e7bc7eac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d0bed222823c3771c89cf661723b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f9303028e27c8ef2d3066b33395e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fcae5889d8019d6cb48136ac0cbe5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f9c0d9a8b89ec5de54b7516e4e518248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb0e0a318a6a1a9122cd11c90eed0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c32ead53b0fb7dd769d434686d4977250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22dc487f7e261f73db5b5ae2b0c90b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daab7b48c56cd780919f51a2621feb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eee75981a9dc4290dde9eb4530ec7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fa927a5c181913d73b9c20eb99e33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fcefcb536ae419a5d80d5fa07ffd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab911e2d606c56b7f9d3ec728b3d310f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f64331260fa466caa8e47470bf4a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a56c967e26685fd3e36762c86c659258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03124e8a836267be134cba5bade34a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609d51cfdc8ad0d23cf9b88db8866a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e312af286a145da73d0a5c68f0a0f1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fedc400702863aa7bb7009c1dba057262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92021f489c4b6cbd2964b5df633172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0f9fc08fa9ff0e8d10890a2e0051e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf964c750dea8b0885bc8bd95902ed15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555086e883e1c8b6052788ef2907e29266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff5437115782dbe691e61a85fa6257267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3dfcd81f125d09dd7e47ee9b99617268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090b5f7da2e8f611a93fd75d77a77a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abfb8d8a4b332cf33139f13b59e5ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab7d504ddedfe612b3709c410b439b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b731f761c01a1a37710b6d5f142f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef04dcc105f450c4905dfbff764be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd320893e64213162f6b37a4bf90736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82d975ab2486b74651f3d71e9d6a63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352b9753a35aa1ec3b929812161f3be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af920e38debd218284530ca405d46d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563ac3861cd4e4a5ac0bbc34e55fa71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd44eb41ac2514d05aa82ce6fd226b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ce04a15a9fdc5de6aba5e6da5a922280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ca1e49d13969178137079b365ba8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b4f7f30c326538921ff04cbcf227d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfed044e8e98479d46f5bb60e33be60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c29b3bc225c20ffd7e926f88b1003284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cacf364e5512de1aab6c1457ee3e9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171dda4eea07fdb5823a088daab3ea8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfda5082d0bf1dde01099e3096d777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a3d0850ab3d46b703c827a801ef1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceee8579eab055d0edc3ea60df05bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30b56682acfb33108187dcd12d061d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4743d29f6a3e1558ed67c5cd7af8c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6a46353d47d2f67038aee8dddd99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b4c7b1e0c03612c8e3d19d258b34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116a7f5a6951086a1b40bb48176f2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bcba10c0e4633b67f4be25dfb3111295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259ab32b038b58e5e3cdd7c21b8617296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83e2495dcf9e0f07cc9c8622a51d34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168104a98cf9d92342b187fff1b9b888298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcef1cb001ee9259731b467837cbd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f80246f76c782c22fa5ef82764e799300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e75275b254fe2cdf246f9baa28b23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78b5f83225cd33297abb00464f0719302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a858424698d06a1c62b908066579a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dbc43e5a4147af6b0b7f75ae09b6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed51c4e041bfa77b1fa33ebc0908095305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556475ecc36b3032ac9c71e59e5a091306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560aac15c5b884e52231300715a572f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e1ce3fe164ddd14aea5dd559713d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32c88026a457aa0fac53918b3ea289309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5835c038512ed45958422e22b5ba6b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125f9de8458667455ce7893183f0c8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7d8d9915824d976a013f1a3c74a20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561384e965be253fb5aaa19179a6fdc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afef1e4fb2a3a1bdacee2fcdd50639314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee7ee2cd0f032afb4f13b6fbfc4612315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ae06d80467c940054f08393c375fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b69bb7d70191ab78129d1ca9c18812317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d5c4952d0a41955b30cc2832eafb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d5385a18f494592cf7041d844ed7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36483e161dd4c0661b4e903391f8bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac12749d42e41d0427cfa632d050da7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d717577e46cf6d1fdb3bee168b2da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484f0fece9cc29ca737d80e7a3c4fd1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb11487a04cdd4ab53e55fdb2e2445324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d397f44c53a9cb8a482cca3311b8d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35a6331bf177ab41de630e071bb715326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ecd817b5db16c169d19cd8712846a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672dc35753ea9cbf7d7669ba60f4d8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa72b23d338f15c12d2d13df02d4821329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164c476f8b1bb51882cc58dbddcd924330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0b6b147af1b61f1cae16b040d2fd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b697457ef513cdb924964530757e775332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952ae0c3e8054258df421c3efd6fc44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0396a8f087c7202973236eb28e49a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78252ac2e0ee336ac35895e5682e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fbed90bec9d02fc28f22030e75b47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fab7835896b3883b0a40a03597905337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af412feb92dc735e7394dc58a25d928338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb315c2da48ff00970d2a0e187b188339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eccf3b9238a7624e087fd3db4047a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f01d0c5d6829cb80b5568a5d83b821341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a7ce9556eeba2e9d740931f42ede342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbbcf2e117dc06a28bc6fd97205f2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e272510eb8b24f7cfdea908ac38e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62751d0963a1fcb2cdc67f735c316f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da261584bcdb4b97d562ff055c94179d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0505ff2d54d81ab6daa1b1a5a2307347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef12e2d8293e04582556510cc935df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c51af912e8f8e12626c694c0d92d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9602242233beeba22c11c7dcf547670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2341546800655261d769d0c19079753351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f38acdc5ce9cb78ef497d59d4a99f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536289e413192cba2d986720a273a5ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6552c7240921fa8dedffff4469c481354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868039634adebd742381aa745682e89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7adddef773efee374a055a959282b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ba0de144a01e88fb9bdc814c2eda5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875acb3ed5501f08a92d4ce038d945b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ab52fc71c465b06833b7080f29f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626cf811c1aadf41552af98704c7df0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f2ebe7bb3074b7040bfc5703c3f9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfab000d2c30797e38049dd7322e22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b09966814e5fca0c1b302e6475409363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9008886a6eac5260a63edde42e7217364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3f276254d3bb8444a85f6094dc7b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29d6b346ee03080e95cc64023198b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bfc6f9426fc2f253976b177a2c67c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51c37d71966a4028ce2d5cfe9192c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59e7a13daae594a4990d910308bbcb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c55b5da806f26db7cebabc7720e809370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f0d90850f9c74ad2f82ca69581f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe86893ba73ec679174c49859c2ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43331a42f308ba8b2b13ba233e4c4195373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e45b3ee5e0dde0f695239d0989c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb4c9c673e76d0aa50ee62f5f1dde4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d3339512b8f20ff169e7585d6c267376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4008e3b78ec67f6a8d84e57203e7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dcb738abf727f878510ca25fd4ee1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be7e8f5d872f42f07de6b09b9dd751379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac46bcc4157ffd19cb7a6e2b71d422380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960d1acf8fed7eb55e0bff948193e99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa208feec86c82773e6e81bde2e3d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8de72ab5bf6a07f1d0810b45304d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0508e5f591368fff1f04d6eab929b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d71fa262fc066c86836a3636b35e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f975959a6a3f7f6320bfe377ae1550386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e8ee63d1dbaa9d351126984c47a4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c3c3fbcff2a1a128e85abeab74200388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a50dfd0a5aee32deacaac4a2ac25f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4cb29f8fb4924b33790445fb973d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831b7b7d7ad2c0783d504ce88dd9b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48533c185c127ee968ddcce5e03fe01c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5454f058bcc3d32fb818522c4f3c91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816bfef6b30050e3b818f1c0171d83e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5232bb2c567ceb7ab9b44423eda7389395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26196f978fabd0b6e43db0cc2c186ac2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96daf4fa4b6e4d16e26235ba3d16b6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce42d17dcc2941aa11d05a1c21a048398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604db2c7c57db49f91646963f691c90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f99a6997a6d1be48d828e7e8147084400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc0c05dd61df70186a4289f4841d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c8e6c08776c1ab2a7865d8fe0233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a4ed43574716ee717d7cbadad909403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0de2117c132768cc865c78d29aa2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00fff6a3985679afef72ad55ee781e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863862461b017753819e52b74aaae2ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa751e3a39e0a21a52546aa257e82cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5f7cc9dc88bf91fafa4f22bb60a4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5cd240597d5e0639e307fbcdb9afe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc90c4a96c3dc544fd2bc57b28aba6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03c99fd5ed23f6e9dfc573487a0af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677336f703131d0c74bd7beec0922a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220921eed7b5c3d30c7452b4a7a927bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775ccc0f194ab95eeff204f31d734d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3428d6f333ea8b270059f5a44e702415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf2941bba26b5e5d783d342635dc30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131796e4a7160ab0bbadbb2bbc4f5c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2787f62989d69fff7b40729095d987418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089010baf3f24f5ca14ea052f2d3de01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc601f0ec8796ad3932514b7850b0d01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef91819b6a424eb7da9b76ae6750a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e331cac59dbcb3db575dcb605ca58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5856cb24c42fc1b9414024769a5f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99824236e5256cc5e03b3751f12a5992424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328752e9aed819836bdb4d8ab5fcb215425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcef787f38625bc876239d03094df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec988cc5ce48bdd96bb0e1b1ce3d18427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4891a37efeb1c37875ea1ef433e09a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab85b99343c68777df783a204467b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f3a5fa699e31e8320d28daa841b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f8d2483c3e81fdda39d4b5fa7525431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743afd8f19de2700b32eb095d08543ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7c13959735daf8e37e2b35d006368433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02255279b96fa9c15f37e37144242ed4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95813e43b087a49b772194eb31da741435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6d827a3a0078c8b1caec6198937a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e07dcd6876ceda4ce51cd8bfb6047437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04035280fb759cf160aae6335d8af5c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5345f34eaed03bb049d4619deee5d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f414a582c69d85b2cfe18b0c3bc2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f100a185252c77af2c2a48c5f5894b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6007ea224a6427551fc127b61a9cf65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2b04c55eac81610e41a04c5a4e1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c35b1e5906ca43003f15dfcf86f5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5300e096fc503515a22169bafbc5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea943da633b8f555d6087d7c09c0a67446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d10612ad28815716984c9f65454351447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b7376c33018738d12b4ca71092c47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7d5a68844a01ac1ff9d47dfa7963449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e514d1f362e80f11aab49e4511c9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ef2f9f870948691ddb8947e77301451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eb5fccb9d901c6e4405f0c6eca93e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abd7a2c8073421ebae74c914999ea8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7a88ad6bdf40ced64fe8502b7cdd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716ca111da0f9a5f60917aaf2a50734455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ae21f9329e75e7a64df7bb3cfea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be74947846d508dc5f184976ee9ac3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce5e6dad4283f852963572d3e7588458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd373e09e3809ec936a09e80baa51bc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d52d4dd173ff2c0c5790a6d2cc35e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96953d637b956e70e378af189654e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136676c115af6e6c18476a8b205e5230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cca24aa969b551659fb6e755fe9644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6ed1ccf1acf2b7cc63bd751c83691464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28797530c8314ee982514451e117629465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd4558685b736ecb7ee2312f3a45d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8714d5ecda3beaafba5bf807bed70e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e776d49bd87d8c39f02c69b5456fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c30e92a85d90ac930b161f5542f71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf128e2669fdcea11a79ce3d3f09c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d15427970354cb8e1cd856f712aba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2c42c3ab80185b009e02502c75e86472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9794458f982e9fba061b9e733618329473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a8c67d55ca5485bc43c5472c14ef3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb233bb349d2c4b308ebe2b792e4edc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f84ed7ca161da68c7d38d4335b3693476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31cebdcb626e1d981b1689af1d72d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4390a911e87ded73459b40b706e307a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfea3406b455495082cd9621da2a0ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d0124140a4aa43b41362eaae0de1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb565df5841b3457b8b1944449ae41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d251cafd177911e2a4d0f5b4d0de7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f19c739be0a639ebead97101c312483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6db76d890c8626e41ec0ab3ccf10b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cd46ddb3877637c9102db9dce8991485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49056a0b78deb6b0f5483bc5e8203f02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344a6432596c1c04a0950a27f2e2d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caa377ee9420355601a8e0f4cf9995488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69c941f5901dd5e86477d903760bc7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88825dcba3db80a431b39120c0ea6bdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa023eaee6d21c5c492202fd421f73a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a27ad20039b9de9b44f0a3b981d65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e4c8f9802cdc42b7bb4f150c7c9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56177f9230289720b7f92abb03d3db35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361469b975059624dbc960593dd7780e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed705dbccf0bd842469f3c6da39984496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aa724bd9ea3f3d3fe15ce6ea5db0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c9d2f9c6447d53d57b0d051b27add498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257124a621d9344d573bf8d18a5537c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6087ce1e0866777ad79e7859ccf288500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28b0ca8f46d62d6e9cb4f9a151b71f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec889aa0e73121b0183ed1b4d9009f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e2afda0707e72423a83df54736fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa50b59aa263f87f2d6291ef4852c3b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a109bc4bf64640f0b7b0781cacbb53505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b90ba13c912eed9567b16cf29a6ada506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d4f4cbf0f2af53c25b89b1532c37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7fbec1479cd5cae3d803d140a673c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff0d61f6dafb3c1192e4729602e3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9dd9c91271b846b6d3573a3e3c5bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016bf0999ede463b09e52313f8031a97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89076183b32f558aad03ccf13323c9de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911f112afabd4ad4be42db5e38c8dc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f087128dd0b2a6cc5cea549528e0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600fe505921cc7ba498d6e5c254091a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f380d45f00dc81706901bea58a0c998516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1635baf25bc405ad2c00a7d5528d66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d64560df4db7412b3ef670076672f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f84425dc36a85d96eb99431f06e7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612b90e0a85d16ce318776d0c86b4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6e3a4dac61dbf5afe1a1fd33d867521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7527a5863d6ae60acebf93b01c71a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f607ac0d1c4e90488c63ba6afd9777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198733e5eb7e1d7e4fc7c760c8c7229524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7910d09be49a59c7fec82e594fd312d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de3532752d5e5d832caf9cff065e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e97a3d62759c90c387288ffaa790527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f7e9f54bf080c96cecbb45cb9f8f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e781bac1de78ca12e26009860a2ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23e94a56e56df506aaac803925828e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f430352cce961ea690df04e6562e4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e42db0a4adf4aba986b8f9f89d846d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10db92c7b4a7d95cb56e12b7b548c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29bdd52f9bf84fa310f862e17899e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73d496926015b6c65de581420b9d67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e4c7ef41e77dabeacd9ad0bcc38b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbeae6f913c8989f280a38e043e734537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c3bd2a2d09d5374a936bc4468f35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9811640a1c8e288594b371f001182539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad7ba8ee352e2ee6a16aa8fc0ec94540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864724a5cbdad6abd3f77ca78b317cbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5293e6ca1424074e7b567091ab4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4fb7581304d7aca3622c33014fcec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f0e2977e9e0900b482ac412004711544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f98ef5dcdcc0e3cc37301b4ec8344545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8f9bf125bf5aa5a5847c53674b051546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b9d8b3b6e245d7ad97c7953e3b2a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53d812b39cd711f1074fa34c6a91fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad73a7dec78f7dcc8aa6a0fba639d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408f615c4cbe3155d42c287bafa66cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95488fd31cc80b0abb44ea5fee5c96d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b9ea8eb3ea1d2664fc7a2224bb0d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f97a1878923a4b2a240e0620921ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79a0a5308472d50014b5523cc3bf5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6188b3b1c62f1e317c03514b9e08a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3be290f82d670b5d053e0740344c4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628be1af0a437a740d6076913ed64d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02541f750b41c2e114cb1d7121f296c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a280ae98db99fe610a0305f32f700c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a51bd8862e547b99474514d05ca72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903678924610dd301dcbf41f0ca1de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee45036f68cfe5d155ede6bbdab1d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7c682c15b9921b21771e7a8ac8261563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f16cf80cd137061b6f64cf3267252564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c21dd68e8c380f24415e311cde925565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefd7654d2a6885f6b446a9de4616d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e950df702bdd40fbd19f4e5bd2ab26f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00080fab619ff17dca033b511012fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffd0729cb82cdfd434b59414b903ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ebc9a3081b0b0fc8beebbb3db264d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc488f35954898295e8420eb5e21c07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3a4d22ce7cbf06fae3d7ea89d7ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078215f423a1adda595eb184cdc508a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c49265b9d2d0c2af7239ae68578f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201655ac5bbfe5cd849ca2309baf663575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d81496b5b76e5756aedfcd5fb39aa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3fe5a2d0dedd9c6657a37e6655a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4b08f80390d6f1541a982f371551d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5abaf99ca258ddd0920a2b1c6954ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ab6e302d2a791d72747618a02b739580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5549aa15c5fa65f30a27f72cc56b46e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e23f96d0b74caf306a1cb631b4aaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0eeb9efbcad299cc570551d0f8878583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3251b251d4fbba6b5e4a10911f8172584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6653154ebafea24dfe6087f69a59da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4175f004b8a8945bdd3d63a5c6aa4cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913ca2048a4829733e09d672a8bb681587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7221b08a7b28ea783591d2a05d97c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc62d0ae0e27d09f9dba8a315572fd3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cded9c947d70c231584f6db87cf410590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc945dbab32c118dfd819d5e3a855e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865749a25554fd40be6364ed7faeb378592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2c71954968a27b005f8a0ba33f64593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a56d52bd94a0700b0b1e9bb5caaf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30110b759306890456d98adedc8b07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3f6ecb4e691fc56a9f60710e865cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49f361549449e2928a73460b7db717597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd42f0399e89cf3f736b80e3e3cd58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1e76ff5034d5a79dd81c5aed1544b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58605d43b346915505d5d776008bcf6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cacad6b09082e0e40f8cdd8e17bef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43c8349e8b2ecc0865758be458958602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e2f4b5a096dd0c38ef518895507f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b054122b28483b25c90ac3f4cb0ce65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d61f8bad41652de52f680b98eb6a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa703e6036890150365da1fafdc39c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7a32867c869f181d820fd9ca1a7af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb7033c87bb2d90061a019fa231df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5be880563f765b7a01657c88a84a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d4e3d390bc80d3864957788ad4cc8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d279ce06d8c91717d62088eebd1c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491862de54276f386e44d4be9a4c08c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aae95588637120ccd79a3d3f4616e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a449c6ed5c6e8e6091dff8c12d673614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa0afbc8b6d84275021490a948073a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd180c5381265fa367e59f0e5bc67da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11183e46f01976e11a55e5a5d81f43bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551f89d034487c973ed848048719367618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f3140a690b1cba9af5a7dbff45f84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a43d008e7f0824d416d216dc40cb43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80446e488cbd1f09769ff7d635fb988d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9bfd0ce634e805f7a2ffdf4461cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e73fb8c1094545531205f5edde8a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2507df4fa0b8c4123683b6b6e4745e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dc6449ced2aa73939505b3b99851f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff6f70c56fdf78a98f4d5f3555075626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41689bfed23b34c055deb2da50bf3f21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238773a4867b0591aa031cebd3de30cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1f31f325812fd9dee1932f873aeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bd8a4de7f7960af2a0a06ae460d62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbe580be98c84c84db5064aea480e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3074f413423a733b7e38f48b075c35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a43aa19ec34ee2d1a7014ac4d0ed4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be1b95adb2ca6bf1a041f74633e88b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f44a3ba4f51d3be438c6982acea04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484243ee207a02efadc49d3dfbc81ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5112684848bf5f3b9935566e294ee0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d4207c2993745df4c20a3b004db24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ab1b36ea0b9b735a01bae3bf396e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e722ee5addfefb2db64abf479f7d88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcca2023f4ddc13f5c66b919d0e919d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade92c33263a8d93689f65cb87c26390642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a48232482ffa0f858f718df7e4c33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7917b1a39eeee7bdd2137b4c540b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959304b4f68d2d90aed09692d82a6bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d590e6bda02884e25593c9423e191c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17c0eed3937c8dfaf0b0b5eb0ecb4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6c4caf285d9672449a057d3e9073d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6167a5695b11a1543b45792aafe3784649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83d14a7a08c87893ecd9ff8893fd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e911d8199a01bc902209c9e6a3d14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83857d9528cb6b8a5c6b84fff42c0fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c3d8a5bbc7c1acf7f7ccd8d24f20d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b0af0616dbb43384c23c6e2c74d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a27f460988617768c43c15bf3e0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af865e217bd9384e5821399b3f6d0d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f9356162daf1f2b002bab74c75980657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5bab4d24361abe72244625333b54b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca7285b61e2a4e53160c83a4b076c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c684dc37a52da6cc91a045a655b15c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d02480caad0c3d163546b083d1a5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8fa6db6cc95aa20ec8da0c6cb095f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de388af6611ff99eb2300e4dd929f8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f21182cc2737f382f2be9743ded529664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed11f7d57ec75e6c27b55b523bc3009665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce87e367fc88bba0e794213347240666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888003e912652064e9d42d7cd3dc044c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bb583e854dde28ee06cb3475dbc2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25dbb1f64ffc240afaab0a8976b17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3a52da4df6dffd5466c8f5914392670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8c4bfa5c89ed4b1cef5638cb506a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9658a31870607cd8e476678ef6ef3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e80cba77999bcd876e5d03c836af80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6db30f478a73f5356ac417429ec59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c67effda8e4dc13d18083b2e92e9a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738094549ed5df6d60cafb79842d1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248d2bc3e86cae0747d7fd1250ecb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be534538ab737af599add74785f99f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8273658e28a154767bfaee7e3d160679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef051ed62f5306b1e735710ecc6b44680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510586e800f4c774d9af6e0ffd3b762681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a451f40eca0989148149dbfce502ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d82353e61852cc08fa42ff0891dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02fd71d695841c35291abc9bb78e52684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d8598b051054f64e2fa29ccb84b46685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0892dccbca127a3ba9fdca13c34eab0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287370ea48ba6b2d1747b5afa56825bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f85e069f46757641a56ac32b90056c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48996c0c4c57a71d86437c71bb8d4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c751cd0a7d027c439c73f2dab2897c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60101b943105bd1df0a26ae2d1061207691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d522762239a9f1f993ee6a40d0808e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261f8ab77a242b263395dde1b9d26a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410471cd5c224416e31f32ff10753ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944978b77571fb12d4a5350723aafc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1577f53f4445103472aca5c2b87298a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee1f10981d83a9834751f00cc0fde9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e1e8526505e1f666df0aaea8f4f4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a16e025606c955d1cbe04ce654833699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63877f4d8ef3ddde8cdb80bd937155e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1bc1ae3de13c1a6d557b9a9440416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c0a2025336eb7f6b8407b4bf91757702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7fa283707de430d7a167b8e14bfa7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1d24002bef99fa48884fe2ed2f3f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7345c334aee75348770c20ebcb9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cf455f1b0a9dbbedbc506f080d973706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2eb39667b332ba3a68d40aa97bca2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc42201df4e3f960c50afd7ee50ffc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b7abae3aca19346b20a3ec237e41709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3bf1312b031d4c8a67078cc26a51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a697f337db8b1cafdf09432319b07711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c38ec71de132964ae9d31e0639dada712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cea6000f7c3ea04eb1c4c2a1675b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d04cb62bb44665920c85d003656cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b81d834f7615066a5c0cb50acff04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa10b125fc22795f6fb01febc661f8f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b9b82903a59168e482c1fc36d687a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59a8da156ce1adfb3b3447025c7c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa5f0ef636fd715b3f8edf06819b2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee1663c2f519a84954922c3c74b29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252135bb66431722901eaff9736516e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f7d65c51f638e44a3b205fbb790b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cdc9d1fcd40cc0657f02485bfb6dc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794dcedd6a793f874c83687c520ddee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c30a8b40667cfe2ff670f173e387725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc04fe3baa2d18c9c50149ff502057726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61e7418407acefddc7b16e5c9dacfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0213193b21f3d95848026fc02ea7bc8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061533ecfb2c511544b7723c0dc793d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bad0242a91f975298f8703b19abce0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9d156d74e27cf6a8f50d5a717eca6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29699f89d598eefb209350ebaadfbae3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7fa15ed45a02d83cf07b8db0ae0f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f86b1bfac9b4ef37dbb82a2071837a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6defdd3a8b1580eb3705b70286541f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ff000a939177bfafbf7da431f4571736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcef19ab1c4547e49ed66d6b333f25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60a8477cc213880b3fce4a41b04fd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400eeba795680c8c04206cc90bf53d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29665b49494c7752289d94d383ca1d61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc9ac0335998f36ffba58c2ab8d05c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef357d08ca6c64b343a6f84e04114e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19955e259d886399af05a5a7a3536746743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d733311e9b694b161db043ecef7e3d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee5e3e83c4b2539de4e1c59f9844b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f27c2a4ff52c6f0cbf22e0c8667104746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ec1ec6824b39c1c539497cb1f0d9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a01a9c976776567ca5990c0894974a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1ff6a793773cf2bb0043d6208964d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98366904ed7d527517391dfb431f5c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0dadef98691bb3a7029ca84c9fd0e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09cb9fbe11dbcfe4ea2dd390ca1f2e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca193db44687871cbb20a5677052bba4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc35a66cd9ec45f11de8fc061a7e244754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfe5b122fedbded4c12d97de910683755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f3ea1c650c8007a30b0d0a877805c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cbd59875439fdb4c732b6de05611a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba266193b4160337f2b7ad4218de4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc97502892b977ffc0952776848f956759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d7538d4a3b585faa86861af6b25501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e8156a436ef2cafa1e97dfe5ad852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0e7b5e4d11efc6c2a98b02e67d7573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d6da0057fb02b89444e55c3c6e3b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68d66e0ba0591c27bc5e0f8ea258ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f0225baad3fb6cebb40092f58668e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ed9302ed70d96451011b6af55afe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad15f896a3240036e6a2dfa57daeed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b869b0d45340cb4bea76d15a1268aa49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bd9a2fa9c45a5d9adeadb3e7003f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414744ec162eeb316d39975b30b92fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08df858e5cf572c07c68e4fb147e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f125b783239e0b61a884c4543ec9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f18b93f6b4731aeefb79317b3653af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de4cc026bf4433c562e534ff3a573815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54abfa6320e5f5edbd3e2f1cc7488a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d036fa4546892348209e9be0ab5db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c423282a00f2373c41d42307faa9ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155ef0280e27c933403252adf20199819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a907a19c1c07f4fe27c497ace5b982920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d528138699353193e4f9243c3b05df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c007bafebe00ace3397c388649954522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a081698999eab6b887aa2c598d7a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1802b9157261477b692874360442c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a4a78c2c3af08dc689a17594627a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b614b61954ad0e1dc7e36e97b0a5e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320a8dbccf79f1ea3ff34000edda3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11260b43bfa8722fc11e0143f90185e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2991164ead5babf66b41a703b96910829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4994cc8aa17c05be64e010dea57fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef95681f195e3367e27e48700d6be331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e323fb166e8d40d898c43096e58c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655a20e916dcc6bd6aae6a43aeb00a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417dfe9ed86accf5647990e322d3fc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa58b7a96edebd0870470b067a16c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70024daa518dea8a189efc36b9afb3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476c7b9bd8db39d182908d3d5ef6bb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dda46b717b3f58d3c120d44ad16acd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fd74be4f4bbef055f0dccee9eec3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a932cfe0f3de163642488a3e278d1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455ecf010f8726dc647021f2bb88b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c991fd93a5a928a2fd3f5f9bf8bbc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c29164e965fef227eca31e79c4c2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aa6e4a0a2527f9152f79b3b9764f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92f238d2b20338c3af362a3656ca8f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945cdaef4de2db218c5d33425c20f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25ba2f67385dd8586e10e978f1982147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42892b929e6698907509a97f73be15848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6064501b713e6e2cb94ef6985ef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d932f589f08f818071799532069ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f03b78efaccd6846bf3b26d4ce2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a547ec5162badd0d72a74af544e52952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b9a0bebf0d8bdba77ec043b4c36453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4360ebc9d6b01757b03021cd5b0cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c185fa8a6edc3717339452b088c5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d945fcec670800898721713f1b8f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998dd8309b042fe2059db9abc99bf8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282baf2e3d04a8ff9fd452c8010eef858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63badf6251c3e177147c3efb5576efed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a549573ea42b018480018e918b1be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d260f3e310fd235d346c6629205f40061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a07eb48909a1948d1ee3af8d36d3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1792a96e84b1b4bb431377ee12a09763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd4d427b6a1096749a2c23787e5a3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86611388c92657d3f6ff2e1a242f84b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4c3250e3d19eee12617a3eac43b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c908bfdb363693f0a3f4081ca992767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1450739745d0c0ba4818a3b0a69a4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3571a163c609a531b31e9e49f598469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace0be5014ab59fd14978991b2c65770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e125f6a043599f08a81e42471ea0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a6331b299d9aa59a3229f9f0b4fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213ead049be1dfcfce52c2f772488a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feeed95fbbb0c6fc30f28b3abde88fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc60c725034003682a69f81394674f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac06b24261a0639987e6e1135cf37b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82bdd9b6182dcf71c719370301f3e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586588c5bfd0f2b63dc6478cf9c5553e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279dc0479166540e44307cf0a883a9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846858f57549d1e044746481dcbcb9380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998ae0a95d1dc79ace90f280e88c8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abe31d22b8f4a43f69af0adf59a2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d475aef446c619fda127d832f321983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db9d207d6c709e1aa16947fb54133384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ada0232a0327adc8a91d1cbee6bbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc443cb91060bcd4ec6a5902b97b81a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79555772bf88e9cbd430e9e344436b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13041b3a9866a3aea0f0c1035bb3365688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdac3a42c1f5ad3a8e9e5e0c6537bc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4c46b6fdc451c3a288fcbd22c2d8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e115e56875d58ff85cae2de29c81991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e1b6eb3deb84677949a3e8ecb29f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037fea3176734cdb9a86ac09244cdc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e10a22fb408be70c0cd07671c7dfe594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa196a47723d38cd7cbc78661433a7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197fb86427b21c52ec3d9583ef960eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f59da89d3886cf8a64d2fbfad3e2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcaed7f8069091bb554c4f5fece57298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ed06ea3fcb896dcd26fbe76e5e94f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065fe1dfafd0dcb4c4ce8f232a72142100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03714f356e00e3d25236627f9bbaea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356baf98dd9e6b93137d1b642b1347c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbfa72acaf5ba5fc0bd9cfa7646df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fcae7b3ef0d20a564ac13f18e2bec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308ebdf4d4fcd68a6867f6991c25aa6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4cb33a918ba9ee1c47edc711124ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc6d6e90ef76b2c1d0aa6714e4b712107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc6850bf104ff81371b69f35f14acb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff78996d0c09ef16f06bac0743197d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9504435f5b1176b58f6d30c2198b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1deed962e709788bbe5ca2ec036af3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed4214f5ca75ae4135cb7a8a190546112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ceef20dd94155d8c25e1e2245d151113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1e1a7c4e24428587bec395bf804c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d52883cf1450d2a14dde1a8de5fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670cf1f5fe40061da29f30e225cb020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d0bdf65a2f2ac052aaa06a2d04733117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d54fd31b98825d831a24b453b1fb2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832e8bc4b08c026d6ab948164dd8668119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a11403c010255b2cafe625800b4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd92389d749be8ddc6f4e1650ac692121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee90f06860d9a2e946ee055da8fcb6e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea165edd0c9bd0ac09a2639d5ea2ea2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ba2fabb1284391dcb0d8f058e7ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f9e2be48d2dcfd97e93fb1e2f25f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b204fbbfc38c88135aebd93f3f0d4da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bd77477937df063afc092333a31e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a67fd6289b5ce820581f06a38ac1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bbc010d00d3a96d89e71159a0ab90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d5c0d2fd3efc7a5fb334c4c145e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52f5260a4f453b3e423a70f85f9382131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd56c6de35adf2fb077b2507e6e1e0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef7d58c8b0a24eceb3041fa6069d13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d905ceffcd4d9c4ff5735607ab83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e17ca8a9ded1a5d6af713e2b315931135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51e2794fd35683d7f50b33d8b3a1f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3442b178a0d3471441b8c7e01a586b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543f1085e48a4ff8eeec4a20780a7a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c42e06ff4e0227adebb9a976df4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c9d20d5e8c9261edab418e2d9492140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef09bbc2d087e649958e5cc5c7ac8c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcf86de32ad697b5af5a3b53872c0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3cc833392d0310a439d63c15b98a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbfb99a295a6682565d2f85c7b5c06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8b96e2b8a49e26194f4b3f9f5601145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5a42a1ec2785cd34b0605d839a7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb788d9191fffafe9c6b4d0475c74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb4df011892279f9871a097928373148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ea6e54b8f7f52aaf10a3355f84d20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abd7d04b403b13d19f6d8464420f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ca3def1243d1433d9a3143bf93580151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a49d3cb266d4ca8e143c72f16e28ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c41ed4ad693abc4fe2ea3ab5354a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd161a1384f277ac3798c17743c6709154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d6c4dcf3b01ff6c2b8f98718e63ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e164377db4ea3d2d11dfa8f5a5ace2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af2f6a008eff3bd0caad22d7f55a4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad9eecd85b9fd775e8f264727a85fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502343c2b7c396302647bdae1fe071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0598db2919b4335a9c111b1dccf9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126a73aec05611db31fa086ac2629d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b38ca1f1df4f2f100fbd759f0c8587162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245ceb6c698981b0e6fec5281cf7fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3f556ba4851276b57d860944872cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae196ee91bc559759df1aa519b8c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa86f5f986f610470dd16eb458d400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a84e7682500f4790797f939bcbd4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439e051d913cc623ebb27d3ff9180a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e921ea340ed43ff654ae0886be8b5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434d3432a9830439ba126f1bedeb5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24f4bc395f91ca1f8dd6baed5af15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e93999bafb6aebfc168d2bfa8a0d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e774c8af4681eadfa669c43f5cfb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e938457d79fa6d799cbdfb1b96502174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622a83a59c1e13d20e8b98e68e39799175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8164fdca0757015725813bb8a41d422176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68e200e56fea80cb6753452075df21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca490463599308bb4f29002063a736e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8437d6dbbbfa4efb46d4716a86c1697179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb21190f5d6eaee9bdeff8f9205a9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc236330ad8a5dadc6209ca90c15b5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faec22afc0024030c47aa1be13eefe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0a10a1ce57eb45ed5b70f4e90f40a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e600f19a7252eacd571c49fe63df3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bfccbfa18b32ebc0193f05c90b473185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeaa551f41d574eecacd0e857745978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc2602446d118bcf44f4bb0a65fd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938b74329aa53662ad4e708824f69a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b3ff740a05a8ccb9d517d6590ea03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b2fef3549ac1b5c021e48ceeacef9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5f9497c08b8d626d9c2876abc171191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6410708c45f7a65641577a9098cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1a6bffb57c2465aa3756f96a4a22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b0df8c304e357705e340de0887ae5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37882b563be011db7044002ba3298900195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49da6740323d38a518967f2605608d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdaa4d409fdf664e496e9ab67011f60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b63574839dcd97ac626e19f6e030a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59bbac606493d62a84032ccc513422199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35161492f7c0cf6bad7d2c3ca70aa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929763c3fc048ee06f5ea3ddff0ef75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509dbb6f160aa2b2e5d5ab5199fba0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ec813259e3fdae6b3487935e0b5e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cf6f8804fc8f3c93ec5fc94a7c3df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047da52ef21cea6c3cd3866cb236b28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373bc3d4d855e55d6431556c9536f9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6b347001adf32f9193cd3872d4a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c94a4a7a4699c3f09d74eaa2e428c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9445cf4689d5c055c302fc0202e55c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b6a97d96b781bc9c257a1bf56985d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296106f25e8b67bf11c50b0516196217211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a72779cdc9a25293ae6dd174be4ca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae5b115f41228bbd77175b50cb6b5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b12cd0d9fcd8c988d64c63f320381a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f2fe6b0ba04b74a81e0bb642b7b1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a928a51fe24c6245f4ecf04155c28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d815ceaa60b2c21c2f0a26552b1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7996ecb77a2d371662e69aa4ed154218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e194011c45461fc76b9b726afc1815219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1283c8d91812910e11fd51210ba19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1cd7f70a22665a5fb4d8795573aeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b88ebe33c278b0f5758288167031c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610072e2a6f805a06cae561cd7ca0f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b48b9647aaa2d3ed44f2f21efe2d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38336153cbaa512083b8b466862671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8814b6efc5ed8417d518d9816241d5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a43a4d7d684ba5994795138bf43514227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c236aeacb49f450a779373bcb622f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e054b5b655367e054529e062b9737a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564559afaf6e9c145c1c037076e5212a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a267fe277536ff200e262cb16a943231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391e647c71d1527ee88a8e41ecc60c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0cd4556c813f9e5b08b0c5064eb91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701acf98e2f774717a0bff307ac0210e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6ba63f941be61e67d58d59e4ef8e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126712264401f95fff31ee3c24d2fec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63a6385f238927eddcc254cbc3fc06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d043681238fd3e34cb272c0e1de47be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcce533eddd733cbaa6a02bfa24a39a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038eadb57d9394be5adf780c923da32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80ee6d739e8e9001f1a10174eb70dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215cb370326aa843e1bdcd2e79c017242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2e0942b3c92ec454cbc04a425f08b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a4ba0e001194f180a6446b88f7657244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3721191a7e23a5978b85d820afd353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2316742c159cea33f7be3934d9e150246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe25f3257d5edb15e7199fed3be275a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883db34a406f651d64e782c86078a98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5167ee7d662fe495720c7323a469e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc460efc153377dfbff3b44aaa7857250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2097563ef87afde05b2cc9dfcb639251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e4255416766e97241159f591bef47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ec0cafe9082e3a925b4837dbb821253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4434fa6ca4d9561ea13896f407f02f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bbfece7cfe557eb4ac53a3b40bfae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3518440adfd5811162a8037b41ecd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be3028ca3a660d93b91b72644cdfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ee2f5fba7d6b52632d1bc5473302258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e530377769e4e2905c72396040aac5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210359c94b3a15f5788a778cf64c9c1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57c19ca71435ab0a766de5aae4a040261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f8b2d132f58cd699a9af81c80b7f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02487b182866b3e34173dbdc5611940e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe2d1720eb4fa5d3d4bb58075fc7ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf3ca6ed6ea63c6ff96b93f8160eac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3cda1e62f6ea0c3b8fd13cb2547e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bd32d4373a042830cdc0bc4bce559267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044384e53bdcedd992be3760485883268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbc7dcc66f345637c7ed7779fa7f75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08db87da6bdfa9f8a1dec2f6e9bc054270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f1af077140e30b5dd5cc3c7cf006e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa798107a78cf4a1aed5cc6faf26f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd6e79f9571d71a256322d381db028273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020fbd8e2f1fd700a3ec2b6978e47aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bafdbd2f253b781ad7247f10872402275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f9f1f2fe69202ef09cea3ec2dea8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585c840caf5d6f025bde54ee5599c75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3701607eef6faa68ac13dd60279f01f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955174803b247be0635a54a8f4eed0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb379052110e2794b1837eef31c5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe5c5c5a9bb65126a1d8bcc00eed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30d12a919acf7d86a54a6963d3f138282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba829ec6b7dee641722ca2378cf66e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541a006134ea855eaeae8ff0f52ac0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60893ce2dbe0f667dd372ad18bfe7b87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2d41f5a8b35070ac9003e86dd9ba0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6580bc98e10d460d9d9ca6e5e96a973287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227211dfd880674669460f22383e4f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cfe5601904f0c2dc231c6dd97148f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5353c89e48d09d508774ee59316345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d73447b75202780534ce37dc9e5159291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd50cbced53f7e8b9a02ae67bac9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb234ef5f1283f61ec774f77d7f5086293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d641ed69513453a3d16f447e63d64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d48e06f4b8043f01c4943dc6b440a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b43c996eb6918d56fae345220c590a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ad1b9c7fc601b15ca5bb18c2ff4fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf2047347a8e9deb730d0c8d4237b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b292bb8d8e5b90a94c14719a371354299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb350b54cf4dd53ad0175290c89b500300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df993b9246c677ccecadcaade35800ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace2fa178cacde51fdd42fb369bc8a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a0a6ae6cc911acfe03f8029a0928c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d1afc4367daacba953d686a969e19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b4f11c48f78edde232cb0ad7628c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b5a15e7b57d1b5694bd844f3dbc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad8a6374b7a3d7b176a4230d5731be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7eab553fecf9007e39824aefe8ff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c640741a48aba917310a3c96f10b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767add14d073b1ecf5de9224763f910310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682589dbf34c3edde7dd0b68ab2079311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade7b5c57ab29e71e27d92173f64f84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d5389333580a73832e330c66d2ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c63cbd4171b5ffeb8ea78c7197fafa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc06bd18b62a336f87d7be4111a13ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476eaa570f5e87dea40bec8a8703b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca5959e15d2cbe08fb5c0757fe3591317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df107ae9c6d3410bf508bd430618d78f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50d8af8a875333ed1d3db60171fa70319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b868e3af9e803119d75ac3af12672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d68b7c655308bfa58e27806de6bcaf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3713b2ce31ca61498b05ba9ee4aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9b1ac6b4cfd39f91f3c5d711bf8cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87d03a59b480246faac82e1e64d582324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac4ad796de84c2a0b05e2333b2848e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc714eee8ca0a811316e8d61403436326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2135b951b924dd8cef8d086e10e8b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b6098e8c14e718956498374ce57c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1488bbeb557b383dd27f1e99251e74329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9c6829d7b9a288092b9c32d916e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f4fdbab0d34a65c1e01b68abe8ecf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba59620089c2b5c9f94083a93d138332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8ea8dabbbe92970ea66b192bde2d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bef019c64a176a0ea36ab706846fc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96236b50cae587867cf25171308d1e49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f85c3658256af0b28810347d19f47e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858df7f54dbbe00030515a9032326d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90129efcfe99e32180356ffb8fcfb92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f127815c9dbfd589e6631e24104c02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c119592876a601d0c116d8547018f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e786efc066e66ac47afac2be25d8cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95844242e2aab75d34b96b5583abc04342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54782367037a0afcce29e2e2d97e5d66343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef4559be9a08f7c9d45105ca0a2a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92795e79f64458a7ca73cafc9e3f2bda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93d107f203111be3d58ab5f2441b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9ff9add0d8d9f744221557ca1aa9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6489ecebe8a8a6c7d7d63763641aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd00678ef70d0fd01f756f59a066c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d57941e19e9c5c1bfcbae12ed821b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e6b0d13ffaeedb07dc96197c24377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f41373880ccbb9ba3b9c5eef2279d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837f837946dd71515daf0e156d9690a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af04842fbf10a2c505ac187aec845354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a935421d458b73b6a62525cdedb88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb333dfdb9771aa38b90d677e405f08356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870964d61ee0d0892e7c9922bc590159357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfb6b4ba317874e42bcf4dcf01f280358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73874612095a72c27aa3227d8e1f5705359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d791b8cec6fa69a93b26e67fadcc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6c3836d2a876159ab3efa1ef46b9c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dafc91afa7277131d5694910e78a88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40346321684dc421914cfeb5efe91b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d938d8613c16e78636a3bc3e6fec8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b418cee46fedb0b35aeb36e9430a5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae799852728ef18b4c54f2e3ae3520d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fe5c029c9fce7cbdcfcf3ac10a406367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b747679a7f69ec8f0fa891030ad46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cde64371370a4eb1409b3caa88c6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c86404c5fd369d80108d9a7680449370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8f8c6d0532857dc327fa624ab256371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e42284becef9c504e5864800e022d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0743f64a79568fb1c80e7e8adbd3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef053b6fc6628539ef27bcd5f8b8f4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ae65a1045ea67c56154e708fc9669375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab8e6c8bff96db78daa1eee7bcec0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6149b89eaaa62a5c3ae4fea2a69c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fac24fc92f40567058c1bcd423c28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d65305e88250a5ede97e34c628a499379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b00c389baee696e6138711758ad1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0ad3d0a0a68d0ad8c77d2312dc66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96969f5ad754146aa5fee36bfefc1b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a6acf6e9380094c1b2d6affd115ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ae26e5df7deb347ffe4619fb75bf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92ee9dc22794daa9b5e3572c8df377385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a5a91182670308f8a3c9c9b220f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d7546cbb100192d2addec90203437387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543cb96574779e7b94fa4dcdd160866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f04f445bdf6e133a774e98447cbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec70edd22612db1b5625ac4e0aaabc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a979145909e03fc37af2e13acb43a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d53ccb0b2ac1c062151f984e1cb69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5059036d291d07296a24800c4935393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97327a241618ce1678ab87d2f8389576394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3883a88f6332fc33ca9fddf8cd190395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79408f40cf1f3edd383bff000cef5682396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a77750912998e9c86b280e99d3621397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f481974213259401f988f5a6e17c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598e6e4a5773f6d5bdaff1d54f9f9a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc38ae6b2455c647343c793298e84f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f16c59f652d5618f4114eede6b1ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133a18f678f0d69f1555cb8b5db15b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8959400d64a5c6fecfc461dffe627403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db727930044f8d78311e7fb9629db3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a833c8f00506b021ab3e87b232ad5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32490f135a1ac719978cf2ba22bf95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d5799fd24b86b2620db44b936e8cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c48848c6b6b45611ac3327c98dbb80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943ef2f20917743672703e2fd35e6ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb5cf28f011170f8635a2080c3dc5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b86306cec2461c84829e3a0574baa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8dd05eb32f1502d245eb6529378e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c475699d34dcdbd20cfc43aef3b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be33040b932915e56b8471179d3b27e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf0ed7a56dd6c55836f3c385c40667415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43006848e1dd5028c3e0333fac7a2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ad45cae452e2d9bafbd38a2aaef96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5dc901e1815c157db826e412f92d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfca048e0fa9a10cc77f79bc98f8f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e1d896f7b9c3491e60b97cc9f0ba3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc6f9630823817c5c183c20dab0949421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a28250a76c3d5bfac0d1030857ffa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d227e183cc4fe708fc933afb2b3e125423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c352486af8670ef5411246eb2799424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c21447d49e7d50e854c82f4ec7fa2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309966680d858d4e8dbab5a225365a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79c2a6e43a6765e07023bb288637f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f6ce11fd3a6fc115fefd8688afd4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99261a2f325ef1fb8448865f5182c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40641c2824fd5f0cf4609ce2ec8fe30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fd69b5ee6d306abb3b4440ec9dc66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19680d1ef7fb55871c7df3c3cbdb29a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9753547ad7663a8f9a03c37fbee9b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971aab250b06de81c385739afb118fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83570156c41b108bf6f8e59bd91cba4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310900b7bb554a31a61ebdc8ee14916436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1572223a3439a8835f03148d9eb67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a97ac5896f9be9fad61bd0a3169b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe746b311473d309c47d015c838091d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa707ae6306cadfbcc2656ba6ab74a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723b74d3b924311cb62d038ca4216ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629116657e57a72a495dc14fcd753ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a3931b8c8bd12cd6cfebbda434d9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10132a7f5a2f594b1b0be836269648444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c473e52bd2a830a523c093767501445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407883aa2db1d9254867d0b6a842d14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fec7daf3a1460f0ad57f6e39a7ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef101c951a9cad29f33cab6bf0cfeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3218b7d6be1d24c1e2f7d8522a9d7d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8774eee508d24f20c504d825fa8b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2d23018ef9708649ef2cf918fb715451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc127997533345b7960f82fd8da6bfb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caa33d9f7168dfb9b9222e22e1344e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2277be428615d47c9e0df98f9ad16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30034b8ed0b6efb554a15865848c43a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f360c79a241109cbcef118c51ead5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba01982593b4b284a2f3d5522fe552b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f0162528688f512e655db22f6fa18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7b8c8490b26860a7ce437457131ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d9af19c754f906446e3733092f070460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141825223d9b5a5a5b85e20f55f59442461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b778101d0905258075ed01f3b17090462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1ac5709309e5af6a8656d77dc410a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e87354b07fffe8a1f8ad556a90fcf7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279d7ee7cb1c1e4bf70664307238f6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f23849447ebba469a4555a31c2afd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078cafc37521c59df4958c27e6b649467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9363bfb8375c704447e28d144ac3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11058b6a3c05589443120e3c8434555469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed10cb567063885828bd1540c32a45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d1ee6ae06bb9fe223fd4744487272471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f78e1a571523dbe4b3fe34a7fa5a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970cb7d4c5f11c6b942fbd51d148cfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76b380f7b72be5ddbbc4626c3bc0a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70c788adc6baaed0842e8008a115b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a8e11c7f9c357d6a7baee2af7baf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e4aa17dd83e20cc58e6d611b46f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074bd98159bf44f6f043d7301419931478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d982c07592ea25de7e5bd32489ff13c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d859e8fc37f6645a52bcbe73f703480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc0c37bacf038bae1cf8492aea7eb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d961bb71f226ebb95ea326fceffbbea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ba3a41e08c7a5381063daf861c273483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b83fc8d4cb82ac898441da7d24b36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879f766360687d485d53eec43793398485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6221d147b30a55d32298c92a24dd76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4f6de0c5352b5d889030d28da3925487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf0983dc8a30d23a306d5a3fe4c3db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78abb196e6502475b176a1c4e0bc23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a68250844567d15c2ec6b7c81d94c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd4865a73aaf0cfee87c2e536e1996491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93177b63e0e710005af7cbe731b408492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61132566e5f9c90e5025a2f6cf0e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446127799c42d0dd2cd8b799bde8425494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267357cba67d9f269b2d8fbf83459a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300453b204f98f00f699eaabe025710496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff600cd725bc04e6e8cea2c133bc64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2eba47229e48942e08c7ae05f45d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047c189feedc8eb049f0dfefd80ca81499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14af7ed46cf7464660d275a0324b72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cefdd0711e287ade09b8748a89b97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4069382b0e7c617a857deca9c79d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07229cc5041d060a54477bd564e19a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e45273046332a07da261cb625084a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f39397ac4f21b898348f55eebb4f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65476bc80a3fd512cb08bf18a854211506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc64b874e52c40de56359b0cd107b36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589f5c270048ed06b3f5be27c267f24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea625332bdbf3e3ffaf548e613552d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638bfed64994743ad6712893af56883510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2395a36530bd4eb30b6781606be4e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4ce521013ee348732c3efff18085512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93aae230c14506908e01d9b7f08633b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089a91fb6d05d9226342baf4d64967d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ecb66d9c8fd2f1595325c610b212b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee848ec1e9566a5237737a5614ace516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127982d35300ea087a9d8604f89b1af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a56263e648eeecbe9f961d22c8fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878e871c5e0675aea75b39ac8b84334519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4e34fccccaf422af74807640934d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfd75c71b43efa790f8a2280f2207f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2dab337514076afd343926d5b55cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e6e6cf51bbe489f6d6c5c3fbe46b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e86148875ac1201ac89211ae06356524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034d6dfa732ee0e8f60fd8855fce15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5bcc8120149599dff395d050be2fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca082502b963f2910adb9b832be2655527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e36f71fc795ecd99ad6f7fc880c5da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37cde56e275378ea5f01fef2086ece529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c06ab51d8504224f74db8c49aef06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f096b43080ba0ee702a6ae80948797a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d969f090b3cc2ca108a5a94b97ce2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffab49c6c105e8b29e085458650a9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599340edb7cc7fb201f472532b587c97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba89fe9da52be08b40f4ebe374c0b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89b0e34d50b207b56b62500ff700c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f07b9023700afc0c8aa1590247f27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7935564e2ebb246f724dd1a102790a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594189be877d3da33ffff66359364d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c372b0223374693c6878617da455c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a5127b7f7b500849a4cf963e152e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241098946aff11781ee46092cf09ca2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96709b2f4656bea660b3bf1e9686c721543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db34c2df1603e3b6cd8ce8a01747686544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ecbc11fe8fc634bde4d9bc4d63572545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ef88e163d02f20aa39f5e0ea84292546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a391cc3910a08f37e637fac1a7dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a72902f741954a108c2aae1988e20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84ce87d77e33fe4fc267ad760dc62549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83e026ea68bc2bea8673b26e779706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf837b071239373664d3be96ea7a03551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f813884bfb1ea445fad2eec61333d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e201f82852dd2d802e455f2e006b5c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f54b2e5af0809583a8f704b25db11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a97f67513b72dd01574a35dcb3bbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c70f8436a3b262c4ae5192d76e253556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ef6e123c5c663b9d83101e8bb88e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746c29accb784aae0089f47b2b7eb6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8c133fe4c7a02762ff3513db05754559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83d8e9f1131289267f4a9956fbb41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef83960f4c7574b1f963aa229b2bdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2736642955f8b4ae82c7657fbfc68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c83b59efb34bd3e775fc7473a502dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235cfced1adbe01d6f310d44ebac3a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e55cce5bcbb5ca0acb805fd9b6315a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf4babc3bdd5addff8c9968b1df4b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e45e6408cfe02a11bec4c2a5fcde97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07c2b7637e2efd4e781fa14ca24795568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1208f364431dcb5f6ed4f30805b121569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88a15c3c73919108fc8add39f647d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e7d20949d595938f1a57f7b2b72d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a017b817d4f9e19ee8872d4b749ef9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1ad06fe32642120a6b05c62791ca9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b576c7a28acc71a5faf9cfa6f3276574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33281e267ae9ed6f6a22bb2edf40d73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7debb849dd40048db961a4633122c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f15b3cef0499ce5425c4de2e4aabe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a60357c970a2a6c9fbbd749e4d2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741078743f6772c583e90c9baf819df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced514a537b549e198d1bb6dc270752580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e930fdbdea56af56c678b254ccdc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211704f6bca8c20a610205426e5f586582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2b738491af0756c8efddaaf230ae0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b8370c178b0102c2b9ccec60b6ade584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff94d4a51f7d71e5e79ce600d80b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147c1ee0bcb9eb53ecadbaa52f3b924586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a073ec7c71f38432689d30ce904c6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b39a1ac2e52d5fbe876300902eb70588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1fba00740f1533a279a7bd6c0f3a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdde82514e0dd76642e9202879f0b8b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaeba05cc6161573d456edf615211e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87680b34b88ed408da167036260ac30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8145940500285bbb137b9694dc24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9cebab84e0fcc5ef870348d167096594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c6e473f994a4b41248c9bcb256940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe233852a8e002ec6c6e0667f8e163f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dae90b8fb80bf54d212817fe8ce912597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a143802eaba1ca2c37b9fb99b84e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2083561ce4876e2e2496e6632344a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd55966d9a70b8ce93a727f8364da1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe40516a497a810d44f4b3dafe2c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d5319021f41a2ecdd80cef19f4e17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029fee73ca782b2a57ca4374ed2a2a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de33d5bdaa8b048bf074adaf844e6d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead928ed78df360c8631ecc3016654605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24618d84178d6665a7f0499c5514e7cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18000435bbfee46f690277bdf65da24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcc92abe39470fcc772cc17284419c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510b534abf7796f477844a97bbc8dbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b344d3a8776c67e4bdad93cafd6ed0b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595686863379f23ac077d21e0b869e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e435f06121c3b6faf36e0f595ba82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ffc8ae8b41a8364b2389853d772eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f78352214e69a1ff989521e5a2b6a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367366e82c00b21b3f50c5d521b0767615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce877adf9184d08b896ae8274cb055e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d52d006586d1d44a7050be638ed4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175408a8ef48e9a6625e51e826e6622618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc38a28008232fe83444f21b0a297619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a146b3b6f7c72bef8ffa6b30d426620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b65b3d93615f4d43d7f4e1a472165621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b321e538dd8c28eade6db781ff13d47622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41b90a6d72cfc5c288491c19576b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59618fec45ceeb177beec1637a6e8d67624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16173a238fed86df4c1be63553a97610625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743d36a5efadbe9ddd687ba128e7a2f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8df292ec2f94209ca0531114cf97a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7369f51ecd36f0fdcb522cebfe182628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d146a15817975b6803439b3f04338f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb4cbe479a5b0be7997b1b33f9c0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f67f546e52f5b5540a66bb9574998e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a1b1bf6f34090d2e105d5b894cf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c579998cd6c667d4c7987a371397636633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0874f765ef9be761ac057266caed796634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9e1816b6ea6926ebc9aacc406734b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a808c808312c51ff1e18cf8f75f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cac850b4e2f87aba73f5c41e9d257637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a091dcbcbdf161d1fc5494617d99fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e898ab10fcdf93582daa2abdf6eb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39658fe5b1a73bd28b24b0beb17955640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0639212c1e030162e77ba1bae50a2e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec37ca491be2bd88ee624c46b6f94642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a4181f23b19fcbbb1352001b1bec0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d859085081a210a72f264c5c699647b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ffe6a8e0b2a9cfd3aee26abeae25d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c02292acb744dc280e759ed9df6d5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2c878da41d4d736f3676c14d89b88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2df925334c4fc2f1bac7be2f0af46e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3382cae6fddea96a7e7269bc6fdad5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feac931355a4093cb5330a675f57ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf0e9880d52f649e8c2e1884cf1fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3d8d17d415b314ea70eae248249a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e76065278aaf8037f7522b45c05f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b47bde5eaf1f10be2f394e9fb37e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8623e13e6db321361459a54333f1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7bbf6f372c862bd26f7bd2f57a9ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d23df1422de07fd52e0fb4155246a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5292bbc4c99dc48d8b61c8ea56aa89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3926c4d20ea60fa207f2fd79a239506659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb46832b7a5517b2e29d7a933581eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6151c479efd6bbe8ec449c4ad9d2f73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abdd9295a4d6d5a642bad47395119f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b19685694bb39a70cd1790c55075663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffabb67f5535e7efba5c4ce74cf113664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed828a66dd7df703c5f3690c74e53541665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb23fa7b559be738736fafea78dcbfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e9f0807330ca6fbb5a3a56ef0d635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57035fad710dabe50f803d10a8ae61ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd7ba5f8688f774b37bd2ffcef8de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265384546087380849a7bd925ae22eb2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe261331ebbaf55153e7e0d026aa33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c287e5b45f32c0e70e1b69d55f24e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f65534be9f5bc3edae44ed984da1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e1c432a18fcffddbbdc557d86098674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb00554bf965f1acefbab34730992675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04552b6d5d72228cd662306ceeb52c89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361092cafbd8eb4722bd384e65d6d83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26040df254cafca6550f95831fed040678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558a54ce237db2b21ac8672301252ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04519e6fd6f9ab3cd63f3a16c0695d74680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1aef0595ea37ab0d8045ef0577ea5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f2dfce8d53bdea48eb7084fe8b92682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999541dd7ec82daded15901927002a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290823e98578440dc84e719a7b50aa9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6cdd1e6a5c8ef34b0f54d5ad84cc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63635a1811ea4d3fec658e03fa424686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bb8b7458862f61914b522b577ef23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ea514f910d4e6301a0192aac5a091688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455864984b1d728606192ce1ceabede689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e808c36f58a104448d48b347e530f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061f3a69af0046fc96a8d3b03741278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c13e38c45f0cdfee11c73bf2a741692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148ee7c6ecca056856bcc4ab4317a2b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40f1d41e13122d454d33c91ee7467d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4a5551b8f573dd4e2fd6df8042f01695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f47f082ef2c2ad845183a9d65705e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a12750186b412e2ba4f5310d3f3c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d4905348a3acd217990bb023625c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e3f14fa3b407a837c1ded3be84966699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3970a1eb24ea4865b153519991fda26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f34cdf4bc652d7085272b1dfe6a0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66acc98804f63fb7189a0873fd1fce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16bf337d37f14963e11981f7be041703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762333e7ba47eba18b6eabfceb3a338704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb765bc241cf98078b51a2f15d3e54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad580ac6cab330c5fc99f6f2e1e9a80a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1451244fdcfab25e9a1b35b3c71c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d613fb5247cbec2f1501d40dbf223708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0fb32263b342bbcd050c45b8d8540709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab63671360a167619f0928efe4e9ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71dd52238fbcc5b330ec8f24840a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5f202dbf1b03fdc60495031425bd4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3f1883fe49d43a472fd74bbfb396a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc832d286b0df229710ab1d63b9bffb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9206e805e8e681abfda53339c245715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190a494694a819eaa937e9564547c38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8c4900ea0c79d806c7ae06ec31ebc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63ca2ec6635efe9b29583da2f4e0fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16554e0fee5bcb201e647cf4ed215a1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0dfe894156c2f437286df89687bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df125898450fe7767828c2fb335298721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22aa227d2004890c2215ece4340df0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bcf54fb8abdb7b853007700224cdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc518818d29bf5457faf0da9c562de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cddf5a2d947dab75cff9cab49f29bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459765678ab68735fc903abf09001c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59597fe6dd141e836a8422e430b542727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee828c54597f6cc1bdd9f5c3150216c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec242f8f929dc4b8b4f8d1b0d0e35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082dceccfc1df0713c3b4cc2de531a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6116c27a74d9dc122b4a5706f8e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb9fc40a3833374d3eea8e1f7e0b32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fdb7b8b93e6497f6366068de6cbb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03614de2baed15fd72cf2312f15d6e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca6cca9e70cae86a4d411a3ee3bf1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d2c5cd3ac0bd0e3507b2a161ba623736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ff4be6c0f552f5b2a964ca2feaa5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108802f7b4e412e2b7026ff70105570d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ddf60597be88dab2d11472248353739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f6a124cfca61ea4fa49eb848f137c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea1d7b5b4e433b832a1e1e46748029741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959194972263c629bd2b51a1715c9d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e648798c648ca1443d6d0d0ff9ac8fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da88f787af8633afb3273a8ebb6be7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e9aea5ae21ea12314aa842250bf72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2049898d29a7d96d224337fff8d8e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e2911f7db22d0aea165ffd28b2959747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529141a09f920a55b0025dbc253eb3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f90b6e05f6a202182a1d5a6e67a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa0f3a2518dc1faab121577f76e1e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d242e57d44d179c10c2cd8cea3a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebd4cf28c88f068494a40f87bd5491752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f13d136384b0007655a9d962c3e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d19241127bb0ce6dc84e146b7094d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed831b72e8808021d63b172c18a40ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ca19569d8efce486b2f283afd3a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40912ee30c9840f269998801caf007e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd74d19d6b4e64344e984d476e757758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f3f742e75870e63a5a949d977034759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>