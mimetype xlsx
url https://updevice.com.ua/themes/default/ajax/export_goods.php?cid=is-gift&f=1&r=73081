--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16f43b24f1fd1014d663a87728e5ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285ab55de673e8b1aaa2d5df744eae72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03548f14d1e0efd477b5f7187aa5f6233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1717049989b1cd13bc6aa4e89338554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455541927d5b3f4f7d7d51b916e4cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4f32de0a749e8ecbb307f3b9945e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09e9320f9295a0574e40bb943708bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214380dcdbbfd541b698a17a4a07d228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624388606fbbfa8ba43cb54dd54bbec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f96852fa6ba9f5e06296fa143fca8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ef95ffa922d93f57e40c53bc9a1b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f414ef4b0ca550f5c43d1be6dfeee9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e8be0e075d7db160b5bf84612b2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445669668df76db588a560f796b227914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3f1c4eb813bc1be1a0478d132a72215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45abfc52b677ee2053e3b600ac2c0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ff1d14f13fcd43641677fc8e382117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722e3785b5c5fff3e37744c9a7b893118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7280b8faaa213c605c621fd9c7e4ab919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55777f909ac8dc351fd18f9484d1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431335598f8608adec9e5cae4e7b0e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6651d2be9658dd63886fceebe69522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b2f1c0137c4ccd2bf36166619381d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eafe488cae646f6f83e7803566950624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e339e72d29265e81c3282bd30077be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d3edbdada657aa8ea89a9031a63926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec2400b8ca1408eb9b5adc2f9805027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9dec149411248d12ede204ac9189a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed108d59d99f9564bb512511f3d14529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd428d394a36a807a941de18fd93630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed315031ccf6f5f0d5c9f139738430c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92096d596e15903f262b030458ab61b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db7130d8862ac223a462f57312f6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c66de575dcae7d08ec29462b4f9da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8680ff19c143354b779c9d1ededb8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6bb3d0f2bfe1a6a7f74da55f724e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a359d845c3f8960165a173916091f2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7da5681aca1d473172b4a4872489c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753a85374704375581c50ebaa12e81e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e622ac7c1a4108b25a744cc6287540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ff7b4a67742110a07a3a01f4df2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16e27e0dcc40221c5829ede5d244342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724c71e9414cbaf1e3ecd2c46e8ebd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9007b267b586b04922518b93bc2c69b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d0bbfa3a389dc7d74acac5107878a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d883cf550e841d0b4b8b95a2585846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5caa23ef67c96d5058bd7cbb6a47347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e109f67ad82c939e166812eb31c66cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5b81571597fea13d3e2afb9d65de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265bbf3e476131ae914a2edecd26fa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842034ae3bc7fdc532345a8dbbfb8ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949dfe6e65310f03625daee4621255752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c42aa303ca92d375474e2b97b1e7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10c22dbfb3402249308dfd76beb2f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0243b604e822b62a0789fcbe47c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ab9f48bc024d644ae999bf3c0608a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e3f25c0f72a9a016b7fb059188eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6ffc9b4b511d9d84341226fc6a55458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f831256b4fd7a77a1bb0d38a749dd2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e31a699aee8752cec2b782a9459e1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e05603782191625ba1908211265a9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd760ec159c78a8c8b735fc159dac862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096762110a3ab926de47e20055e009c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bfc4ba2b9098ae108e181325e722764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55be1f8b75bf149bf5244dc7d4d9c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a222efd9894aff576e1b78c44825666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e406bbcd398923789ef0a5786e17067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99ac9fcfc18137e01712b99a0f005a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed2fc477955208c4cc819531b6b83b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab736beafad82f04f7aa4c4ecffee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36fbdc828f05a6f992e66db58682aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e3049014a911e4021d8c7542f6bc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cd2ae30081a6fb4b844f17f65750473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ba259dce641d39474751e8acb954e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0f03c7ec5e7710a089797ac3d22f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf999fadcb8f0318a1f03c88f525de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ad34d50e8dcb2990cda98f4ea50277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec55d232180fe889fc8b04b57b12678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd07094e1f191d58aacdd82b0cf67f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9f3fcc585fcb6b343debb8c39a06280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497267aa9faafd8521538ce44b187fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03333a762e78e6823b1f5fc3d91ec182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b986683e2f23731115a227ec6fc87a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533580577d285161791173ca033235684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73830d68f726cff17e30bcdca2aa2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6149cee818ae003bff1754acc1e7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d4379b32e750a5a6db8ebd62f2c9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e67f6617ce9a591267a53641eef9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571d83a0a50afb5fe24b4c25a894f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc4888f99b843849da6538b96f2f7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b0cd15161f61fef120c27487decf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b75a968fcfa565cc4ead2a403d3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14d343ca5bb4778ed7fa9f45b03a7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1758d9a25bb6c00cb4436d186af15494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc307de94894eb47f982d5c65a64c62995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e277da0cb13f08913af6dbaae29adc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ab931122377e4bf0fa3ca562f318c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217dc8aedc57735f19f3c59608966698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b816cd6fa5c640289ed5b9efe3f0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9759aa8c4877dbec7155addaf69b2f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454459ef60c4ab1cd0702ffc45afe981101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d515205b2e16d8d330537b26eff297102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98038759d4b2bc37b996a704bd9b3b3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a2903193d4c4bebdfda653ca0a0f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c66692ae53f2e7bba3e54a2473cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d56e375ae859cf32fea95bc26a7307106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069124bc8242f0abed6f9984c9755e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3971aade32d227420efc2b252c5c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703c31b1bb11b5f63f28b74e3b46f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9728bbb1f5bb6f0308f367edf0ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf280a6af15068e3915160d38c4d44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f30704a500bc2244ad3426596290112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b7588359d228e11558ea45803cfe2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad805bf67a01ac5fc43df5394187a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59263f18a4806243c5ac1d9a627d37a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f79f1710b1746bdd6d5b72b8dd0b5b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2de893ac90374b377de2389d70357117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211acec53d009d50c7da0d11a68e8ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594048b8356225e6606b4238df699fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238fa4e53a5c66cafa16eda5a7689b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b296eef419737c255d2634afd0a794121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e30fbcb5fdf06ba3a352c8aaf36ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e781f04902831f0a12af53051b9b6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dacf84fb6d651f31e3ce0401b0990c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0952674e5ff08a2809745f8ba68893b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0494089c5cd702279677ea80c0609126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1d4978cff5c35640a941509d2c4e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee0cf94cdb78e7583a4d5160d0aaff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80e9d4f030412287ae6a282024e023129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7885d85a44ca71ebfa6108ffe2039130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dfa6d01574c85a8740f789fdda733131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c9d5d27d0ee70c2c59c7af30ce178132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1530c9710dbe2f565701e5c26a8ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3607b9c54adfb6c4d75157a396c640134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44799d72b4d97cda4ce182a52219a26135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d55f525ee6e5bd0d3f979fcff1e79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e6a66c5b378e442f5c5db47e0a909137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a04da1e7d611f193406b4a89dc00f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e41ab10d3fadc0042feb647bc7be86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727bcf476cfe3ddf61f0fcdfb86d3d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe853ff663da4101863f4beb9642144f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a0104070fac844cf4b2c50cb0c17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45c988f03f9681168ebd38de084a32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fb05030b044a1d94bf1859be3c62d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f38801f9433cc95321e6567e5e53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a2e0fa744b4049206c143c96e13df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e353a51981d84e8e3804c48bec2816147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11ea157592ebd3dac37b3a09fad114148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa8a7b710a3f22f4e7480f4bbc4276149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf643e2c6ebe2d082a1a38a7b7afe0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085119ca76dd66b2ebafe5f6d8dfbb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10f07ebb109e3e0eb521690741537e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256fe4c40e99fa693a0e3f0cab4b77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb27fb9f299b9fad97a4f0504ccc7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b4e61b411a7478f8f1cb26a021812155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b66adaae17b0738c51138f7f0a5b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91854d18c5f27276d356a9b5d9423cfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a401b44eaf9cb2f4ddfa30a9ea59e60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7447e603cfc79fde432726ae86bb44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b0cd3ca1e09f928e48caaabf5835160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dda699201a4409c14d04c443569f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546302d6d728e96874d1d73530095bbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e496c793810ef8c09a859da807002163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e22abb936f0e8086c00da21495383164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48790781c4372103a84c163ff0aedf5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc79d04b77942e88118f1ff298e04c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e08240b59ad4960e676e6ad858a2d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b636952912ac98f6ce583b98d737a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233bde27659876ca98b6db1bb0a7f7d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeaeece0e63f299185810d761b7db2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508b7269a7de2b725f870d2d67ab35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84bf12a42c41acecd24c00f4ece64b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951659df32b6a9ae8ccfd84d3865e399173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b76eb9a441c6a7f0421869a23776d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09c3dacb16d06e7d658a8715381354175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1ded3646a5be9b5b546fa6f792e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba543c9630ec5569b63a8eb9f2451ece177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27667283f902840b19af39c9047cf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff052ac42710633cf1ea52b5aebbd9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b395f5a0be6073044416e242fcde05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44994911ec4b9bc3e9fb84f1b4c9d397181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68bfdfbc7828c28c6cc6037107fdd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268f9a5fba937a955489580b066f20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb7f745dbcc98977dd94a22d5d1a7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a71ff94fac655c0b71c979cf8f37185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc50d80bba19201e299978f8691b18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50450f628aa25e659cf97ebf3f62b68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126dff5586aa82bec69c4d3419fa71e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6694b3c3d6a99df23ade33e6d4b04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433cd7652a20686cd02a4a59b536cf6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbbdec31a9123cbed287ba4c5c15dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa77b220f1310cdf0d7ae74bdb4e03e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ffaf5c9ef198fb35a830a8c67e95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b142b23fbe009e9156905361d5105194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65272038f239548c7651c9c7b24e9bdf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b81edcb484e46149c1c75c11e5c59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b187d41c180e9cf7e5870249038a18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca42a33d608ee3e37a7065488abfc89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b96a072f8f9b74a3eaf6aee01d3f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5a78abda9f101f6ffa4e9e8aca988200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaa2bf406c8cf97534ac1b1965f840201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7db58f9605d854eb02e3211edbd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9040f5a85e27ff543ae85a5605fd760203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa2348674f960cff27c7989b7e25d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa0433909fb59d44e4b9b53c0afcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f40daed94f1806dbd45ddd3cd0385e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cd0d3e7ab474b7bbe01c3674348eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f7c535ddb969e375281ced25ef208208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab83b5b9b660c0f655d3b6ae319bddd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88692789da268ec3815cdf5143383e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc581aff0852fcfb61e7d307de8de1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ba1f2e52857d36fca413a16838f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1474a7e13c23a9aafe2faa8a96d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5268c307bed10a39696e2b58d528f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837152af832a4fc4619157cf618361f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b80059d2aca10db3be01315aac1a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03b4d27bd1702150d20ee5098bb92a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459ec5b2a581529195419855fed78f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d6fdef04a7fc46ce365186fb8ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceba60e589c0b0ec48f51a89a41499220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5117c4ef69fb6f3ac62b594f1139e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b48871cdf9df476aacd0bb9b3541222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64629b571ec5ee7b359f6cef392a08d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa95fb81f519bcd3866a23e9a54c45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08d1c4ec4fed8b571e3d69857d364225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2823e624fa3a9bd32dfe453d466cb0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24209543f50e6640d4fe9e7cad5145c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc03f3a8bc1be8263d9c0320a36218228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb3047521618fef95e2551da02ab47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738bb0f2d828e9ecb2c91c98f92c44b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413729bc2759101797e7a28aa7ce8fd3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cb9302a638d796c71cd1cb4861cf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3997f9b7ac620fa96462d78771e27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24c9f096a457d1d23690c29c38e96c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe3d25ce2071f20eadbe66bc06eeef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66178edd8bff2d51cab19388160fcda8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e871c4c1167376a209621d2c46894237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b4ced1e3d86bb14e92c5e6c48aee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0192837965d6ca182197d2b639311ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f7742ec531c3349636b44c16cf5b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdbe74aa86fb13345d52bb98e163fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576652a04f5905abbb2417b420ad1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4612cac4aa1362e9267b7a60ebedf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc633702190144ca090573fd2f74b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c2e4d81f3fc18866c54799b24b2a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ee8f429c31e3d14d6db44de1e34ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40beea9f854a9af97ceceee64b94e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd56e6587122bea5183e003d02d994d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823334eede1f60913d59e70c03774883249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af82bc16a53be0a588a00df4e2dab9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1867a83c7b6f9592f1511a199d04e1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f746f7b5332a5674b4751a693577f19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad42855740be9436471c299d128092d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cacf4b76bcb7830604f89cb904168a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b50bd3973da88fa64b6272c47bbb3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765c2831d6b96ae5aeac49f45638246256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d629ea78483ced69ce0aa13bdcbbc3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb00830249c3e4de1a84827c4de10cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda2c0a1db7996f14b48f37227b609259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2739cc2f4419accb02ddff0b426b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2041eaca14fdcc1df57d43c0a2eb40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d936a84fcab7fd255fbb3e7d04b417262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b979e4585828c06c3225528d021267263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ebf6bc038987c1ef15e01255be4f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407e3a43aa96cb1d778c15f5fd67baa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc727bd97da4658eda453aa98e7cb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74b7394f750e1447dbe862313d9c05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcfe16ed76e9d8f934ab8d7b19901c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567780619cafe8a48cf86467899f965269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7c52edd0d898742d4f64963f4ea9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28311213c30070a3c526ecd7eaae32fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03d9f960db1bf31901b51b39d85600272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453811dffc0161c4dc399988c3e5813273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a0769defbfd720706167d77da0f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c7386d432621bbc0556ddb9d09f7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190580175ec869c5997914a3497a70c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4be202144fdf8eba93cfa4f1c7258277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604c32b99271ca7fa7a90792419eb66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df4290c65b9a6536178768bde89078279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28de397afa521953c27529e40dcbe5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a493e3cdbe8e5e41498c6ab3c1d8ff9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8c004c8a233b6da9840feabef2f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad497c9d5b1346d840cbc0e8da579e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebffd991a06b615ed7bac4817a562fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc910e1dd9807fc9b8699d516fc1ed3f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a6f2ad7f2e2ae6da197bad1d1823286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c8c1396c7ab60e49f4813a445c739287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa5f9e4f83e623b1e3219d29c8afd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545743bd0eb780dbab665c73e952a73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8efa71e50f169f1740dee87dc21c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb75072dc138288ead6e637f53963f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7be3ad2ce9cc904c3b0087a5850f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e87abaf87fa3d98dbb2ed8bfd6e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb16b7e026baf5d72e74e6dece934b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f1df63d430272c379e580e352c5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949ae7c92fa239f374d538257936b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cc36b6129cb11c7a882a56f8b11bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607f1215ce5472dac75d6904331d4ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27431da80f5f295bf33128af349ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0d8e5576acfcb0dcd0659464587d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d79516228cb3f379ed5c05cadc54f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b18328ff924cef805692e69883e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39f89a87e7dd872b7ea6261700db30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945e5f9f11d8f61468ee2c95d3ffa2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecf8b4ba546e316f3c3b2209de49a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d9fe1921fc08b06e3097a2eb074d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40076ae6b15d8116fc3598a1676ca7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48a6270b04716168e162aca11d1348308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752753fc4dbf649bd2bf163877207d98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be0c95a6c63265f4a33da2247af41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ad11606ecaec06d32b18946414a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe5136cb5a1bca57e4664a5ea0bfb1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8d6efea0054b59854afc0182e2e68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df80028fb36e409bba76b56f626a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936d2d1bf3e5430fb7def50f3bb2a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed510a3e12fc2c54004cd490d66fd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa810f6d4c96893930644f3aa4eb6dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd5442a58aeff933c62837275b299f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0cdc702714f79ef71072f080b891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42570eb031577e73441171a9104198c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190909f756d47000fa45e065410b4e04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c0fec6bb76c436634fa4d02981cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5ca34955e4eda922cc71b3f847eeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f4bda6b5012e1be6b5715d76a424324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dc437f39d76b29c8d08ff85460c6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d25b84ccf9984b27a3965b3903409326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe3626a24d535d50c4c686e0ad100c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbcf9d9e9dda63edeb3b0b3875837c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238993e6bcdfdd018dc27a37340a3ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388bb2f08b133da339dc66d5633e459330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e61c1b449f0ed367d61ada395b88d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8130c85cd5e8ebc8bc666a64c28a8f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8d7ca34927408a5ef72000956705333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada848d874eb2ab3011b8edff5e03c07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec314a62bdaf30156b66874de00fb3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbcf1436c59d0fe6cb361180ad28cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44933cc25b85ae1d3d0b94eff79470337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e83565ff35b65793f8f4c6b2bfeeb5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca02e796f543d27817369afc95f6158339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3edb2414d23df2b0621a8dcba1a445340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c51e3230b923895d81016d53f5fc34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbee408ba1f84c5e9a02a2ab2c9c3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab4867e89a8b1166e18601fffcc07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfad3f8998f419c91e6feb60012776344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a662a06353c6922bcdcd27ded9e3a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b25af01d1dc51e9563007e592998c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a1081680380b11cab0ff60120721347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e1753306e7b709758ca6c674730f6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7342f9eba840dc4eff88b0190495b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c41b685847dcf08e16bb58ce2efc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb58261b4c6d2f6a80a9881bb26982351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a3ca02494069111dfa4062aa3bd5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18d111cbed7063baa631393346d7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7bb289cb9f42e38cd666a2059c3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3cada825662cdd16214099eb37746355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e81cab470a84f349afaba8f5db6c9d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653da9fea01441fa173b8527066fd1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d4c3a8e99e5432ea4909a23f43313358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc767d56078570c0b620d78660c42d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22cb5848c42236afc7cf0e0e06d5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aae38c419c4b9dcc9f29e9233b4ec9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13a44ecdf811f5be604e4416d27162362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346cc4e18ed9f7a4279248dc9b644be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c9dae7b2cda37199cae2b999de91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3ae385429cfe5b988b9d2424aac2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa5f299a20c6ecfe806f4e8861b06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b506ead5c319a401978df4889bd6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f22fef1a26197fd236094b86d73c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f849a179d5ad4db2fa2fc8f7b5df9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682fe33309280baf29d14026aac8f61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada96879c0f6faaaf6f59a28212ff2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dd666372681d6026c22424951cd1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4625d9405a7a03dfde95dd0501660b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152e42de24df9b2bf80239f3a3b0976374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e1e67d85b8582356bd5aa43dc0c1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8729104bdf7e62703bb4e6ad0325376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9e6a7ed9664c87318a883609b2316377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff0dc06e281777dfa20922c16872eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e06cbb9ee73d5645b9e2a9444b4b30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a71b8ee180f911b077c690132b3481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8309276496e0c609e362396a82d200d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbd080faffa2c326a8e4bf6b80aa3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af010ce10d0ce9d22a58a0491976aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9acc0be8852135485f403d9ed8cbd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5771644bce005334a18a58c86aca91d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501aea36f856aa06ae01b9c04ae56bb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf1b7979c63e26b395f038215cd94387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fbbca8585c1476b84a97acd53c793388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f88e1d689d667b2c4b2d8718ceb50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f41e687937b2d6712004b9ba37a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5672747412dab953f1afce40af7d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b1e77283f1f9268b64907ef5d103392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91df2062a1fd91f387360fba6472aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204b0687dde8ad507dc9a1871a8626394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85b5d1ba08512f8ad74b03b01bb1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5468f502ce1925436764365a2d5fd92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c46e66f1acc90524de440f0af219397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacd768c1b9e7354c9e4bbaebef305c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f2810b7ae1e63bc6b9183fcc13f78399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228857584cf899cca1a45399a55706b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb5173a3a102e5bb8e96b0c615a079401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675eb64a592480d852eb09a74b730cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3d06f958f826f8bc6303325643992403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7dbf6984d2b6e415748a1c1e05da4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec4ae3e02344ff8697c031ea47de5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcca254a4e07eb555958ab398897f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d181b1ed2cb16e7d1ce29bb56cd0cae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d4886b191e758d15dda192c07d27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d3229dae64e9c593e1bf03f070cd5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0119e2a2ca6d3c1247cc20cca0dc19410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb37a3e3b11ab77669d6b703601b27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623443df317e8a4e1bd090632485d782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b60d32db8d5052853813b2b91cc3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291e129f84fc78f09254733cb925f3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b59adb9da9fe013b6cc27dbfcc1c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20915ec38250f4002051f4d80f3c8125416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156d876ae484d9ab962ea6d03325601417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109bac68d98ae804a7ac6cd3a85a5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157395c7f96cf918e4378e387c037ae2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120d9dc14e91121b6b34f4db858976b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a29df9991fdeecfd1d19b4829bf38f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683728b32694cf2d3bf8e34108d8c3d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a7460f4f85b427d1764cfd7e01876423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362d7962075453321bb90ed78b7843e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e7e6aa0b2367358340bb5fa08c999425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d0851c2c6f4a9db3759f314e6e041426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8066d9f2200bd7a9fdd3e7b0d2641d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79c73f51d813733da2180a5b39ced8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5e05735fe556d1bf16549362be9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda0cff29b0484263ae24277db5e424430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e017b742f081b1d215d2a8745f31d88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962411d3608187b06c756f61236dfa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d0f385f9d2aca50acdd6943fcdc03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae277f4afc83e3460eb58acb078614ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c3b051bdc8dba9f4f00d93afd3155435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01855859bbab6cd0d2236bf013e8fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174e776806eb358c1f2f6a7d5142f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574a14dc999426fbee1ef7cfa238a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2716d90cc8e5255e44bb377e2752cda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11015dd6afa29f36b577e989a0ae31c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51328ab1d9cac7735b2e6a5d75100f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95f578d5368997c7d1556a3f630d31442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517d65f8f53407e9c566761612c6764443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10032d976bdd9060b2e3082fa8295d19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4df887a8d01ce85e75cdf125b5503445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f969376cbd00e7f2d29401c9960f6e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2d5ae35eb2e65afbc2aff494ad20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96053407970c89cfab0f244b9300f9ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550e150a12e27504b9623dc6bf3abf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7087e12a1e545f7424e723c0c695e62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23eccd6ead171e0426eeabf4735cd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd795451542e14fba0ad626af1c2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb86ec016e22b5e391960587eb28ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf219155c6eb83828d83ed96245e11f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a720deccce6892c30f42cbcbd17af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981ba33522451641ffe39d62bf7ba98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256072879ed0ff5d563115651757bd19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb3da4216fa0f59a2d5f9410383394458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c015b10f67436a7ec7f35b35f86c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645180671a4e878a23b9dc2d69ffda5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c5e91531227fe420e235ec8c8dbf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200adcf618e3c66c45a1c209a4b48b3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed4253caba036dd251b6ee4aec486463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7253c61677e087ace8ac392b61dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9fd4af77cee24a5d2ce517b8626f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41cdb78419d67f03834ef16d69da84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d76a2e3674f6f61752844ab85477d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002efa634fda8f44eae08e7363c3801c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28f3167fe12e0cd48c615f8af6dae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19513277019547bdcbea47af7aec195d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7e747c2b3d7c86b4deff2513738c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad42b8ae6ccf244c6d66fa0551043472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035cc8497730321d82603d0106777ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d2f0b5f0b81ee4093472490213dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a3f9a4b8e5e11d25c7772769a9e7c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308191c82821690602582a42e7012884476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd076fc59aa30d041181a6315e3dc876477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94955eced6a56a8dff4becb4ad4437c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b2dc2cc4677075b7797691eeb32eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a20f569d0517eb6673540d8b46536480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced0c85f45e72f816036af6d3987504481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f045e47a80ffef8e18287b3237017482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2d27141ac6632e165b1805963a55d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24524b3cb42b913566e75a2b48bb0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558d0e5d59c9f096c9cb6d6a851d35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe99e74001157e7a66748f40eeeccdc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e63a7b3da2f15ebb13c762745c97c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f219f3e8276652783f9075a80ba83488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c938aeed52c233c719b40f072991a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ea7c721544e33359530ec26699f09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc469d63f2d624fe843cb3ab9de2bde0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958516980c224ab8a72ffd7e15e03c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc64aa0bcd3af0438b7a6cd16b24ede493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a994a62f351ac632e0bb1245b67bf72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e8a30bb64b4e5c52023c8bd421ab1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eba2a0d123d1ba607498c4a37989a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6e34519348675f0e081f635f6e1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c2b639b469ad33ac705e03f7ebd62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95032437c9cbd71fdea3136c64a101499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac24bf8bc0a78fe36945f37c99cd62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2c2fa26ac3f8c870299e005b617b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8834c5c36999aae521aebb3743f75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852000848cca35c44cc1c47b6e170eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339f4b32ebcd39f7621877b22d3c4c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608491fe0fb8e047e4b560953f16103505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b518ba07e83ff304236edb17b00309506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30215f631d9f2bb589d4bcb89d3147507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4c0d9a4eab4c2f8a7a4d6b6c337a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a3ae8e0243bec246744a66f2e545509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce29cf4754b57f4e5b99df26ca99d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5c3f93f5afd2e078a42c440c6e40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91985548a51580d9a2aaf13f0b1c22f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c652acfcbf8cc44942167ac6de073c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab1365d644df3acf73e69283a7331514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8609275dcc033692122af732bd830515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc49c19bb27e33cb682cf19bfa143516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e109e13778efab579d479820dff6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35641b3734a0c864cc6e7c84183a5563518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6601f3f3ef7fd064577cc138057fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbfc1daab6ee479bab3a5c80c4333a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73918f74cba52f54de1382454c93a5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce14ede655d5757f3e7ecbfa298d3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27a4438937c493a8bd4106284896a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f55c445f2cf1caa31bf19e3fb13ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3177cd719c5da334d66ef08bcef542525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43b6c9fa2b9aa0f7b4d65c4edbd934526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cc43dcc14a82b48695da960faa4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38ef69b7a728b0d4435206e05999c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800083fd0815171567812342dae0bc0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489c7a69879edcd4bda8f5010f5513530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d545a1233acfb902690910df40b4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722a22f6b061ee9033b61cd5fba0e3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e2f2276d3709c706a54bc93f5933533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79f389269c6c8109accfdf8f7781e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64819b0b4d167f550f52ea189a5861535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105dec05b7a11bf26a6371084e2e15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0620a18c9117dee2bb2aa6d492b640537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcdbb56e9263ff2eda0552f15417c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9af90611fb005fdb2942e54ed2d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16924d7402f3b94321ac641de06ddd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3911847d9533616b0ca1d9952f96a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0e84c7d9925a4d0c9b7b274bc126542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b84db11d00270904a2e5cebe50df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c3fa26bf4e06d872e352cb41d71a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6004ad8a26f31c98153ce585a9504c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863c21afd4ab534846c8dcb3cbda1c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a522f3326a6007e25c8e40596b2bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa9bd1d6e90e4ed3b42b86657aa69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2942c6f0b049cc147649cdea21b0f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f421845685c56a2822d9e2398cad11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65373dc18d5442f0563ab554c30f86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c8857c83c7b5d1453886f94ce8ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dddc373f373477a8630eede942d6f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892f7470844e985e583d13b72b0a47f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecdd68794ea724d534b928d9994f41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb045af95578e371971cfd90ff1fdfe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27278bed911d0817c7029711c04781c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da084e6593af8a813126c01809ee66f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225fbdefd64eaf22b767019bc0be402559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8132c1602753a3a9adea927f56967560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fd8fc6892f1e5df2ba0ddc8de9b9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96fe9a283f3c4314959a1871b19a77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859369463030720c0cca974613d695b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcae2d8080cbd46aea4fa782fc8b746564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994960dd4c286ae3b27b5138c9ba9eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eab7e7d38d317437640e5cc29661f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205603d563c0d9eeddc41412e565c5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b171e0c4bf46bec5d7416947474bb5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bb63a4bbffdca5faa0a374ff7d6be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea84b6992a17a7df5479e94d74dd29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546502ca7dfe3547b27d9b54fac0140571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4e21ccb4d37f1217e742f7c036406572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da29e9acbed645c1fedb02a77098d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40feaf675b21fdec765cfdf861155574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23968c8958acb90baa47a2c4345bb5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8c2c4ec26e88b6a59de8af73a6b4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f21213d3955da1c620a9af3da5c97577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6884c97fa24c023d0701dec1faf3af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f358bed937d35e692c201a2cd10f27c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8af85e7cb2dd9c30054cb9ae2b1ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2a77dcd508ce34a7f2d058261430a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ad14c4aecfbdbe2fe114ba44cb11582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa6b5d15fd1ff5afcda80a60ba1164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796a935e9ff374a65426a701583cffe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8618a6add2156d2aa17a0e2ba8ae71585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb4d3a90dbee087334158694212d62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300904c5a837e63da38953c60d7a9b47587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a51fdad0afd00e37c446528570ddc7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5203a8adbf9a23938c930652bd3bc4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60597079140bf3f6b9e4ce2196a5095590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5ff050711a73179d05d964fbd0d51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb60d34866390bda33cd640a9723e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bc69cded9d9952b2c39824a3d7dec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b4a6dba66fcf4c9d7af655c0eba8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7f79f2438664f6e5f83855e1cbebd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531fd89993fee428446214bccd128ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf6ac042512b762997cd476b6bdd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2c14999ac8e0830a084061b74271c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8bb6377423f0682c710cd491153b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be6d27a51e6f8190fe5192a32eb6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99019be96112947888c42cce59e09c9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b5149e3f6922280553b3ef398856d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441c8df193247a30f32d2b8bf9dac4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d15508d19851c75fcad267721c16d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b63955cabe4a8272e3e10ee9a9900e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84391e3a44bab079504700da161a6ca6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5f5a9d667e9b09c0007c8cac80fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e4958c454bd30ae98cf06fbb0e1df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894404d4093fc28258773be553a8f651609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d99fafd05d0e3affa428bd49cfbb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865f67096a803b640dc206e1040418611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a54eb5a472172e61f6d296cfa8cd1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186678b726e2e05645d2a5bb85db06b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34405dd51c8274b2e1adc480105f9b06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ef61754f3f662dcc04ffffb1c489615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a6c2261df0aca9ef5b05a0ad1e923616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823fe514c8996391886cc74ade30acc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fa823a80b8f55361d0cef5bbea011618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a147c7a63b8236f04cc86bc88203a06619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b3244af8cc116fa921afcab7c0962620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e61757532d4db75a5959c40f88e6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022569525071e9f590285e54f7acf86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7e002ea2448b0d4672118c1394f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6a2f3e57683c0cd7a26bf5e838260624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595b1dc956324d793f77bae772a153625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6159b4ec6858f316464af3af1e80d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869982b3e1aea29bf3a633b419c2522d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f7c033b5dc58b3d9e22b7eb3ee46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392c6f081d6b213fb629b4f871790a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b6d6dfccc78da4ee56857cfc7cd6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96ebea4ac15086535bdbeae48d140631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5775c3c23c17e23ffaf3d6e264f3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee766005dbf50e9273283edcf12d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301da83047771d10d6fe47c41eb6a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96326576e145d8b08cd0337c0ad7c2bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0e3e91955caaebdbf40efdd62e0e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8146c1c2d272a0fb50ad58da8875637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daf277b93db7422f5b460bc94dd8d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614773101fb9a0f31e6b8a963a2fdba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d76870dca74b62b73d220ee5758ebf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed313c5337802870f5a3e321df540f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fe60e31fd03297424cbe9ebf15a6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588163896fc206ea6c82ac3afa13f1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf43eeb8ab37271663719c7e088f2c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0af24d4dc06f8538c6ea745b493234645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0409afb4260ff412fe2a2cd3c7022a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff6a2dfb23c2f64dfadc801c97293647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ffe8c2fc1a33603a17364cc47ca0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c6b836799fcd95b926a60978ccd1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c8e506e6f3f262f556daff630d262650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5466b65a42da08c420aec4fbdc36e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a495ead4e69b0f873369b6b66803d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340eefc7829514a1000ce6cb171718653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d895d1d83625ce79c71d4a77301b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa14110177a0a02c1241281e13533655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ad98a731bf02e78a550c196c882fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feaba0b43fb7d009d7d34fcfde96dd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4218e37cb05f1703213ae4ece237d3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790704b009c7dd951ad29a68f9cd5182659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dc468c35683cc5c7e39dfea08e660660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183327b8245b4a41bfc739a1f954e3b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09cbaf8f473607f053ddb5c191913c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518708b44e948c56aa792722491d07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9d9432b5995ee532c45b98705fec6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1dfceba5bdb87f94a072111d388e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534686ac1082933ecb2f4e151ab8510b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a46e041e7d681b6c45d442b56c5796667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fd7975417f5c83c7b27ccb2c64b01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f1e185a798f4a7fdbecea51fad32b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e96508c40fdb4ee2ecb293c0487ad9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de99c67f8cb4c8e63dee0ae6d582ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72de97b8bb7652afaa2617c4d775aef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e9ee80714376597320bac41d52358673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e8e76ce49973a205755d1ed8a26e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe3af82220816962d4cc03269bed8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d23e81ed47229a727988f7f547aee1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69167dd0733e76673aa97907b86e8fdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b349c3b10be9a42aba47a7b768152fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a868ec87e4ae42c373f0bb324001a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c60c263cde1b2bbd2ad23dbe14a0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd80ffa1e7b52dff6f32d2a862350f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a0d616a25512ce575a0ab79f353a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a6bbf94fc18664c57726be0d08cd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a847104d4648f281ddb939aa3bd59d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91803893c7317283bd60d0f26c6b014685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711679f8689687b2be1325b512fdc32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941ddca236a7614c19b229b82054e50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35bd6b9ada06c526b85d30290675b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69151a4913e187c58dc6d23eb64bef5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c2db810da18ffe451fd6a8b2486b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570535ee871c9360130173ad9abd50a3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d835badae5a87f3baca0f060fbc372692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b0bf76680024becd927e4b7f0a9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea1a2df5b2d1e1e637962175ac331694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee017c8ae777829566305e96989472c6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda6d3602684102a24191692bd003d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5a8510065968ba561b59d145f059f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2b4dcdba7d34a3ef6098d517d06ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88bb9d87798e543c5b7162ebdcf825699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f969bac49b10eb6c61dbccfe245ab3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92db7638eaaa008d1aa50e2cac9a2fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bf84eeec37a4b169597d5f7bdfa6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f06e661e3f4752f47c3fe1d5160ea1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445da3921800c194aebde39166fb5a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802c804d60a6d2db381b7d3309d4df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77c4cc51c07a04e73dbf71b3ae4416706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c7e1419685c9b71cdc4c3e3dccbc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2923bde2b463c07187ffaaa3b57be7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546797334de94b684770df7889281f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93044828df3edcca151582ce5a120270710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd90333dd3d2bd2cdd46109267849711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59530d76d9a24bb7c44a1784a724bfbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b56a580e9bb11ef93b45c9a02eca3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f334a6074feea821ca47eec4b5e2362714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c294cf24b13440e7ae000e4b263407715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3829b3de97aa44af0b7c7075c6c42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ba7fdfcf7e9861eb13e223ccf3df0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281b297a98947fb20954c1c49517e9c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4345f5e3579f6f6de6ef5d33dc6f9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5e37de9da14adb10aad99a1bad65720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc5c40b1214da7a006504b781bec3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f44bdca4afec47dab2512dc1aea40722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16149b057df4de689ab0a80b7473d9e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287a0c0f1605a97af4341b4cf014ac2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff18d0fd39c21b4483bf215e51a7d7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a9abeff5d2076a916bbaa99adba05726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402b2fde7fd0e39e92132506dbd0e4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1c8f8597cc6d97d59a3cd15443a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96502f83dc180f4eeee764e003f8f8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8ef0ce2b23d5779aa26173448aa9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75b0690da2aaa2d3c3fca816e83c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0c438a456043b224e163a65cf638732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd489b369f62e80ba6b5a059ec48f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe61bf34eb113598603b03c8afed14734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfa505bf273129e6172b33e4d982e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ac58241812917462c0b51fb4a198c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354520c9ff098aea771a42874f24bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc449bd5b0be4c28449b678faadb88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0316c9e55868e14fd865f2e0ab28f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652adde1d79ac112a5c116e1f13e54cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fc98f50a22c5a1189c023433f9357741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60e6ac5218990ea6909a6ea2342701742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff12131d593cfed44c6ec89d425f02743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3589283b855bcffd2e61057920cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8773e8c86676bfedc24dc75106c67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de14e154182e5a0abecbbccc61ea8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b6e568589f8b7746f838e6a235b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eed9efec6e87f991a79e9336947ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364159b6d9db99fcfa00d335452b83c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664edd90087bd735fab7e693b57c763750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92795a7235696c5533110247638658751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ac9460cd9214a2f195ed36070c2a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33fa7f3aa1beec7947d46f566ad412753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440035755817ea763f2bf5973249aeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da37cc58a91df56600d82f5a6b44a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe844c912d93e5c7922f67327c06f12756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b17e32b6182756e260ec2638b885e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b08beb140021c138e2716d41fc54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d476dc3fc1a8376433d367bc61b8d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03942a0d02999ee3f492f594e356e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d10573c4a4be928b7d09508bcdaaa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aae6cfe79e6c21d8413e14c36b700d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241c4f8e9d18d93b033a6d160f7de684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb3c646016527b8d6da5a25c3bb5155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3a26a5cfb571509a8fcc48cbc9126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aac5c5205687e5eb9430739f87c43c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b12c77d9fc0a6132172551393dd738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b4c18c1ce50a936b3888f5a5094f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b8959dcc2d2c51e491c757030aa3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb146b9bd9842067ef15bdfdb674b1c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae66e59874b529f7a175b640f971f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4faa9f8abf65bee53afbc877ac400b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aba3fbd02b1ed65bc525d96234c1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4012959ab9e1fffef685f1ddd7a3e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa92c17dee2f16d46aac131d76afc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d6631f94b3a90637a8ab3942aa27e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc250def6d2005e1e09adeba1116e4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69203f398879d593322dc909375f9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb09c8d80986f1ca631316472d56d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7cd6e22b499628e9352d48562d1a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b6596f5d44301da5fb4d3e0ae7c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5972b213ce9508061bedfc4bb25167223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815a0aaf7c8c624f030821a4ecb883c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07e2fa9f808b3882e046a9c747c4e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf637c80e61d1e5eb631282aedd769d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ceaac39be41a6505ffc8349ab59b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505ea51f7d05b508099332476480fbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baf6afe1e820114910ece9651d21f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008743d0a9ab1137546c54f64c118f9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324e2df32904b787f9618ebdc5665a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6013fa304c5082e8784faa19495305932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82597c330e022a873607fa6ae2a2bb3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8237cb3472514a4b55f8816ded13d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb82160323b83d7f13fcc1df130efe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f71144a0dfe0173e3b5663c82bc63836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131d283bb63b7a9e757b0f526fe272437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209f858284c3b7087edafe408e9d9f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653385857fc5291cb6cfb7cae3c492d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f0a181e7bea3958ad31b9e82acc9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b2010a65bc3821178c8b49a368b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7c6f431714c20386f500d2f6b58342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a3aa5c3c7bafeeaaa5ce4f447ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d155e93afc78950a30bc5aa613f29d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168c72fd7ff72f4594c291abea89ef645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792e7de36e7826615cc9b859d3fa7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96c12c7256f3f17c2087fd618ebe9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2046231809e329136fbdd74d0427ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7956775fde5b9be598c20842b437a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99efabe0d3009b166d06383d426d88850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23c69ec7491f23f3894391f8634ad851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bad2615272f9b3ff7ba95a5e0503ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1789759a4466e8ebff4f0757edc65053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa3f76b2b7d5f92fc98f237d9ad23e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcced3ea0fe4981794d6fd1d0ad55f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9a83978396c6d7c26472ce615659856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae6688a121d18a5e1b434d5460be9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f04026e726dc7a96544f7318082958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc029020b853b9e3c757ef9ac100c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b76ce4ef7612f87e04af396d57a3d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59eaae8520c0783f510bc72da5e60461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629609599d53ab38e0572868cd32dbb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088778da460af7015a0f077990ef25063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a61d3e13b7e8799da0c2399c7d74d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392cdec4e4228898ab8a7bb6ca573065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c6b5b14d986c7b17c146ff29a521166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0487cb53233ca74aa82da826ad4f4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17641d60b172bad7a97c0b9c5ceb23f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575ac00b0e95dbb9671b7028ab4c7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72154fed00cdd88328831454eb7041b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4d7c259919eb653e7127317b1353871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0259b82ba8a068d0469ddc91e33d84372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0563c005e8a203b3c63bd693cd08173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5f3496e8c95c0641fca195c019ae874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc78b059372a1c9a61890ceb7e4dc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef55de0ff3e2ad27847b34095c31a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222af162ce53b7b281226dfb52865b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97722110c72b8c2457ac23702bca61278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417d24ec4607f1a722293fe79c6f76f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87d59cea662f1e68c7a50ce388c9ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245e370e3be34804728f6a2cf36f28c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c008e82ad907bb1d8c115937af1c0e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d9208f98b1b4a6d3598adb2731da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abd1b7d7ef9c88db13a46190845aab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d294dda194ef3cc6b143959c6213c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8b1800876d0f956b140d8f27db4df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3588f614fbbed09c36d2f007d93878087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87bc0b695d9b1b5a704a2391a521f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc687124baac4009f085ddc7edbf4df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0a0905754582fb8629b4823afb57790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc859ea9c63825550434d19eb1f9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608f3ba4283cd8bf213ef535b536ce892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5976ec9d70252ac46b55e4bb9934ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7671c4235db96a36d65c0942387e1ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435352e1eb36b85604fdb8ab038511195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634751d31b430bbc1c85da85a69c3db796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383c33ff234fca09e38bf070e68e2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ef88cd30da3db8e3fa504b4001c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbb95c5a2ed4f87935898aa116687899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566b38873bdb21fe73896aaed87300b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba142a8e385fde2f837661bbe0fd89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384edeedeb07d96926c38933eee0476102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927554c16eec25af432791fcb0a7f9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63cb57ba68fbadf29c12c46ffe283104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15597471fe9a3ad3ba949f903b8c1305105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783149821c8ecf6fee3f43e5d2e1a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048582b6ab476e45ff6bdf18ff553a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8063d3692f8233d12a80ebe06bf5c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7197209bffd086e8c1ed963f85c504109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d9435e0d7fbe0b23a33bb4f0b8802110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9bff5dca2c454e204a1349efc47dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99841ae65be4f7df43cfe6d56bb30991112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0162c8eb8445a635885d0779e5a02113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03daea4297766dc5c86f556f6259c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d20930f8f25c5fddc124b74d850eee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bfcd1d0e62cbb643edb381309e669116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5afe234fc48fc1ac6d10c0ad40351117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896a0b19906fcdd9d1c825c02e80d01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b75d518a3c1177e6839d133906629119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c94b08b04e2dd0e70a532f5023fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a6c1d5ba2887341b3570ddbc017ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03326ad536b5b782d968bdae4d5164b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf7cc678793861075db24e3d3f5e07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbefbf2eb3ad92375c25b0ed2bab912124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f376341e93076ae31ed959982188157125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c6395a163d949e2f3a51501bdd522126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146de44fab54f8353552434ac0d6fc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c3c72e7f35fe5b374aaf1667a5aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6eefe7b1a982167c0ab41faf634d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850482235b327c30378cbece25fde871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74908a5d411e4c367ddffa497667b50a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7e77c3aa15222868cbc9210cf94d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb3767e3219516affb1169e8d6a554133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6ccc6aa92800ba65c56da20ebc29c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2fea1e764bf940634d3bb7c4be179135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb82e3c5e7eeaf23d7a0ba636a6a1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc971afef887a8e7866c972d92659137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad333dc0e063380d78d6cd448f8fc6d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86a7a0406babf47eb1ecb7491ab317139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bed1a7810afdfe704d434ff9295cb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2951629e7b463dfbd38992fd1f37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dce62368f2a330f7554cb38d7dbf3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827a54253b426f8b86cd0c9399ebd3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84185577b9f9e6e73f831020ae2a69b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b0d50477ae2c10a2850124519b237145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5de4c4f87b31767cb254e7b21ba35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c0e20fd71041b2dadd54a534df229147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307082f14bbc7c877e2789c9c297113148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cf147a87c101079bfb04ae8d338db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2278bf3cc1477681c54ed00d26595f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d77444e30fa36c0780568f161dc0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae6b46ebcaf66699ce3dff15c3ac16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684651004955147d57ec23a5805591153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582a3c5c39139e088caa495f10a5436154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746abfb49bde855e347dd39455782c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095f00f084504969c05caacba0e2ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270abdc8b5ebb7b091ad07c283fe4f2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa631f0b974ba033f40df796c9baea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647682622d60ff84a481a0d702091f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a013bde44985bda67dc2dc28e62cafe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b33a0766aaaf03b8508fac5e0efa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3cba3537c8da3717a45d879058615162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06960173fdd8d09807162491fce815163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e29631bb088c06ddecfbb46b94281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda221b10c614479438f3645f9cab004165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170cb04d0c404af0e4a17a210500a22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e72132308c896a11d0360510bbf27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34ccc3f9f2a10ee339ddf7526410d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b6b4a60486f41f1cb4d1907ab6b3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4cd51b678d0b6c15e61599f579767170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7af2b305bd29472b9137bb008da3d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a0aedcceec0ce40b88e013e3ab0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1703c91f117697ea8d9cbb76c993bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1597419a32a45ae2d9e984ca4dfd97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e781a3b4994c59113c6846a94bfd6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f724d471522e900592da02525332e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275372659dc1d3209ef7fad575796ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d946db4e0c8ee63fb90c4e07f215cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ffe9c3bf7bc5da352286e8ed921b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247a9cc7d769104539a8d2869c3fb5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aef45b8380c6a76f98e82bf96b07a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9aaaedb469860459668f7274c8bb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7cb8845fe0303d92460347767046183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7cd03064c47e9822f522e46334e8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810be90162d2b37d73d34db6e53b68c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a20364a524d43ea9817506ef0111186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bff330fe5596893b7bb236da7de9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcd5a17392c0cf3984c01b31fbaaf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156be581ce2e19fa6d9ec3c1d1a89fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e09af38aaf1d58fdf9e8396894021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db004815aea0acaced110506c2fb06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233bfe58f7ce70a9a5a14360b42cd52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7f26225f8ae293c3695ce64c80549193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0df7ffcc3e476ef515fe23b36ec961194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe595d6cddb7f598fbd1706ec086e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa33047491528abca80ec4bcfe732bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56c845f0a90ce20578f55acb8cfaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620be2510d0eb5c8197ea97ff7f2d95198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08b21c16e6257f916878390be22a31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45634445381a3a96a4fb4bbac4607f57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73adc523d4f5e6a5d968b6d90f8e98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533ecbfd953e96b71cd473d9f147999202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cabebce2249941cbcb3f4e2e24cfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af59b27de7b997a03986d2ed76509a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2bd8336dfd082293225c70f91746d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9840a70c53e8ed7e5c89e0ba3c8ad5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251e7d02e4b369748f03bd33a50da94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c4168dd30487771820b9a91f84887208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211882c69a6bad7ecf8c747329bfc988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eae7dcbb93e3ed03d4968c4ac5c88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b767d749af49da346821a0c6690239211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868f2e1817b19e3a781c413f4cd4d6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e2a3ac626f25bce94812d278d9da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff89093d35eb689bb8f748c51004f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbafbf56cc70637cf4f586b5c1cefc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7cd9114dbcdcf977cc0f75f179de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd4ec9da1895f3d89e010b934f055f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e0fa83ac3f0350e2f58356a91da5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861faf6eae9ed6775cbcb8b17d8a87b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c4214e0fc9b893cac7019e79bba38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6d0e8e20a1c147c071b2ca9596e25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac24b968e0e227498433cf32b72597222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29dd07a59d3247c190f7cabff0ed7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a72c7b24f957969afa950f42d37548224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cedd0bff15becf68dbcc46a572b88b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be1094b9d9f46f1fd2e3ecbe1fe88d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689c4ff10c7ae19d4b740527cc1c350227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89322e311bdbbcac1a60c211f32179228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336977e663af980c4a9c83bbb69a7ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a675be100d9f28ab7a0e01d9b427fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0899a05916b7fa958e812674dd072e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c54fadfe810e40a1ff5994a5ca38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20b8c1d5fc1e1744593c363f94740233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b5e861820c875708799e542f639b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41117b8ad7a0499a3f8aa555f7e561d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0af33bd933c91355c8d3d9bae17f3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e725ca4960c819b4b93ca8bd72c1d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948128ce3ff365b10aa7c29dba933d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0cc5ca893800576a9066ce62e9d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663b21a08e03e4c43733c33b0465769240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032faa496e9e5d7c2d17f95e78a148e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1feece1fa3d7fee9ad679d2ffe8b48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9cb98d483d2ca19fe7c63e4480874243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fd741ecedc1b3adcabb2a21f9b481244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0f83869e517996136fc05e4b18346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3acf975265ecd9d798be386e04f29b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd5d1bb6bfc3171675d14ad3e4a10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c923e543e546b3e135f875ed21d774c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4bb2d643b232f20b555f86eeb529249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d2b77e90c165d13cda9701fabd45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d16d782f0c516e6da37c2642c6399251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200599c1f92ef8216be54a3528ad9c54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f11876756b59f9b616fd1c6fa46f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580160d7a6665f199a7c045ffefbec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35ac09dd329cfc793cb1fbd723e703255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37917f37cb316678b8571ecc247f07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e23e97292f694585ac5ae17ba408257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dfe50281af7a9c7921bd8d47ae629258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1413c486ac9745bebcbeea300bbd46259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56f6c6f78f5be822873818bec0014260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1b0ec667a86ae8a849a9e896d7649261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ed32f80e1d528b57b82022a7feed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad8d325c199b8da13a9cede117487a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2ae98320d5eefe98d5a671e264325264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d39a303be08172731964eca73cc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6d3a1a3e0e56a5ec1de0005a222b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f0384089954210a0f216c516246fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95dd7eab29238f0754d6c2ce4755cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7c49abe571e74b1fac7b463c83205269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e169f27d4fdd7efba26ccc97e03d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3c6a60fceea8035cef084c6d6dffa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa709f34320c98f9ebda273328f2d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7d7aefea2b500b7986573f46347d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3902b79dd407afe7953935318b2b995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda4fe51cd0c414111f290eee1e4c75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4891d0d5daeff941f504b58ba116c2c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec4ccc85f0c2c643c225a05ce40887277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac815584bc9842f20293b5e836bb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09183d542f380428f0f78e556d095c42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f8e5bdbd2fb26b5d8636b1807e21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3622b64a63e25b426a5ec329af4f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b2b03607a3db15b94d3fb66f5e860282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b36f3d2d3687aa988e51cff4d3389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b45ff827ce508c3c6bbe35cb09af8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d0caf74549c3ed381fc543c4c8b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ad26a255e844a2fc1bb01d9e4a259286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c36d7c5ca228d7a310dfce4880049e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754a565a6d93fdcf58a23ae6b5d290b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a893533ff2996d6cd11264efd930289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8421e6b05013ba21710f58a64c051290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b5672d4efdfafd865fb4d72a29f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a184873459a62eecabde9bd343090292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e2caa594f5248c88031f794b6eb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bb5228ae71af539603263dc20f2ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafa65f9522d7a9d86cb13491d5634e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ea699523b5366e5159143de88c858296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd724874e96e0cadb3e8d713cf2272297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308ef95e4a57f3cd664ee6a9bc37cc9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f943e53406cb66d82bab333bf1af4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8814914bf85c0ef9980273e02e6ebf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de36431996d8350c27c2a63a8a2110d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f77bfe749414e247bd6c860fc6f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39fcb85497b3d22c25499178c9b4ed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f1c77f46bf80740d4827d7e8078cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da943add1c3532e1ba219d09e133c385305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56494fc2dd02636ab66dcf0d085986e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b119568fed81fc358d3b6e1ac78f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce311aad299dcfea8b7d6182567aaa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77620029adeb0e432e4ca640c72fe9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223da5055fd920dced49c1eda0d4afbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdbf29706249a3818508dc40500d8b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affabaf031fa6c9f2d4c285ac4d8045312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f085029e9719e295581704c2d07128313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3cec927e7d9f1d6c92d4a8225696c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8290d5db0da37f022cbab4b6eec9d6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6ffe57fe40f50caf93b0e66d95cb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7d227c0efb1b91dcde8d7b1ec8f91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd71635c6f277161f666a960000c1b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40300e179ba25debcfbe98ba8648ed1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac785aee2ac1b141e03a634f1e2772320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f5973c9255b2cbb33a6ac090cabb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb30cfe106f44eafaf2da4de79ec820322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804535dd9b1852e45f22a27f4086850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a58a8aec36748f9dab42427d55aa28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd876e2be703923c6ed67a923884dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9969712fcc0844c11510ca6d9f2f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed267e4d74eaebfeac2984e6c5c4e48c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667b37d1a1436ba28bcd8c76f4928b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966091f256e629e80327bb3c954a6fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eecba7f436d3220869f02dbc0b448330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751701f1f340858ed01234470bd00fb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c02a32c8d9608c584d0b52cbae9c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f427b9366138ed0e5e1bc597810e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b515755eff744b89f4d9d5903cc89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856915b4929ce43de647c46f55a653c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdce1b40fe2e0c57443391ae2cc9d49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead553474ad46d2993fd0a11caef43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c7882479046cc15abf2edcf906591338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf16ffaf959144ebf0dea074b8f43b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9112cf7ffaaabfc3a7570dffd179340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a20bf4a32b1d87ff51d672a0365a78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822ff6eadb500b079e3989687ab45a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d9819ce42aefa80fbbbb4917d7f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082f84ae699ecd5b3489d53c293750344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0adeedf2a24d3408759bab8b6852ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede00823f34f22f9757bfa07b2f094de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ad9e2f4734d92077187d7e1b385d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb9ae41543a77834a425d934faad50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2eeecdc244668036d2ecfa21b5455349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1d86e1c6bdb2523f8fd458f899465350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5a70b6c66ea3562e59736fdd71316351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c6ca0e4220738e0ac765c26a1a669352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693be1c8aed8147f658ad3c411619ab0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e175380fbc81b69f74431af5dbf0bb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf1850c4d3f39e59afdaee662f143355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db73854078e5ed8d6348e6b766f43be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b022c6d064f5c34cb298b59d6d009c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced845a465a7b30bd36913573b025933358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2114489ddce00022f2e51660aed819359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e920fd05b944fabfe0eed6eca825c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729e1583ba1b64d14209fb04fe61e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b51b02b27694eb1f55bc6ca12221d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87c9e6116fad4ce7e66552e95effd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc93cfe8ff183684421162615c057a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039df2505332168624573d453545ec1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f64c5cb1c14eb3f306ab3db5c98da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818fc56b81c42275da2c7aedf184765367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d11d0fb2e7685881b46c9fc15cd06d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d746867f82d62093ce3ebe09c2f62b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce73dceed7e33fec36e1a943d04115370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861634dbbccd0bcb0c3be23a1fa10ad8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da76f85f2ba09c3a3e3cd20cfd31eb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d91b951c3a23621b06977cd3ee5c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67a658f8f8d551594024e3aa25a84c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70941f4d1cafbe9af3111cf7286c2e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd151cf870786b20c9995ba9bec09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05c68e1a49a8036168811784b43d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6030e5344d29dada6f0ba3c8f30e77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07346644539be87c8af295c111d3272b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c4bce1dbf4baabb7c96668b4b7834380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b024353a05e9677dad093daa548a0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abd0eafaee829eb74103b50eb95fe2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948428f99b9e929db11a8d3da5d372f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb42c0e5572a9be3ea997db7038480384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e0e1b2648354324f66a112f8725b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18930edc8d57d24df6722633cd4681bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364eb4d3311795e13da6506eb33ff35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955f3095e25aceef7271dc5850b6fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a329ccd7a4b63ca16d5d776b5883c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec815fb3cbc061b38ba969466afe66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de71034ace7d8af7846dcf2cb9bf54e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336c4c025b7afad3f5b436ebfa3e49f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473b446b2e94c6aec5e9e3ac16a2b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e9714bbaa54d0e7b13230997593ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3229f22e9f6cbf7504b86eb5cc5a52c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7f03b58f38f53f0cbc07cad9e737d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b98f1de8df493ef77b807740b4365397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a75287002473ac5846f00baf92a70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479144872bb3339c9f34e731de0230399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6d5828d1a04ca5c73d88167fb83ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ee70173e5ef9acb62dd4cfe8665fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcbf71a06983fc3d30f6a2e5728e3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874fe0f3026ad63b1c5e9e94c15848403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7899ba4eae8b16e66c6095ab14fe5e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a46aa8b608c664eaee98023b2330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697e9e2c055a3907e0702ea2543f004406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db536c6a1a6f575fc501fce2cd833407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9f3640c8826cf90571258e13821e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24dc4f0d6fbffa5b82998a73dca083409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7f08439b493596bb52438461d2665410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f06e89c205acac70916e703909302411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe3af5295e1f1c3a91923e292b1226412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c701fe67ab4afa8fbdd2356d7453413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438902fb9a72746e0c3f5fc33713f28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce45690d2ec1ed53a443b6948f9567415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9c7fc86d816071fa018f91a6cf51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616963c0de2ae4eb782848cfd3ae2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6967f3dfec9c16a990ae664d888c58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520f67b747b9ab3649b79038b2397ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca6fbe579d56ebf3d49845bec3600c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43016d3f9bc2f6a6155fbed93d536aaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb673438ef6bd48f09c404b093a167b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f014af97359a124c7ef69a711cd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef21953e0cb1ab428d5a4557acec4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f945da7424defb48a0000a5b33ab78f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3e42d2d4a1bddab49ef50bc6f451426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65672d5125a329a793bdbfde47db59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309aa0010d0668fe6c5ab73bacc5dc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652baa40f1cd1415eb0f7cf7b43d079b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4747e7c7859522497217c6cecebeba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7a9f359e190744388c0123dd4cb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a8f303967f2248d8075325c77e9a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ecebf94a086050840445d731b0ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c03a4d02afe17d66ba4ebe1453064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5952621a62956694fe00f2bc393436435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33d17b0da79fcfaff3bac18321ef0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa3ad834933d25a032e833d93e190f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294130c63969ddbb53855c884bfcc64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ec2a4d153e33092ba6d1be5a43f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a3d1718109fde39f0dc362b29eecf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac5bcbb559e6cf228cac3dfda3805441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1fc8767ce6bc74f85978b3dcd4e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8a3b3bd408c9f097a1363a82548f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f7dd27e3443be59af6e1a4885d66444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded5a31fa7f356cfa2eabdaf0fe6037445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d03187bc531a7085b94ab7ccc3217446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e22038c5a8856bb67b520276a52d70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd80993214fb92db5c3bf892750d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18eec5c5ae123fc5767a20ed310e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c84bb9348924d9bb520ee5885f1cf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf418a56151767b45376f49c358e3a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f00d6d9d2685e0bd1546be6df10ffc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bdace0b07171314602d2391e267d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15f1e27c491ce8a2a7b8d17d70dc9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a63060e28ff8ecf3ff22a6e6e8b084455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4050f35cf22bc869ea45509b4a2e359456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93712642c31ddf3446a9bd04ae603dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba40f7682b80432b7fcd7b22b04451f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254750dee07b75d99d3a3cbdd3d5d480459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0760dbc35a2cacc695f2c8e93223d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f86575116b3ba2ff8abe4edce34f7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624a942852fbc53bc20660d12eb6c3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1ea9bf6f993c5048e7fda0cf88781463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9025cb4619518f91c4a0d207222c87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dabd1c1dfd8cbcdd6597043e6f6df1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d80c8b255bd8286b82d0d5bbbe09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521371ea309d07a506b32ad971bc4f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598effd547597cc1b2054eef230fa149468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804db2fc3cc8f48122bec592f0c037469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcbab69db6b0fdee53135f81786cf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b9c620768c89d6d119108f53f98f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806d764edc1dee6b869e59083bfdf72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f997f026a4d7c4a520d15f9f54f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e21ca2fcc1e24536a59c13e9565d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f6af735235423cc1fae0c90d4c14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b545609dc5f47182f194977c9a62e84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8df2bac5bf485fffb3ddc79386e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b172a08f454ca286ebbe7661f1308c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e12c707cb60c230afc850761814ce8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedcc8b8f0d4a2afe486a784a5f3460480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f61b59b8ea3838e7848f976a56ee26481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caed873898f2cb24700206258e914c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24d9100997ec378c6a5197848140c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a817307e552ff3e2756ac56e8e186484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2ac90fbd4a96d8797e21b897db48f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d624a43d26104b415806ce2c8b86fbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e7257be4b3f008ed9b5418d5db6df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce7bb9157da386dba057021140b7b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed98d029d16fadd810c44a3f58f5ee3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b2fb0fab83819790b2d2336eb0ca8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb33c71ff5239449729edebcb8981a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537dc507bd6ab6e685eb424667ce88f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ad50831590e0648748eedc4ea588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65154195fe0e82a8c9b1a5ab9a68e60d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c8b3de69ca35d1fc856ae045e8d3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e56c627db903eba9419538bc68515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afbb22dec293e58adf9097024c624c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732ff8520c7c86df6341d0af2485b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108179a23d7903524f90ab329240a356499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8eb945136695aed6c98ff558a010500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fe31365df320437d05924c773fb44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1adfd8aebcd2c50b7a855f2fea2db4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa96ce4f1e6842f3b70d768ce01449503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9245e62243abb1884759e5d18645fb9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4023e71ddc165db2b66bb55be7c3b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e2f393171beadee52523eb0da1d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15bf9aedc58614c0c5af2d01879ff3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d973eb3d2f0c400b261150a830ab63508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e158ac199a45c5e06de09ed71bd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498d2d545a66da1ea9a615880819fe1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919673f3cd5b90f11dc67744a8da3a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eeba98d162f34b94e7ceb5c41b380512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f4e0e40a8611e93a817fbf36d9073513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0801623a5716b2eccf51c6a86d68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23813e1966ce490841f8aa902117b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481a5064eba4b4f56406c4b822874b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0719381195d861f05c08d9ece914e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f51634dca6e86a70debed12e899d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb711eba556a33bbe1df77c06b603519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7c931e7154fada7d42bb1a7dffa43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307550e9e2e0b7a545e9f9b973080aa4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4ea909cda624b278c1da6ac9f1e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515673642859c178736d2d90d6e8d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe074a16b9f36e7712af7938670678524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f590588a977ad18013c14c8a70b57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68456e73004a81c5044b3dc30b36dc85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dbc726cb1f6665eb9b2c50eb6e90e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe77c916f0dcd74a046e08378af5c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ac2184f0cfc7bf650ca73a1d1f077529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f90d663d2aedf21fed2119796968a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a7c6443d9b103517ced760abc7eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06776d3375cadb2595b7e214f9b1e724532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d82c1cb0562ba8fbbf21e32c4ca3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baede3c917bc09d3161234a4952ca0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc04200bd39505367f3d61b7c2203b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e0ed0aab504ca49e69c4eab16853536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d5d5d37f17f0cb5f44d42dca0b729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f57c352da609f8b6ed0bbd29ea506538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a38241aef2984142c1968fe53e6b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b33c302e9b49bbf8af1febd5326739540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3459900a8e2ee9e9b4ec81a6786e68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1699aec9717bf6c9c024f795111f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44e9c07dae930b609f783b831b9f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9620c40cd60d13f31ccce37f7acdd9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f40fe7ad63d14e95fb726b0a98e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0b1f10ebf90f878a34ed1b938b40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a6e0097de7da30fb330cf405db1c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99770180d6f5f9a5461378dfcc84af8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c9a44ff8879344f8ce55f41939bd6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd9757693386fc8defda4336493af3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3b4114e01ef939792c876c98ef9d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a548d9203e062978f53490f58e7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf1ae66eacfb4f2bfbb6d1c55204b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2bfd69e4d4c44cd7273ad32ddbef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f2028702a9eaaa84f84949bdca7ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199fb96bae1915bb5d11b6ec1f53863556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50373c7864bd9d22a2ab418afaae32d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930af8156753c5e7d793643b1efd7fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d271a0b1149f0fa12799b55b9196559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4882bf29b3ea03bda43440ebfd365a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243271492def6eabb9605a114ac54ee8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ec5e63bf19466470187119c7983d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b21f145bff424cc25f74d7e092f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b439a935d9c951b081a380c4cf4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1b2f4bc6b32698ad6bc433d0517c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca6bd8d6a0704d9924c4267a19c239566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24c1176b125fb57feb01fe061c9b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54dc88e7f1ca2e107bbf716dbe5562568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7749b81e184d2a32f293ee22035c0b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124797d8eef9e71b9b16817c8932d1ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a2ff3d3eead331d41597b12d8388571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aeea08baf14603c256b10544b9cf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc18d6f53d2e4d459229a2bfbca11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9f498303a2c40e2c5cacff21e7cf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e5de61e485d770fe1249ee7575dc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce49277691e453f48d430a6dbd33a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643861bbb6fc1bc3e64b633b270fe38e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7285138607c07ea9e487016420a69578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa8e59787ee985544f7f15f654969579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173485dbd68960d800e5650b4a5b72e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c327486bab1cb4f69f3fa9c4dcfe0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f74aeb1b4a66fe663c6a65faf7cae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a108b035f3c8a7828a6ad7b0500d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18e0c6b6e349dcd60119984d28526584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706317697248e6944cded678b0c1705d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74d53db65ac953587fd9338d3a7373586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2538d0fc528c2bd95cabf6c6fa59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0644577799c857b82eab607363982588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102c2a94b73bf5f333bb4fe8799564f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a8d038f7e95fb863f4adfbb7c5c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8caa321e5d4863183c35d2f8d4b40591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5e8fa93c793e2ac1ec6abae28e0f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f5e92e742c494353acd22dc82607e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624977ce70a84161819e5bfd97adab81594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f9e8cefb2129bfd1adfaadb811e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604578893c1698cdb753d81b2664ae8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7fab62f88cc3fe3134719931a1a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad44221fa2ebb06339affd4b5523aec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c18ab14bcffe3297fef46c1a2ebb0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8b13d9e7b8faeb8bd49d6798fd14a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d8b34905c66c3ac211a36a8004299601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac488a13e7211c64abec12ed87be9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af984511fd1f9b515e88bf8dcf1ad0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0567c1422eb423a895f172f980a33f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af2c18d3972821fafeb223c6886969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1790974cf0e0cf400f2fdb6e7e77ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac68d981f9e0bcea2a1551d296dcf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b38c7efdf87260e818f161190fdfb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc6c5840cef1ef94cb26dc565c676c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1930bc2f7d878daddfe12eac1b8b673610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7c0eb976b2910109a55d9b0efb485611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372d80515ab4546f4d40cdb813c9c04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f0dfe89e4b6fb90a52009a2d95f24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a115cc7deb17177697ddbc079e04b09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82689b9e51718e3519e95a23135e02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99ad2fe1912bc06e9d10af114ba56616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308f6cc78f24e96a4a332f396bee405617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfbe3c843cc5a31015f176a7d16590618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a27df2ca4d32a51080207f96dc7b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b0b10a77744d03b8fc9d4e5198e55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ea8fbc14b8c0a0f79271430f3d83e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573c33645994488938f908baa0d307d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60681e2dad490d50a6fbf37d03cfc9e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d24609b6943248acdcee7ddef8c3e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfd023683077dfdf6d7ed24c04ff62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d093925d26ffb2dd2d73f967fa31626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df25458dcdc62254f78e72f4782ba47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2087e2dc4f7a4e436cc6ba2bcab27f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abacb262db23394d353d3e33ce7b253629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbdaef5ff02b02ddedd280950dc7a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff115f6ccb20421d5fe4f58f0b24355631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf6540a4e51f3d56b120215f75bc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603fd91862a36b9ed9312205d0162bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa90b20ab2bb35e4c73cd2855604390634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4384575edb027f12997e5e7942af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66add7d923f148dfc7d0eb5de77b6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c96789c55f629183b3c63bb46d7fd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf169e11df6f3932bedafb68afcc05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544424c593097bd2befe6c51c72a430639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1b6d52ac9966ee23e121d4b30e53c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53bef4317745b142130cb9d71e981d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95afad032328535f93d1608d8d0694642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02632a315441842086392c8bafaeff90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f4c57e15221fad985937e25bed77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d47d73e67dede09a99f4db1c4f5215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07fa9f81bde3e9ad1474599615249d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87febc63d6100fe820eaa27f044e2272647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582724d376c7dd801cfb2b41fc3fed73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0ffa9dafd823591ab8a1cd4897d8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e7731be60f53ec3308d2ae1d4db0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c0df88845a5845162205165534c64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9aa01a9602805b5bd547e3b635d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64203df1f9b4dca138543b366548e136653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267efc2b265cca3dbd4411dbb3be6f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7cbdeab3a57f7e3fd04c333795ee7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5257081b67fe12a81eed5ccfbf5f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca396d93cc535dd82383bb978ee018657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081981b64f9d572b04e6ed85e128a9f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ca8ff82df5820d55e3968a022719e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92518df502e05bd342dbdc9a28c563ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cdc760a4b8f2a925f82f06294c4c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9852ec37be294bc70dd482594379c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a068adc40c6d0308de8020d46e833663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671dfbf70b299c88b2c04ba3faf7786664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368792a464dfa9de018c7cffe6e5d57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085128bd35fe58e676a7c83c78538a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78d570ac3cc4eac33edb01813270e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5f67097c31508aef36572d9461a5b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4a08e976bc4e98e34160cd5bfaa10669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605a7d610d68db85f4fa11960b3101c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8c5965ffa5e3a987f9dc9a372dca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774b2c9f8217a2b987f2f2250f7a6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdfd758fc5a8324ab3ea6900e56dd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49f1206ade124d40b16d9599192214674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699003a68252130fa9d85dd378c9fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1cb747d02d968c5d88b919b5a0278676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823992426a98e1853c5fe56856b811d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145582f975f97602cd2c85744fd4195c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f4fa8294aeebb46b537f621709029679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117f6d14046f533441f78291626f615680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066fb9f596322c6c270ac07d717d84a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a568356f8d9b3b6b75669c2a89864682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d652dae3321fe06122f5c255a535d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf1d47f8f17d8c4b3cf528331e5ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee39d859e25663aee613c6d0d6302685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7c766263b267e69862d7efc9b5743686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5f884e23db22029e861106626c50a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599e9814dce5a2609ac570523ba4e8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f899d4c4ded57bb7244062d829bb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf3850e9f8017886ac86581ac804a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d6e8e1f8da63e598655fb26f9404e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7baba534872b0696faaf58772d5337b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585e05bb6aae5904eb1ad6b9c6d58e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255ace0e13f75ee1107d1b5d5089057694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e3e8eabc74608aae3c8f6b92ab9d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb4efddb9af6db6746cd269b342761696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4703582a02a74febf8c089926aeaa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d040039d5b8d2d07f68282acb768757698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0cd847cffa24cd65204d1266d0f42699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65051bd21a5edd18ac8d920c6cef43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e8bd3813b5153cbd7a9b1a303d737701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b59e41181485204b734f4525bc8a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5732a6060232f3124e0f53de420c96703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567aa70de574b2aacc9782f6bef8e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d80d98117010b473949291bf0663705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8d378e16e0e429c68549434ea827c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805a9ab8bdc7036f6a08471ab18c991707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62b19a2093dbdedaf4f77c191f742b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3770a7da968f022bb2a2225e23516fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bd425aed8774bba4fd8f437d11d43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9a924e2f8406b849d830e038d969e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a112b077b14450a320ae0372321686712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8212903491fd4dc12a1cb6cecc2e26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2520ac255cef53823c5d67c5809fd6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4eeae86b0e6649eb5416f5cd8ef9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e50d706bfaf32a5338539513f9ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893d08fe0d85ed645550887f2298071717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b98cf5608200db10e7589f9be51d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645986cd3007e42ebb0c3ae6b65a8b7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090d91f6f4f7882758859a12a011365720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522319af03ad0eafd0f360bb0181bc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb3761af001727b3009421df92b5ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab00ea7921d3ab5e07f8d4b7c5b5c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae3b623048adcdaa1e9374e5e04e81724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e106234cfdd8188909b7ea1ca1f64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4f19d608bd03e4719e1859545b23f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc5851c0ca8ed2c520b8fa172d830727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc772137fe6d48f87898ac7868347f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb38d102745b01238ad1f361c8e1da9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcc6fcaecaa74f257a31d1dd07a77f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef3f9763ee5c89a8773124b3e38c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31295234f3e6fbe3d13ec991c4c21101732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91018e5e03fbd229b966ca86eebddd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcabea8fa14a5c143f4343e68b27b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf76a320c8e4495d79498fb99a01ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708da29f650b419ca0691fecfdb30d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b2c9b5098cb1bc6fe34305a5f22b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487681c02bd782e05eec3568bd0eb32738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28c9a57a20038bb15fe3d9c113ec0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baba9028a3afb7bf485884e1f39afe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd05020a32fe9847beeafb297e22b1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f45cf68f2ffe667b991f5d91f3c56f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426b5c075fd0955b765b2a67aee5bcd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03ffc5bc1ad2798efbe81ea121c674744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a18d5b0d9132f4f4e0482db63be63e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a0b57f8dc9823896d61922aef06e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d24474c090cca2e9943e3dc58ee278747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ce1cc3e9b41064e262ba5d8379942748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d3fb4ce121dfe3159e3a88392984749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ad42b897decdba0ac262d8f6ee6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dfdce2d7ebe90f9d6ecbdd0dca81a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015de462881a692732243c29220ad907752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10da21c2da7d8b2b6b6db4c11063466753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afa5917cac3ee6fc4c5b52d64e88f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ccf2eb43ba3118d38de5c414ec10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001e857e29dc8340cca9723ec3f4ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea070f985969893db038cf11a6779283757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c400a94c7252901c95c5eec14073758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5714ba8dbfcf2ffc2ea3d509df3363759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>