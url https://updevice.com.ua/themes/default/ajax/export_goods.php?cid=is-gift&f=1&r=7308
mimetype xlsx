--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbc6ec0e3df1bb725575be4c13ad141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7121564236040077ee77bf1c43538d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19318e309358cd6598b4db43f9d545e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ba2fe76f462026347c76c97cb7944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40071a1d9b2922ba3bde13617e5880ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613a296d0855e29e0f56d79b8d2b3176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fa6c5678e4f82c320c61758e281007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89823784736b180c860d9c286fb53968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ac0ccf0efb3d9e375e0d8748c9b269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b54027bfa05d3cc32d8f2d7bb7d9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575514070c9b115be3736968090f82311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd322a535f5d4391c2c660143870b5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726630c95dc99fa8cfafe702d560f3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7d859b1768ff64b8c945f2158bf8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188a0ee32bbb80a6c168b929382de7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58228cd59afe7f24ef2edd76dc8d4ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be26435e564003a563b954cb1837c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baec1d2a399e93b6f5aed2972dfb7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630387db70c3652eb20e27f787bf0ff619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9617c1b3b5127c864b7dfe3ef6092d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a0ad3ad4f361d4b09ea2674eca9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1307aeeb065ac942f24e77ef6ead22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44681d5410ea91386536f1f1e58203ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b504896ac42c2ce2f6aa62e00d5e16024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdc4e86f57fe3309aa94028293d60b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81af45d88efe1e4cf7a8c2bb2c30e726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594307d19332c72ffa26fe92104d0ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa70d0825e4964f954a546ced0d0b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cdd1e779748fd6913ec7ed2120c5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b392e062c140b7e8ed4017c6b4de1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29d3fa4ab7674a89c9fa06bc2041dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1e1fb22c8dda4ebd4166d5bc45be332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e63bf2b32ea386579ef4493a473a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52ce4fdee1e2c47e309e5b2f81e72f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207f1221fbaa8aac4c0acb00df52a6835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720255d478ccc100fe24585249b8eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b0bb741f0f24460b03255f3eb5db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ec7a8aa989519401879eba4c863bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac691f8c40efdcadad7a8969b82fcaa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d394fae3d734063804f0689bc46c2f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36729d2729b64fb032f6df3098bc067c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9196164dbc6253ee1ec25a4da42f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a744f48f280c4ba153c6cfc656888443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616bd47a44368a52f8b0b3cb811a43544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf84a463d663929b0cde9386a821345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d2aa77b6c90079120cb58a73e27946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18c2364668bfb1cf2ee0ce2340699b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d623b18d7ac75bf04a11c12f55fa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db14e5f8dc748f5d69c09fe9070665e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27fdbc47a689dacf4aeb4c31523a9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2470ffef1ebe0531aa9f18f01ca08151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada1b34f03ed170b6afb3dd793d0f6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedc82fceedf005e35144050f5643e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf933daac8e25c5b90f04fff9f856f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614efd5086b93ef81e8088589f7a6ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e6f2e448e755243eb3e9c03d370a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44557e35207dcc2b44d42856ea67044257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c294eb5341ae616a168c32752695b6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8e363a1925b562cd15ce8a0b576859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043634c60105f1e5258547ce38f42ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debd4fc49d0a6be98a45fbf43f758e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e91d06215a1a09ba5520752a3a9e962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa27320195b1052049187630cf9c12d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f830958f5b76250bc10c49a110324064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c123cc457ffbaea42f239dda5b9538a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ec7f402e9aad436a8167da4f48ce566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f495ce7ad50f264646999446f557e6667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24c48060211e3bfe103de4249401e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22facbe968eb189c1b2762add4a892a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b0ab0f600f4dc6cdf12ba970f51370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ec6b95e81092271a8858b0a06a8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1f1a80245b0908a127cd1408996872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1454927790b83443c4ecf6a932bf6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02664ddf8e7a609399d67ce6342c7d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f205fbc3f62ce0fb75860e1979240875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845acc116d3815d2f19cd422bf3adb2e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da7936e87b6e39c24a537ebed3833277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca0f34a3ff125f9d9b20eac7f1e0f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7995575f05b2527cdcd77db3b965d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d741ee160dfdc926d6530ea61c5a69780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17e0fad3d3d047a44db14a52d1f0e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6c7cf50c94d26fd29bc3f0f60b5b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d12ec3ee3c4d88e7ff84b790efb3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff02b743c8fb80a3e08acd8c2f6de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e4880bb921a65bc50ee44760553b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041786a741b4a68b7993a554b36c6f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b574f890d2205636504decdaa4edf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aeb77e4169c9551f481059bf8d10b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c1ccc1deeb647be638a79a776302b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a22565615e180cdb7fc0dd271a89690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521d9723a4907fbc07e4ca97e6c07a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed710e51cebd793660be446dce00492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ccd977af42c6316440db34a1567ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f768f432624ae7ad0b488870273137694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a16103ecc8f58f9ad0035835f43b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103779425bfff166d6a462937b2a979796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061617d1ea81e9e59ec123ea5d9569ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176dc8554287ab921e94d59332588c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96e11c908cfae95975a1f1d497f0c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e0d1518de2924d251023c317b267100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41624b27612687939238fd3ef5fbff0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893fff5a5303048968d74c9cf80aa64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee1ddb3351c8b19bb903e8142c4e47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35895a3c52301f5842fa15c725b0273104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ae8dc2f69ea7ce9f61d7efcd186ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6a7b0a38d12a94248c98931ca94aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd95830fdf677b0cbc674194953e82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb754f4660b2c24e326c75035e5a87108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4567607448f24fd0a53752dfcf066109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded5bd5ba6b10c5282f87530d171e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfee607a5820b22ee2d323a3928cde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba1758b244f04b080ff71745e90847112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5581cf1917361b9809222c514c131113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84681a6e7b782960f1b6056cf09b8497114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3be57befa0218cb456d8982df38723115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd6921f6c18adb0803b01098169dc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1b303debf6edfe88d9b31023a1097117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b819bfee113ad87397e9be170ff33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc70bb7c2ea16520867467de9ea83f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced867d77a518be2cd1c2a53c3a36d8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb299e32b485b2792166d03b3e2401c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56536957fbc73446d5506a89455d2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d39671e808590b89666938e6298909123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ba1ff3084cd1893587f3e4374495f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0205cb5d8fee4dc8e5b44179fc66a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a643618375f33f844f7d3c545e5dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e609a2527c508f35484e6c4f67c37da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fb2c73c43c3b969e0c90d44b99595128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677432eb5a9c2c0fda5abb063ec3d96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93df64ae40e025bfa5130ed341464b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4896ec9a4c12d1a565c57face0fd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee644f4b681045b96dc882798bbaa9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271f13aaa0888381ae1faa8bbf9cfd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e127987a39791a61168d89035403e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fc5bba1eab545e8a13f401a92aae4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db24f4ce3c4c52a341ecc0705ffab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a98130871e2593d59a2601eaf2dcc2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52817e916101249d6f096eade3a00fc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d40cfee0daaadb54c2c0aa39f1f6b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d57388019a0ef8670acbfab35280140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783f7d22c3e4e5e8b75ddc0ad0a22a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9daa0f713f232e9e8ee1fcf830b3a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075b73bd098321e59518dc9c9479d86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57357a97f7af0e8be5e50f1656f9c21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd67dd244518595d55114bb41b5f73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f317d626bec0fe604935b8d45f205146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1af602a2804cc7ef958f05fd8c5d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adcf09ee87d4bbfde13d11e1432d78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6ed5fa7303a6bb42d200f44b3035149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5779d04784c4d348a186afc7b79fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca7b34d037839cd8bc3afbc538e1a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5879dfde9ee477aaaebc9ad52d8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07221e69c923d345dc8a491a007d3e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d42a94aa6bee047abbf197c596778d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb006af5c5336d534e84a16c47e3705155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fc8702f36561aec86d0136cc986b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe41b3611f726a49f42b6bb86ebf0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1032d428b918e509bd09c58718bdd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420940a9bd35f85ba285b2664886299159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a784b5640a0afede8a3c5f1919f7961160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a641ae1d102693aa84e5a78ec763f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b844de3f561c98650b94e70137a1f3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4bf48402808ab3612471763b1f55f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d87d06a2034c2781eaec10ae5e06e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3a253a98a7531d9a44d46e2deb4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9c6c3b0f5d7966632c4bce73df52d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48719a4b16190ad1b6f8fe85937c7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236f478679b042862a0866107f53064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf637fe46a659ff87fb44ee0abc5dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc95c92e547f2e99a507629191f75f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aaa149fd332eb0c2d173acad95b6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafda8452a873efdc157eb42491a39b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac5f2e3471230cea6d25a32f88b6d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433c6f2781c474e4641407893c42fd7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a2ce4878022765a56dd1953abbd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43609dd66c0af2b6cc01e2379e596a95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ef317eba58264b0bbf083b6c8179177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c3b20b3c288826033cd40d9e83015178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f61a227a95b4203489d6ecdc4624bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8360ae60637a3668f1fbbd988326549180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d2265ccb36c381fe6b20a9bce471181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb6a4753489a9a2e02c7846d40392182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e4fe202b418e84bf19462112c96e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154e69a91473143a50e5a584e84a1f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18240dfd684225b686057f7f1ec0fd6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcd5d20eee276bfc759b0f4c591e9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7efcfbaa13f52fa972909eeeb21a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647507f4d3c762e89a51226a66ce6675188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659159096d9844079f15e379c39d17a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48103c27f0bf69e6a46cfc21cd545105190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0837e73f9ac1df888b63dd2040dde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcab9338e50a4cf4ae7949053b6217e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf567a5372ac351f8f7b9062fd1ebee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a48de0a093a65c4b83e2a0ab00ef2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ec42baa834b18167db8ce90c8a0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c5414f83dc70bc8b712c6baacd8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc48d4c9131a9135a39dda32ca36c1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311de7a7e7704c7e664f6121b04110198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad61e0e3c82d3dffbcf9c9cbe83dca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8efe0c6e75a095bc905b2dcc95eb87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200676ea3c23c009e437c50e3cc56299201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb23472ba6049e7969c9257af3fe54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3510c94b9693e92fd639ca365387fab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caad87146a331851a5fd0d7f09fe785204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c9949bdfaf3d9a1c1a486d74227d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efd5fdcf49971dad8a60f133de61a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d30be91c5bf3a2561d71544f85b74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eae65307a46d08593bf386598c832a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85639ef4eccccce43f1a0a2edd757de3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356c4f0ab52988496d15d9c88eb1e16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7044f96f901e2614ac38c4ac80e3465211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a9b8fbea66f6348615048cececaf1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4de983dadaaa943ac55fafb9fb30bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f98c983de07d16b705c9e5c196e4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69fafcefa41f907aa9aa1cb7c5c10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b925aa5cdb130bed6e20f9b82aec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad402b89cec414d8f1c9ad6c53911c06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aee2bd7ba7bf3ebe7a3657dbdc02f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323548b172ff3efb1b6dc73f72507d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b0d7d19d4c839875c66a00863106a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5562fee95ff1991ba73cb126faf0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2b97c68427bda785486e414aa5284222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e414e6cc22bb75ddfe266823417093223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7e57f65f4cb03f215f8ebead1280f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5a12b2c1eacf192dd0cc2fbd7873225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9784278de00e328a8d44f13cca4dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cb0916e9db120a97d03bbe4ec3bef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bf055e02e9abf39525343b71085e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc45c899313520ac8e1047cc25c424229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be72c33c5519d3c72e0e3f588afe71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601a66290878a23beefd633abb4fac7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e40d6c675e0644f319c45982538e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb088b1a23a6fd7f2f7d0ae325980233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee5bef9baddc3386c7bd3934bd1873234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f39a47c79095f1ed004b951b249927235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9da1a0e92ab0e94280f2836a18eadd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86de224d8483e40588839a97c9ebe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8358af1504b582a2af63ad5ef5b8833238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac9c4b31bd8fbc2dc05e58099e5fa7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356d1cf36b0513f72a48fcd7959c5e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c66b711a77717802b924f64069b14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365bd5aa5eadf85b1eb8ba354eee4d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65824ee6ee55d99affdc10ccb98ad126243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83a4c22a39eaa38a42faad67808c0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b74556c7287bba85c3ade636e5a54245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d373dfc4e29cc6eefaf62c488892ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691290c47175f91d04c2a71184a9fe9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baa477013770f1e47c743e2257157a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00ae62770e840924e865f203ea496f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914fc4548039e3cd0bba8305f9f33ba7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe592c4fea49f75fd3143f2158fbf2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1396b09f4ee018d98e949b62c2e8f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f490ae62643b1d2f2d22318bbd2004b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256a11b2003647d9256a23e1aeacb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aa335599a2dab67afbbf6b4ae0bd0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3f98a1bfa680b04d57c8a2886abc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7d3b45cf01a159e604d9df517a9b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715459e26ac1844589336c684be86e4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958af7866d4c395db2095fd678766cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e10ef737b7534c77125a0a43778e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6290ba5c6e97e1b38af8e043edeb4fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f156236ec41a8f282efff0d63fe459262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b0ad178b062bb66479c9e5b9f73b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ad055cf58f2c4d87bf5d8d813cc44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d738c291264ba9220ea38c461a7c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bddb88a77bfd67c04f19f1f14c8460266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9410f9074bb8f8089187b106ad4818267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6632018fcf66c0ea6ed839bcde921268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e8f404eb26a3ddefd9a1c5f286816269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac470c0f0274bf32d9f6c65bcaa3e893270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2be08314194e00350ee0b48d1185c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc207f5011c9085550a2c3d6f033d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8da94e9e3bc23c7351eb9b4720ca9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736f064d028ef641588cebbe53ab79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1fae60bd3fcf2abc3830f5eaa8e7c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165c42fb8066250bf524cfab4261125276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c6495da5c5d292989eb0632797d8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634cf402bae374b8cd3a6050f01dc29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea04d8e7f19eae2b9e3d718cb581042279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197134eefa2daba679217a2c2b9c04e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf51e36439053645a2d819e6f291aae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25f81f9c8213edca298120c3fcb11b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42369d429757869983fdf33b6a7e28e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd93365b2126bfc00b46c97d9b5ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34c20a73a718d05d83af4b8d3ae005285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee732697846b4acbed40a3fb9e09bb0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cc46f39d5902248713a1f39fcc14d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc279f827c6226f636d52c565c624288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4918d4ae339e1dcdcde4bab4b0f2acc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8f4c7ae738b5c5e5a4b482cdde1e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ab4e297861064e1789f20f6de240291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616d2349e657a815c9ed3f2d6b2f16b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a04b36b98d761961b51cf39f28301b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46690e27054311efc35cc9a8f1938663294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b72c41c8ef77b84a1c32cb85af0ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7d06d641b53cee888702428e92b40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e17c8994a347d7562210f2fe74a0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3483c76fcf41599ce057a6663040f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3f8a6009911264a135e2c12a9f2ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348350483ba64e7bb25fbb223f653828300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4718e71e08423311a5b35113400e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269b93a28ed268f59e8aecbaaf61eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abe30bae3f9d84c00a344f2ffffa5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be19fb4f2dac6e24cb178f39ccb173304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd28270159c6e8629fe8ace912f2ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4504e738df8ec152d33ee23807edfa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cef6737a477675ce7521303aba90b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911ed95de397a9c85f4a62b2ffa14a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fffd8888fb9e72b056fd57f05001ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd561e94cc2971b3a918f985bdad317310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c3fc9d63c002131500192667ae71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c8f53f38fa98c6aa818ebced37b31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be57b738302a7aedc406179249fd6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c72d2d26a6d35d4125063012a40cf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25794aa2fb4d88031671295617eef2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c46e5fb9d035448bf21b35a8bd2496316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67d738b92253706721c04e8915ecd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654cd307b3117c1b875382b6440afd4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed861cad6fa77c414243de2763223b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4911e44be71f5f71254d787d1572d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be9b69d4d54c2e59b40b614f98140321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e3e9f88e2a392e0ed066f8dec809322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86645cff5153f93a47cdcd05ea5e5df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e77a4534015379f416e13f6d9950d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f19bbce206c979dae1730a16935b5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d9bb7ab862144c559ba2ce056d972326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1535dfbebc07dd54db6e1e56350d96c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0bdd6f3add6083b1ad15d3872ceda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef627f5ff31159245053211985623329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32078a17f1b91e061fd403a8d9861af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbd3d9d47d5982316e44a1baae00a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828ea31d5b619f16bc249875c1d2157332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098fbbe275016ec706c17d7c93cfaff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814fff2fa595c8b1b530d7af6b7d8aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd883d0460e336409b2abb47bc3aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d679abbc19aa71f9952b7cf54e392336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c6948f6010e328be0db8ff3f8b2e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d09647ee5caaa9694ec437bc8661338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f427fbaeaf26223d040eec12bce458339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357bb0e132d95d01af27166a1f6e7bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94ea61229e801d2078fcad16272a29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02dbade6501e8f382783212f4c20c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343db80de0fd002d3394feb4eec3c901343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f71281c4be5eb79be841e5a51d28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc839fc08e23948e1b896b61299743345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33cd4df34d55575fcea5c4178ade87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183c2e6bcaf24950a6d86243155fe06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418c6dfd391505c73cffb21116bd4fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2208844de37fc23d84b82cddd2ed3fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab23235593a3f6f45b7f0f71b4eba05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd545d54b48490f3b2ec353f37f5680c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac446b9b11e320398af445e566185dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0479c53ad4a245c7c99b8e326fd2cd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dd89de8ad297120ab5971fc4b75b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff61e0f755052f46d81e269848619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a817cd9848ef99fde01d6e053ac89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff477dc36556cd93aa1fb6e1ef03c6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ac3c103cca58e7ea446838a07b96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15614f1e5a8e2521a7c22e6b3a503950359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec26e5ca336989d685aa164eaf1b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e8f0359cbfa24a2febc40e7ee280c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e6b54a6814cc6cd44bebe3db83e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b47b10399a0fc698415bfb7708ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674fbefa51573311a2b040e2847f964364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d886fea9eb5a7446de4e8804f74cd0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767726ba8e029ecf96ea9601c875304a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bc27b6a0747ed7b23d04382553709367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359715ff19737ba686360bae976b2629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2fa0f89b513db066108d0321fd9e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47071fb5db8f1ccf0cffc7bf7e961f15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6d116671042d37eb46ab38b35abcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9a28dcbefac2796aabfc06f33b47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b53e069e385cafd271e784509ee62373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa448ce0cc44060e048ad96604ac8ba9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f61c3f5a550a346f0a1558df7b305375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bed9aeb23c3ef27c1b79adabb7581376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79db53ddfa28407f285d3ffd2d82d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd22de158edba03d48938764373f3e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fc3c94569b087fa61b125ad492307379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a1e4a859d4ce0965daf2bd991de8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c662189285010bccac1b48bd4731381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac76b435a9d7053789c18fab00145382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2bced46a4c94878702970565ea901383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2c589f0939c1a5664465e409281fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc898e9ae04d4970c7c133d11c26b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d68f0a2b459446220b230b2051af3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfca4fa2067c639ad6f68d6c35e75b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458bc07d5e82c071bef3e8e0f30444388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f149ae21304b7c43f6871527e832c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6b5dfb8efa13ebdc47bc47d855832390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5336d030f10ca436362f529cb4113391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daae26eefdc7e1f4db5bccac5d36063392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d16ac4363d5a56b4cd710f90ec02e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccab92fcb41716ea7d7fcc75558d34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab1cc38b9200f218f643ed84f15cc8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0a7ff3c9f609d575a6d1d850adb66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cfd2f9344cb087eca765f8f80bee5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440e8c8ad4eda1405d9cbc01dbd85e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bc86473dffdb28654d3a8a5193b8b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68a11a584afebb18b8c81bad8ac32e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a37f7808613510ed00c35c6cd1603c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced52398f1ebcb0f34cd7f71bc907b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49704633cfa16d87f4357b765e0465403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416501098bf07d1ad2d82f39969fc65f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad478596aed71b162f93363784cec99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b23ca321493a8bc5ea66bcc6d93e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8719461cb98eda62fa7db71aa3ed68a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80364f88987317143230465f29fa3672408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f311e559bacb77b6a6b315111aecbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c3db081c3022a992b2de599c8f07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea8a183448e975dba89746413b8f56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff39455ca1da277f311c578a40f4a1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360acf6b0a975992af28f673d810a48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf38dc7036da8caf3ab12bf8f3f51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7ff14e21a24a0f43e7d647951461415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c432ac2471ba1c75e20143ef45a2e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00739f427e6a9fc012c1df5abba95227417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178791970e5e1418aa767deb1c16c3dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828e1bc02af96ab9d6f2bcba5d2bf50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f8b51aabf3df165abb600429a2d98420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8ec58ef4d5ae0f2264c8217db39b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65550a307274b6fd0568891bbd329da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf449635ef269136dfd09dcec1f326f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e46ba4ec4c6a110b251c8902eb8b21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc52ef62632d18e248921264a065732425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3379019a1258b648ddabd6a667e6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce819a4429878ce27ec4aea029b026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6385797e5e9e5b1ac5c7922f366f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc2e8291bc9a415b1b22a35c7c41b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549a672221b61075b74a3465b68ef0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cd0b3b16e5635253093ba84839f19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1f2d177ae84214ffd5d6811534ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180e64aa36f1ff92f815159fec9a89a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7292dceb6dfb6f189c35cdd4d238337434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844e822fadbe91010d93ccaa0cff4db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8e6cc0863908736ae475dcd802492436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dcc7b534e0a7699eae91bead5a405437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71013813d001bd4a1ea19d575ce0ce2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab5d01ca76d33711e453845163c47e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc3bfa9d709957a15b6ec7e2c7ff04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3545873021dfc63efc45fd59105f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae343fbd6945074d31f733d38e053d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74905a0e51590cedcdf915d85b3a09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65299014114eda5dbdde89aa34e4592444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b2850ba2f2ec9dacf47add66ad6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e8e6a3d3054a881f12e3982ad1c86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ab3e16614de47df9712786e6ef19447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02df5e2f766570ff2d9b70237414f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37cca7e8117fe22e21eb8625c31a19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655ee5aeec8da577b125d21ab34fdc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378c583a0606792d389b6b22f98c45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941d4bcc42e424eff9d65f01ca7e07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f833f8e6c1edf7dc47c1d276891921453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c514927630c0c915a7fec1fb00e362454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88a8880370450d61ce79f0e29d1a62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08857479de333725760b6556c720311456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f89ddc68e5f0b2580d427c5ea2b4a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f970b176d89ef221c14bf9463612458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825c80d20763a6a1e73b1a5f3f2ab03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f87fac23a301f3b220ea87e3894c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150ddc4b692419610670771c3113da3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c16461e40056ddd0d2f90e771704c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a8c6c3ad17128ece60bfc1c85f26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1d7124b442766b298a30dc2ad0b9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9922049feb1f8db6dae24c34dfffa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b91ac7ea61eea5c10849ac60aeefb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93baa36ac084b2e5e2694030293397467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fd28e5b3e102c0243dc3bb651d95b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18b511e904487101234cbec5181949469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8dbf9fd3a2528ee80f90a42e02b4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ac2d1b9891a63d2e309902757e458471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1618ba7f5607428d9631ce25a20f03f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863abbd8f6582f321c413b740d90d39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289e61613a885203f35162417b2d65e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd21d6c90dcda3481fea868f7ba0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596f5e67858c05f5581152c2e5abbb1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ad726bc62ffd30c274d34945e6479477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533a2ee115706290853677e17a0457d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298a4a08e0736e2b4f5b46b31ff6542479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad2951fb7dd4a08ec517db6f1fbd55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143e0474a54e6148645153a049ee82a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd31b0b4012ad23765277852e94aa3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746f8157627d23df7f7503e818e3cfa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae992628015fd5191a879b34f5eab3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727faa8707cc178e8e0216c2b0161db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09653cb65189cf92d44006bd2cc189c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e014a3f44d0e49541a5f1066a42ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258556ce02b4e9bcaa0a0c6ab8b1c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a044a472c08f8cf0525f5210b42105489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b8a0892eb109d3cc89cd889c2596b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299477d443e889c33bf88ed90279172491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dff5af9e0e37873a8b4f78df9de1de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc42d779823d22c66568cce6fdb5870493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02704434d2fdcf5351a59bfa037dcb93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f59cbc2c13decbbf2784f244edd2c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978efd4b4d10cf0c9805499362b60183496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0ba61d517f16535dfc7230e1dff24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e086a3e599d7039c08f337d576957498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8933193c30d6baffb96bf17e82ca7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e435fcb539c923f58fbe96f42c45a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a532272711e56fb275c27145e50148501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f499aefa8bbac353b8b17422370c2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81c908a6701632981200584e8c07f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11395952869c87e16d5ca77f114eb735504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f4ac7e692d9712e2c8ee43183471505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab58a6614464e9acf60a8d3eaa589a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678d54c5e16aad718e7fc9c8659e26d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10908abb17412640b4812a1654b3a268508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e85dbe03a78b7c0f50d41cb772892509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54f92157fc90e796cba6e5ca71f19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4db2414b735145712a5bee97ab29f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330dd80d1d4c6243dd38153f15b11ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574be5402b011dab4bdcf1e6a6bef740513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e440437d026c814096e445490a4a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797b59c95fca6da724be4719c610abe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4e5d83302aa076014d5f7d315249516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede157b29ec2136d1b4fafd4b273d0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7e4b4aaf8c0b67d2f4cf2943737d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e1d38e33fa017308f868fedbac1c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60f91d8616ef87d853b4c61af1a838520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eee6d9e3166d7303d434014ba31d7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbb2bc58c2d9adc0f559d7d089273f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521a574f52f6ab1b50148a2da0dda2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d70e34ec8222da10dd8ac8f216cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e013d2082d2bcf135ec30cc5a051c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3cb1cb0bff52cd6141474fe0621b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553311ff7e40c26cef2c5f451658c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089e819212edd156f8f7918d7a6c473528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced16174b7d6f2277465bca569b12c2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924da8316a258baf40943a6bef9a5dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250970cb1cd65178f170d08c025afb9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18935628ac94d4a990003e24d1545b4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce33437a9a7b5bab7244de0ffeb135533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d70712b93491d3f6133cbc933ad3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d023555cb58d16e7b88e6e15cfed1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc41926ebddee337d33140f089eca94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eebb38a31dd89649f815f480d216a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020008586e747a99f1c6d3487baf4192538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe42f2a05d325dbaccd4cc667bb49da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e872816094cb3fc6c0db9807313ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a09ee589f9c0e959e8b61da26beb1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1a7d0072cbfa2a83d5c458742bf59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbc9bc0766a236660ff47e63e7416543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752065a227f46c2e8a198eb8ba8e1bb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87628d7c0d7bd0990e02c5745e865b08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c6eb9c8de77125e9ad4f00a2610ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a41bf927d7188c0e96f7e5d7a66b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a0397d57eb2c3c9a4c14ea0319772548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0188ac6033805aed548ba3521c0fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fd88e2e29f75cf7f5a2dc8e0a9990550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77697c8133355043736b377bfbbd1add551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c81ccf43c7d895f972e8766b270514552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f46bba856be3510728a7c998ce5329553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf8c37649f86c72b225057f41f9295554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fb54bac206c9c7db59ca9c07c09e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee959e6d3e555de2d530a83143cc52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4bd75391d33b3fb8896f2791c1665557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e826ead114d9c802a79e316035e1a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d84154978336b421dc89624f33c28559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1d8f92c05af08c7c1ac58649f8144560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d9038e802cf3d168a4bc33d9913e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabef244d8d0eed433ea47f71ea99937562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5fa0f64ac4a920ebe831c52e6d454563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb593fcfccd4eac315fada20bd524564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a363cd7673def1ae39954b15a6257b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f505ef0b19226c72000aad2fa9fed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e888020c488107a1d5024ecf1b504567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185099c294a657822a8472b739c53898568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185dc5cb369ad9df45153912b504c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536670ebb2a09d9c242e7a13cb05e18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139028eda25dd93cf31c3cdbdfc5c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d0e606e403291d9cd26f00504d2c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ecc720321e8a66f2580033c099c3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587fcbae1fd9174169ad5114560129574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ff2d4d02ebcb642649c85c9480d4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4d2e5b69c0c42c5ef478bd847d40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c169fcd6d2abb663f487fe4dba081f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf45b15186b23dfbfb70a9e4b2aa47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d0da776c84716af39bb3b3d032fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df20b6c6eac11c6a716d80b2586ab7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed089837e1e4e05e92fd9688268ac3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadb10698928df98180c5cefdcd4679582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e532c63180a31d4a3aa537ae50eb6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c50cf27ef93ad76a84eff42b7c1d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01921dc0e49d081010f9c606987305585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e4d538ce2ad0356ef4cc89ebaf53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950d81096565663b31dfd0ef7c9cc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1fefa4919d04a951b7f114914923f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a68625f64f5047bba9604c7b5705a7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3546e1917e48a9b895df0aef35b85590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8f1ad301e4cb58dbaa43842bb940b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830afea72b9fa19b1bd2ee44fd31312592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0fb7b781bb11ffb75a9848dbaafda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64235f4770e2c9af5ee7f2b42d9208594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47234e5a85d964ee43c26defb083663b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48269b177067dacdc5f7f7ff05434b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5d27e98ff0da32401c219afd2628597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57105abd3fc1fcf625cd68e7f69c4a6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c26af9b60b4e1f4e0894ad75200212599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80761ed866f2bad6bba4f6bff8688a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac70f8d893511c3d339d2d77a619e80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6ff58f49f2c23d5983e321c321c10602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14652fb9f4917fe9bf153baf0dcb2a3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e2e72cec0cfdca4102d5098c54cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d276dcfaf2d1ac6cfd9a85d68c4ab605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8bd28411b6c84fde735d44ca37af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ff4392bda42d28c77fd12d5d6f6ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b0b676bc79cd1291131e2efb69677608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191986c93ea92198e16300fa0f2a86c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed376cce7f50bd62b2ff239c6d33cc81610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b1f13cca5ecc6775dcc4ba3300e51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3325f7e1fbd8c9557c53b452d14e5de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6cfd3afb4cbb25938eeef1872ac5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4496b8b15b11cf1cb550afa5b41ff9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efc568eb6c1f9c1f46df918421d88b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56ca4b1bdf2994ee4f22f125770d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2ba5709119941875810cfab05573f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf80cb4fb8653f7cfedad4699e014e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49c439e836eeee353001f40cf5afe7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48beb4d3f3d7c0b4c70cacf4bbb0c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584ba514679648745479864d9cd6b22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e84a26b2048c8b5588beeba49654f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ad39feee7a4296884477a2b39b86a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7e3b5c9d5976194f8bd7f686e4375624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46b03dcae683b9821c9f1d48e06e38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2e0c21718d03c8dfc181e9927a1d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba756dbbe5c355f5d960b85939ea25627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d448f59a157817bc1e4f5c48cea6c6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5318864419d29a685f663129f3f58a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b53b8c75dbb7013f41143eb41163fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dabae8d6e14c7cd61b4b50872dd7c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8bf3e75309059a1931937c0c90b18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c3524e74cc6fb23a2915652c5808e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbd937d8f08b843fdf349662100388634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6f147c4482eea6380b6e3bf31319c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a584b2d5915ee1cc41840fc62d6359636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e08cefd0046a419d94f622609661b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4925986478997843283bb7f1244f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd406d78c1043889c8b2ec80bd1bc7c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09353223b22b7bc0cd4d95449f85ca1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeade83f7b06e20fd9085e548c509b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e91cb36fc02ad8453e43374d4128f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce602260ad10840cdb0067d0ce6c9010643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625200beb89011a571ecd26098584bbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea811d1dba0bc5ef575e9adf978bdd3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd33fa2f396c4bf5d7b3beded93d4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf5fc34e315c1a2efd405ab7dd47d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add03047fcff4313947958fd58acca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d0f0911cb9a391cdd80b94731de6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483b3419158467a484032e6c21b8aaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03cf38bb319a52c31d337a1caba08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4523dd8d79509d5f60b2c612cddb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2baf7452d2d2f7afe2c733be58bfbe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293776cda26ee7992e34b0debf6ae0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a5a6a08cc8a1546049adbc2bc1629655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea5a438657d441756c559a774ca381656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570540261bba0507110b29eb17aace6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02beb9b67c9c12603ddbc05b68951a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34842ef54f7ed5ce4bc42e2214288c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097747a27bc4d0e7415664a3b26edf39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bddc6e71d05d30fd9be1867422689661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74118a52c8b4e2d430b4449539657c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45aea778ab06bcb27bcfe24c17be77663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4bcb2d9b34571c0fac426d091b26e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f33d277a7ee94745993616b787acb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3e0183a77e5c6c05195cc6d911f78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590dcecd70808db7214c9fb4d073f3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4ef664b3cee522a908e3dcabb8d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac5b2cfdc94c2e0e47775f5694caed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3ef9c94608930e04c4837a1d077b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508793825a6fbfbb47238b80a77e6e8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2c873d5f9d608a47fd4da54459f60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e295f8c0aa47a03977dc0efb32703a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a91b5036803087ed4a4f537bda20d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbab7a8647700bdb4ea1780a4ee932675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8095216dd879ffd5e27bcdf15090676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cae11c5491f0e2230c232b4ee71e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15f6054be2b38495a3354ff34bb3c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5707e24f2808bfc6c52ca7baa4ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bdb33f45289dec255e89f86fcc5d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2116978ed9c1f6a08e4a1f11777d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0113efceebb3e302a5af66f857faa2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83972820daab445170f9c97417a6eec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a35d0ec4bb117c14a9ed95bffd5d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb272d67412b582534018463c77540685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab342a41c7d5e0f6639bd03d57302e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3d125602db0ca57d456c93bef700687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815a44a02212251217e395e7dc1d80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41968a0c304386a9039b141f18fc94da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0c8f3fdc16b95cb40c5601aff19cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67d52e88dc02dee776c79d65395e92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2bbfd8fcb7326e741b6c9b0b7ec81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dd1e2edc225e60eec17d0931fedf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f467967833e7de43a63d06774e6d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2612e0ee5eef68275043960901c20b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0c7e4b643e4852a5015f2d1f771e2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10f3610b52cfd613cc911617e22399697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd70b660c46242c9ce8f43ce159045698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fd2655b80a0e33f75882c34676a2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e19a9f104946ca7e63c73ec99b51e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9660e461d0e4fce2e2a3a330d43837701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9c6e5785d6334b12b6e37982b968702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826407e343c5a7e521d229ff86299a72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2c30fd2dcaba4ccadb27b342494d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8235798e52f43c514efe09ac2d7380705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a4763338577e2233325b08c37caae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d6cb4fc64d086931f22bc585d577707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29001184f107e8bded2eb57941a24a22708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba0fbb8a5ae43a3ef6f453263746d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebf9b1916cb99c080ad09fb8fb4977710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb42f2b3d655ebe9b10a419f7977ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4018d92097b1b9197ee3d2c86d3e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97cc1eb3d1fb8b430907332e11f939713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7b18852a5edc77b872c12e5111093714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4b72c7f569cf976b737817185cfca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca2adf5005b7f054454d9fabfd0e1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1b2e689a940cb41f64ed9d60692f5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8431aa44cf13242c51a19973ba6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b120b542e43f515041c5066d0fb754719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c84135095f94ab015ff1a869fd9cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307bedd2bcaf1968209372a0622aaf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d54453d58840dd19a871645831ea3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e8f9d9d08fdbba1b25a9d40cb7f2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7a17b2f343613c525f306614a52f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab0853ae8a9f9fb853e04aca744c87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b1afc31547a80616f9d3c0b8e58eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd5acde3a6c5061bfc82894fe24c01727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b0f0552085e899eae7f1edea75c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb6bde23f61497a87586d2ecd2d55e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cec580448866307e24c447c3f4dd5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3708a3590e3ac4eb7c224e9a90e2b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0804ffc5fe48d2506320d9e73620d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3cbe97e81eb6b2c240bc0cb419c71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ae717fd790fb8b769e2010e196903734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b2edd3b260d8f2a823ae72138a9cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef9f8fc704408ec7e003cf7844365d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d003995e9753326b3083296597997c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32eb0ce96385b69f4767eecd03addf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57851a12d7ead235c2d9bf82e7ca88a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282a5a7a9389a9d828a7adccb32d3c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade26bceca3c53a7a9a4b65e2ab185e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef409f50e9c2abbbd89862239aae1d1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacc04b35c5a54dc43aaea8c8a4123743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb809490b6d4b2936eb47fd81ed2dfd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40022a0a4ec140f356f0751579cf5c6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab030dc4a604e54c8188a135bae563bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3324fe8ec21cd2730a7cf7997af794747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dff2dd43ebcc295717f26e71ea008f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f404ab922ca9dcf2fa06499f0862ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e1f612b0385d52c67f9ae5bc6164d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdefdeff2840cb82c446eb3821920ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca3f725f30563fd0685e04ef5fa096752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a58a931cf0e068b02738caaa135949753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ce813e4a2086e3f48c51d3ca14aa7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc47334935d2c96ecbbe1348e78987755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a3aeefd1fbf0b9abbcac52c789114756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47386b2f885d998d8fa7ce2307436b42757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd335e7914ec4b0231e598c524b0f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2d795b3a88d02e385abde6ed67f62759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe58ad86228b197803ad0396b238831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48203a52c12239fb9c1fde81f43f575f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed3a76487c11132338bb9b898f914c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a52e815788da5af9df9fbac50fb124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3b6c6b3a40516933438faead175f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62206991f891eef55fa763d0d0f70e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d344ea7dd01b62a8c507e4c4be343877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8de98fc76ed7a42f678f39f1da61c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb285baf72f71b1220ba9de5c9035b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835a0e22e5f31f8d229634d8d9744510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbad3870a951a856faca279fca7861811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd345cce7a2b3632602c8a2e9db26912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f471ced4074b943e14c5b207da2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676df8b354f86810c60071962e9ccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7299fb3f10f90a4f6e0fcf729d36915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c9843d7f6c8901d7af8ec7cebfa4516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e5f7e241f2bef4458fc17e74fe9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d62ce598ec416635f1d310c6aa08c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a265f9c05d4654a7686780e4cbd7a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae3d378905faa3c5037235ad27a52e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac12706cc9d07dd0a6eb9bfcf696ef821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4e38600a4a1f81599358dfc9e16e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f7e0ed30fda27257436b249994bd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593871e7dc9c4d1a04689a5d53764f7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2819b5c23330d1ffc6a28165756a4b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41001b4e166a9a20a43a998545d90e3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753660cf1e2d1c7ff75bd7fdf1170fc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fc2019a55cee3773f5b46b268cfc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ad8fdd45c787fdfe719e19d97d97829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91a0ba2ec381a58ed1b254d3cd9b8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c844d967619bfc228d884f4a3a94a5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a58f36bdfc18ddf6a26fbcb0b65a6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2551eb79818956142ac4e70cdc4e433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df5ad4b329db39c82902b6b9c0be834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d69b6222f272a793398b7aa533d3d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e9ede2f82091757682b4ac2bf7c3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66822516a5cdbe02bf3ae02cfab1e26337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207600d5b8e7f720001e9078ad361c6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0aae13255357d17c3f5710e9da96e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af94456fcf42fd4e060b13dca19e97640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc327bac8f44a0c644bb6db21e5ffef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c348f028902526ea5af93b8a8919a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde130d4e42fe89b60ae6f5c4e9e577243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc333bbc5b1403a7c9f6aa98f52c87944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9683af4868db6fce021b9407b1faf0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799193f50c4b48eadd9f04cb3b0a3fc146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50873d36b31c332cacc09547fec643947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b5fcda975ddc62e4a992687500c8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623d1ba80dac030d928d2d5106a947d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b11d4ebdf5af82355c3e6e471a9f2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c1a3be84f0783aa46582e954091f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b1020df5ae528f7e67fde8230f08752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154155e40ba3142fc8a945c2eb1a96753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0061c7932f33b35e231ed9406c0c6654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d13b3c42bec782bbd1ec4abbb5535955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ab49f67fa498f6f82fc011b958eca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495fae57026c174e62bb097d7cd41e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571785588b23b99ada15c8604647c0ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be670e6421c4f7c6c09e43f91fd95a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fea83db1a388b62b4feb2b2b10cfc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb90a30d63cfc4d949c4d7e15b5fb261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163ba50cfc505c34f8533eaba1064f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d602453576c51e07401c60450372763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3d837a5ef899a89a22d1bc5efc75064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2584bdb28ea797d7e38b8edafe46365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6445ebf27ade54863a30fb52eea304e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45716bab8840cbed365ea68711c24b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fba9f9da9d3cccb84cb1fda673e54968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d1ac76a97693782c64a5e1f5c6a4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8afad809e49dbd851134e54984d24370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaea6e6ee1f0b7ecfb38efc27e74bcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a476694a0b8d534e6727159702263c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700c95ba2ec436c8d1544a81341e31f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e7bdf2cd1af9aeaa56ce0343963374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78cadec74544b37f5acfa70834dc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4170abc8235de26e5d8bd8631c134dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23185890ab9e68b6dfb6b7d2cfd14b0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6c2ff52fad3956280500338d3308078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f92fd03323d4f9b1bf305aecb6c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3490bf974f3d7d76b5ed8d45c3b6b2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79d0c86e1afc5e976b4f7396b6d39d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaac774185372edaae18af3ffda70582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b11ea4c4f624fdaceedca7b51d0c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace10f41bed06ca1d2d043446ca03e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cfb5d73cdee8e61dcb132216f650c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b21cbf280c55cd68acb0fb450aed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3828fbf4228d8798a33e9224caa5e2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d98d9509649ef06941ada528370b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2447478d9cfb82791ce1d8f683844f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bbf804a46491295001dc9a78e32aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43072b70fd2dfe230849626ed720fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea55bf68ef5fd0f26b60cf849b949892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d58ac90449c603ba2d7131cb356a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1014b7f72929cece60e1b368d1c114094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7834a7488f86f3bac9eb885521cf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd420f7845c09a6db0ac7c59e468b23b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2036a4de61bf287900d5932a0d16b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ff2f9559d7b468f162c0c0f5aa3d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d1a5ca2b1b48f7984c7e08098b61399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f003a12aed8d850ff8bbe203d7d9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8da247b3fa3c4bb11c613f291f5070101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8445bc7f5db4e94b287278ffca745102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caba83f632ac88721f2804118b4181103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903265ec70be5012f7bd596efd2e6fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0324dd058e9bc20ec4dd77184d180105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aabda9ba63affa75cfe19c7e51abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0e7a4b8d4bc2372ccbaee9ba991a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27cb8f003a0d77aff21919ef9b5973108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267472085e6eb93b987d6808120bf3cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08facb6039cffcd8c9c401557fa98b0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1a25c1e338bd61161fb2b19741c01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4cb5ff2905528bc9cff4bb3ad596112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa334578ee56899c38a6a8ccd6e111113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e36c420762cb77388166c5cf950a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb39e9758267d9631a349d0b4df48df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbbb7155e1d6399514d815f2fdb070116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f03f86ae713c618d0c52646aa24399117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e185d2aaa27a3b8277b876f39dce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afa1b4e6bf910ec801f96751f4d395119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a09470e39ca66884f460766e0e04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4dd6639689163b7a025486ba7de35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e4ffbaa40acaf823611dc79d18a75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea0040a5f055160b9c8f550278f4d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31897c6cced0df2dcfa685b7ced2f1d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f02823de2722bf223c76fdebff4c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f59475cecd61451cb100297e56d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f798dd656126fc685fb9be7f34e2f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f00cfdeded6eb027991a156a6ba906128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f5bb3d2a6278f0dfd0a75919d3f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768be4ee7b5f7712bb02c946063046e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd73f4bc8618d7fdb83eca35a8e3ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3309afa17d4cd692ba5d9977c02bbf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d7bb233bbc3ca32c165ede310e291133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde92f2fed1be98d67870423552606134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f1e343dd451768fb2758c8e6332c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9bc296e846be9dc5265c1bffbf53eb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade9d6e3b723c0ca0456b2c1baf40d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446524cea38320fd1a9e7062ba1ef93c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894bb059b5b506a35326957c1bdd98e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c4d4c5463abf463402458728ef2e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aecf6babdd95c3ab912d8eaab4b7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e910984898a64a012b3b3673a472142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b66055c1948b4ce47bc76caf6ac8d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a49ec874adf09cf0974b985903ffb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be045f7d071c815aaf0b14f70c84fbb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d32cd27f861876f4b809005b2110146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8061509fa5cfe268a4a0ed4ffc5e3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c693c00342889bba52f0ce9f55a99d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad27a0cf5473611c7eb99acca1904149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e897af50948d604c037f25724afedd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a43106fc9908b0c8b74dc38f76045151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e2d4f9d59e45eaf001e2fe1f45ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa4191234f397c15b9cba1539ed47c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103df6b9043cc0e9dff5fc1c6a705cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a077954ecaeb5977993f342c73bfbd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007ddaaec3902878806bd1d9e777043156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb14cef94eba67b815eb15eff431f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973241047c384aecdb54ffdc1e467ad0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edacb816d61eaa16f5f29e1f918971159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04098e00729bf1bf86cd2ea3354624f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7ecd7cdf9bc7abba2bf92ae9f6c71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146eb6abff0db032f3348df689c3e12f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc3c502cea752ba742f8c7360172e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79edf03bc3f8d80ab647b85ad0044e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb6e95bbe06d0a01d39c141823f413165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacde904a8f6fc5737b253312c8d11a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbbaac21a6cceda23cef345329dfc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ca985a32995e9b6ef08149ca2b0f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2db7933f2cb4a801b10bb675e0c5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dd7e215d5275912da0dd6996f233a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7402ce360d2b6279103d1b3b1b26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0632726ca638d1a1e587146fd9eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deacdef79b6588dee37cdb0a5ace588173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e1151a4886bbf1c6938ded23e0976174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d69760c2e3f9b05ebe35609c5c396175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562c34b683229c2deb7f0e190ecde7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b1dd7fb7df814f8ed12855974d8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e14296d2987c9514ed42649c70686178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64eaae9b0b510577697653e69e2b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de226c7fa2e27ea276a69a5d1a7ffa9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e386bbba4489dd4fc598ed66ff34f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c869bd553ef8ff0693ff5b6c71794e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60b9e47c1a5bc831d4793b9b0b23d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdace74be194c614c805454e5822b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b58d8142c1b6b2e49569e7bf7fb61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18106e7e7848ba82899d65d4d2741eaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fcbb837c43089db81b3a3843d0b3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61d8a11b817cf4d6732d74b8efb330188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f67afa8c24622817fdf8379836eac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f21d0b54fc27d046922ba204c4d9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18395096442e999a10eab5342f860328191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93012d0408b491e4dbe5f478b13bb408192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf75f4b16046cfa8d308efe38713704193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfbee417439093d62177b56d9d1f8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c78c7945ac1a1b1c6291387a77ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad615461cd9573abc943925d47db0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d216fc30d0ff5b8855625e19766009b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b7b19445e2f544062b222f601e06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0dabe4ae8a7592aa5315ae9e456af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35be397eb5f644f6ed52ca9e53fd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6e2c139eee2db47354dfa0d982525201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a0b25972eea9800228f481a18d32e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b22a2af024c852eb6a51b997bf19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f4aff3bed88de1c08f97d148993b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a12924142ca68bdc2ba8f48e266e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac50e368664795013d95fb1bd7f84206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eb1a625d328b1cdb8cbd0157b225f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf798e8d7bb1373ab35f23a1410a84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937a5beea86a800a7a0056db580ec3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e697874bffce0c927d2eb8f6958b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb64feef56c6f559f1718553f78ceff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914072e15b67e770698e62165da68b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bedde75428d3edc2b36b88113508d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bb02f320ae335338c600df0a7b0be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6e47f95aa392784cb350563c05fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c0405ab8542f369325ba75f638191216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32cfa326e9a3b7e4af3b1a390ea41c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c39cc38146825be07e7b952ba591218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b4954e9f0793aab09c1a23d953829219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf256fb9709f142f29f2dd91e65b64d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86ca00019308cc63cbb73311c7ec41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4685e81129853b9437c6b04644d2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b70be205d22389097a922c638a53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edbb4c882bf525d43da1214d6c7424224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239e1fe661be8b29760bd5d5482bc9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b6db79a281eeab1ff41a75641aa6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c26d94f9b2b192b7f90353116fd1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b1d4eb8b1b95b3aca86acd2632013228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4492bbd474e83a756d02963788daed1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd23658ec84db4ca2ed724489a94f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e21871c99f3b6e3cfe3acfbc7813231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ec2db74053e4be957f5995e0a9ff2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae29cbc0e2dc594c66aea254257f854233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83a8b3e6b3024713e42d43191d689a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc351b0a4ae99202cf6f7ecd0198921b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450f473f0c10d24facc298df22003b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f7440e24bd57a3ace6d150afd1206237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6aa66d70c3c5401c5c8dd5b3de4eb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9a13de7ba63557d31a2674abe121e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23512ebb1746d1de48795e80966e9995240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc42e94886c9fa8f2b676bf36774b8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ffffce14c3984cd7fb2a6f35b5a19242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28592436918a0133ffd1c588bfb3e859243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2c126352c39a44397928b39ea02ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff61403c6c34b42102c3c0f3e32e56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72d4447f8334171f41cd0e16d439b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54da3f2519cf9a9d444685871fab97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8edcdb3060ec6d76f27ac04b43832248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17c23ae57bd3a076004a035e4f0dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741292b75aa25041a1c1c824ff2e042e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045ad4584fd80ebbf2b8a8d59166388251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad83770b6d5d2a17b8f0134e740d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed43006e9c25d530bac90e2dbb29b44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb8e9992360fe5541f5badc230ec22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca1609a6fed32b940848e55bec2c60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15454b41f264ddc14db7d451dc43c79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe8004dcc670f1180505f58506caa3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf05566fa54a17087099c2a6151d4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1c4d3082647bb4048366c6a4c76eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c40d83a63af942b3440aebd09f4801260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358ee4dadd2583679c45ca58734ff6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073953e8a973a0403312f6ae602225f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e7f3294cd73a3b009b9892ab26357263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81611d96cb3650004bbfcb97b88c9201264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4601adc0d5c9a72a85c7450a5d8ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06657b6b548a2380b8420e268a5d6c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759fe9d1f6518cfe298854aaa678a95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc861f3c5c702f651becf1d3fe05b11268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269193386124840f684d8ef327f3eaf0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274bb1f1421e45bc1177ab099427acc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f955bcf5c71afaee289a742047e80bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3cdc3c9c3f6aeebc783d0aed04935272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51008c145f192feca645662d103c2657273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364c6f6b561d0379da938a6cafcc734274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab599baf9e0c10ace4f950463688af18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6eb03f934c66e91d2b1d1d3660e4ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82df9c5e929b892649e91ac534014c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031da1a1a2d5d03a9ac384074fd1589c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74612f7a8a5da96b96a8c660df44fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab06f8eb5755b2697fd6d089317eb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd0a4cb28131602ed1e2628ac4666c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1fa94ba128289e37d0289c65996a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510058646913878b82287ce3359cc25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b867c51268ad9ac657052d8e98c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a21a2246ae64dac70de4492a590d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ad744cea359d554aa4ef1679aa7c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a390c072620076762c821c9d09ed6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f07e3ebed3b5de92b3543e72365db9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c5d5e4823248efba4125c20710ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3efe6c9bf5a218fc742aa5dd6121e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c2ca5b986bbef379ff0b6b62a76c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a65f5b92d7972879fcd01f65b198e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47535c8c728cfe431c99d95e268b3b2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5a559b2b4905a816f317bd335073294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7095f518e883d29c74933ecfc6f18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed079cc34113a54520c11d9c5f2d70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae029d3517717a04435ae9062239ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e380cfae28281b244ea2656f47f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc135742967de0859302d968dd0bd86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb78e8c3c4155a155c172ad706deb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955c5ca8c0c7028f91bd6d878901c63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249cef3f91e0cb94d4db96beeb442f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6287b391d0abf443237c3c7f2e2f9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e3e77e4ce8fe044ba561937595677304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363a729a681b6baa26e632bd10052bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260db9fd6f3810d41fbd21932e94b036306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372edcf926745f320ff9365cb204df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4e82e374bb95133f631013af3152308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ed2b330c5e5c85e317b94a92756f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236db309e7bd53331e7d346e766bd2f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a73c16d8858cb0ffc1d3cf696eb63e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e81073553ac04a3b06d94135bec68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b12504b9cadb0b2989d9fcc51a20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842021fa236b60769c85cfe059e4c9ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff554d1fe204ad0c8f5259b60b0b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f806fedac0f32ed5ff0731a820787c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c2c10ac8f9fd708e0090508b5d4d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966e82dbfae205556d40ee2dbd68e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462461622aa54f5b7fb7e3c48abae794319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790bb4775a1fefe67b4e3910763af6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f388a63701b3cd4ea1e9560f9eddbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45e63570b8239f9bff603c5d891a82322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99939ecd5a5496a03ea2d80fd44f974323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489bdca127eb87cd1daaa9b0221b393324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce475670c8b6f3f3edc7765595d2a27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca937c98f5dffc6e334706896bcdc41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399a2895afd4abf4bff213eddaa95a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89302dba767a35b67ff9b4ac1b37f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6939cec25c7eb400e534500d09882f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07ff99b4b0c5efefa00fd07e72479330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724c9a2f88a29cbbffea2365b11abfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c74af7d03b72f46e63fdcdf86c051332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d40f64cd4b93a3736364510ffacc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25566b2c2ce878c060575f58495572334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986da03f18bc577cb7da26e110cf24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2a09088a1af76dc21a3899c3a7b30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090eb8deb6830ec7fac34aa3a8471714337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d85dab1f2b86770656a368a5b636e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8722104b325a2d43d5f99286de373339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b365a7852db07873b2069f0f591941340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4150c84db2882604352b7dd4ff393341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da02b1337ff3d6bfbea23339cf9a01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be890367a296da1351137606755d41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932edc7b4ad5d7cc01fc0dfaaef98cec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2399b49635368efdaf7efef9677ff7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dccfe1ce1a8897b849463ed36e6d07346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55a8a5d9d3aa25b3efc162ab01163d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3dc67df1f858a573fd8de0b422699348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456168ae300de3d18a71bf70aff618d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b66947c4c5adf0e71087c06ca22b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52098b2a5993ac8a8acd94a0c8a6404b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678a16c7bc3394f3aa619953f9f1bfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3cf68c2cbc5851f2e88c0b9a960c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279d3e856c05ca417f7419b078b4cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f439f5ceeb8f89311779b8fe6fbd9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ac80c103ba245146149728259338356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8e0dcc749546b32f45c594fcbd2a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e96461d6c30b5dc7387ceff37f994358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c07c245e187da4963e2115f38b87f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633a7e5c6a7d7751dbe540dc40363f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108f3ecfe677314fba79a42e930d27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda260fbad69373af5d8c025fba08b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4ce0b723a6c4e3a70cca475042b0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00c8d340e2075225dfcfc8aded5dcd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0c2f5534bde2f5097c68517f4f77b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a757d75d0c370d2533f09c6ce3d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921e6472377d0aab6db6d32c86a08d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab686976278e3e9fde8bb6702b1432368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98039101e3346185e9a0ad50eeb96947369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae2ceadbf9fb713068f168924e6093370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38668bbebadc60c27589f5986ccfa2c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f1bd344ace140744d2ff394455e5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f731c65d349dcbbb576b3307f612dd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ea326a85e0b71ecb02d83541d8d76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83b938dbcfa300ad740129d1a8eb44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de8e02725d6c211dbc3bb71f5f6e9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38641bd0cdf318ed5e19429ab9e7793377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04215b39a4fe1b347cf5305756b13696378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9c173e223f17eee73746f24774ed4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48972021a246ffd69cadc0948f051a0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671d25bfa0b09778bb3853573156e34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ebf167898609d0fd78c353909ebf9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9d160db8796ced117e98cfc1a2d06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce810b7aa9e87b0ccd857709620e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304c7e4f359ff477906713c6c1f51d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34fb2488df85b2064b79362913c15f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841e6be9e9b57394eb1151000b9fa36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c660a09c8ca50134ef9fd2d48d9d4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2ef3ead5afd89268cbb21c69ec135389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3415b1aaa8e104816365355b539fa8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc60cdce63ca6670ddd3906778fc5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b587ab443cc5018972470a249cfb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f2f1badd1fb229f57f695f972c54b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14a3d08eb566e8791bd4bdf20479d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c6fc48785e32f5a8c1e228f437bca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741649fb6eb5ef459ed2f54a891f7b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b34cfe898b7ed2fa1a25a527a7dcdc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a0d09fb3ea0cc37f1a97b6ae25d9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237d49af26e58af089608d2f2482509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e956c90aad54f4147a35ff7667bb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b9ba47f621ec75f6180842213d17a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359af726238bd46ca3639972f4a2fdd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da129fcf656c0ad2c6ef094c1178c26403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6b18a41e4a5467212e2f532820382404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401ac0efac6271e1875e2ce8ad09569405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf3b4ae5a5ce0cfca9cbfd4c07baa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f77d2051d8fb864ea459e93b62963407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df289b979f99a0a5cae8c181a8d9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7a03ec4a2842826a32d3138954e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3d1d3b81f5f6efff4830712ee0a89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11d7a2795df79c1eb95f3e9a063ab2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a8dec68f834f076ae18612afa72d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896b652c7e9c89a16c88316cedb52a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac426e2cc0b84d6d0a5c54772f28ea6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccb2b80f05e91e42e1dd80f9efa9ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4541695c5140c564b4e164640398a59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81653989a24cbbaa7efb92179df2e0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fc7436eeb3d05e105d241cc0674c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93847af31391e9670b290279947e3156419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7a1b9060ffa70f58eaa8f73f9ad14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63caa10d5aaed43590ccb692ad462e80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c41abb869c6462d579bb462cab7ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba394ecd9611ed294c697d2fc96c40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea4f67eeebade3ab315e8b773827cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c93ed040905953dab9b8a3276090d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c1fcf76f76bcadd8884db959e38fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb192ce4ee7a1c0bbe534bf9d6147c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604bff8ed4f17a7959e0d3d196b1d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba513e937ffaa00abbe86ef9bb8ba0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dfca4a19bb8a91351506cdb71d332430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5d4715c48bfb241f3a10e1a758838431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c167e286b2e2016ec19a0f09bcead432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4120bcf08b99b8b7900ceaaa3e43e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b1790b5cff0a2002e10bbfe9bc85434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9d3b16ab7661689527a3483a58999435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877512eb1d6643347fc07bdc669d81c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228a14468de181867ee31203d11d6ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391ac443ce3fa0241c247791b2bc32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1060a4a81e112663c7db036b13be3c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d57e2593811160e9c7778200f7c65e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a0e593ff5016f486800a8ac19576441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2529ca2afad9ac03e72b5b9f720be63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e5d93011e79bf40b2835ccf992a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4726c29326f40f444a3a3c1bfa78a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4686fb7ee993324afaef538fa0aec3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1d495081c21772046f0bddd3ec81b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28d660ed9b5eff7f767759cc6a821447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7182561a5fc8afe7b173c08ef4892448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8025728f87beda2b9d464763835852449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e015196e46e209c1418c2ab0054bb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d0f3d44386b86382cb975f916f607451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320814531480a3edea7b7164a37ba8f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd84673bf3bdf5abed12d3f9de9206453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c503f27d8fb68898c52bd10d82b020454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d65091adf82dac16b3ad59ddf3468455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb56b830ca993f802bb1b65108cc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dab75733e3c1809688fb390445362457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2631d3c18615bc1b4b91f46592bca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ece54df141cc0b7aa28fa411d0e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995cf2cc3849b7606f683108338f8d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4116d5464750e2ae68aedb25e15a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0279aad3e52058b56d3d49dc3e7c79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd9da5c54d012729689380f88f798463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49ee0b93f4beff68e1c56fdcd33f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278346256af081165bdc3be43cb8d894465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042455b4c610425dd30c42f599bbbf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651a6c0a604236b25795954ef2ccc56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0780487f04650c94fa0f6743e171c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55216adadf2e90987eead2fbc852e83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93861494d844b5bf6991a98534a208470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54c2d67b68d3e70edd1025b259d375471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea0dd0af3ed554691ef334ed4c016472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26ff8e5629cda570d44ab645d0fff7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef0a74f09b150c1c62df3c57ad1620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948129e393908848311c8f96fa3cca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff013776c2cffd708d1382704de0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c727f2d40d43d0bebd4b296f4ce45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76526a7451e49cdc95506683395a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f950d8c3a8a1546d29d7c302b8d2c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa84a611be159cc7fb690c0d5487435480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5153b72f09dd1d0b173ea9b3db1a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd115431b796fd0a8d1e70747b444482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf9684098c250f0a2bcbbe0d89debf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01282e27360a63a90477ea96a6847761484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e6e3bbd046d20d62b5c5fff64178f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028b56b5ad10d6dc1f30063c6648268486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251ff9ef43849e64ad53cba751cca24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75043150c813ac719a73bf654a2ef3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa7bff3cf6e2971530348ff445e83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605b1dc13efd5d6cb4183d2220abb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba96946e0496fffeda5b7669869db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6489374011daae7988d7688b86ac0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45576eff0a6cadab4013b4554a731d87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e08f556d15355725143efa30a3b70b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa740e1d724bad9bb797492825dfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e9f4f03d7863ed90fdff627fb770496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777707b3a7a62c32e26b3bb52bae2539497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57cd80030d5b9f2a8e359015e5fa33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01470f71c533689a29964a2c229c51f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a63e50e33bda888418f004903c90bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913ac6f96b68514012182f68e5a2568501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748121cdca61630d7d2cd88a854f7239502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e478d7d845439bad4872d296f8e4b46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb61b4ad2de5d66b5c721a3677dd90504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f138df74e61ed4187205e219e06742505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8baa680cdf6ffa31c193e93fda19fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6638776db0acbae1d6d0ba76f4a93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070853bf6f6e396c8e605a217865ec0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d3457a0888ae679775410258d529509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab181c44fb891950695d9c2caeea4a6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89901065e33d48486a2b2152cc779d98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ad4261a13356e7708f7644d6e766f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c7cfe6af57211a08bd66c8d9478e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389184e76a940a7471cdfe5c87db518514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5659f56185df9111f9ddb40e5eca3e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef674c632fd356af1b8294e8797bbd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60e75cef4012cd236237bffbc1d5a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70c95cd8e408c2327d65de8ae09997518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a59e2b262f09e12f8eea3bf34ee4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c6e9372a117590dc0df43f16b36d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8afde2103431f953660abe48079df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c144fd197804f9d75fc9dbb401db8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83156cb6af7b14e4ea6ad6abca7239523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0f82e0c617ef0c9077ace89a60e7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5181165951871daa58cbc6ffa8d1592525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687b85afe2ce5e2016c8d24c9bcfc81526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f1bf953270b606c0e51e510d3d8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8558e69409e60333c617fff191db4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2f4ba72362f8162ab59cdb8b043fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9754da16d8979287b2e90d3bd05f03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0df72d2dee880ec64b73aeaeac8889531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a138e5f17d19e270ca2e13977c788532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed8d28d54fa488fa091267e9a35a12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e80044ff18c909f04299d38d02e02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830e3ce58a03e907b6269b8560b2c70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e671c40784041cb6c0c8c8bc27e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19007658526001952a0a1423bd9c9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0e00eacc5c63f68cc69d43e5ce8e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28366cad338d0af5aa64833d720656539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415fafb14df13bb6c8c1be8efc77bf9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5719f6ccc2b4c25d5e1178fb38007541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbc96a9c2c8aa58c873ec99bc660e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb928ffa014b4b7818feb74e032d26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4b391fcf228d434f31996f28e9a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e506d3cb2da2aafdcd7fb8afa446b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c75183d16d84de0c1aded2a106d627546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3c84a539ac8bf90285b35002183fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf51165ba78a99fc19795eb94624ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f3420e4f1843197c6fd0d9309c6a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99f8249bb1de397487e159297b1d05550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e2981f9f2a6e5febe1fe7da453ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d08503de6d836f441a9ced627742c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341be41a75035269449ab7e06290fa0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab370b69f5d3cd2916d90f4ec02bcd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207778513714f77d3d27e42b317051c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d0f3436c530d1484558df1db73b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39644b4c057092b4af21e9348da41048557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e687a6eba71c9dba76fb3c581956e14558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc58bc1b81fcb90c277b2cd561de8b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1941921abc76e1298f708b7057aa2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5793f961d950ddbc9149d717e9e11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbab2b9e0f7135afd4e02ae9e2cc37562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7520ad5657991e3235fac8e97d4de6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab7b056a22365373dba0607d89fa60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993bfc99bbe63c57e4b5ff769282463565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a690898bff262c564a01c7a08ce58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88452b3d0262de15bda8840eb1215ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37001f3ced46255823674d8587d35fa1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c4e9c6cc5c4fa75d5803c921d369d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0e84bf10f89a0b5e199cc9ec52f29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cd2919fef4d14d5fc2e0093349f60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d313e6f2bc6673770c9bda079cfb206572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1f9d88ceca46cea3ebb34c865cb10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfced602a45ac540dfbb05516ca05266574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267be59d019118602d055f4f81c4e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf1a7d24d3358993154d326b0288e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eac5c5c9da41f188074222ba1e71a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81970fdb0a81ea3a9554af8b7d50d32b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662718e6715ce659f3b1ca24118808c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149868ab3c64afd655504f92f332367580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb0a0ca3a4ae1e082b4ea673a52526581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7169010e1afd0342aaa9c095a7b9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b850b7d3da9b052266a88c7aa127151583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1b3cb4df9b89c8c04bb8f7a60521584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afab85bf7907e0c8c087324ae9a897b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3fcfb2df44abd47e4200f24487a0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174f713ea36019932619e9316bf232b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c730a5451b49bb1ca58ce82cda048588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd8467b5cba81a1781dfc4c763642589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885e0c0e35045c2d8d437d9f995837590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0ff1743f8cccae33d65e2e19cee2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1858b6424abaf71111dbe62c4401592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1db202908fdd1f43d50480ab8e327593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f52f551bb7edf7337ce451f8d7f92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62f47a1598fff6beb83f69e8d666e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f6bbbded0e6fe68ec425ddfe94fcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d92fd601acf35c8759e257094a9f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f4906e9fe17eafbb897cb4ac72bbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1dcd2a39688cc7a0c53c5553178b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09711b6644bd90668407de5549eb656600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daef554f22d805efdb84867457abff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef82a3e5c032039aa8d597bd511ed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f31ca8f99dae975aec50690c82490603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaca4fd12eeee79c1369969a2151cbb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88127fbbb504c23e4d6a58e7fa2498605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5c2829e65139d08142ab5d4d29eab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090f79f11843062322e2bf3b09099a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36edf3f575f856d3c17f85e73a14b50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aeec1842d1b068858990cd88930bd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e1712fb76409f216524bf4e32ee97610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18370bed3db873d33021578940aa6ae6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7530e33536b62eb45d0598ba8796f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb377debe4dea772ba9cd425639a0ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e62f8725dffc97f1cf80dccc3bae4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790277e74c013cc6f14d3e36da71c0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c974ef13aeaa65c43812f441cd5f6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058c69a39ca092e80500c0a3c3e8c0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdb7e7d963995895f0a7d5c89425c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f983a0113abf5739be0ceace45cdb3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c69629a104fdd238d815fc098ae13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a572461a8ef1f502df6521f9a5ed998621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a46d50d4974c522067e33ac53f769b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eb1614bd2e974f4d942ae9986c4bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fbbdda2bb5f0f424935633e76fa14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcef7af4fbeffaad379fb600a84c3f6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad66000943b7557f1ca4e25e4044f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932b0f82faf127a118a641b8fb4e6b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9e5cda9524ecab771ded2bd5519c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f00fd3e16de42ab0c8b62d6f34e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f41bfe4638c9502a532652a01d6bb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85351d690f1038a905c64b315e589d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2982ea960ecf2221902dd139ba7f882632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ba583b186b4a5c7ba3687cfab391633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6b312e456980b758a66c52765df4b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63912612a2373bb468560d5637c0e22635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b791bcd7f71c3d1d48ffc7fa1247a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbb1f97cf14b93e0808ca77877d947637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842698d10b5d309e9963a276e90dc269638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226ddd6aae8226ca198fffa6c007b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f242be9ca1dd4aab2f084c1a0181c12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0d6132c6a63cb06ea8e2736a0525641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd09122e8b14917783b1527ab2c153642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fdf737423d3a88c68fa22e8a22e16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba0b6a2dcc7e53d8011d494f9b1a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c0da28227d557765a36318c207d82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20cedc9bf509d57bd7bb5cfa05c68c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232bb03d32f886614ece46bb5844215647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd16114a12c4aafa9fbf1723decac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca718034c093f23ae07daa4beeae3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c724a0c3fc821f2d3fef02cc57b148650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044eb3cf1ac9618d9d2f1ef76108193651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee12d4334c48d208b8cf752bb31c1c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4405fe6ddf1548b48150fc1a741ac04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9094816d54a9b1cf060baa70de9420654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f31308002b7bc1d5822e15e0d05d09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ec6ffa602a91ac6ea382bcfd6870656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f18b84ab7f474f313276ca92515a36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7fae2411a6e27faa4ea3632964376658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6d3edeb68182a74f9f58eeb15a89e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983fd7d3a589895020c478e361ca5a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e17fa6c36de44aa583d39565edb60d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fdd67fef1d8e919c56016be1794b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e395c4b2e072b3a60a997fdb83fafc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa34215916569c0e9f4179ea6f907a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802619d23e2d87eec6f69ea798277e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb02f1cad9ba83f007e67dbad7a9986666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d00118834c1de2b049df783fa89b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9cfe8c88407bebf2eaa2eb52fbdc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e29e39ced489fc9c8045cf468f2929669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0d704e5c5ed678e0c7b76a941bd19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c09cf0c66ea68736c589394e2e08fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca222d3bd75ba28f76014cd4615e8e7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f6bbcdcb53e697bac3d9383c75991673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5d33349a4a317f05bfc2eeff1b795674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc14b5d868a01fa5fa1b51af31ce0a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9933db6819088ada6c23840aefefac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82469dcc091fa611861639383ef7480c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bf4cc1f0c2fdc9cbc73370785e03a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ea4e39734c712e7625e0618c25d52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb4f67a18358023e68cc9ebf70dbcb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543e0383d64d12c910c7e920843e1d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a2e45801f19ccabeed8df85318721682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5829509c9096e58f6c66f987ed5112683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a3286328d2f59f36bebd3fe2abef8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165343d7703bed5795e56af4eb7e218685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492a39f384b9149e6f1ee7b0ab04cc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17446bd0e966bb52c882ea9f41c7a7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4e1d8cc690db834d9c17b19331e7e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fc8c33a7dfc6ff66b334d9583d673689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332b69e1a1ce1351c380cb58caec2bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495b8aafde119ec1408fdd63f31c279691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb6c2bcfc0fb91e47f64c0775af1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301feb4212c0367b36c8c67bdaded33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b826969c6361ad8a8c3a903ee91c941694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53a5ef5dfb825a5540960d37f961a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c9c1db9de7d30b11772042b433e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bb451a2812ef5653c384499cf4fd0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8181b91b715f5bb58f78eca4a54ed4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35aa2965dfa966bbcfec8b1ffe9058699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ad161ab6412bff830aee2bb572547700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88810ba12b7ddf6c37ac5c67040e5fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974ca7b0157946498bb19e4a042e003702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca7535a92e078108146bfd66a700ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e9dc623b19da18a1a6abe21da4b02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57334f8e15b966b9d9441d5e2bad46ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8ac3372ebaf84180564b882446a62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665096d0dbfd19a6e11475eb839480b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eacca3b9a74749c77df37856768b9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4227323307bfad43eb9264d351764709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b009072d8827e99e5c4143832e0f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cdba43a80b9913a5bad5798965fb2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af0c4f9d5169bbc0157a6712b27978712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b963545e6773292276dac989d2a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f17093b5b9cab6f5c79513b8b2c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a038ade81f42685f89849cae7bcbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa1a763c0f50dd8c7f4c58e71a25ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bad12a0ecd02fffe9476bf09a6a3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e67b2404914b9e844c3fc904aef881718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628da39dae494a866a93d1027880435719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b7239e7b8d624c2512305a8d32a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf14967b852745e652254a5f7602fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ca47b836e612380e50528e503e20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ee27af8ca1c12aa1e4fe6eb2e4c08723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d357546881140cd3b93279977270d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193730ee7b3f4bafded718eebee66dec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3a49afb61ad4c30fa0dc7d2b0e31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558aaf506b45923764bc7b930da172ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddf2fc2798ac1106fec2e9394a7a69728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80585c46d3b2b0a5ff73dca39becb8cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4137e28dc2ae2a4684b371d9e05eb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c1e921b76b9fdb4b3c3987ebcbb31731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e19581f61d8bbf78cb6e52d0d71f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afd3aa5feb12443bebf5a53f075112733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7318b8387f0703b1f26d8f811b7bed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3846ef699c04c4945b6e38833293d2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d703860b4636087761a7d6c39362a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d174a3dea2f2499b9ba60c27540b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f3e4e62e6aaff62cac603d3a43a70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c17190029265f70a0b95603b266b49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf02788731b2e5e6ecc52c4238ace3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482d209a4bf9534f291fbeff4f21e80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4ba7ccea92ebedd2a67d4697b1d94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba87fed43e644943cfeeb7c1b875358743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b012740158948e30cdd6f4a8389c9b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14920061c435f3ea23524bdf5ff175b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48c7f2f81b5fcad7c459873e71c0ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb1b97f425354aa7c18f9f4adcdd20747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee1db1df17147e226f138be29ab243748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532fee452edb0c41974cf2b7967b403749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b861a1a4ff02faa81aa5b647b76876750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a242c1b4449c9799da69e814ed18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe19a39b2f32655938051f8a210524752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5671d439aa03797655ebe700d6a2982753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>