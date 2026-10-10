--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a56747dd44e1d40c47636698f3c4ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2c272b4c0247a95b346a36f9207f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12f79a0bf5ac04abd9607b36a11d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c138d6ea2b720707d35569bc9a2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b4d26aee66055c6d9ab1d22283635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164f2fda9a947cf07102ea0331c4ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b014f4ef5e405296d864e46b7e899367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970af693b13c3c026578cc1bc3928768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d2c0b1bbbbf1c7d5ae0553bae0709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ca75e56c0f28ff77f338c275ea4cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c215649d420274bbd626dfe52032811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48404b51a42fad6a785020cb35fb9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0566a0fe8ec33cf1db47f22b9d220013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59783e2dae74e84bb72fbbb14bbe15314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44065d345289cad99fcdbb83fd6c6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea99a730fce276b04ac4a0ceaf47916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a75b3bc71ac9a3218a4d9594a533617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af5b2d7c24dff2a35f16df2624d8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206354913f9e2c41ee6fef2d8072d0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5e7b8d69182ba7340782c718d1ac520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c1604c14ccb617397bd538502d69121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76c623b94688b27080348695905b3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e349f6e93028d6016765d88300b94bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3075318422bf594c9f711f2b370f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870dfe2a573f8e365c7b657abad100525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a800db9740c18b5f6f7fc9fbad2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4d53deb86b0ddec94f66633b1b33d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9e1f94a730e29c8e18459b66ffecd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0296c08cfde57ab0ee7530d4c060fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf038692a967f2c0410bbe1c2e6d764930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f41f421ded464922f41915f19764431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5833b72db49b9fce9f3d53b70b159332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4cdafe44b0b6e439b24b669cdfe0833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad88a48d11a3498c1e9246a32d6a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ed4bb83387f35a9d2ceea476b30435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603702fa8715702bb8fc0994a351bb0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7eb1ee093365c97d74c90c54edf1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed806713b92c9f5aa1dbb4504abfac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2018b2fe36ea07663f7a49b1a70202a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883e59a4f77810e7d4eeeae926e4c1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a071d9a5b8b79d7eb041f12199862d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0f7a8256f3f6c6c9b6fd03ffcb6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520c5b840c7dcedb5997222fd3b682843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895a49e30f3d5788e680e4250cb869d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbb2379c8bb56e52e4172dc1b23ec245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5318e49c29e157b221c9195c0f43fe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f425a3579d4433f16021897cbe610a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed05ab03b1ea2d4fec20b24bec20748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130def12bc79fed17307c516f06a3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376bc18eee01f3e75adc8e770d31d4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778792dc871cdbfcab4f20897bdc2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895eef082f350b57bd195612cfc7b4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d675ef0c3e415f17a23227a94f15353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303da6ff300b746de2d58277e60b549a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9050ceb127f171c951f73781358f3a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b966daae2a323bc1c23f9a4043a62c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7802dc2eb68daddebd5dd8beec13bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201855ca8f26372a1c7a71d987542858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8b1bd3cf2e5acd0de969163dc3aac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb4204f4bbf7ac6412fd7bec3e301360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7432aeb7a3633d6116fbe2ba5f0a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1186306a8873b1e5536f7eae2f70562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b61d6b0a6f7620bbba34014e3a8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351ed92c93f9c16d2007c4104d70ae864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66f75b47a3497add0e97826244c14965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaf7b7ae893a883719db9c8656c5f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92216893b1ee0d18361dc838d8dcb367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507e9b61408fcb546f9f18b2ab147fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d34252e4fe736b9bf35b74e6b324f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364581123c0ac44d4d356a14c2a033d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8597e456eee67dcc615379c9d519fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a85534a93994b95c79297b85e77b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a48a18193a18ce95c73dfb6bf3de273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576e9851d76d18c439d744b6a6a00b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf298ec145c3f89b80f2c1984d9486775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779445023ce512b07497cf28caae94476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b72369337918e1c5a83e8c117bf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7edfde0d5ac075ef024a43d0b37f9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13b25d6b05405a5a55ca90247c9b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e121f2027ea6fb98c5d5636656f1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d890684cb306581ec02103064854fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a1d1797ba7a54e09754e31ce3d47d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857cab34fd7bbaa3f9402e2d97f520583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc221ca6e53e66dd5b1bb1c202207b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dc750d4b4fe6d002c6c620f03557985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185e9a0a568b90bc8d85da72c450b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d846e30f24f4e202eeee5fb0d23e06187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754d615a9a4f5c333a04e06ff1fefb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7837658c0f8fc3ba7146fbe94c7bda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4372f0ef05eed0609cc5cfa6ca12490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2172bc58332f48950082dbb18fc191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1a09a3c1dde6a3ed0008ecf6536a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a37c5fe75610b240b116d2955856c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402bb6750948f2262aa85ef206804994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776558b54d897fe433598838c3a345495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b58c01dc2c4ba72ff0113f0cd1dd4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd138486cd1af9876be1fb0196a5cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8849f28dab60b98d7b0bd8626eccf6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed4351c57d464c87c0ed05757264a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b44860299dc09376d745c3ca70392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd28e7041da13e8c711c8b15b0f727101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcb376e981831cec6be0d4b4ce63b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924b6045ac25641b075867493ae3dc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ba4e8ed82453c3d60749e145a8e64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac888615a60ea1d758fe0d7a7262ff6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a5b994fb8746a39ef2fb16b5a349106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293db9ad0f6d33ddf8ca9b38db3e46e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234afabae312af69ff8463d0836cc6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ac64c0e955ae92b67366ccb837a54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49f707ad7960be376abd51f1904941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b517b7b8d00a83d9b540e49e6195ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d09422ba520ae9757bbafdf80512f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d796febf807971e4ad3fa37f7dc83ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa58ca97a9085027de2afddc338d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e047d76dc0f784e0ef11f7aeb738115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf49378fa68c257341059c2a1855b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca1722bf4fb82c56f0967684f3c45b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e04fbc7390e66f44f46e89fd28b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25878d843e5a8a891f53482badd6546119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707330866108434e8bf8b30cc46cd29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f237e72b0d9bde46708566c0b8f1e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146824df8ec9dd2110f85e15dd449d21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eafe7d70ef2bb73b9085fa81246427123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca9e6447136ee05600edb637b679c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214b2f86a9d184b0b82adc03a02e8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca20d6f227e95f754a09dfb6705bc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6159081eada1974864a17f19f8b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce6c8839b41b345ba14544cfa58927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696d21183d784ecdda85decd4adcf7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c78cf6944861a430fd593a4ba93505130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a57d42b751da264a80fa7f1fbb7b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea079d5dbac610912a9ab5f0fc1a37b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94866e13eebef4522c51d861a6bce3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a388eb64a51d9e612117894fa299d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b16a0a45ea2d9ba327d25da5c915b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47294b7b472eef2352cef9ab19296136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06535bd0d3b3b03911b52f1c44e37415137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dcf1d69792928811ba5e8ee342809138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d7fbf0d5d23eb732aeef8f8c72f6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ebc1fea02affd8999bc11dfe24778140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29d2184498d7d05a4cca2ca33a16d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9a07563b0119db93803298099e18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfed40cf5cfdd384dc4b2c3209b7ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fda02b478a3bc7832219205592fbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b0ec1e3b5ee49934bf4e52d8918a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e58dec2baadb91819e0802febbd67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e409ff8940233c919473d26f7f25e6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de43b1df8ea715ec40f39f969eb0301148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122cc97949c71b2c3a38f145cd61c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f67771e8fa171c00c1df34c46e147150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7fb12264fcd7daf2641e622d94a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cae995555a30541bb286c418649ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b9a750f8b2eab7c41bedc0193df40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e689e527795401fe98acf4d42bea0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c68ea9085f0f35f98c0dc84746a42a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6cce4a0ec074353c3d13770316a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c24a9a35780fae613b2abc896c153157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961b5ac9b9134b25d299170c0a23d10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd709ff0d9fba504b087a73df527ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba067e045ec591b39f329dd20c6af42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eca92bfc15bab1cc79c379d6341cda161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eff9ae86d9927e7fe96a3bb8365b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b706033a916fbb0bfbc7c0753db6d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0588fd96848ff8cb01f0a50678f6b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e1df408f5ea5c94b284107946430165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7009a800c436ea5d6e4473815f27e1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca735da024ed4bacdb1f16d754343e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd62f59d6dda6453d019d450a69005168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f693a0e4fbceabb0fded9ac535fa7f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85d7cf8ab043fcdd448eb67dfec0f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44e3865dda14dfc3c9f635f91d90af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488657d515f6e3ccd17e0e45f5ad1b95172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca784492f3f20f6704ef68cc3856cd10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7591801715f8af1b5673183909ed9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6584e2c22f2c07743e9d92dfde758175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae18713546fcdd7599c74ef498a338176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702657bf0bab25cbe9909b726d54d2ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a1c434e6a2fdda722bb688900630178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd23d94dfdc9fcb79db96d2bfa3474179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb646632cca067d18a6f612a8fc15f6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8f1543691cc92028cba3bd746d077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e468f285602459bcf71cb1f7c1e79ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd8dc1a2a43eab951fc0526907761183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f102438651a61f1cce3c461847c49df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79830ee49c49da4e447bc8bf7151f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337876fd6012629a0e94ee274d1dbfb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd750278d7a82d48e0c68061f22f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76661db0af8fbf293256b74dfb99cf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810917bbdfd7d3bc211265a7df95784189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caf785a5122f94f8d89cf0df610ce2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e62404271f9b0a07d0a55bbb09e73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077831099589d49c8bb8427d70bf2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd87d1c3a1919386ec3826e0d432777193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d0009e533fb80fa31c7c73dc7769194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1cc793d4aa49d46d3186a795d22e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94411c12622daaaabb511511035b65a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891ef90923ea02eb9ca42ebe806d1c1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6235cf6508f63e3661d66799b68389198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bfd98c36a2a8a39e554df17fe8758199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a682238841acd123975a9b04c400200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9001ad8ab7f92cfacf7590970142201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8365e4502f12844aac8b24da4c77617202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdfd27f3dd59f7c6e15f9c6154aba9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4fba4a4391cb1cb000910c0be23a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b101a3271c02cd360e2f928dd1bc06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c65a0b036c969de582b71d48d4da1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927bb37380a9998850d6a51c4ad7bac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785f18d490d2c8b14df8ced759849c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7d939a19158bc293e4c34effa7096209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d32d750a52ff5275eb984b7449c06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ed0ce3de85e8a0d1dd4f4f2f1ebf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2edd36f2781615913a053a9faf675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715939245e27e7480f2c4323b008137213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4d7cd2fb3089ffaa01eb93814b715214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013f60b9098871fc31d44f6b710fdca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976f854dad2e517d483421a9cecc65b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eff7b706ac14967e50aced34769ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390b519b74431dc76d584efb6a32f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10b12597f8aa681e28bd109ebddf07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18a392148a104b7baf6d3ed428b28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5e33631b79cab95d98f278d140f7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89994fc60f967fb0e0b93a9c8658300c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90035f1b5b36a4755d00e14498b23583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffd89b4ca1d56c97179b774bff5eb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067fe84f3f80fe9c504c763a0ba9874225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942315f8c7cd1df365469fa23e9cbef8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f726c5e84eea99c31ef466a44143f40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b9fa38c7f35931af4cf139dbdfc03228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0444ebdc5ef6dff7d038c51525b9df4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84c7aef10202e85745154b32d254a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0536a64e25c56c0150a3f4034c7516231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31441160a0ee83ef7d79adb1e46fe82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4bc9f8d85f977d42bbaea8e54cbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43f94b206d4ca61fb0d55835d9e980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5a101a465710edb35335748f0031235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac165d3222c3852d77f87c62632fcf67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03364a09e73fed919110830b074414ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d267b1a7cae0e26816dda4fadbd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7edea9c20443f8a6417fd11da02c27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404819c4b4ac230f8bcb4e340f6d3eec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d63d109efc58d5f523313f79a97b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8bae7a37fde397a99bba67287e4eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dc42fd28f377eef2f20b04a3a66fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99de077d37f38157ee803cd247a207d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b093233593e7840c74bc5d5648aafc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e42499a734f8c972a036b278549094246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2ce106a57b2faaa61a7fc031337a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971692237b8a0c5e2ad7df8dd06b2409248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816dcfec92025dba39a33548c276bf9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf1ad4c01ca704b99429c568189218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710ae0b7f2b13b4fcc9ab845b74808251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7ec9dcf3563419ff1d0ae8873c77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cc72dc37c4142e71f8c2aea08d7fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b89503ee335e8d05c33f4ba913c202254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737008c99d153ae38b83c6c17abe46ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664269eb263501ae0dbcb3f6251472c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121915f2d80d21ec1c83f94d35b8a70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d6aae7a671a456880a41f81e831a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75817ffcaac8e522faeba0704409020f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a5e60ee1f10b85f081e66f4a562b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f1b4adf85111c843032ea67a45f75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97068e703144ba745c03ffffbb074a7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175d1548adadec96b1663f30af9894f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7d580097e56cad674b50a98cc9433264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ad585fe27cfa3a6c11c024318272e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1584fd20473e88df6cf84fcd017f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f393a2031d641586936e92939a103267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd238dd9f80f8bfe9fa0262b80630cc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a406e7968f94ff9da0f17016d5489269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ffd1de2ab0d86bc4049c98776e25e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32192828cb9b37069decb215070befb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f468287b9b28b1ee0f13a51e77a25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9bed914e064e7f128beecc29bd604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f33630f48e8947b9eeb572831360b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a66b76070be90d2bcd71d0555da1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5a024c27d947b2bd331962731c496276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b64ae5780b9ad3f5a94ccff00063a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58037b93993026662baf0f1dfa90c1b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eec0cf0b5cc9e93a4b47c4d3796eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68721bb05c827f2c9cf2639642c767280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95ec649c3f3878cfadef86e7f8692281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403740e29bcded0f296b9a8f225a28282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743e9779f1742ff11ad34e373903696283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417140581a30c0813b1d417da51d068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fcd29aae59d51e002ad45c60a4c87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05578bb91f44b63d668c9f02eb26a34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207771d22fc6bea7ce102f96730fa1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6903594f19ee3ad341f07a3f27665288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a5a37f4ec66f440dce1885ecaa0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e61fc4aa03c82b3a830739f9faeba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f70776f793d0d152abeb13e6c7f117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c528124cbdcb84836f84578c1df0153292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad3ed1e9f78169d2cb03289963f067293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a4c090ebf7306ddaa115f6a3cb740294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9396941f4bd13bbc923cd67cacd9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0b8b2a1131956478ec61b36d05708296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258317af14fc0fc8ea7a4e5f571f7da7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf6079ff85e54cc0004116e3f85b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d00ee383649668f2a4c452d58748299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a997d13a84720b5e7e2b7cca042d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aeee38eaf5351d23584754f5ea29c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644b1a67fc26f2a95e368db36bed36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827663943e6771e1e3f1b881cff91e26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e491e110075f75d96d74cab92c8920c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b23489e292e829e2eae10c6be91ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6458b3062f25ce25466daceef6c86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0247d05cd20042280bcf78c9c1cb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3863525558c252e1e8d97ac2fd4b872308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2ed97c4f756e4c799b472e933aaa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1eedcedc42a88deea9a9edab75772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72357d1deb08592cc0d4b35c72f804311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869ae07f5b0dc8f159f203de233a1ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00680e518ff0a233f9085ca5e1d1e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505063bcf6b7ec3057401d0573c2f47f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d5076bd94a37f992cb20e9114e2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7948008969279e437c954bf5dec566c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc0790607ba617e925813f66de55fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37811815c488be8148a7dfdb65ed6b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f05b3143a2156cf6b7586ebcf22287319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b2c4d3506a93910c22abcc70384bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be8b58347631f9fe80d212006799e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a8e4bb2ec360eea67c182cdbd7c4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365568bcc7c97cd01d617b217d63162323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcd2c35a308be2f8e55b54ba0ca532324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ec3444a3aee917af75647232725e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f52152619b26191a8364771d76cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318c5ee07aa7c6b6d4c936dab25da09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a39d1d6526c04dc8aa366bdb43367328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d01fe0f12bf56aca9d2dddef5230e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d4a0fe1c750c10039053878b5178330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4de848a6d6817a5c6c3e36380411f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52072377673b062c38e1f008e61d12c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca196452c97ec464bd812a39d3a45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8dd76c4c33aaa8df2dd5a593e55be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738c8f34f801050309ce8d6153a9c13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d90e448a45996d935bcab5e29acaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98399a4a60ae25dcea4c2d030a0ed4eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91176631b929e862de18112a651514a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff292e8e812f1893cef4161a183a2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ebf0c832f1c7457a95bdbf553284340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82188efec97b952cdc187d1e92addca9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b117690ff45ea63ee9928145880d13342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e945d49003d7bb2cd86f1e7f680008343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0067fb929a5b05c6ad15b800b7d61d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2226180e5a5d47a7c66960772d77a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec34a7957af22881dd3a05013b5b6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9549754262a398505e9b511e249e055347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37621f313c673c212482c16fc659ffe0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c922d0f58ab4becef8c1177e6487349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff38924affa797b3f2a77f819795da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd9fea02afef3f209230c09e8d1bb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6138d8cafa4f14fe4a7372ea3aaa6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684186aa67c28c82f2f6ac0948ea2419353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32327b08f706f3d71f643e6fdc96ccca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c6ec567e02dc3a87a9e65e7e3f871355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b969a31aad2b884240ed8e059eb9d53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa35e8cb4412571d6013938b8827a62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682043119970ad58cd82b50ec21e7a14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b72c3277cf2ff9aa6975b00d2d8b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e7eaa263022f4fe05ce496d455d02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04df1e9b316719fe33ff2d93776062a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae5644e6e2b1098fd2406793962c62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54430f9f28357f7c61b46e68e2bd65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5b1490bcdac40fff565b249ee2c1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ca796d4b4e151525e910143bef38a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9aa8bd5319cf57ff4a2acb2e6466bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f3591ff1f1478200b7f6b3458a0ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca0a4928d957759343d7e29e227890368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519397d3b8f2d26b52e3c4d126c344369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20d5f1cfb1fc5ec8cd27b099a74af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263a69514cc4d87faaf23172286f233371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368ee4e4bce0e7fff792438f596e805372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd5327c99b9997620e8966241cea0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad701bf28a2bd95f6c2c0579dc98ee4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3775adf4014489d311f4d86f1c0b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd62ec7df12ad0ab2457f080f799f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113546983d0f1afa3b5ffcc9318d4d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa55853bae718ab83579134d84050378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c505c089c10d3d7103b8227b2443379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ba2fad1d1e4503e783eeecfcebfd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a7781734be7803eae27cd6cb5a77e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ce217d7335c07d96f6bf80a2c3fe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111cba5571bb77349cdd4620f15a145383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a8dc0b2666df3900b8b1bf5c1dbe0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0192c544cc4089e28df9bc4412c5f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c071b39c47e46e567ab64c97a2d9733386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ea4016ec16f98cd29e30995fdc484387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aedde4485825e703719d4468026085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191f4d3ab4a54610f839d055f30a4f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c25bcc04a9f07b09c5a562b84fda3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47bfe6934db9e15bf20bcd7a535ba2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf88f1de64d0fe6366bdab2edceab4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a1d300ab0c57a232959b2eb127dcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1a88f1ff1176e79027985749cf5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb5ffd91a5bffe7285378d57f66737395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b839fda3b97553c134bf8280d6a2218396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86118778471b340a47c3f7d812da4cfe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eab51ec7bf016937f018c705c32f91398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ebf03eac99bc8cbfd70059049e5d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622df176a9fba13c461e90b02893fad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede783681f02ce89def52bba23ed869401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79891deb2ff4b2323da903a17b581b43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84576fa712778a39934749257487dc5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9303db2fc5d8d5c0a4ff9ef81bd27d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228aa240fc998be3e47d68bd34396cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610537e8454389a4c288b1120478d62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a5cc581451dbb9ae8c934a5377bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684f598f25a2590352a5a7552350d74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d0f6e1bfcd4077e638e763c848a6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d045e11bfa74161d33330bb83ef1deb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb5e7c37b00c4ae8b34424b8b8bbdb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7be035f661e9fdaaed3c2d674cb22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c21dcfe59b09af56d65e01d8fa60c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c80f1175e0c1027b7183b60a2a2d42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac49b2844a322fad340288f4873719415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887a775f61d2d2e26ecf875de8b9516416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842be69a2b616f842c58ff26bda6e432417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c59012573c233b50bb80cce48a2904418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4d6e7ae4163132ad073f9bf38c8af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30554cba4d2429a751f233b31469f53d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97942883428aac6b34dd5f8c8e81810d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68b110ff40a689db525db3100bf6ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ee3e0c7e1c2cc6cd558ea2b7b1880423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a336197191830458e4283ed8bf1cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fec13b994661071de795b5004f955425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86de11a4c553e77a46d57948a6442c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec496bd4078b1b5d00b976d4c4c91cab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556a981f955fe33767e68249ae29eca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632927a0f4f89ff6872451221e2a1c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0f06595468317744dff2edfdd0f51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411fb38945f20fbe1a833793cd1633c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdbcfb101e868fd3fad6abd1324567432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ca52ca0ed5f168fb2fd707506c9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6f61c5eebf252f4c6dd008dfbaacf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178083f1d97ee4abbe1438f7b5d31c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec1732acbde16d6f5a98332cf5dfe0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e134a1f386b537006356fd8ee7f0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2be876d18ab66874b7615aab4e55f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b99bca797e08d7d07303e9f72dd1b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a0359dc5193df57b0bf934d43c945440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6bdab00c4d839472ce7cffde4d895441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce8a870b0b9b88d827c4d68097096442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c9fe34a5dbedfc6dc2a9aa599d06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dbd3f7493d498c498eb7da67120a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f35c03c62c598240ecdfa122cf778445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2154ff0b7b3efc61702eaa22367e605446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c0fb645ea71cbd785912421acdbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e09239adec07c62596f34b92d21b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cfb08373aa2fd2832a62b63cd56d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6f19bd0399915b39d83f5d5b13d71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce612cb5e19030e034b73d0277b2db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5296fda3f4c3a5e015c7ee34d7c5c92452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d8912f2a2b22b067e9d28cf1fa25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202962d1698b2438897c468529e0aac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821246f74ef5e9c68a40ab8c999f3d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d864b952dbd5fdbff478b0ff30a75d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007bca3e631baf19f2b40083d1000a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2b09af8db512b044d34ef63f53043458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edf9ecf02e11352e334f8ff7572c47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad040de87cb67de32df1a1d8df1673460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597525a27d2d0b07b66d858c6f6a6ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec50c2a871488a6349f4d1e3c28047462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452c477e8e8bd943031546e90ad985c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da040161e80c5f97cb1075efbfb4c30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01638cf4fe31625bbd2b91c5f1d9b63c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c17ae1d36e85c8e4d1d9fd5a59086a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2744c9e73392e95ab9fed74b32531467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476c367c5e10b63cddfc961ba0735f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4f9fa3c610cebadfb432f41d7ee96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b000e9c65e7de2f7fdb88871601fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f1b00b5c91b5ce849a059845d291471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa4bef972b7cfb17ebf40283d8c46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9b9bbe695feab73aae990d24ea637473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74af7b35351ef1427d3204bf4eee7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bc4a07d50f5f6e0ae928ac9a43373475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d124802c7284e579a4ff6a80153daf2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939415518fa2e9da98c7a287b60b3593477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5d998631d6f9d740e49713908c346478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be1a0ab6cf36cb8b31129e7086ef6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb392e39a1b8dcf85dfc549c1b6d60a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eca3dc10fe9c34dc379df151a5e76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f2e0aefe9dfcd50ab2f7688a4b8f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bfea94bce035d0c244a3a2d9156b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8118574a7485b5dce250ba5a4e7b76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7e7b1b75d0f0d9ddfbfe7107b6ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f11591cb31fd1ed004847320b6922486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f90b1af3401c36eb99ebef709d954487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04b1d6ffb81361aa2e6f00ce876880488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a17b8955405f3a7a42d879d0e9853489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ded1aa0f2a75046a984b7dd1ab0c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cba1d88370a8f005f19024ee99f99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174997ac84ac75c2ddaeeb678a3c6ee1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a5598fd1438751f5fd85caa700dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8df18f50be8d5bd444c84d6da2eeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d318b357753ca75181a3c391854ca1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a384180aa8efbeed4bf7110230137d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758524bc4a83361b87758b0c9cbcbee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006905f618dfe90fde846440aaa89dff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e657385350067901f4eeaa9a0c6827499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a32aa40e7eb0609eec23142d99a560500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1d18cb52bc9fcaa8a9d3d2957ac5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc810006bd189616c83c3b57060c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b2b4bea6dbce050e89cc15a459d0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d044ea50d91d85f7192e70ab82bc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b85312d5b8786178d37aa3f0fd778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c16dce51aa350be17e536d7c1038a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddd3aabf2eac670c561cece8823b17507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8086dac7cff5ef0a6164c46422dc74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77a41ee9b6d8fb89ef2027d7988dd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3663fe67622f80066dce5919f1122f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93258b1c80d21661ac65eb38b7bfea7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0db3fbc1300c46e63c7782a08af66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1520b355cb844133750bc57f27d29d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cbebc725c43ea996c935de0eabd83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac732097e4c715023c3eb5d2df218a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e32011607070325c25a961e5de208516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde3fcd63cce24ece984dbb9ca0af7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7cc7eb1895240b643069a4993102c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03abdba39014102d9ef1843e14d6097519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb078d70e295cbea3c075f879c6d113520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b91cc6cf771f18fd19974c77699e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c15bc20662901aef512cd2ae9ac81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da6f9b5815c5e743df5d008dabcd25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b859808e14efdf0981e164273ff6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52877e28a087cc59d39326cf4df3649525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e589b1701aa09a5dca6efcbb7aa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0db501428bf9c7f2a6ed2a94084b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ace04b0a846d4e98c95279bccf9180528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5710f6ebb1d1452bd340a77235c21d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6e32f783f9f1e314deff230bd402530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b083405853c4914dca4667ce3a61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcefa720a38405824eb719e7450837a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3171943b5025d368d7e5e5075cd71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9970e73f731d72e1dd0aa379e303a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f83e14e8a1a22f8473558765fe6ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787638f406586a749a446f6b262f8dfb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a44d843db76ec601c2ba8404addb83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d7f7e35552914a1797b80a1ad5c4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814db82f0e20d2eabf35d3a2a6378ed3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe52830058d5d0a102f806056a8505540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e7914175b84913524f9fcecdb6cac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10592265dc8db53214df35e41a56bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d771e7a7a37f215f2ef80c45a84a42f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e791c9f376cf3142c2d19303f97333544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1816a5e9c754af173172ed546661c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3db489a5b579543e743f9be7cf65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6212d131e1fda1840361e114cf0720a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56354fd03d0598624473e1e212e35548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d1f27dd10d7cce69aa0881a3c7644549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf18f52ff5219acbc82a2eec23ed0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48502d31a93a366d9816423bb1e84769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a8fb5bfdb0ff11a4e3d14fbb0111552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48833826ac3c78b250242cfc49fcb7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f641e6224cdb696a4ec61caff6f29aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd755f36eef7579db18e8fa8f18db07a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69a293ab4f134f19430c7bfa90427e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3cf87baf79c4208070ec847ba351c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845980ba29661dea8ed1f83829b31bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb996a08fd92f7a57f0a4cbf6b008559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ec9c60e15d38f7dcba87fc3286d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0321b578e4622eb19dd0f45379a0e6c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635b21c47553434b3208aa7e646f83a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935fff2cfe285fc478828ab783834aa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3bc8f080d487c08249f59d9309fc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6a5e57248815837fc0c18bc7e9cf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ae4a1156555f5308afbc0f1d07d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22b9632f9be5daa68f6f635a11dbe8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3bf8c1bd804035bcc3a5a1247edb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78003fece2636821fba512ae8eeff47b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a307ce2b35027150b82f9a7e64fc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c7c560a59d507ca280f10ac7ae550571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33073c8697f473d249bc0b40df5937572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3046f39f7d626301abff46503940e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfd03c64d75aa2b1493db5879be978574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248afa61b9bf08dc520ad895f0a5e432575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d9a338082015a83a7685b0e759da7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb148d6374c3179a1e2d3ffaac41f97a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dbaa465655b1eb1c2ea19578fd8ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b1c7f0ac0b791715f26153c4ace51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c052fb2cb520a119d0373c5d420dbe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edfb8e81d5983092f66f388dcb583d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9acb3cf23de2bfb8c6039edc59ff3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0180ed39da712d3e1af514231dd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930d14efae3735e2a91d1446c1fd6d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17d9ff9cac2bfa85a08b0eee5e20e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c68d4a77ff710c07eb4bf7f54e8895586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316b6e4dd7c3dd752062d42e8e17671587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16fd4064d08f24c300df3bb7b5e303588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4f4790dc19b4fcceedcfb3c75ddd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b07e3c90fcaa35244e3b16a562de3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd355a6e73545f4efb394d05a5f68f67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a420487721178fc6da6ea83276cc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56612a9d6d34adb1c67aefe0e964dc3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e02252788ac7774993082645492f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2e43229dd52798de33ea2fda9d74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be684fa6950032f5049af078dca0a3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f567005e42a7a4cafda938930fa0a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb029382bdd357b5e1317f51ad477b25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0095789c11ce62e7f6dbd135425dc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de208f195822126ac7ce22e4234e37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627712e556f322fa078d8697d927be75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f1cd943b16fadf78da7a5a4c4852602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03849d6b09e2eb5474a2e26da9f2f03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3acbbf232ee9b782f5f9ed80c8a25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ecce28dbcc24c1e2b3b75bcd493c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397848400f4feba15d52303bb9120c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa8dc6fce24b6b8057e73d4885ca13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed5eb34b9c46c2080e650d9aea80f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037cb671f53cdc00f6327165620ac62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe355f24ea61b6b26d2ae0157852d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1e62baed27b57676e28b889b1980611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fdf54e0182a6d40293c5951649b28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422c14952cb9c3128b561e73d8f9ff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60cdda0e850ec2587f0c218c46305614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fb005914acd543eee61696c715659615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95ebcd674746c9a4cb0ae3223c41f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d26ee7c92738e2a5e748c4240509b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1d5f8b1571ceb5fc3ba1b4d3f1ac6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d09cede227119147f5431b450c14e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b99c16e289e26de7ffc17d22532e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40f295e10227e9ee3416d7cd59d669621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d709be7d519363ade26dc2b731c88d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012bbf09bdcb46acdb8c2d025549f10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2ff9abc6029eccfac3ca5de858722624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49365ac137217589ac7b3e2064326df8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0dac34c5a48b43aafa618a36ea66f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ab532728e6f834081b19f1e804b76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e011a3cfba57a960ce1abc75af3bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8dac586949e64636c129015377ca8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905c627fa9765c27be29b953a2f00f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c56eb021aa653b6416094c63e1c9e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a70f3a782c636bedf0896f372d310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab222db53ed07ef6c15aa5f1d9c7811633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda13e790fa6d2264f31373384634ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205dd27464b469111914765a4c0b2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981746c06baa1b0b8d13f829ba4ca9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb8daedc662f2a575cfa4e71d3e50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45677570c23e72adeb1859e3bd40810e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eb46580f9cfb0ca049bee9fc5732d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4fadf3b70d0943180dddb5d1420fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81e77e2d0282a1b93d6c5e15f65614641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d6ef8f194d899817c4a9be9768ded642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34170f5fb1109045ffcdbeb4ca15be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661d53417c18b6600173f2498568db644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6866ed71d09d1dd5f9315b3611d560645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c9193b03c4c67cc312948944df78f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e35a6aff1a413042bcfc5be7139ad1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86714ef597da8e18ee8a6333fa635903648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1721d5ccd8605c179646bc06f4dad0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6751e841d1216c2a17e3198786b1348650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0a8d0e012366e82006331306be29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70901c013fd8ce858158b74c868bd4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cce1fcd513d36e00d6701864404a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219d4f1d0e784fdcf263186d11114a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6894eeb3b0fb9ef163d848075dbe6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedc4d6d81ed841a76314778fab8a8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7212099144f5d0ab5efd408d4f94b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6cacfeb87bc9b70d7fec445f153df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf530e858b0947c40a072a301547019659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb23783cacb0c10aa215d8c94de99c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa34fbdffb8efd057ca526f471a8d2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57a49051e7d03468f16c7845cbcde662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a910cc9ba806482ac348b74c6ebc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981783c8df880b7b16666417d928b1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ded361e3e43e1925543b3f47c61b2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56530b9107442cf865719bac4fef681b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de5724c306cb7b0739ed8589c2ba4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5284a724ab25d3d430ea02d5c062c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f7e9f693305913f03da810342d3cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10427b84a28d013e9540a605cf44f7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d331716135d2b86865bde1ba797471671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38fb905185a4d3f6398240da681eb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741ade49590439459d5fa90536a40bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0de9cef5e1c89ce5a45b4edfbebca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ea8acc52a5623bb8197cbea7c1fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b95644c8ee0cc368f479db43ec54aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6484211095e5772e15db10318dd0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c51fb60ad9c8e5b059ec029fc6e6c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f732d00c606814bf6844c1d5257fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655378eb735c323137a4b2a22d42003680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cce3245a7687ac29c1618655eb669681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6723900df5b114a94b460355d583577682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9944ca1a5fda68ab7e639c0e462a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb9bf03e30ed4a1595c8579b53f7bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01186c9a43c83a5ac9c040e0f2cecf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19267947bbe1136aab4fc9043e994914686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194ee4a4c976ac1c6a2e67cb39a8f34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04008faf13f17e4e363bf54813795d5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd759866b6963d6178c67af37a42d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225ae0816e168355399e0913a6471b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bea3872401a6454184eb28ac6d0b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75eebffccb5cb6bbf33056829e8407692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036aadebfe8c84eb6a76af4fa58f5533693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776df046f7b5e052976a7436340b2812694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a6cb255cd09c7cb42daa14c0c3fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f8bd3840583d41f3288b69dea08a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bffbb1d6c67f68b6c9d6f587261a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c36ed3ec6ba98f155175f25a92cb7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808200bb73040f11eb47f4fe3cd92b37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48e07d4033edd673d464c025bbb4e4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f661b64b3af3c620bbc2e0def5c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d399504be9b796ccb4e8bf558b5e9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf37419cf423502775aa621d01fe8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7fb9bee320cd5a1551998c64b4469704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a07955d30972ca8207a801379fef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3f9e48cea1a655dc12bd18f31a71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162eeb8f792518a60c5f3540557ba85707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009960984b439dd3981a45d22ea24e27708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47035809ca4ea8af081260af003fd272709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f847cde166951541192281b4e8e8d3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388411588ade51feddfe0ecd39f2a69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a8e4ab796959887e7893e4446733712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9453d7aa130e11660b384079e5679fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed7e9d7ccc338da7e256b11b060d57714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f978c36cb3dc33ff1e13e40343a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c7c4f2c1523c8237aa97f2aa92a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b0dee8957901a3d4be6b4ab4712e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f58d1d7753c06b7c39112cf8ace3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ecbd13665892cfc723113c11091f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593710c1abaff8683cdc4670eb47680720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8ee81c3f2ff134c87129fd440926721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfa1f5398956827e33d0f902e7b4d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f591a58e2167ba7f3168700d2d8ca49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81ada47535a570a3222160592de1ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408dc9b7e4ff4ff069460709ea398c2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd22ee9aae9f855233cc8c41c26c5e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fb981ea7350d94f1851f4392aee53727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a193710a664435db0504c8b7a455728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd30459aae1237aded8faef2690c73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdc2e598bba25504e6db24e3b246e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a963291ed7dfdb74931679047de177731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e0a4a067225abb1872a003dc38188732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c70f098ce5902c8238a6e0784b536f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14120394712205186e47cb7f8b8cd638734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18421bb093ae6395a8f0cb6fcdf05f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230e6dee9b87534074b80f0c883a78d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b9080d30b941136ba6c87fa9f75ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae1f9f90994ab24630d8c70db7c912738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846103d3b71cfee5957819e4ade33ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a29aae509822c4cb8df36bbb8be69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97da934426b5ac44ca6fa47650e4af5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110d9f1727188b1f30d7bb8979880a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc702ffda45ea38bf413c1702f52c5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e628efe7052b4425fddb9635fb50d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5b40a960cde298939c957a41202fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04cd7d1056a80ce5083d6506efd6fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2079281bd593e7cf06cdc3e052236a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1430df86c620a0c9e0bc45c83aa165748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63febfdffb4a82812ee42ae829bf637749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7656019e23395213242de330b77946750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83147ad8bb542deb85dfd482138f7532751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94cbe01d838d0fa83e0acc7ac5d7ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6962a7f5cfddaad557eeaf1a50ba88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9a66a8b17a172cf84b632f7975bd3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda1e08ffb5bc0c82c01e17e94ee6b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff8b40879a275166561f38e4e6abd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af616ec67cea1b0117d037e1243739b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d65fa91c6026d2ec71a2d35a7ab00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b848b1e23c3335dfef69e894948f6b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359dc9abe4b1e005aff71bfe2013da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff5b5ddd667fad3a785298698119632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7fd54644fd1779e3d93dae5cc901b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e0989bc1b85a05ed49a72868b0c524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd818701368cf83cce60263c0f38485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f50012ff4e15cd5603747469b7f696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185e08f8428491239168c64239e0287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb2ee026da2c88a4873ea0f40e81e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45dc31b065fa8de906c3159e20fd459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc1588abee6bc49c06737b65c390ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313c6bb6e45b63b40b15b1c9f1ad4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1826407d0bc9271d9230575d4ed512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814966079c287800792fc2bd4017257b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c460afd05da1b2e45989e4fe4993c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50eb942c60f3ed0704a27cf81c3bed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926c1875246e6390092860dfc1bd78616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc8c09499581492b2a28d3ed2b34217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920343a2cdf5a27eda721d767d19ecb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a60f49dbcaa009adc8deec99bd7e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc46d994bca3935e9e4826e4b8f7c1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989391ae3ef00e42bc3ffd08f0561c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b963651ceec098e66e9636355061822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a13e214dc7f51b694851931435c4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9c097b849b8fb5e84487043c3403724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0662d5f1e097bd30364bf4a4f81024f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b794129c86d56e686485df27929a90126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c3a9fd5884c05ebf18c35c4316c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c60d91e0dcc6a9d05f1f2f06986bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56103048edc231d668b7d464127c826a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a87a65f5015170f9dbe500e90268330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4fe66de6366feca1674df33d2546531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f6061ed9f735f912a902f04518e6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25cbaefc14a0c2c179a3772319bf0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cd62696c20075562cbe56413b240934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7bd6f694f1e6fcfc2ea2ccfb5a28a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39135b3dab1e2d33660c0ad619d44d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4daa4a819ddb1f8e104c81ab572ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d8b1b837cfd409e34b5c1fe15f0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f342c7115ec403b8a5c0a6f36f00d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398262ac17492d7f697863aa2953722340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f983c8c70d20f38be5bb0336ee1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890b056e24a1f4c92915b30382eedd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ad8f50b516c00a4e7625d80812d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d533aaa9a465596d35a03c60824c57a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681b54a2711979c31d026571303d50045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc4c2c08ef73cd83640d61a8a386446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc77d99269555a788a262568ae87b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef585956f833031d0cbd3c9cdbfd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e2f0c7a993214b9425764e685655449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06381b89af7061fa7b01f4c8966a9d7950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665697d788974697455559f5a4422f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87de7abd4cc437af75038b0c23108552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32bcec13e8bbeef6c9632daa433f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37cbc56b6d7a35d32f923c6ea7366e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b599968fd5a0209a04e620e8a22700655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc692f80024a12bc95e2ed83030216156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc534e263ae95c331179f2229a41b87757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5575c60376517e11412aa9574a66dd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7237fcbca58808891f99ffbbff9d2959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ee697fd15959e8b1533f0642f1c4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dce30a6653b070000043dc210ba4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe64dba563b75cd1a462fab1325c3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b7b6284f913d49f35442941e2ef363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bd8c736c2d94e51e1ad10c968e08c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656c2aec2fd256e6db5db2e6c5d0ba065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401443d0718aba133fc6aade9d0336b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bffe9944cae2d8ce4cb341ec16efd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f38e5f106e0b39300fcb96b9654868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c955c4234ab7682e87de21745d5b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cee1aba34b14ebcaf71607ac9dbd270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6900ad4ae45ceb64284be97847ae871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4826892534a7e65ad97ff2f91de6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99b1ac081dde3851adeb296420d3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf504a34ddc9048c26ff7d7de0fa1474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d523510f6ae27861db223fea4ec5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c63f0f253faa0988a796ce22909976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc09e268fafcdbce92ed23dfbaa6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d09411350740651e8481846ed223578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a36ed76cee22378b4002a4cbc44d8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee551531a4e0e0da581dd6dbcc635f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06aedec1baffd9d57d7b3fd64b957181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d112daf538b35f88ba9aed052a467282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ed8da1e5f4d9c1273d0c617471ad483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bffd00851032a006a1406e5d0d68b784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8cbd812230bb7388800e0856e227f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807bc3c20a0452bc8f70bee664a08e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db9b3fe3305cdddd53ee04df1fbbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0207225a1453ae836614b4861d5a4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789f2e0d3c5bd6e05efdd0a5f35846389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634e8dd25a92606fd3c2ff47b630c7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379ad6e9d2517316ede5ea4b039326691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de8058284334ce4dd5d60b25cff72792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a32a71c1de786c84e9a572f62c09693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c03a0262941f6c84c4d8c6d5b0f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e9d4ff6c58ba030a1759c34e6217195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2501d40b4b8d33690b511565fb7bdfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228d1725ef191e6729fb84265ce3e5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc98e1757090193b646e279b3fa093298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa20691ee3b86348b79f5d183b290299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb9331f0ad26ac0aca0eb19fd20474100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07875acc2a5511151504719b90e2f414101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825bd3f20d35535fdc310c908d39f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ef557eb195604f1e34f46ecce5ecf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5227e0ec94f8e4f75bbf1b7291fa74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587a8f6150b144a68e0778faf0bf9ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003a939989af10cd4be988e976f36a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1aa1da769e0e51f9172d4b1264fbd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba3183d3506356125eb0cef701427108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ec43f2a4c746be43f58db30a9e1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4a3c7af3438f4e70b6b0b9b6d5a97110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50404181516f1d02fc0dccd3f8dc00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d13a67c2180467bc54142eafea1bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65c5fb74ac9351f153bc957c475cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0aa3d0e2b946231f1ec0ca3f7039a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537ef6deeb67fe43a5adb91fc417c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9c05200c24cfd1747e02f0e6b3e61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9508619747ae87816c9b5790a68ea37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dccd1791a25d236ceb0cedd173c7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ad189f624e277eaeb2a6e10598c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b2e3712e85da961e317ae5d8f177120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc1bf4587e4fb298da59b82286f6a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe102a3e41e99f98a966af3d1ea2d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a8cdc9bf167d7d2c305bf5eea8b0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa8c5ac7361d2136ed83458177463124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126ce9c2c973c3b648502f537e28be4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971cd6db6be1173f4b1f006686c1fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707204f4c96778f8978e68a6f3ba953127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad84c307c813e114b4da69c270d70e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d00fd116d2e2e978651da2d351340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c6c54d3e3b4e545551d8e2e642edd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995318c91d604e3a7324097a1d8670131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3f1f24ab48982fde2099e70aa381132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ec42d39d1afa23368912957650a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ec14cb95b3b38d928e84e4a06c66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54579a16a731805bb8149225fcaf6f02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ffd68a80f12326aa0c4e5d605ab1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311df918b91f563f1edc9053606b0e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07e67c7b3280bda0c7a6eb481e695b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca481a924a1e5f1f85269f8e5ab488dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea324e6691751e5810e8e4fda77b795d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d833bca70c5f8ed8edabcf0c1a7320c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e6d4a87719be20db3d8375127ebeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b47a0ea925e3f8be321e70c956cc4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d639aa871c0d36c94fd310f76efd13144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ce2189dd78cdb79645bf850487ea4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5ce8a77e08ea8a75fa2ee38977e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20aa19ef047b443b9bd03846e6fc94b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e2b0ed7dc8586a5f19fe13712b311148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5e44052636d68f2a573508c55052149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716dfc821ebb4938009055c5040016b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5129b3717f1a85b1eb11792bbd17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6a7141b1228284f1939947f757ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ef0949ccb7fcdb1c04e5b8210af6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e8dbef49237234400aa0961ce4566154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f275475513bba39b7eed003671afa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e321da0753ef0d5679c322cba259d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b0b76651f652732ec5d97ab175c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27dcc2443d8db7d0ce5f16551360d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b72f8263e6a71756a4599c18958c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de8861dfb41ec329d7c3fc8a669763160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6e4ec8418ff5e92bacd4739d7568c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42e247e043fd4a3052c03692eb81ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba0bc7161bfdb5952b4880b0b7fa58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dd61f1cd97cfc2dd1307770e98e95164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdf2b8ea334322cdd9fe72c7557872165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f56654b828e96d5e69bf770ff2ee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e2c41ef34d8527a8c6a33f3fdf61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96693a36bb552c8f2d17746be2683d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250573af45c8d629cb13b048454bd41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4bef44e579dc4f473ed0205124f98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ffbb5540e092384214be70399cd2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cfb21d75691bc781ab7e1d2dbd9e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a7fc7280928d95319cba7ba4fa19f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f10861b00d4050d2c0d7bd3b91e1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4179f33f6c8041926068b5e77559d28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e48943111a18e52028553f98b916c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ea5aa18707c726774e7fe0865d652177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168016d3eaa5bae0928a5d33188694a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7596fd67476c1959a735256fd852059179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba21c3b3a033efe198486a01052f13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a510aeec3d890feba0b8c059f8f99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1d459074af894185398a577f1b2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32ffda063953cf767c105888508987183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43652bcbf40e14bc829cc28435c307ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e666c3a29270aa0d52495e36e537738185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d3888c1ead18d2250670b1a43b4cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c97b577d87da6973f26b808d242e86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31abd4bf1e9297ece9943addec984188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aca627f863cb88e2e2cfbf4809c8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fc9e0c8160f576a8fa9d8e77d930a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025098a57e29e656e678a257d9ee014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e374a2ae1cfcdd19510934f23e22ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b0de4803021fb2e396dc6e9873e94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a4ce19283574a15f5373198e8c31a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94505eafa107276fbc1db274d737ded195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7bfaefe2b7bb18c13f70ebdbb4c63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd93a8ea365c86b6f93376e544abe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dbf86ef9f5c0df98abc1ae7d3434d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c71fc385933722a4bbca77c249f044199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7536a73b89895ab7cca3a5ff9b89dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58091cee3899085a67f74c1df671f306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb8ee8a3e86e36b9496ee7ec23218f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc418b08a9a782c0d74fb5836e889508203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9df550bcc94ff9c65cba8c2e18da5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d49fc6203513373082287bead4aadd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319b37dba21cc0d5e3306c29c7cec6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cfc628729151124e8610ebe89ae5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b625751951d4764b098b001ee63e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37588b7bb8ae6d2642448d88fbca3ff6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a4073b21676e06257dca300e908af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b53fa5ac3c808212fb91cb1add346211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49e6b2a5ad6abfd8506a089338a775212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5bc5fb74a4130872e3c4daea1bedd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff4b92032633465d26bab37dc85097214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bac5c1b521dbb14ba93ec5c1fad5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e3a29b50a52c16efa522ec8004d09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb253fce428fa092e2a9a7b2961486217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30da1964a9bce9e8d14d193c0d72767218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6d7ece5f1d70fe7a43a431601dcf9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333df2456ec22e1fe4b324d21f5b9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699087d78cd3224b22e3de6a33b7de0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161082a18b8e6fc68a3795c1fb307411222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b31bb09aa8799fa7fd93f5d875443223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854adde5031e32a64e9c1e392bad6a15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f96fd5581ac310aec98f112d22b6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e4a167e7fb03d06f074a017a2e89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3eff72e67cd9dd6daef432be0591b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8aa5ba54c9dcc09bb632993f6607228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aee7fc98c9ef306d547b878349653229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea57b4745d8a4b4982483de077a2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ea40716cf74fef6fb09eb4925b62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370902194b66227c2abab05eabcba3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c510780db6e4cbcfa841e81e68c18b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae197fb9ebe688a43fe16a79e83ac1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0e102b8144033135b07e25e12883c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e0aed096e742030d23912673633c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45fdb12bf6aa800de052221f6c6b64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd43693fe80ab61b6a14ef53d368fdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85093ca1512e736bf56ed05e1dd9bb96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72c7a09a16de4639dfe94a13beb7d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b5a634655502ff6bd4052084affe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7d0273eab65e59cbc70f45ed235be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f09cf5a476183f9cc3ed1f7b4245a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb8e2b913380b071eb2cb01a8a8cb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0700f7c0f911f65722a84cf800e88245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ebf6c6fd22f059c13a100c21a7b90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4cfbc53831d3b218d55f4128f7059247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee29489db60b0d33377cd472f332a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1815899074761b1de99a896e132fdd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0637dfd5310a0eb9cf6d54070fb3a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c269d1757fec6d00219b6c0c204ec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e3f12a960d92935e848f530012f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082b9a095bc2ca9b9b72206ff00f0da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72bf086047764462de6761535606a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e1821aeda1a29bf2c90f3da0338b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a721ba3652152a6514fd29df92c275256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6f370671bbf1f76dd42d203bf7135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4c416714ee1834d756aaaf7074e7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ad98ce6e24410d704c3649e9bf1c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898c187b8d91bb789b7f63fe5dbaa81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec225d5e39942ce46609e9615dda96261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5228ead94dbd67b2f4acf3a943f52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85cdc835542311aa8ae1a830557ba3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995139af30a407d949b8c1af31ce9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79085e4ca37c6d350c6da624094e2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6f1219fb4734f824959e38287a84d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd9593ec262192b1452e48c5aba8f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207a0e0e142256f07a35133052b47d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a555c17ea3f1ee6d92356a7d70b01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef7d20bead6dbac9a0ba35cdb0b926270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09474359f9ff40b32029d27b2423bc9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90669b9f904e5b309a89e6af71ca52d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d19adb5094a7cee2a511bdaaf9bb16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6554e663e510dd965f52eb170bbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43e2c42368b3deb77ca51819c762f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf646a5f0f4b7b3a328423d779c306df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3ada8ade828679f1dd193790895dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93281cb3fe20271f1a55ca0e70a57fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59ea69224772476ff2cad99b5f90e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed111027ac905843b31bd3e176346a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab42d853ff3f30214142dfe97a018b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bea1027800622e87b1b4dbc3bec2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a737a6589595a35b9de93ddb50510283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e63cb807a6f96bcc13c887e2dc5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7dba59526ee9e15087c1cb0c9efcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38421a7a58b13ca56a9e38226a4274f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c571fd54144069b2ec02d8ddb58eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075d62047fac0c67ab41f5813572020288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d266f97f4fdbd8e0ba1af5a28b9dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea43cae790ecfae81ba5b89b740b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d81b39ec543349a55c97d9ef4171b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e32603df7ca5ab51ec8eedae2f10d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf96dc50d204b1246b66ada7678da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cbca905c3e9f68a530bc054c32e48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c25ab1da3291a753320d655be3485295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c09c3719e61167c935558067ed9114296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a223373d927b2434821022824777d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e23f88182dbce08e8faff969198cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0244d3d05ac4dbddd01a3ba04c87d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f44cb36628157d9df9ed011ab98de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2660e326fd3cee45456bee5e18af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a5d2340d890b41ce4ee2855a5d4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6de7e1644ed2038d68e28ffb8f3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c7cdba8c20368068af59f2d396255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6e85e8f47839b3b851e2980f2b0ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e9f1c18f548407eeee4f033312259306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df2ceda3a9e48c0c58d2ca842e9d30307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0f6f7d95e2e6936cecfef01cca110308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c090ae7dbfcb67a579a6b0ddf8d1c5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2caf0df29878bc3726a91220e2e1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e56e07dd6267921756001b82a21fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67646f3f8e9fa5ef38cb77b63e2394be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96599208e66fa5b8e2cfc596d1e6ed22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3e617b391e7a383c2d5793239364314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee364d26a6417560e60324eda188d6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a3fcd0f9571f28a017aeca589cd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2fb63d61cd46f8a2f27cc2b5deea4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23493b927edc10819cad9605581664318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e6fbcba0d2c3c9b3d7c578cfb047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5483b9905c1c35317a0111a56ad00320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d144765284e1b8c6b733d8662ac4bfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a331bb6dde52c2508d552b38dbdbf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541de41c08335d5bb06168e3cf3ecf05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1039c723df8f1eb672768fd53e8207324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957867fcbe6ff334ff73d5775a3caa18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98505fbde75d2ddbf2b1683ab2e96a6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae71cbde249eb9c0769d9ec93c954d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f60c72f89dbac19f90d0f615a0d97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948823bd83232b1068b06355a5937de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318090202b13e3d97d1b21385201ce3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc58a6b18d7dc0623d67a9346909d5c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3562f4fbaaa761d2f53c80a2e40eb8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e0c7678b681ae954f8602591ba388333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e023540e5974082f17ca97ccac8ffce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf722a7ef90038bb150982f7a8fcf400335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac106e49e3f1dfa4fd0b9e6ce555bb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ac99da91cd233bf0505e04387c585337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a2947203cea2ae95b8b32ccdd7cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907966d28f6f7ab554480d05cdb3797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673eb4507dfcb2e2c3f75e2d5fc83c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87b41e7eebed92e60d518c2dbd1402341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d43eb826d2db4e0a8552fa560f6fb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939befcc06d1763fd586ffe7c67930343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88232654e1ab15a69447161a522a8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3ce0e918c25f5c5a2a0c94a736ed1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feaae21f42feb272a8f5a3201b57cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc325d84113dc667f3ae5f77bc129347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824017209aa5dc5383199d62e9d59e0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebe9249b1850b7faa62c4e539aaf02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ce26bf9f85d078b558456c818e617350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2982635068b6138d12dc08b2d24b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6bd146b081c286f0ace50cf4ddd0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27093f57c07e354d583ee93789b1161353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa44f9bc8c4bbd56ac9ac6c2dd48ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09f62f59b6b394bc3ca6ef63c63a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033450963697d957b556d11927ebdbc0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78d96edc03e9224b2fadd81f696b0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd719ce80ad73c8fbbfb2bb8e03d9a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a6078290831aa2a9fea8f28854185359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4b00d627a48703c520b1376d6b540360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64861e04e2d8537e82c7e517fe8be24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950660d189c19c9202a670eb741542f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568e9918f8f301db01e9e1507e155be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4aaf7dc5d372559e481480381f984b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326043a14460764a778b433b274550c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd54dbc851ec177686c5e41a224b3e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360090660e82d4f98abbbad8f615eca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba95d3c933af8599a62800647c2fd9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0ada1242049e33a0a7641690c9ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d21d3db470b12a40ddb6bdb9f33a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc9e4a07620e90ef2b8860f9f6da9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e1b73f816705e6e8d77511902a0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9440dfbdb6acec2b81a527cf18e22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d95416696c2b43b9f32673089f0fc4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68404b97a04ec1aa4fa87902ac0603f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63e45d0d232a97646f08832783e083376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae11584862edcfb97265c3ab534c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd94858fddf13457dad008dc961b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7cd2b59a4f213ceb2321d771aeb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d0fb5393fd03b3831e9608fc0c18d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1bb6f74ed011d08b122f98eca4200381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae1bb566d770824c3e87ab58d97371382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f9ad94ae1b138d8277f8304934a67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975b2d04098a049df38363990f9e58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c659aaf5fb617b4bdb7fb2a3fcedb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cf860bbc48dec8c7ecb7d6e46c6cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf967fff358b237f37d0d1a3764e42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed130ad8f776731790d6f903a67826388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff903e4839c7b106b2845261ae73d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a65e0a70ab09d094c48e751997f6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a0117143a2261c6e82fa68706f8f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db944d0d89c67fa0516646584e7f7a1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0476511b81806276f5b06f35c07a0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54dcf1aecb853c2595bcde3b057e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66029571c1141ae926f6bbbe6aecad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536853ae195962a458bcad2480290c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b554c6f31843af353657d6f4d3369d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e02dcf394ea420d22e9c5e55fad0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47288277f930a4c79db906f7a67ff36a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06fdee06cecf14da6d39ff090df653400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5a52da051041589c2f4def377d8ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f4467720e78ff3ddfb4bab23a952b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c53eaf9d8eb63988dc4e8768b8a94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394e282934465fabffe2b3dc431546404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d74e8435c660a0cdda7475965889405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa213e453b4b5ec492013b638f9409406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f528cc4bb272dc38ce331f6d3a21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614227e53f606f2396ed3d61eab6c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95f995dec298ff2c2622382814e8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f352502950e3bff9c2fc4eaa50889a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c436b9d23885eccd4c64072b02b775411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2d5767d61cdfe3a6f8febe61be29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2943dc1a52045e8864d834cbe969d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495117d0e3c8c28ac4c9fda313162670414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1335383f4e62a13a51c5948c15f4a2f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed09f940ff360d85db53ed1986ebc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c92d74f5217e5e611467bc87bef134417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2615eaf68eccbcb933bbc5f3933da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dabedf1084520f960148e976afd991419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700808b6c8419e9eaa86e90d941a5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a248ebdbdc936d5d3ee688464679421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e22d664c1048d656bd6e831331080422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01818edd54e538e4c6c7e9e1f4da8c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419bc7487b342ee024e23eaaf20d202424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974962d9fc74491324a34cee2d51745425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd48d07b203f9aca17444adc43c0f52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702fd51c87932f6cd8c50cde67aec53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdd24250daf37d3640a02c981b8f7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fb67b8c73c35517a61f60d244f94f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28381912103a7bc6d619364c71ad3fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d954666d219d4430c21ff91aac7568431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ab8c432242c8520088eef76a7a847432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbfca3e05831e3fd08eeb07121299c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1c30feaa674bafb9a66b9820ee442434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e2aba41005c223d62b9406372ac08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc9ce71b484fda823d14107732687436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b525e78436b609df30a2b4680ad7f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca79ea241694c9ccbbd04a5537ac22f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1370a50193bff50ad002ad19acb32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42976dc5adb64bf9cf675d2b16aa1abf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd1cf8339690ea20163ebbeec32eba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daf95349e81b933634d432d5c96035442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d9865199fea5bc9295395d8dce5c8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af67f7a5c19359a9e66a30486e2d25444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0adbc4e44c59719aa575a2f6a4db8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af146b91102a4b6d3937477f5d4e7569446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb9cf0f250ee3a4271d331bb3f9b9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61be4654c7017ee59d21c68a33386ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42b6deeeb926543f6ef2c4514c880f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108863ebc67f27ce658be1d6d8703f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad705d9b0cd9f18677fde2676316df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f10be96bd50957e8d65527e961ed9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597867719b91d94fb268412e9caf79b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a790d0830e4eae38aa79bd107d376d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c86952be517950caee50103c44cf0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceaa6b46324fe306e934d8229c1394456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cc1c4d792b1c979b054f5c22acffa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7083f5cb40528e0dcf5d09a230fe74458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daba61dc01299b9b3a7d0be1fccc36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973b82c74a3df617eaf20b09cce693460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e09a3aea823530f4acf7f3b00be6b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b86e92e900fe2174de1cbc37ce5e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead92db7176da7c1ec856f17bd08f38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3ebd469c3ed9f0eaff0edc7fd9f3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6b0e9ac03b3ded73058fa85c0bb6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50eeadeb62fac44e82a2583ed9ef21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b141afbba6210ec87840134b5aae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d9aaac3e7809b2f17bd14c8c8de71468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfedcae3abd3453c399dc630ec3609469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49c2b01f242b885c7def19bb88cd73470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ff78b6095ef324da5c6e3115aa2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb53a8c103e2282da5ff6030dca6eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f29c02acb68687af80ad6de9276d5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afba5f54b2e658e7def3f795e58beb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a823a9ca5b4179238f16897229393475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce32cf2e4df9433eeba574db750431a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd72b5210b3ea0e133eade157563d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefa01eff3e3eaba4be4e72df628dd8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfab0a7de59173ecea4671cde64c414479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6174ee1d9d768afe9fa59df1d45f4be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9612e9c9a1a274eea96fb14d72dc03481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69adcc7804dde0881b1ff2009dd561482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d0e31c37a9d579f377876a76e97d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512025699cb4dfbc6d40bf43986a4f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa84ff6d863adef33ca9bb91ecb6ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be9238e98c9d5764578f7083e13e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adc6a188742ff8ff98f8cef403dad0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90308cffd12bdc3a412f36c878982f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210d04db919e3aa1676ec2beadaa940489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf8b29955377354e66f363e40f9146490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e134509f48c03fcbe06e55e770d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea157665dc2d4e3825338b2bc9ef2714492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38820b5375733935280fe1675f185b1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564dd848924e01b21edc6854f3ddccd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e42e0d34edf05af0bcdd529a15edde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb629d9e16eef71718615a6e1e0a56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029645c96c723817a2738c2d460abad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671f4e32d945cd8bf29c4d0a0133b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55b203d6eea658b0414fe8934b89d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315db8137e8871022a49e31b4f316ede500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb079ccdb6022723ab9cf5e2f584a60e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24149e5bc356ce283e58df0da9f33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e60fcedf0df4dbb6802ff72cca0f6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8529704a58f9c630a5c89955fcc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457a888a836d2881767c957e8cad911505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630cadd751cf57ad43e710ad05a6770506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090f20a62f0a4ed9ca51cdecc13ee2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4083f7af7579b56ff8f89cfa919dd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef19ff7cbdb0e03ff1b22747f9679509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9e7bafc67a382f5f2512296f49bb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05016df735c131eb0acc12c561f463511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b225265a586f4db66c766df9ee39e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437458baa6a088c5e3413a39fe57058b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785365262008f8ef922b59a5cb2977c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dd0cecfeb9c8461b9ae046565c7a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d140fba848747c2324ee9bd587fc929516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08ffe1655f3eb4ae698696bd6e7c88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f77c0cb14f981e819ce0623520cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3cf2dd1b63e85d31c93a70be7d430519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671b191b0ee949a4a9a7b0e99f60456520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906210883d4f7426e3b8ac8f44dcc96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb422c1d2b0c44ee661a16eaaa1cd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5bb6f5ead88492ca2f3cd407d7c95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98203ad60fbfaaa503b4585a06d33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d9a383b4888a2da7c0dd45654f32525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450305d2601686d43f648a9ea9e8f68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ad3e8a39584166a36a14c210a6ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39c6e5f35ce345d42bb4ce7b263df0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd684c664e30e96daedf0c3f71c7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655691f31d88a7515546401217984d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5faa4f53910013712689213104c80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95759d5c4a00287fad368e51d3d26d8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c89131addd9a953e025279e991b37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2864c3e7df1475bc8e4bc80744f3d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa17d7f10aeb384a3cdddee83c3cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a770141b162dbb959da16eda25a43b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecb063946868d0ab368149e06c502a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7503d1b22b176c8f204cd9b3e38e17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820af5e4e847f6615c678fedfe43ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359de74248a65b12dd74608b96a14ee9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f77cb0606bed8adc208593493e0c3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c46af9d6ffa537f466131f2cbcff1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910370484a0174e2160c1942b25d56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2580a8945a51a2b0efe2da67d24dba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ada7f9f12305d0e35868561927c24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3df9b4fa852b30bd2d538d3428d1ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b971ba74caddbc08b9f4a30db917ac6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1c323b1b0e3e8884db1daf4a105c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5494b15607b5efaf0e746bbdcc923549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a93c2dc1992f6a90bbacf8372b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1ea95bb703a1963bffdc41eb92791551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1fd313964f6cede34026765caad5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42199faa2a9e9a40bc6a9805738776e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2261eff7c8363203832d50507edb2a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8b1e731c5d8f2d4fa12c0b24bfe66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f42ec989fa6604ff708ef769e0ed9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185706b84b6d93892a0b79314016324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f3ffdcb4043abc1d2cf5e73434938558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e610238fcab31545498d88caaf2a5be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907d3bf2cfd06ffa6742d17ebc880dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7826ca14a04f92ccc4ac9b31e56b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805f0c06cef864c7fd0142b5f2e3fa0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4fe299af2a052a67519303bea748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8d0b26c0a0a55ec1157ccdc2767e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56793491ae211b321ed2633ca9dd77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082598eb78c60a910c007bcdfe5acf0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafdb7305c975ab03291c8e2e9dc3ff3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb567a0cc4f6bcd7bb408d2b03c4df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee42ffc0d072fe75cb9fbc37a14fa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ba9ed6c8783a5cc8473eb7a14f6d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e78c36f1341671f559fbfa8f63334b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d827b2e537efde346ac1b6afa49bb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e93bfca7b583ef0c1360e9a88475b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a9353109171f9f6af6d780da51c32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af2f3288324f32faecd06dcc18da76575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e1744c01c87a80dffa737f1f125df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2011e00f407c3fcd7f6c04a52647577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c18d3de6503523f443cbd100b10e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce9d7a161465f0781120cf17777d00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d202ca862df1907cafbbc23a1e642b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2348eb9c08eafde76f66499100c8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a354247c6b9b30b0fcde13646b5fe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361145e2eb46adc6acfb24d9ac0bb5f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40055b53ad90ebe2e04b8ea1c54edaad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8333fff06552f6836953facdf31310585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c57599fd83f5d2da58fae6ff4b0e1d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dbc02af6e14ca20ece8a75a006805587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cd04bb5762bf3dad26e64ad4bcc66588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897afa7c3f89ec993d33fe64bd2e704589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c267e25e017835416e513ab0e7fd7a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc615e8b48b45d52c9c3375b6bee315a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2d959b93dc063734da0549cb8220592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529261580fc43fcf175c96644422d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee51ac413da5d619ed5d1ae82cdcbb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182384256d308c2523354ae1e223c16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b268704a5f64d1865d36132b1667596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d22b6fb35de10f2932144ae666fb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8386322c4d44f54ec5324a6486d45c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a995c005d0456281f5034e7e0b15ee1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cc33c56c91b45aa0eeb2e70a61c90600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc00c09d7c9ae5a1e9400831383fc5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f90882f46fa9bd26a8dd333a71a6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0086e3aaf0123a3a8ef52c8e70ee5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058acea43a7a45c9455d5573dad4b4e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073acf53407e2b1a4900fea3826b9c8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316e564957eaae7caa001eadb22b0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07000dfa4e50471f072258359057a471607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41251bb3d864de451b4409679c75e2e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b8d530670d460b9336e338efa09f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e5296081f9f2f0f884b10f8258e82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd5bbbe9dde53645bf170442ecafd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b66f0e696add371964387508b3be52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6cc679b54feb08ed08437f386f24a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce000ab48097ae0f79a2cd31d000c2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc49f4c68f001597837887079a3bee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d70ec452f340e3e2d92772f180cd25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39aabfd58ce68395a6ca9f9225209db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e84591b1d6aa191d70980ca7f4d969618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5002e866e4564c53fdf9d23de2b22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ca86d2ff6e8426b36ca8dd6d8863f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1efbcddd72d7fd7c1c053115263a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644406c407403ef19a6c4df7ebbd81b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d8ce55ccd56ce4703e62d51e49eaf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732309881876dfcc3d39388aa53089f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2960eeac1a58e44a5b5fd6a70eb49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d86601f5f8fb0b8862e7c9a370ab9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146973e1afac68a7ef267c8050c38bb5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d78d2c5a82930701f0363b3886957628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25bdf1478eb5c41649683372cc30b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a75b01a8a6131a9cf81e6dfaff45ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ae8758cf4125dd7b0deb287850c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c18e986a4e7a83c758497df8e1db1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813948ee5ad78ece1ae7d0aa7383351b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38d083efb22785365b7220f3d625ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843fe00075452ae1e2b8b2a50c1051f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b191717803cf898d22cc392b956da4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995124abfa4b9f91821b62fcc2957cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9348934e01b3aaa6228e11502ca0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786318afea903fa13dd23f6122c4343639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6ce422af7b651ea1a9673a3eeed6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7697edababd1650ab4f78ce9b3f5a75641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d34c052e1cf2e080f1e7271090e14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726e25f52ea95cfd63a66aeda4bfb56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4014bfd9cef2a023bd8ee6586d78d2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876601f2d01b069cf4ff2da87b2a8c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04198da8ce61848aaf231d0759f529646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330135e89bf4232748aff8e382b87d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3373c14671824bf69b8c4f445437c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e277db60e045abc64e90154ac2a87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb905da45de18f7fa906210040d11f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e13cd630bde6ded235a5219a75f98f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89872136312993f653803079985130c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146517f5cba9f833b2b4cef399cbbf86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c09178fed0d78522fa22349c5a4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b31007d5b3801755af2abf9974f39655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1ae0b4e5d353ab0535499873a311656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e622bb607a077daa4fc8be34fa7a8dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82576a563b1ea7ad7afa4a89fefb0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c5cb543f92a82b32873658a9083a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652740712dd2a56fa4e7bf6ec47ade1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27823129c907fefa0e206e7b64665af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf4a81e164dab5b962f463686e9ee2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fbac2a153dc7ddd735bf479da59d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c774986db4e57cce8118ccb87b17582664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4f52969c6778771fa453c498cfd54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba06a1052d30546b31b08b9d5c5a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf50c6eaf0fcc01d3cbfee1fdc3e561667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b25d530cea0b9cae99ae20624be9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4be22b18c336c33092331a2c2697669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4324fced4b3813116eb5c49cd785670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08727dcd0b011ba88c10dcaea6251f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16423b9635a9edeb8c8c3d0a8e42394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fff9eeea42e07761a1505634c5d881673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bf0576ed8278a8b84f1256c23bc74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328b020462419df11e89a757e82a45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670afbf83c52754d370c31449ba002676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be068fd64efe51b52239c11f558c0a34677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc2120e0ee4aa7916767d09d02bc3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d516f5714e3ee328f00023a075970679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf08b7eb33c157e681b7f9c65161e2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b41080381fca605346b7d9dcfbdf7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d52ae0178e177e3bf0a69dfb4649682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ddbdc3c822f4945c3694768e7bc75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937509d3a4a9e672aa6311ff0f7e806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8c55835cad5adb405ad9e4dd23fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec80b6d29d6c98c6c47765d197c49d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ff55c4474c790cbf483d0ff7ee093687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457724e6ab001854a2da379ca7ec7ef1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8756850eb557dfc753d8ae9914b2b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69166fea46b0bf54e466fc242fb3517b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b48880afd7fa6f109ffbefa01e79e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ab10712d196a5455576356332612692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0a44899b2fdf6a456082c8458ab0e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c23a6dd17bd2527dedd2cac5ab2f98694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20792d4739ec57de3cb5b15477c6fb51695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527271f496a77506018ae54136f79c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349bb1e5a19b07c80a6e5c17670352e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da973e3764bc3f804ed2d3d68a5e55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b7dad2702d0d4599de66bcee1ae6e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724742cf0147e892f042e0bb65c60f1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8be62d504d07460ba91995e49ae47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df278b0f19a99b7e499ff8f2ac4036702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e5a5b41d6abc27ab85ab524f55c82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2e5ad0dfacc2a4119d981dc51fc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720d445d29cd0186565089a51ce11ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f274665de7230eed517eb6d42078f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b492850717ba3557fd3a1bcfc548c63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ce154cdf146ca60767aa8f241fc7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673c4008365207d5c7c455ddc9718b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967d76617fab9ef237d64e5ebafd42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65c0bcbff4da35f0d9fc1a32e21e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7a4f88ad83b5c591375d2d48ddbf4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fdd534a0b2247f10f214a199e9b2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d533718fc20b666c52005494500b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83d90b25e04df97bc8238e2f880c89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970277d58d8a135eee6d911fe512947716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cccdbc217a5b0f90199e4787cd6642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f4e9fe7bc3a6819a01837cf05a27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84d53da3e3554b9d96ca67e59de996719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bfa6640809a3f32c08aac1581d347720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b599ef0b14280d1ca4a737fad88707721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1467764ceeeecf1c0f64274e85897722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb30b69474559f89682a7afe59901a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf611b475c741308ff366624dec491e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01fdac11ec3dda320c8f3f2137f276725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae063df6cafd1e888ee7dbfe3cdc52c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640fd574187bbcf5a8a8c8d5d815bfd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942addf66a8fa47133a773224f25acdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba069f6aff76c8b3c5415f692b0c1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b00d0a05c7282a3f9392f0a3077e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e01ee5372898adb763e49160e4291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf5c7725de2f170146832cc43b3466732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109d3997451bc477826c2cc761a75a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb54be7c9950889c1820b8d98dc96f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b2b878891be75c99e1800d26bc913735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbbd16c359e91ac3e1b0bdf025cccf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5edebfe0b0253273f2581b17b5ff7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c589fcba226742430d8de4ab30a8ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16fa3fdf4de9ae770c91424897517739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6869b84b63a36d2d7c615bd33a9356740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1b3f1dffb51b6889623b18172c8eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669692667125dde89243bdd2cf2d7fc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f1fca032992e840e23fde3bdf3ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2ddf6c4ee195ad7f7f2386a81c8c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccec4da4c162fca350bcaad5fb01c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38439597d48a04e9854105742a519746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5a6677fc94a994ac950836856f6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6278b515ba9202c35f226212dcdfdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5071dcfa54ae5b0f65872ece85fb3a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de5494c06e6911f3db369bee15289750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd07bee6ae06f323527f705134d936751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc33c9c6051c65670aa1103ef5f70d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573065ef4d7401d22555c37544569df753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>