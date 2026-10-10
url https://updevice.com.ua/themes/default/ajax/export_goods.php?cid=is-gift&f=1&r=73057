--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75a0811d28d789aa78679cbc5030d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1c98cd72619ce72dcb44d04fc5c912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc107b097c8714e9169f6e406aaa653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e95603490c5d1a8369a931382b6d714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cebaec418f85b42728b7a1bfe7cfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df816350925c57d5c7946f5fa209186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afd376f0860449c8e844fd2ab3b9e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe333961887471974030a52015997688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9887906ca73b6c0869cf6d5b7f409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99cd9516d6bd6ea1aecc920329e4ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64b7069a169dc0220891b500bcf9a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b38e9137a3f762acc9d2d536e56b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc474bfddc2abe72fc132e9248807013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1f773ebf0f350a257da5390a5018c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179769e21c8a5f48565a0faa8286a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64c5b1a935d16aeca4f3762b6af77716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179098b3926cc1d148d8c794373ac6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179809b5be75673875baf91cf53550c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa56959c2af5edeed1b6c8735b64219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b0245fec6175fa01b7eb3a55441b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e44cd1727770ea4847f2587eabb97421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3c04b6c8a4d15d9477a3f42e5114622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113069716b102a95bf2a81039e6289223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e212d1a80c5e7ca3b27f6e00f6873624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f3b179b5d9a514e4e41dc8b17112a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226895a9f4277e840178b06cd72e944f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a537a0929497f80efe4855b8fc3e1de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a107af22c3b5dd6464a3a94a92a0dff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792faa32645eb563e5a5b716e2e255d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c40002eb771b2992aaa69a61c76da630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73897234e80c51358002f4a0fb8f91cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b919d750c548781a0c18cd08b8ac732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c1bd513c991ff5c6095b03d19bd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26747736a8ab887aaa9027263324d71534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f47078a6cc2d67ef29a08733611f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773f227b3fee971eace41fd5c6e79736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78263b60ecfd5b6d0f808b455baaba5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5690bfae44f53bfd29f9525271df738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec87a2939a4ae01b54ef3088802dbc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c029896211814ca3bf078479433c5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636674d2e280edb0f750d3ed6c3fa3bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794427344e8c255fddc84f835e7d6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f9a07e6be8d8fe440f8de2b0d0c3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5201fb5b2185c8632600031206da2bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c15e67ffa450a374a7c43680a77ca245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f0cb3a5d132f01e0ce8ef935f974446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ac48c533d8126ff360b75870379147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5999655a7439e5b202df8233e296ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ab924e5e7da48541721b31c94854049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb7ba7862f6e390becf469b56b3a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5274ce2f0f13506e2c0d8f0cda520551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddbeeea092e95ef3e5b61b5753248b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3d61824498005c000318f2dcc894a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07201c442e0ab1e7340b65e49367bad254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7dc5b0e621bfe89931a8fcf62fdf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba77ff11d4f88573ea9ee0b65854e2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8d64925f859385fcd067da2aea6c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd65b0de2ceaa25e71a37cf0e42cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed059cf97ecba961b8d232c596dbc18159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ac46ba24c21b484c26c8eb2b3911c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4191fdb3b6223a733188f2927d67361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989b75d90cb633ea1fa8d70c649223862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e06232ee723ba3508b9b34e483271463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a823d9ad8a9e8b657227b7fd255ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557c61ee2128fae2c430842557fd30e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4688b73fec1e6d575635acd6a75bef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52ebfe62503d17a168229229f35f4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7087ccefe879bce588f76261795ba568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdfe0397703b237fe00c66f948792469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d11675dc394b1f5bd58d730fab11070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68741097e6f786f8fd40b9ae8bcbe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb94990a3bc72a38816ce48d52301772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f6e0cfe8f4aa346523a7f13e121b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a15850f5a7fdc62d4d9728ac823d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8312bcb45b0e860cfe2e6053b9a65175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c10622c9d3b2ca5237cf095ef2f3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddee55375e32e7f533f83100a0483b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943695490cc3d90c977d662ee4c74c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3de1fe657ef50083ad53d186944e9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d0dab564d379100f642077bb154eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa5fcb6911a168830d3b6d37202a6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae32c1c9671db96bfb190c755daf2b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2617825ba42dd8dde711b338b9fbe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001196722f317f93619fa8baf86d55684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3683d815b748196611ef913b174685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e4dd612a42949400aec349ca8cc8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126d8c6d629ba262829d26b7bda3d8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e077fe57155e098cae5174009d6dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230789ea0967790df5a8a423f260f7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20e00ab2479ff8984afb34f726133790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb2017e18cd5df22c2570f8eba10391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85a1724441c52fc5b0fb4c3ea8d5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113530ccecc1423ac5bb1b389a3ae0cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5c972ee5e97545e90bd797f3a81b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e239d7175bc9cd5c895287400750f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9617dcfda91bd65084f3c210df62db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7439458a5ff915c7fcd7b03cea0f2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c39e96057acfdfe3cf39b07a2726e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fb33464ca097cd5a28dbb0c23cd6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b00e7f2f6559d34914aa7298ed7f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f80df4e1211b73f963fbd30ac5bca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e29d906030e64691ff51b31d57b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888d2714576644106d39e5804dbc145103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7e016269c04758bb85c4c8a4998e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e16790e9b386b94376728ca03a452105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6520575ab28247cff307c353441f96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dea7711179df4ee8c0e1b7d5038a9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c83094e4f5bf054debfb8d3dbb7216108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef93aac4e47f8e8f61fbaec42db5dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716224c1e23df486a3478e28fb60702110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c879474ebbc851081a1ad4d99041a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58200fe0d1aa9c7bb2ad72e12d382112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc63b6fc3d025f05e26e4c710e8d4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee638f7cbff62bf42a058216d28742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82808bf8e81c739a871b4fe5d8a3d2c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa10044e8886661a682fa554ad092116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f58096891ede364f0b92442995576b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2eb47abb6eacf27a66cb92d1b2752118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177399570e08970610e05cdfb316da21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b733a03e723e957187f50d29ffe5919120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf9c330ac882d374a74d19a936a9f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34137a87088d1851a844726a36721485122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928cb09d96ff4dfce8d7aaa5c6f06f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed497e9f4fd7f5a364bf205063c9a966124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109712d0e8ed74e1a097794319e0f210125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2c0d806dee5b17c5e23ad378bf72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4931579d131326bde5d92163f14c5d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191656d77449683b0c45beb5b90d5ea2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d7aa20e0704b69cc18bd31d77789d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d564b32f6eec05d4f1c40524a3503c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ffb29391e8124bc098e6fd7fc27fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89779e7570736ff044718a291c8172c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dcb1113ddb1f35b3cd5081648cdb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af683a924b6717083beb3a0d51f376de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6ee9a45ef079bdd42968f64cb5c46135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba4070fb8594bea44dd42bb8cb9f68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa85ed291e1d5e4404b8097a7501530137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca6ea86763f49c3d0d42f5f145fac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ae5934e1d858e4cdfee60f1dae62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f3b31338edb52f0f79a6054e3611d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa653797edf08e8ee953722108976f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79732184aa6d1fdf97919a549456343142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85c3f28d32880c5ea1df07e107fc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2c5ec618879b774db398a9599db19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c60e61979e88d9c5a6c05ceacfe59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a149c2cd0862dba25e438a21c6517146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27b5ca24c4d95953fb14e8871398cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3ca44cc52a381b82b2a47bd6eb6f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a0710203de9dafe29f19f406e9435149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e97d869c2804daee44bcbbf5fb804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716c83addd7f8f2429799fa72e927e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b033ff8a89a8489d7845a7a6a245152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4b006d7731d9e6f3a559dbdd7e10b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea27f8e24ecc202586ffc485ac6e04e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02cb709331ecfc94928e2e81a7a508155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee357b70ac2bcac0bc7635d977917522156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef21088b1570a73da178aecfb77a3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167dcc900e7eae31aa6fba9a32579de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641e3fbd41411468c77a6872b90ce6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282a1c128e8c62cccf36e1e61a2f446160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22342783c66ed43e404d526a197726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb7c605e435654141c398e15201be9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18ff3316a095471db5bfbd3b20ac3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8db717261f527ec2e18ad1a617b73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98df07de0a5d248f9acd22931c08c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66598d20e06ea11d4dc3b907e0d477fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1c278ef33665babc51d196734e29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ff58135f1146083949ec65f56e29b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3bfb09868be6cb366caa15a370d3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bf31b675897a7b3ff3007405fa2d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a023ee086e36577d1543979b08344171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1151e157f316848e02a25300d040a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda077262f40184e76e9087a9afe147f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31a00e9e6650bc15769f6887e22cfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd22ee6e73f25dea3d03fda8a243a91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdd84188109e8c7b023022cf148b94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb369417ea4f25eb18dfbd2c95c694177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ad47ae22f976f1b44c916bcd79b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76e569163a5f2e51f67e6f0885e421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9732d4fab499d7c28685a6ea4375180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9642171c94d9038b381ca7a975d8150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436958056138534b10ad4d1f923f014e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45d1d47e9a1003da78b0a373ec1aa6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ca89f1d019f50c3f4f2277a0567a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9a7afb6c1e98ddbe8872ed255c6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7b3bb0945d3262e57afa6b2260295186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d526cdffb7fd0fc4c54e71ee1e692f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe771a993bc801907c1182f30611252188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2841d99b4557018ec08a3b80e04f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f14e72ac826fea9baef4f4dd130bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865eee21d7776b1bfda6f2f859d8c9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66abeb7561184fcd2ab71d12604159192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb774b686b2608dbb4d7f24e6732d32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca7ba0f2c59263004274a1d359a77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25970e11ae74801ffa873cf7663a99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd0335b1c3490cabdf878a593eb52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c230fca858070285102607a659c11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf76cfd3fcd7a56259e50e17178472198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101644eec5ad9b8cd615310b07c0b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7622ae616922840e6af9bb0553cef1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e6f9a417100b5a218237943ea9e27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86278f6c2eeb63262209cf2c7031361a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd9e6d740cb114a391a60f9988c592203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50106accc65a4634ea74a436ae99e5b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f16062fa6d1b74f4f00b6a98641b2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a6296beccf648db514d354091a8f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54e0a9cafc15df2d83bc31058dff5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec175518ec41ce1b534dd321b4e4b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c484dee97d7ba28af4e89bafe39b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e487046f939ae771825c32471aef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29696bac2690b4076d5be0de4e95b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c31b2997504272a2dbebd0621a11be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b0a099a162874684cff620914d11e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d9538197cf7047a6dc6a4a7de3315214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b3c125b690106e353586ed15ab0d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22502bc6739c078e98aff6a8f6debe75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a7d1fee6f9d160892323b3b148b09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e07aa0c93b054b025146fddca8a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3abef9d1570256ebfcf2ec305445dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830af09957f2cc6cab550b9b81a987220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2cd6dd4762eb72e70d7cecf50338221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8b32bf20da5042a08aa7a58813b83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50959e3162cb1bd08c34bf3ee95ed16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af07138538c1c09ef00fee0bf9ed68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c57d180303068ad9f507e5a5fc91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cfccb40a00d91ca5a518d3eeead27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96fa4afb4bf889b5dcde9fcbf93052227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006ba04b8e8198ab15d92ae7df76ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73ea6447b109961653a789648619d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3acc3a000e85f0856564799ac539230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a585f2dcf08253daa230adbbe7ae19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b13e53c7b1f1f27a7f5252d2ea80de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ed3ffdaa0274195d72506383abd9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c486f8dc8e5417ec6d69928fc5c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a94d32a39dfdef6b1b447698b65bad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a152df4467572217c63c02f96664ae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b20a3f5b3e2d1a0053d850a87692f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e373792d8c906444de138c50f8763b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916413c54c41050521831d4af86d46f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b85729822e8cd8bd4f6f3ca77cd51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb3a23caab76d2502fee27fc759d29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faa8e292f13e2fa762c43e72d052b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df115a4213dda0da25d3601bc88fd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5da95fc0f92e8218c91764063b7920244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfbedc016a884d44c6229721a1ae41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c646ede37e0b3bfd9e4cd5eaa41d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d53d2a01471c44bd9f4e985036b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af24af708805629768864d5024d58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551acaee7394d019c8fdb9c1f5ca2ee9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305892f4e084961fd4b5cc2c848ae31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d1bfbe9d2195a9346d8afbc69383251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51d753ab7c7b5d17a16b817847646252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507399ea503132b849caef13afc0590253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e2681113b941322f1ea9ff1ca467e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa67d470e46cc3a0d148b8b32c0bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423ed05b3989b86b3b3f0eeded4d6d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e946a256bf84131def3ba2bf61b10d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fac5a89495101252fdef4e618bde5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39066628539e42722f998125e8e4b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba0cfd51b891fe346e77f7bc83d4af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629411e529092ed6144b5deb596cf808261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6862f00468daa3f47020eea85377e9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244829096961ad4e5cb524d0700edf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340824123587e79c9825b42360a820264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba1b4961083e9ff0c38b2ea849deb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e11df27b0710c4d2d2bfdd54a8d913266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc99ea3804eb3918a0283aa8e644c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d3a46b9d79af6e76479f7fcfe8f4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed60092db7239aad9be122460cc3ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c3cc5f76c32f2be5e6a20131677f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626dfc5dac90409846597b50614083271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e41a15b6246096f8dbd5dabbc1b79272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d4e665bf35823b04dbd306d1cfb0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eda37c5673b9b8ba8f2ba4be1cfda6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65654e719168526d791c58e7519486ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f76d213352ce6c3f2cd24568c66ef6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6005d8e2258ee9d2520a85247a51b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f88ff36364bf08416e87999802538278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c8734fc7d4b853f27353082f4bf60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8c9abb5f770969bfb23a04b8a698f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711d8b747c341756be7945b597778b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd06f8fc4ff4eac5b414c059d27280282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a37a279d386c4cdb59d333dfb36b85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed181c003d33e64f320b97fd389b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4cfbc34a3acd4309e8b385f6860ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6fc196043bf9e6b318da83b84ea59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262f2684531dff7c627ed095f29c10f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc857a8df092e01766b3c8bc06bd82288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d06fb46d3f99efdb44baf7bd3695c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb27087e7f21a95ef42c44167f9b35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cbafb30916f58085e0a747fe51c61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8411680bcca63198bee2609f5ced2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4db1c28e0efd93f394831d0635469e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c0cfb56740034c962720084355feb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d39db276d8e25868f3542dabd5efba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eabc98c477aca775d15354dbb7e1d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d2640779843f519389aa4554fde2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2705e22fdc08fe995aaf7a522e83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4cf9f00e698f8b5c751b70b51966e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c3cfd36c0a5bfcef91a38a661225300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ce173b4bb51ded4f22c12d00fe5cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aee4b486ee57b959c302da5353f1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc06b84b6f80269f871246e4fce286303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f29fc2d9e37490ebbeed0296a525304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8bad7757be7f6fb92cd5d97bf6e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10374395eefd6499219fde1a03392c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490ebbb10fc779cbec08043f61e7a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca717ac2798093f05e413158e20d35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a1cdac81bd0704803cc61ed55ede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2640a25f2a40ac8cc779e810a246a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed362bdf226838f8e2c1b729da940d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088502d7652c406c34320a9b2900949312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961668156abb7adf8d82036dd279f49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ab10cc76b2eb281e89bc2bd9588fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab40a899a4beca968cdece94eafe504315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc41454897d2004c149b5456232ec9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a96feb0762f41749dd07338701425317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990803509cedaec92833c91cc570b92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796013744dee35b7a1c1707ab86e9cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef4d33d0d277e3de25f0e47afdf17320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b575375caa05b09651876db840c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd347fdb7390a06d0cdc0a96b3909322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f6e261d22f4c788d1b80e05caa1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b504995bf3fc8c016400857b33df36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4288549e3ac7a5f9eee9e8136ea8198325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6791af369ba2a36a5f36601abbd363326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7fa42215ea06cf05780e869e8886327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ceb71791f8679e3ae1f470344b68c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4b6f125c29bc4b8d198e986e8fefd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d05b2b87c74a24e25776f89478837330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0eec8542f0b8ea508c4026355696331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3a816623caaa10486fab15d6c4d96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e28f6f4bb1f34cc4bc88928f82451333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f191dd4224feda3247502713dcf15f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4278f18faa9d58ec901b4e58a356c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb715ef3cf0c599ff308622a7d1042b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f87aaef4936248691c471f3c6743be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25db6b31ebf7bea84f0cbdb64b63219338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b372b03fd896b623a3ed475e7ed054a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e5e7ec129154b05f4c2da31b80578340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd81af92c77e381be8103cf9b3001d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a968cabd68a456bdb27ae414acdf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f7d647add137d923bf63afd34dd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5698170efe16250d85106deab3ae9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77921c8ba205d9433113c116be38fde2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458851cc4330b4dd2eff84b35e4fedb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642affffba7c9806590300bcd9d1a1d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2b37976be0a36adab95f832a35b3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b94ea780abd0b9e611f9c26fcbb97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0da3ed0361dc635780cff5ab803f7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60264faabd9a07478eba058acdcbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c3b5d284b73e4d2f886deb8002920352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f65e6d7b83d17ef2e64a7576d0a778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c938884d5c89a3f312a07782f973efc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f85857e24d636a588228aa64f5e14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709d39dfdcd4062e3a1e19ba4187878356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb807692c73badf0896cac6e5630212357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b4c8a078087d27702ce9d1d88e83d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3c200ce3586ec77c5096493cb6495359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1897bb3e947528b8d9e173800e203b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b50158da09317163d1f2c6e1775aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb3721ac3eee8156cdae551a064324362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605978bf1637491a510f42fe46134a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be19c3e60c40d643c70db7b743812364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210e29a0e89e94edcee1fc6ade6fe60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d53d787ed0a9b4cf75b43845195f6e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b5003b095fa557c731b556cdcdad9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da11695bab15fe9167a70d4378d602368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be8a9aa2cf6aa43aa02401a2c0ab59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a02a8cc7ebdbfd2e00b80e57b7b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cb245cc5e422bd9de2fbe58bffb3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476731bdd9b913287d32ac8377cfc92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c863fba81d637b7e056bc53fdde46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5468f479a703eac6cb9b41910193a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4318821bfbf816804820a413b062eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7045c522ff07653bd138de2888368376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad72a02e46fdf1d039159f4661bd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d26f8c88022e11700c415307434b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392d386e3876e00cf12e0d9d0d7f16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b93b733a82e61992a58027b7b3b0d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915be4c1fc0bf10996b162e3b8c90a86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c923e8fd4dbdcd2ad668badcfeb474382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c13d082b58d1cf0969325eaea08c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052579a6d75bde1d7c5a5fd272ef2f88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1197576fe0b6a367421c93bdfbc012385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad43edc892dfc127aa503027ee667386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcf44c65a2b8058befe2d0c598a928387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d906537a06b80e3d408edf5b267098388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a95212dcf96de7db78b84e395ff1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81712f822aef1ca27158dcbcf67e1ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29857250fb69acfb226b825efdb7ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e319d2e5ea682e1267beafc464d51392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a83324ee30b884ff45340d7ea4da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6bc8051ee039049e047aec7244654394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed69cd65516d268dc877d18ff4e2ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87ca90a1eb6ae15b16b46ed1572628396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570b7060412aa6a0c0e597d8ed1203397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa82c23b016a7f5788347dc531f4bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b812e52d621e4cdefe5ec5200a0c51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3115e18e982a85335ad9a1a1fd18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cc2d45e2e7f6bc2e1d4ca44b76d0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0c9d75ade5f9d946392247cb42bc9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9cee795dfcf858e612f682dd2c528403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb119fd03c974eed5c13bf2f9101c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b72577aa2209c3d70f134b556f34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c1020c3c56b53bd88f8adab5401b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b185e286c45bf282c1b46cc2cbaab1c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da9e9bc617280d2940374ae61ee41a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebb9dd1e593fae5d62ac711ff651e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd411eb324f790f2dac48682af762d98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2685365879cf3a5f53dd7fd2ecbf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8be395369aea916a76f8a73c3205e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8283db8af145c2d4b50194af82c72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a0773c6d350b34d3ea67e862a146414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826e4cd6b674dbeca0fd79162b81984415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65332a3fa64263f1e9abcbf7821ce312416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eec71076816709162c8fa8b09798e0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf4a65daca714f3ca7beabfeb64d69418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555113a5082038e89d9f48c40065fd57419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a25b02093c0e3f2ee66964c5444d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f02cfbd792b0c5528cc11f832865c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041d88d97c969ada4dd15359b7d6ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d9dfea945f865f2f65b0e5900bbdb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dcaa96ae71ae0e306253987c06082424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d7527ba3df01b94c9ce825e81c10d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f85d139447b644948d4271330cfdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637363bc0ddf8c3d71ef306e2b5d90f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65babf497420feecb3796d258fcef271428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96aa72837c40bba10bb1e594479d3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d8b8b0d00f39cde9928455ac27360430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383721288c798eb3622a9942e85bcd40431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187fa19aa11dbc4d756bedc836aa16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f856802ff1a73b66eee70291de62cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92266fb8b46e3e505b4f41889789fd90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686ad7c8dcd26a53227e8e19c5ccb97435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f347ec6ebc378d4bfc5cf5859d61e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46bdaef1dcc84b553b70a4be61b91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b72d3b92eb4a616a9bab33026f944438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50062128998a51b9459c5bd4538fe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea42e9acdd4bc371b7172376f1c6d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89de94d26b99349ec84000e6318e06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d98df029a6aa1aa7d3c3804e8da024442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e7c7c39a27808b22d93101e65322e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e4ea888c9b0b67e32b0ba88a9794444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a012aed950468e9ce1ada9a99d23b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388f33ace2f2b502bac9a6635b6096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a41788d37bfc6adfa61bdef5a43436447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9250a1ad170a4d821cdd1c1eac2ae8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188001478a4673637f0cd85666064ccf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8e3259d804f44b9ec73c205d9791450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49849e662861531729ccaf820a66c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1408eeac3c1445872be43d3d0590a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24636b4e10c51bccaff0e8493ec819d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4f6ea9407968f7d648934109ce40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f297fda72a9489fa4ad34f6d7cf300e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfcec1c630ae7dfbdd63e24eb1c879456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4fc526117c3afbcd3d9eac6485700457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aeb00d69afc5d6243ad5a8ec68fee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde77eb0c53e2ada7cdeebcb5544e317459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282da03e7ec92b8a837db6f8509111c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65ff2e3b4b572473cfa15d4d28828e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5e401ec1f096d494d8b29391c794462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b421a9d5eff1fd4f0d9d157bd7e2307463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e417eb4b700d2613f704f530cec5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881221a322fcbc1fc5549c417c84f542465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea27eea92bd2140f945d7f19dc94ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72523cba7dcaec6612b9ff3e4445ba7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb68c3da22a480b45c88746b6892a69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54319e9ddda9cd840338f2e647155f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc44d4be78613545190909b315754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6f39c263a79ffe7478372e99a94d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea61234bacbd7dbbdf0086cce9aa42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9620a89a517eefeba9814c496e8ef39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e26b4d359a24ad6a50fddb7c09d52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c23c578d2d4b684aa5f5bc6844a262475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492729d5d21a59225d11116a2e820ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269e3a2ffe2f367dbe61be11fcdb66b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34490c32a9ea56800fc878ae335781d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0498d5a0f85d4b2369ded94aa2bf6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859406dd0415202ca263bdd0159824db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1887d0ed280e07c75b0eb247b43e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6d0c5acbb87fc319e192fb162377482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e873be169936df474ac622c86f016483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5ee734192dc0ca04095e9e57facb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d32b4662af53df10a6e5fbff00b0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b97718c685a26bf0d2d1010e4365486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b261e852a941f242749aa3024f9cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cee2b23a38a992bbf1f479f477dcd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d550349328887ed4acf4da5a42cab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1da42b2c6e5799d2308d0fcc3e126b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80cab9662075821170aa9277ae7a87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee44f8f385c5488b2b8e6b9051c1963492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8ed28c4242ad5fd48e9e3256767a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fffcbebf5fce3807b0d7f91dcf2f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b08d74787d42161af105b1e11440d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74586d0a70d8f5b2f99a66fe7f5f09e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a84c0cfcf8d80b5ecf988d76245d20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5d086526ceae459259b9003a6bdd7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5655cb6e4d6105095c31ba77cb62b1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39160713b56bbc81527d2f3eb086a7b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb1e4ae0efe6a5d359844a8eea837d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f7a990c9e0d07732b8e55001d267502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68652ffda1c364e8a981fc72fe23df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d0c09ee93a8488d9e051a2bfd81f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a987fdc6ac67949c6ab263bf9626b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe77ade3927ff9dfd43cd202b508704506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2c477abbd3b7ac8ed3534d2275e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ba806c5661a5edef209e09652395508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5339a7da9c029f39b48935a3a0237ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c1fca7ae2c14c5c37ad3bb671b1f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3d499c60c9c39e3ef5936a486e347511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b270fb2a5e57cbcb78de3f3ebfc6f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e184715f3efe95b3080c3510bb087fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d8971060ee62615e241cf7d7d3c51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a52e2fdcae44597a660d0498557bc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5a92fb039ae7fbf6fd9d644eff932516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806062a7346fe70c4d8839b9148590b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc6868c7873c52bbb199ba88a086ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84a2ba4e708e20b3614a343a6b2c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890afbba3c0522f5c993a9fbb36b3477520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a9b277752140e4b73c64fe6cc94c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629faedd8badbdf45539e17fc2f6a0f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4e5aeb2b2e3f9b1c1c9cb6fe11e58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5792efec9cbd704e5c41419f6302304524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce474c5a4f0e103d256b2b11b8d573d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8dc7e6a619e0d4d02a24bdd011920526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134327da5ae71a18317b686c0c05fbb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ec132a534f0bb5555e0e7e9df2814528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110dd6c53b5a5d671954e54eb4c4031529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d883a70140236be1b386f91e90217f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bba21b1a0eafb30f83f3df367a9bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e58bcfdf85e8d614cb85008aa9e749532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a57e16db33dba806fe0e1dc5f00e7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb566143705c6e2f11b28f392c81c2ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69c79f82838881452a51a70be393a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b21371143cc3b82dadf9d78c689813536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d2ffe83acde9d7d30cdc7015b98b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35497e208a5459c5e2b5add77eab7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba57756c87c86f0909d864d25894f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c0a898b83156e067322a36de7bef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74f9c370c95e1b1630902af2333085541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ba55a2c384df63138a7e551c1334e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8750b1fba6286dcaf35e2869aa2800543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f872adc0cd99c35a7e2f77367ea304544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03225515b93ea7085bd60faa4af2c81e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d90974e30d4083b64c099d187b2aa8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f57c05bb6ebe20818d2549407c411547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdc3cea043d4edfcfac2d26e3430f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac34e064d6ab72b1774cdda4ac5094549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d8c160f9dbf35a37b1de5b05e1d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc32b871a6fd8a8909afcb2de31615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feddb96bd2878fbbb6d712e60b180ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d15ec0758308985c21dd51f2c734e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214abdf7082d37b5a3c58cae29e4819554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6299f8ede9198e909c6887514b45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c303d6b4fa200fb6edaa4c175d06d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff42570b9f791bcf2004602e38ad42e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a69d708f517c1431e20619cfe8639558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f35114d8db0ef3c86dbaa3efdda2e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5132a63edf9f6d5f96c9bf1c2f48e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68963f3e59a7b4bd74a22b5cede862561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4fc30dd905d434cb278a6a956a07a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994f597f7b81013951f08f0f6cdc243563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9eff403ad2ba40749fcdfb02254a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a30b9f5020bd0f71e69213879855565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae086ea6094689148c6bae2f45a57b97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cc255f10044b436c2718464497bc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbcae4f3e5b87aec7907269ed620d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550982e8df7afff452cfab7cbf3b27b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f0da7a2e073b2cab6168aa5cf607e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4b4aaa09045fc97bd5c39604c443571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363ea053cb05923544df43746fd450c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae2d87dce5d858062ad26d17fb5137573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcec7fca638cadcaf63855be8d09dca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85449572c4b7234b6847dc68965989f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b2a54df5f5d7780a9f2d5bb596ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf11d3e8662b8cd60c56406cefcad28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90d180a00a324bbf3c5b4dd8ba9e47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a62058294d44e534d5c5cf223d2150579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17b608061fe7055c5c0337b2688367580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70b330f4d666691732c22782a4092e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a90885e9703a553a3e85ea37203dd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5cf5fb28646001d38375871a1d7cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a299bfb5b59af1c011bff2875db78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b401ebf15f52ef2fb0e90d19c6e03df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acf9d9d8e58be34f2ae4137f2aee23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073d3d8c0db28fe381dca77980b8a83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15fd8a70bc7fdf115e230ea83e5299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c0d03709c44212db3ad43df2fab6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f931439ff54bcf532513cd0299f8b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64892ae4e1c609f892f578c4bac74af4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ca3077d3bf89a069ddba52a1e51b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a59d9f4570039cc382f8e45c1ed6d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad38232fb23ead32e85ec60cd76d0c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc13a4f256067945f5f841bed13b84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d66495dbd81b5a300a02ab56d6404596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c617465a91b87bbbaf64fa26d2d9d18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cafa2af670cad5d8875c082d9dacc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265a4bd2535d75af2e851c30a89c9cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64f63e70d2af9fa4c7853c463ddf6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511f320a8be0247a7229a23cda376d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43c53c467d076ec829ff1b6c6b61be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f638c8ee2ca871d356d2ebf03fd88a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210ced1a70c658a2834283770994364604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620b69be27a5215011cd11e4ae2d73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e362a46b2adb7de8df7127f7f9f92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c91a2809a0c1e7495b789b32bb7b73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e71d622e25dc547172ace02745f7bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a75f31b1d681580586b372ca59335609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87199b24cecb349dcf640eea1bb5adc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761919cd86008a6078aaea491fd349611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0b7ad708e5799076ad00c4b0b308612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5af486dbff60b35c20f9d9b39d98c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174372f83ad5069d7c7662180394cd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b23c227c01019226b7c19a773bd95d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33ec87c5610c75f40d9f5e506f48b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1933f970ad1a4b214e8c385138c62d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a3c866dcc8008cd6c47dcfb20763618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe086117090e282c9e65ba6259c83ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcda493663318a6b5aea33136cc83d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f79db08268416d5d22d2bac4c049d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e71ab4fddd48fded1f60c5b9c7d73622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e6bbff21eefcb10b08b6c16e5845623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366cbfb975815fae37c458d89441136624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e806aba93f8ca009fd545ae611884a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8047637a043919a527d45fe684867626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1002013f5bf66465f64eb32a6009d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8b86692fa93909b93435e86746fe9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3cc178fa47e785ebe0e2ddb97f593629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c5f1486a9dc5a4d37f5179e0f06dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d9e7b539ce011a8a938de91fe0ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1846707f1e2fba7b24cdcafd2fc72e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da870593b6322fab53cf978fb6c0e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d306a4ba9199b955a40d8157c327634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7c0fe21f1b633cc244bb58eb55291635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016d2b908b0cd425ee7399a7da58f84636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed717d09efe136f715a9c11f452ade637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac81f4329edc3b7957f21192bcc2ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462eb761a47824ce73c6330962a250d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf29e3cd1f1eb083d84be7e68d3ac26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06388260a1a696ef550efa561be6eedc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207e253b4b84890ea23a0ae5e303fa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672367fa3fbf3d5634c8299b5326c1ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ab94c06f0a20e3a625b4f8e0a4e66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16b3390a391c0cb0153e1861f25ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664edec89eec5ff35f8a57412ad3e2a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01a7d715df5e933a10d85a43831913647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd185cdf150cdc2cf807e0fad6b5fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d0ce4691690f050b4885479824e0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acd914bf00bfd7a5ac819e5985b5ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477052f416c3d6d50e988ca243e9a2f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7bde04589ee1817f77930b83afa18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c001dc76691c3ab1292386432c36123653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a2e8c5bd1db5f9fd00c87db734c67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfde6548316d3a6da41bcad1022342655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114af33c4e1843405a9ad6a083d27956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1484f4f4736044fec6153189d012de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139ef90707e78c989959f268cb224d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4901f302360ef4af7bbe009d0c70a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbafc257531cc0ea9258bafbcedf5e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea306631668cbd415a506cd3502f1bab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366076aa7f95c49f292b604ce55a4c73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac06113c24c0e658e3b2486067ed18e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62439615d0c4a1cdc377d5c7b7304b96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48671e35878ea812f468ea07844ccd01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5317ea91fcb04b93771b7599bcb4b0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bae9195d8b5e15b6ce50a3e52e29fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac5205ef64d769d9be95ba2c7d3d46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841c05af82a6347125907b8d7ac6d4b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ed1d5b1c89503876d8d6d8ab53b24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f3389da8cac2c32a42ee0c7e474f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a061f0514b943e6c3720f32e8d2787d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c646bc9a38f78f7e990a421302b9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a70f12889695135a7b5bc70d384b67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8304553b1236c9bb5324b8a219720db675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bade0ea38797f4406db89c6f913277676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e7f3b0d1dc7704de076f72cdcc399677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436acad3761ce748fc858933d0fba2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f317b947cf102078e2b62232c565c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8693e3b52e15c52895a6ad3b3be2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a06f6f184979601e2451f9ca5d4e39681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41f6420af3d4d08877ae7d47b08fb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77578585e6c349a0b065a6c6e81ff6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec7efe9cb74220efc437c89ec3aea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8242963eb868d172fd41476a8dc4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52084498e3536a1ccbb9d1103a3b57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e0a6e00cd803be62e5803e1284dc1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982ef775d80351d0b66f75d9e6594e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317df61a4de21ab0f390df46c2de2c4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c373ccdaa27f40e4f67dfae0c9c82d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd0e45967058c579eadf0ab1f8f1f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da9bd46ec014270a0ef5d29c1b4f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab93a20c5bc5257a7a445103b725dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843d6249f62317df93cd0767a96321694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758eb49f9cf2efba73eeccf60b37c424695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9101b50e1b024d392d0719d83086a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54784a6ebaa33afa1ef7bbe21e698c52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a979ab79cebc5bf42305c22bb5bf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbdee4ffb19f78c27a777478a2b837699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a4245691ff27c6e4b2bd51b5e4095700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e14c359d0b98629cf6f94f0c9d8aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da219c9130c7f249a8271662f1973702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06959dc26e5d26a96044e4d6aad438c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023b8d6bc192e29949bed2c0efbf52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3bf82ba72ebb71da64b6d640b24a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc790a6638ec5adb611f663956c807706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c0667deaf2729f9374ce5e862eb84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddcd6166ee623bb213fee142702f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae4f04eb1d156f63e1da81affbc1a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57dc53a4f0527ebb2d394b9fbbcfff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca5d7aab1e18fea0e5ca11ca8a4c13711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c0505b4c92cf46cc742c47260b2e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf949bdee1663b2d61703809c4d1e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0fe847e7277c75a6ae60a7a613eaa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff2d4cafa0bf6cd95e56b56719b0a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da57a87399823e86fe53b56b9edf94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187a35e41b2415168d5506e4b7e54d7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2a88a8533ec2f19fe49c3f0ed453718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af215f2587623b64c8970fd82fd709f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d72f393d3c33df9b15fad5aedc27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb25ef20bcad75ff88bae2d0f70534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875b0eaaa4b9331c8d630b39c9578d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b0b7fffa90d4340dbab15da20fb1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4da767cbb4627602bc9a6d751942fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec558c319097f1d47ee595c9ebb06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf89b409e3854ef3342a2a2585abb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58808b26bd660a556f4cf2ee46c363727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae85eea0a7ed9bc7a5908296cb48906728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26374f51c2c4b4f93cc3d9e01dcc8a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaae2cad583f8d0889434756fe05e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409de78c9d6b1c65ec10eccf37b840c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1013e08d201c81c84ec63d17ba35df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3a554c079c1c8edb0074db50f8990733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea24752e2eeb740729b1e592f31b227734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aba32dad69a267d547c6c67fb9395735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074639090849cf0c346d3b032f8d8a0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6fe074af8be3d2cfd975ec4710f7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a13cb12499701ea4885032e75b6a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d610cafbe6ccedca55f3b1a7ffc135c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e32b1b7b39be07adbe3da0f93769740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7601bbf44c4146df73d5e870a06aef6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ecf802accaeecc7e03a18809dad2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48909caea0c774673374030d4be85b8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2e78269d50615d55439d1f5ac4ca4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91461918ea1ed8c5efd7f04145a474a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ff6a9b0b8600e3f9a77fbaad2f522746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dbb643b246e78ae4f6ca265ef71d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c564edf43ba83108a35b57be600cea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea477da12ce246e7883709ae928b1e39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c19328503b727e2331ed619e419a9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a305c4b178bfb1fcedc48f6aba8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8adb4228593307d5e894f134d7db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f5631560a58b976a0747ed1f9cca8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d89851e7d4dcf100abdc1288adc91754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15712882e0a9742e6c2276b1676e9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4378bce821e033784fa950b1e3208756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888eacb81cee80c9338299998db9ecc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad07820ac3bf1faa50724aab10e59a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05733b5d7ef47a45e2e2de4a0b522d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef1e1aba94c8199748c98f343574f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecca5950766977838622b016885396b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94179a2617517b530d7d7515f3d122243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745debc6244a9347cbdb3dabb8ba595c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e92ff7df252179102111e645daf335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94908fc8f300f2aba3151c5b7bea89946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446273b2a216f859981a1f0c259011177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead85440b633fe42a837b9dd958ad6c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6c3edc1514e5204d3a246042ee1349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992bd6999cbaed09c226783094b6b9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacff5a2426a5b9a4b7773f7cfd53ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa1a937c6fb20a9a1b69ac9e892d2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee597bc6ffb668b7f5a91d24a90759c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a239cd01cdb92ddfe405fbdd430fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19fcc01de3e1f6724e52d0dc58a43e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20d729a99174fb9190938604cfc00a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7eb91d127718d418d0a369ba361017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af512b706b4b814a182d41677b6d86718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dc8339f6ff6666cbe0a37eff1db0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a37d536b60318ba0d7bec2d70bcbd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d44d01bfc6b5d8cc3ab277609bbfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d000d88b3f5a2f2f0ee4d65e89b81e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edabef16d17ab5610ea7f4d1ee2f6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b4f9e7b571380d3449cf11bc6774924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1792e662a83aaa1a62d9a7e940a7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bb72db92eac5a71d9abe41721972c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba4cfca976734194fdcdcd0eee1b4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e75e8339dc2090a0440e9c48ff7a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70538f17ffb0269fd59e531b32bfce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96098b89461882d7b9d8d45c2def6ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221484523918b1d3ff825549040f7e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88115a58e74bbb3d4ed56b9434c3a9d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f88894566c68ca1678f2a9b17c18a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f58d70addca13a32884bcc8d745134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2675101a1bdc3d6eafb32ab884b48a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a690043a349117bf0263ce51f7fab536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f53c6ca27e4b053c02a87a64844f7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d961df54551df5b38837313130687a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd65a081332b40fabaa5857e74c4be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126f014d54dd001db0c08855c2d659140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c4f15377a56f2793ab7049422e2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa534eee98ea1ec314d6f1a73f24b6a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d2818ada035f8a77c194b34c3a4e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea7d6b1f3fc402856f5fa7fb7924c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec73c994e7306d750dd1b4e6f560ec645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7911ed47b8bdc06fbbb161b76dae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae127db581001d46cf204143b5d52b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41305f77243216c3670c70294e3b14f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87e9d3e4c39c55f78f16ca1c037e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129be4cc89c15980dce70ef73b0958950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e87287cbdebbd750791645dcda6b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6687f7b0cce562b94d1de3d0db124f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549425d0743892b7a8f4ae46f7990353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcefad32817318a17607d25396c1cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734b99fad06c455a5991155d475a2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcddb6d3f4f55948c6530fee71a1bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd1426f437abf28e3422a93630f4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7529f311386971e87ff44d3804eaa758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fda5bce9975b180e6c50655ea85a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6fad3cb151a2927bf8611a13996cf960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb49e906d157fab51d0c53d89d0c4e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eb992690bf6e4a5d55dcc42091d8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e16bb9027f6d07b89531f1d46e2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a4754e1e64084ec7a7ac354a06fb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718848eef6e97d4074ec314c4a7068cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb927c8fe1987e670e9a1c47df8504c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63fd13312c3957fedc50863401891d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676b783c868cb7efc640f205b939e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d68e24079f9d1d17796c3c033e79c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcdf9844acf222c695fc03aaf9271a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e3e972c3ecef226638e595dd86df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61dabaa5f897d268cae4eec3d828eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d32b33519c0df485787d8cc20b792573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e78af06b2803c894f8af942951037e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65262eea1b6ab0ea3d339262be29e47a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770796566de942ef8b2615295ea2ead76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc84cd61594d4b984431651f7e227277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641a92445da279f66c79da3a536eca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451544def5e1789875d76030be8271bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7b818590bd6fee057fcfd162ce2f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180363da402f1fee8091b205dcc1d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd35a447194ca64aad9dc3002cb5b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1536dc15f262cb0183062fb2607bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a0f80e6bca94cfd78d0c1f456c5e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f328951cae1a027acc6832855bff285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0af47f13b4539dbd891676441dc3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1243920c211dca5de95313434237e8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bafb059ce877781c31eae62a47cef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06149d68f4b07a34da5e221f02f9c4cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578cf3db26f361c2db25bfc41c2a03a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4337e6350ea22eb68bba1933a1e9c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2518b5528ce083dbcf9b68575e7b73392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55835e5817e7489d6ed11b879ab17693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7de01bf9ece462d07d72731d6f16d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc6674363f2819a373aafcf44c00ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506ee8678d02d071e5e0aba30c7302696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197c51367011cfe1d758f5d115f52397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9a9440feb374978fabd9f3bc11b6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c5fe0a4b76cedae005e0c94864e6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd514b673dc6fdadf41236c81e996c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84622016b87b7a2a1b4fb59db9297fb3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a00d9cd44cc98bc11889cce65124e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d3476c8b5af8f2e98ba6f6925dd0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabefa909032134f966f4b4b0b7e5dec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c950996467827742f2e54c0d3c8ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6e44e19dd5bbebbba23dfddc5374d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c22d555a1f35e789bbcf0a6c23af1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129df026e29f1b2e0d5879b866e8376108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a4ed9127c8cce02710934ee33fee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf6c511e7c71159c4959fa7d242f21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deaf486cd5fcd50ed1b848c6321807f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346e0b16e029a481548cfe9d93cc05e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22924bcf65b63386a9b8f4548c0a89a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dfd66d54b30a3e966b60c2f5123bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af223c378990e6acbc2fec8298ae8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b273ed93cbd64ec4c66a50e4e5cf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3becb382ee57a0651658ea8b59836a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639e8124408e0e6674acff57e442855118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad97e98aa2d8ec63163114f968a7eae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742147101dca1d9f48ad8bd3970a74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927559d39a3d642ec5241406cb4dbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa66b0f5e07fc5825ba94bb34f4b9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de947221bb21d9611fb8e7d3590171123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4ee6a7bd61dd29e29513757290dfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13e7eb2876b80ac0e493b745662ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a027b37624d8ce0045bb7dc48e2fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711c764d58bc1332cc8fdf812262956127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085fef54090dcf058dbcf3b08270dde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048f65358d2015d1ffb609e3a9267d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480d7ca6ab651240c3e9fa00713da35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265ad2b2a0e702938cd46b65ae3635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870373c2a77d882a9e8f1ac6f300a09b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115de3a8670506749d76796fa23ae26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f77d0ab2f90031ff0dc1fb3e06e359134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a27d9dd57617593cf8d73990e9c20b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91d61985373043eced7e2aabedcd2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119e59574cb0ca07497e3833cf1b0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5392647e75b206240ac0d953b4f1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae29a64bdab949140ffce34e1aeae04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6b43c427e0607ed8169983cb3bbb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023c579b7114f5a9d175f9ed867b0c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d2c48ebb60a2b1a6005a695b38c37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fa04ee02815acbb760f6e84a906b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575643512290e2a16d9b40449c50e68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeea05b5eb342ec25270ac42d4d423145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3090ed5b36681cc3ae17309800b30e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266a066250fcc42f9128d837aa92ecc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa293f99055271de91af01a8aff4d62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6337df3d8829164528d66ecbd9b53d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b858336aeaf00e8ac3e6c9cc3fa22a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392e36816e2320dfb3f19e4cd439578151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34468c29632f42a3025585945313dbd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c5beec98b430ad9c73cfe89cd5153153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdbee281b538889ec36d4cf7a3f194154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90b9289d3beb12e06603bff7c5f184155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fe7630efde9ccfefcc24aa1da287f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb84210f1a3045d0cbe2cf4f89521157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fd9906d75551614ccba4a33acbf1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6119db86bbce0e7554be644c16fe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2680205a56724b53a571086dffebf97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae31258bd6dee4a169bf76f2e2974161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352174e82f1fc83dbed4e13bb64b9fa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373214c38f43fc3dece9f854233a0172163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47acab7f32592b458be01ccf2e5cfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d995fae869e2a8d9e30904e88138b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e4833c4bbd09cb054d68ea04d82f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48a4dc169b5ed0e826d8dfd9469f7e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f65398e6e2d747830e84c28f5611e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce473058dd0450a9b347a45f5d68c9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18047afc8860d50c518c57647f5527f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc769025c53dc3f5ae7a74f3f2f369171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539f72b7e0b1c1faea1b03402209141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e19ffe8b86719ba0003501a1ba24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495d1f700ac7dca256517356945eef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44151c7b647d03cb200c93eb0439c87c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adf3ddf120d625bd6f752368e40442176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318a6767280400c9c948ee003419a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00244b9fe8dafff1ba3b724dbe5f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d145ddc5aa5d8e5b4b7864b7d03de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f1533d25ad42a52ac24fb7361b680180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc58061bc578b0fc9143e991eeb4ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b533c962114a1d9a41825a9ac7cc02b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43538cd228cc06d0bb3200e36f1f7323183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f151f2d34d834fc9430f7fdec925f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a38435731150eebb6d971a94d0f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c9f1c65d139b825dbf91b61e27b03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6b3271e3f7327d97b06e79a53a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffd1b258ee5d979c0b6c8070baa431188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85413938f86464ff236c31594b157a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56cb0bcf7d8b00e88ad1fe70a0501e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e1a31cb47389a1b2ef7a3f60b7c1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e402ac31687e1a8eb5de2c8c6ae0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c39a96ec4d0e2c0fc4a87550cd7c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d907209c6072092f9c574291f22e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8281323413d53f8b3409c72fa5aaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd714e97bf1c256bae10a6a7f382381196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f7bd34315d9792ca61458874a2cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e2b5a245a95b0b2177084e2c13e93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b153cb474948ff86fcf42b02ecb6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e576e04ba08df9883578c24ea0a88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608cbcf041b6241965371fb5cc9275c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62131587f33a32bbecddc16bd32a9660202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845c60be6c533d2eae0673bf940163a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21de63f1165bb36dd5442063135bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4fb4094a274ad81ac35dc3df57e7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf439e15e762fa3c582a50fd963bd3da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6a9829383004d4cddbff3858e54e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772f8f5e71fa153c84eed0b5a5cdd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5303bf5fe8bfc1621ba13c35c21cfb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b85df41bf37c3da0c0f4118402bfaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58a29db3d7c29cfb032977a9317e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3a53aa4f826e027ad5d3c2f53862d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eeb9d5b1a152502bc534f8425c061213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a668263508bd41b61f7ae39a36f803214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c35b5fdf28df96ec1542fbe7315d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87a5b9f76d7fee61f39c01a6716f62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa40a5f1759ff9cb9435ce8f989ade217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd341bef4fb9d9d9e37622e64f39a953218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e7777aa41cc05b2fe9b28f14acd02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7e25b0fda096beff6650b4a1a346a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46696dbe5dfad47a67eb1d9e894c88f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8cf972f501190ad1437aa7b9cabf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13e0f65abdaab3ac346c637205214223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539442144d8d055d71e2b5d81e0d480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034266def4c86597ce1ef4ae90a1effc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7ef4aa42aee641197eec76051d3b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e306e38cf0304d7efc725842bbd1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac68d4f478748dfb9c115846d2df14228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e322e69a0530e60a60e3ddc05837c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262ab46fd2a0410eb1abfb3142c605a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ce1d2115406c69eccfaaa8f8209e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91f7045cb7ce0a4d4d8d95c98db572232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354819b18f93a43e191647dc8158fcbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d8d895756785327c8db948b8a344b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf515a274d22c29d624a8a7d01957a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f2ad031af61bfde09ad492b5311a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9b1636a29f183ff45df447f823694237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a19ff9cc8959570d539bb2d7d346f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575bcb484a8c0618d703bee9c9f5e58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac2ead1cd995c89e78cf574cfa278240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5627febced1862f3d4e3b7c9de5d0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc999ae88f2b31a57563724bfdd8f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb4c23008065c9513b61b206f2e4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7bc16ef5d4bf383b557485c18645244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c37624ac684b835daba62acba4fa0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c286b424453a046701c8a2520641ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd678c6b083ab9f31498c06c5bdb16a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4adf427d07e30caee744d888f452248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a3a36271264a3af0421cb0cd786b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863ed5ea12bd45fbc29ec98d203aff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d9debf3d6405bf1093203e00e94c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39296948abf3b4b532d519ccaf18bc25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e290dd711a0b615ed6730a260863587253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001141912e5bca0ddbda2e647d91f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58052dcd37f4cf21e91a9c11c49b97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facb8f601f492dd260949e44d03b625256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db34e138dbb7f4b572141dfcc6591257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d55c1aa34c646966855128bf48bb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35c785eb9df1bd0e7a423ce23f196b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e7e639d3ab033de645c0dc970018a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65abe430e221fa7ff6b5f4bbb5eb19f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd655d402faabc62f56800bb4245f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb090b244556488edd776527bc550a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee606f2023f8ac092b1f1e850b81f7a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57844a55a1bee5e1d65e7a537c4ded265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea58e81a8cdf10d3932d27d812e51b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed603ef16c842a3ec508f2b82927d20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef1964b64d90ca962d672da8404b63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1d939e265d0a77440787a8e4d8654269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051688bfcec27dd61fe8e36dc35bb8df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7beab9931360d72870a3db2427276271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae38dd39966df900d6abda26ec937a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348008a87724979d5fd415454bd8029273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95008c8cf9b360314de7bf5b816e2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecc850ed004b81fba8188c443f4eb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d076fac0a6a5e605cdc085742e6e93f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f531745d2a067dae70f42655d5d603277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7bd4a221b2f97a673f273b83bfc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dbd3bd271858bed31ce4ef9e15a8b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b5906fb70ec98fe06395600c6ec4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f194812c6090faf369d88b3055250281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9c77337cee3f8e55c0efaceffb88a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bad25fa3aaf97f2381f1971695f9ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e39398f557d1ec7a07fab8ec312e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1543d2f859e3d6398bbc574df843285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a127a4cddae51b4716d4bae40a361286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c0139363197fa69f0771f350c8708287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250298eb61b7b0bdec1a326377e30337288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd358a8f2f907faa1ad97ffd1e29ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ceaa88b697f60baa32b4e2870d90f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c87999430ff39ac5b5703f5d7f8f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfc16ccab249a943b5d483c5f969be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b54b0f22385735e3a8a3b7b61e5665293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b3d1307d218055bc69d17b2197500294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb715afb5d4f930c5fbbded17270c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea228600e9273a4063433cef64690d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa00f0f10c7c8b1491d2e7866298d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6d53ff43afcd014fbda833bfb3be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a701f77c35915596478f66182728526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84422931428eb1f039262db62ada3bb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ef4a4fb5026a5bfd7299126c3111d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95864316ca497985084f5dd46177fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337181842598824b33180e96713a5fb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3003eede42be06c30e75e71a30cc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9581178d5c9d7a9d205947a06293e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaedefb0ffebb21cd7ac8122a0dbf97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac86ff74a7bd005b5420caec7efdf87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6d773809426150be48e56e6b67f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b99f6594f013ae2c8ece528700d1e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccd6fba395854e6a1340397bf3a969310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d7553bc8f47ecc44c022452d0b80311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c2ef5ad49cee3508e4b547f1c947d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc8ee639dc65623c14792d314685a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04170bb75f033cf965edf222ef60c51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302469f8243e91143cd87876c38dc436315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655cbae063270fb97067c274147af31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8a1e5028e872479d1e3e4c0b8bb93317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25896995c936e9c620b7b066720903f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f98d1b1421ad9abf8759e871f679319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40974b3fdf9eb464aa59c1c0f8c69320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082be568928cdd0c691253678fdddf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335fdb832e2113566e5a4809ce76bf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c3e864f13ea2f8bb9994a4de3756323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0402d2bcd826429ad1c2aa19c9024f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726f9fa9627583673fe3caac407fba2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3f930a4c3965ee83d70ad3a0db4bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cfe166c723f13bd8df1f5f7a4506e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aa993bd60b71942cb0d6318f44736328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141c7715487a847977af360af5b52cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d826f4c72ccd28fce78b17fdc1be0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf81ef3a2dfdf00aacf7545a5af52b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8de3d5d36c35671a441d0348ec7be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9af508fbd3ad740830edf9e47359f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc7696d620f1d41c93fd91ccc1be5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ac4d44433ed9bf72ce804b165956e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c98868cf0c7eba180f42293891d5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4c73faf34e27803e5c30afc774dbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c178fc9dfa10b299d99238bc6c015ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f1a4464dc4c7d832f087383f0090339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05c6e4cccdf65e6d088e7e67186c83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d755f64ec2dc903a12a665ca1c8c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93278c0331219638225899adda64a683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7eb48b218289dc90adda2d5fed2dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd29f41d6681b7b1c36337f3a992e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9503ea3ac7d89d4a19173c2a3fa037345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ee82e7fc4e8303712c9006a9d5b4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d7962806dff63424fabfe1bdb9ea7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce880778cd7c067414e84632e5e7ef5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e697d565b2ce979da1705e318e4cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bc0d18356a5052a3974b1e733169350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb1a332552f299d25bcffb43ef9503351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b22fa4974ef4b984c2a208d23f900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982542d1131f5dce2291958308afdb05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445f60d56e1133ba9dac0abe89fe0fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d8263cd053cdd9a77c8d810480e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c70736efdcbe1bfea2bd195ff46931356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d06d52957be5a576fce304b3b5110b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ab662504d2ab2efd0a1530c7eb5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735792df07e1d83ffb131121fcd55e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab0c11ebe4347319eb673f942682ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578a13eeb1789283bf0cdd66fa37a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322f4b7a4a0b0dbc15129dbea8ec5de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b6b2474190258c7be352532ae5aa8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd25b44817f2cdda2b921f26e5328364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246f076279066edba712e6548b5e1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb84fca9e830ab0d56584d3cde32a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e019c020aca45f3d777bccf3cac17a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf40504c0af6d2d8f9351279613e754368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77c940734ab6ed2d4c96b75cb99844369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa094906f42d58c5fbd41bbbabc4ca7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde01c3313cd04bdd37ac93718398e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e21eaa8b4b42dcb09c475f9df1617372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258758326567cfb9414ae092f38ca7cb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d803c645f155dc56a14a8ec8b9e0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6a3ea827722284f0293ac6de6d2ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0fdf9b984cdcc6b087a411ab3293c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba603ec13a5e96ab61d73fd381e928377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0fb7e6124725ac5c93b070d0b5457378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8962821d2e4055f14e4f8c67b7575b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff4fee99b4610cb8792ba4c2f4101f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743247c881a0cbd7e2a389b849cd489f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386058f84faf3d560d35f5f260e0056d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d86a3117864101d2515112aefb7016383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c24a2d43b4db3e995c8c859ccfa02f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63287b3d67ead888f31adfc6c65434385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69c3b24beabab0fbe0470493648cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe8703608697a4fbf358d43995450387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154848f41b2ccf1b0110ec75e6a0007388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a60c7e9775c2bfd87ca53387a47f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0c6605a05c5aefcfe633e995105e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f62f3731e78ffea4b40a1cd916605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a008e6cfe50d5cfe762d8b3de9d7d46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db8a2e5c84d588f75bcfcd5a2efe57393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41305a4c6c36825c10fdb8fbaae6d8f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eded4bc69656c0a3954d7793318015a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24337aad33a4d1d90893cd80de60ac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921664e19e766b37ae290a6f8dd5876397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c881f5e3e4debc0bb62ef1dbf5411c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282bc4fd86a8deca2b2609327c64fd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c6affb14831c7ba4d41bd693d449400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e169412885c14daa2b211d749ec3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1912cf1577a800c9d8994d72bc8c11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1069ea99ffaa6bb5144f7351c3480d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938fd49985746aa92748bc0e6463e20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc03a34cefbd48522399c26ce0c3af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d740defa75006c0e45f3cb6ae63986406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cb05bc22ca5b9225294aa150edfe5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d8c35f1772b761c13fe97df998a49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9f5e813ccb6476acdd6e6bbe0d13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ddf69c88589d19d0bf8923cfbef74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877626738436ebaecfc2c4203ae0671411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0c2d7da422b92aa5d5591980b29ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680f89d7a1b949cbac759e61dd34fd8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a481372b8e44191a45df9f6649825414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa28c3e88cc2c9983f364b8c5d8a7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064372c9897e14be2a380834db8da960416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7bf5aefa955a7b44396c2c02a301417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a067648597fc0ea300f7fac055aaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193e5fe29f25c6b9d571c5fc97218d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399baed6fd0b5e11ee93d52a1df9b82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e5ee98320d4a5a48cc40c40b85d85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed16942e731f642520bd60c49440e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78bcc8a752db2f146dfdc8dfb2d501423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc894fb4b7ebcc787c3113eb7c64b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637806ed8589510ddc494a43e4dd04d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd61095038263fc70932722806775426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055d10bcbf26dcdcba93e2bf8e94f73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f20e01cf2529d6474eec396761d50428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb77b5b47ef042ae0b4eea5639bd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f24109c9d16f4168c4f6dec75aab53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df50df90e7fb0b41ab645e0224364431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be7a80801f6cf45d7a25112c7ffad6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5d5b25b872ea023798d3b78e28c95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf48de2b92cd196d170971b0b4ba8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d9575ef3f0f686e6fee6e8a929be8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648473039030f57e59abf4a9c29a4f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d26f43ab2ee76fdb6c8970d544641437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933d938a5ab53783c46f666420f4c85438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d486d76d3736564cb840058803df7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22a241c7d643b22397a4399229e3c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10702062cd4030be3e7ae51fdf510d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0deb1f2a9c38b49489e7efc9895a34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef09a539b000ee213d40511457692e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4a993a6d638dce83b287725afc00c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9adc3581c1d7ef11f39eb377f40aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4026e631578006cf61a9a45204ba917446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84384d7e2a559ed209173e8044feb43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6484c1a6ac6b3716381122b0dfd2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16814694b7488308320fcd231081a746449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b85b6db1e0c85bb3a0f03f4733c1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af5bbec9dba874d036366ec120189b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7052ab42fe8c6e047bf14591392145452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889646d463358148880149158e2e271453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd68b994fe3b3a0071ebec4668331454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa205afd879be1a75a1e99a6b4aa8cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c6c92a94f2249210ec20ae6264747456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1627499f6815b1ef4347b23e1a07d5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d6395c20acf7c735ecf2e2ff8c22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb930dba4389d6a69cfe5457509af4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44359dfe7a6df62c6bdcd5a3b4f72d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c2847243a9aa844c01a104a88884461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be737dfea3c0d67ac48fe17070b84b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071fd8bc3140d28fc96437518b590e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fc5bc5bf8f6123cc5dffbc17f5f54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989175b6ed6745ba07cb95e530112bdf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699d4e7175206e195e5499f5b3c0b02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19913110e654da07a6b3ad274d5cc894467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75b8a2d88d8fb13392b1c8690717b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8155c19c9725a67e66c5c3054bf101e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8e94c38decf61a336181788b80a3d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d2fc4f772e4ff0de635828fb9082471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5995fcd3cea7c7e92cf84555549c6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2664805112d602cd3d816038b2279473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462c08734ef41c41d25abc501d994c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdce9f0fa29117fe1008ddd97068da1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca442b97b8f78d676ce217a263a892d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb64776601b5e582b0173c39fce667477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18757446dd3c2af5b65d68479fdab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd23a0f40e961b119f633d0473846479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66301b814a063aed59097b6f1e4df2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac8190c58e6d5902de8c6e09718d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235db4797b979a522e3f0d43aba9a53482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fec997e47be62da537a5e6310127483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a3b98cb69630091b63ebc0dd818fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76fc6a06a623d309896f6fde413323485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59450c51bdde68d08bf6ac2d0b24d1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9cc2706f6e84e977d94d5ca9bf4a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311d2849d4a6b286b6e8abfbe90fc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e73372e1524589d3fc956cacd0cb5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b38900899fdde4ae1d0c2829efe1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5cef07287198d4f6619ed36e4f44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bd8076c4cb8de12b6c568676d3d75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b88d05e13b52079e433ccc3dc3d4a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2acb121906bdb2c3d324076f3648494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961db491431ff4d4bc57e4067ed04194495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48397875c31a54acdfacff96e3abf1ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a9bbe075c0ec11537ea84c9a1856d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ce20bf5c00df064a6ebf6b36d4e00498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af58c49de9865a8ebca2118062634499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c71a61016b16ea7d0ae57101173b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db196dd269c032135b5bd15c350f94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95627c57110a13e444d0b43a2854045502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1df8e0784ba29654670f66c04383b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e86dd58a67587f6d19f05630e2c745504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb416717af36d9d6e4d7843b64f1d73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e2727a27633f7608bacc1ec261c49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ac8a44af4eacefa4f81401df56391507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac2020d63093677df5216d85e9aff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78340c6731d56b6bc1d82914886883b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0663d7e8acac7c523915b2ac63d939510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba28c0f7aa199048e16a65227bba8c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593a5ff2e23dbca8c85aca21c6f95b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a338a5caef1d61cd039f3d9d96a4af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170dbb264ce4a47d3ab23c4a3064071514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96a97261eedc7e0a4de309f147cad5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f55422e30628d065b756bf861c9933516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a960f872f71c6ad61cf4559b8451517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81438bbbc57a68fcbcc28d153d75e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199abb5eb272705dfbc605a311c8b16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b891ea3257ab9e6b62a807e70cdaf30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bac6b83885184970ed70f43051e7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ec2beedf49808e52ef7426e505456522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ee95d4a493496307db7d828947d32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9345a585535708b8de2b50b4e2544524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc1f70b5ab9df048c88c8ced0b674c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b0cf30c273f560a904d91dfe0bb40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a58129dd11e5acb5edae4e957d0ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df23f1522288aeb4e66fe73e89a02e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2df2b3812195836d875d84f6c9a9f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05798724ee911f7a41d2d222966fd7bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdb6a0c5d951a17b10545a6b260773531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c262ee33b9ade8b0e5ac3c354ed301e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05780f965ce5ddc76f326163dded780e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dded5ab12083f779666b62df96dab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c510a31ce05d6a5621d208f365f80ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399c4118db3a224678675973a011cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60158256f67f01dd828d803a9f2d49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e83842d36c0d8a587dc01293470f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65259677c68bef477df75c82d2c90f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded3e5d69fe5dc8df8f92376257cf22540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94791d77c04f9f77063d74a65bc689cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc4eefbd564fc89488192e72f4429d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a2d91f01c7b405d238091e55e5e26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376b241d90a35de2fdd07e8a367f09544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d1abeab23cd5aa577ab278a223e09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cfa8e77aff684fadc89fa03768fc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c16d3ccba64e020db9092c9756cb1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbffe9447eba78828962931fb846a46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfaad1feb214da5ad07f5cccb3aa8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde9b77be0282e699c7b282ef41001550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b6c960aebbf9a7cf8e258244d6aac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad2c03dfd471797ad08d05294f29a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be0ded5f9cee8f5fdf73c98d9299c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee044b9f180dcf21cf7dd161f82fdfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229688ec6b091ab5f8a3580f3b62a2e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f16278a4a7fe9ad721fbf8fd1f9c0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e0de4f0f9751a7d32865d9ebeff0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ceda1bdbda1db2e5298ee73ec9265558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41aef2c8c594f6a30297df626d7344559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8197d9848e711fd4948a19452a61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca16184c6b05e64c86fd8a8212d00ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cef5f973ed4fb9b7db51a4a26d6884562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20cce00b856154348315eb6a6f6fa9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860a7c0453a8b2268fd10e6af3c4a6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abbafcd04a505e307225a5945d15aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca271a9163e06d12f0be89422598ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06c1401cacd7b73152a44a03a5acf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a1211b6e28de3c87ff3efeb15c24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52c58e69b5da75470a347f454856e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08199014e6b971aa957e4e7c37dc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed063707dfc5847b3e9efd3f6defb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84690e6cf3be87eb970d9d775c360ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf5c303514060cefb3baf84f10e3ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead47686c292bb18212d481b7668886574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862a1267b7bda64b66dc4a270a2208575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed281126ce0a8539c116a23024501d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d469a3d4b21a4ac911e061e366e040577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f749b5e0142cf5908f3d416c4673e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b65d6e76765a3fd9c21d0712e051579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25494487a3fc567bccb0389de852be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a07cb41f2dbc07b9e3e7da8a71d064581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8279e7647902aa0cb57a6886020b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395105104186f78302e458f29fa81cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43d5e44b7dcf603fe5c1b6c8f48da3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b270cd73619b303fe3b7464180916585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d4c693cbede3af0d928eeca5fa632586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baca730c78f119a7dcb740e297e0792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a118b911f507048672902ef7c1ddb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0f59578308bb69719fc5588d968d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d5d3a4ee06566d440aaa26080cd66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771697525dd29aa473802a446015ec55591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c17847a7eec422ce20fcbced6f5c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8861e5344cbc3710a4a868336532e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337423b56a38b252f3b8052c6238e6d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329ac5bd57f4a9cad71bdb254a2a22f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604303aaebf89b770da7039bb26c58de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2947dc60756ae5373d65cdef554139597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e239faa678663404561739c039c6907598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309e6602f8366ecadd407cda87c966599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26989abaa7e3da69bedf1a36e0890387600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa8d54f0aa424b8348b1cbe3cdfe0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835e8fe7da035876a4141e973cde7bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f74b9ec5b567fcbb7587251d9835603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744fd1bf18d913e782d254fdd2c4065604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f536e06b659e0ebaa8050b3876fb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f07ebdcd5d15d8a5247d57fb86a79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ae5930462c2554488316d4000e5b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b22069fbf6f980d24004a80ef3b7a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363127bd1ff85502ab5e50f84b207868609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a342c8dd1b8b41c6b00cd4a7e72f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b5fd6ac611411ab61eec00d35fe49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505311346ca2d6ee7cd20318a6ff7c89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a309b8ea23e3cb3ac8df3effb114f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1a26c26e49fe56b4ee2ce3559dbaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c8aa162a8840161432d4ded8b5ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee47c879c86dece6033e4494dff6ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbf217f2e02b8d8cf470378d972a72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a54eee8bbad19ebc4d44979dafa49a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e128389467b59de25ba3b5d8df2278d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48186ae18fc14b6dcc51a0b651bcacbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1736d6b2501be0b2e19f0385b060f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce317defce2f5677e7b785d33d061dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791bf49cc0c074846d9334882ae56e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42372497d1e7423f89e93d2b9e527b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e1cbf9dfad067bec9970a862fd138625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ff342e0dd4f8e7b25e757df744e0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc55ec49b389d3fac4d1c2d76dc3fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e35fa84d2787bd0748bc6ff4f103c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7ba5c7cecea5e19426f329e57d9e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f7895f459cc0668a2bef62f55e996630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef223bdf29b1529576a2cea9e2d54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e92a7b7c05edc30be7e90d401b6407632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681f28dbcb07778e19b730e3897a680633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5026223f957eec842241aa748a6b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db94514650a32b8d1a52a8c21b0e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646be4b386943a812c9940ada185ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b056b77bbf775caaabd651b5a6fbf9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092429f871a5ad1be8ef32104b332a69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86744d592dd30473875a0c043a6086639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0721e86c0bbdd932dac6d3ce9f329c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2c697d9e052cd88a74287b868df59641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e99edc4d9bbe51216dd7efa8d344f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b444b4e59ec9c24bca4b60ac9066d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03219e11488a26590f43543e52a6756644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc248c633342e4ed0ed7fe0d10aed5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac185f754f57ebda7467d70e97e2ba646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27c58a4039788fc18d27c0489fe48c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0400b22f884f550b02b8af8e20ded648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc519007fe07e01f25423be3e1377b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb02eb0ea65e6aaec84a46e88093780650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c184978f823214db3745a46b2a754651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ab5e9de6a99b72927abcaeef60054652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a593f1ae241eb0d1aaa609ac91fa3cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1f00697c6536148eff406194cce05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca09e5c7bdda1ff87d1f2a6afae58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2597e39af512e9f6cab889fef1b929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7178d03c809d8c4e7782705b6dd20c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077fd2451e047fadb9426692d813a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f201f31c09c34922bfe9a19c9ff054659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df6de1462c281ad583a776a3728f4d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f61e90437844f311d39133f2cd7eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23477b547b7e0cf8b79976dcd9079850662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07682cee3c5e73cc488e4d0e7604af67663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4dd23af1ccdde5742909f1a401875664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fcff4e1741ec48addcf313b58463f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa347b026b6e4cee225c345b1505203d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717cc5e09146c0d59a26c840fd27ac7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3300a93a170e99a15b2a560037aec1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5aca635154ebe6dde73cf100c126669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e144222037cdcc347e09dac4f19197670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de6b2f1ab12f03e4ad546f16d78cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef3d725e797edb09ac5b46409c8a86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c9cce2457d8d1f6024dae90ebd5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e22c7e01d73f6701f0db17855e21674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7463ad9b9f06213d8087dbf14d26bcf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14100bd2a0902c1c0795c57c29572c68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2aecfa1f5435a6aa44eb8278ee9b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a17e42285ca69664c764054a24203678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0efe96f4a8d072f67e5c8ad67a2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86c6b9d79d4717a1b6907870a3501b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440291adf164c210bb78e795f2e6a1b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1838294b3b9274f5739caab3d7d0fe7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e385ba0c1282c76f33c01c5b9ae21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c79cecdc13fabeb0f77886db0af6e6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49291a6fd69385ddae422530fa62d083685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8732be5ffc226b49875b49a721e35686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e63e38b32aee1f9b4255467744f51687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27428ae4d3875095dc8b512fc5372c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a89f6aa94d9b3a1e3aa344949481f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf9def1bae8e3fc4e012f90a614e3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c6523feeef9b69b05ad2c4ed759c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01100a6b7edb24f81598a9d1c64a18d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf233be8b393069fcd375d21e222389693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e345af28141b879e8c30c28a6cd6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951468c284528dfe5237f38cd545a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3345f344613e81b56171450d10406696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fc3dc509aba1c9789284a1d8c898b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b64235e42be9a446ff980bb95fff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41b116946f771a5e32f5bf50c39432699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2946095dd45e2c263f40d05c60b6142700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf83514e1a8c0b4e9e979d9757ef04d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab7375b5458657f62401f61804d38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5e15282ddc592c35e61902e979f90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261309edab3f65575cca227223c26a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9cbe82e9c9652b822d24a05ab518705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2507117b7972d7a4b53ccb67026c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671e15261f68d262d6fa5586cc5fca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964ebdcecdede0c71642e754fd9b64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aafa07160fe315813cfa73461d92a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f2ffa7891e407212805696d6b1ceb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23d99166d00222d6934adc7dc60a1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f986bbce1c228235fb82e26b2dd5ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0a92ed1a7abe2909b671aa61cc5ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d84a6f6ae09f9ee43d4983e3fff0e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966802f19497358e484334dc6753aab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88933ba32aa41bb2538423482ea73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f1f4bb1856ee3504ef5561f733578717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd387a30ff4363ef9831b9cae896159718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c92d2b27905d16972d0b89bc520ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7b1ea5075029a30023889109f387a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04710ea03bc6551fb00a7b59c85af9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d16afe452fd2756ed4ff054ed7592722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68004e267d5298c9a23a2ad7267b1f73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd9bd8731a621cd13010de6ca1a077724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae373b8daec7f5b180d3f62041fd40ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e00166ead944d4b354f28da5f767e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25f3776c5d9adb63a8047abf7ea25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1722a1adf3793190f3ffc69c7b038c1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929552329ba8b267d4fae1cb305ae44729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51444681f038334ab3c8d6092c636af5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619972b3ff5f65d74cf7ef0288bc7dae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70234efc4b725a0ec98761d0df7909732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b55762c204c9fb8621fbb0323f23c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f89c997bcabd311945d9713a0994d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef1fe80f2f4fa1859ea290d6349f7c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a3f41a92facb1c1376279cd07cc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88054a27c914f274c0ce3097c64853e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b601d965a1556b4f312a419d5dee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b925b4e1f32b47c2ae1e6bc48e48b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9cb701b33355f188c0a5863b6394d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e524a4aaf9ad9903f08803b4a6ce6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0147e7a4552ca9bc45656f34efe9d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee242c57a7c5fad3d5ffc9318c0b61ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1182113347796d9cd0feca794f8bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a597112568fa23ffb8728daf23dd66e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344825c0ea97e629dbf37f2741852230746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e373d74c3a7e5d81eb619079a0611d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249347366024c7ba2eb08263cf12836748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f40efb1e1d6f1f61b2e6cfd09eff4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a16134438fdb7bf870b0ba6da45f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a5e88987e5b11bfb52cd91110e7f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79da2548c07650e5caf0c07d169178a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b4e06ab37626fa0bd25079aca141753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20807e67b40603b45873ceda7f95e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913e75577b9073923b3db138b1c2d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db37438634363d347be1de9c0ab637756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5400bcc5a13a4fef41e853fc02e502757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4780e036548f65411b6f7a24644e4e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3d6aa16db357f8d926f9091ccc83e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>