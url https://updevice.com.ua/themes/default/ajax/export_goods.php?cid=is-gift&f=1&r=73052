--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd797ab14a179ae889ee4259782e1541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32830a2ff093cd749b5904ce31180ed22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328d0bb575207abf285e8ce009c38e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4b71ded43fea4ebe8538d785f652c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e714f47747523768a5b18ee2ec5515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a4f1850c43daba76415d3a70cf006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12822bc4867ddbe8fa61c21af866fdd77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e12cb3ec518b5c95d7b69913bd30ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7d72b9267e5d6c4e47e17609c2e6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6b7cbf7c2b38f215b76dd12637f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eb2cc2bf9f1024978c09c573dfa7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c08d61705fcbb22ad33b26115635fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af48b1bd4d9fa7f6d863b0e878f356a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87215a458ce9200e3c724af02a40c4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160d7cf405312e55ce4d25b6c737a3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402c7ddf7720c95099d67c8295f2ad716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219051416e348d4bc278fd9d149658a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de402feabea671d9a8c8099f0b21f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73d724f9093b808b7c805ad134b3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a87d27a7398b3fe74068d68022627d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7ee149a4534beed0a9f43d32e87121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e51fa3ac026471de262e8e13d90b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a969933e7978e4995832ba4e10d5bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ecef6fbe3d78f1ae091ba9f8d8ca924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f9e539819d490a86b8c65bfcd27c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108548801ee244a644707a77190b28226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce90c9a3632e0dd8e09ec939186c3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586b924776469f8140b74bc8bbaf2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f83417458eeaeba8d54cfa9dc42d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7323841e3a10191da075fb9559caab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8f993d9e60eced21e35fb3f3634831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f144dbfb944cc6213032db7597a7b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be7110ce3b20856b59e98a8efa5aca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a205a4647fdea3ca0c8615b3f1b61834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c61f8746147a818dfa0cbec7918f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99726a93d59fff959f58711de923fcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c41436744924346018a520fa4e120837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea6291725396b2db34bccc97510e5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a4f88298818c0c4bd9196ab65a0c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16079c9d2ab7b6460118c1d82cd6e6ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f438b6196b12dbad10d15955bb9d34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e574bf41677dc8c6b8fe930e3877ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce2ec64da261b2926a0d4ed608260a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31dee1033c85a3979dfd7a413477d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed20b09ff57123dc2d8a5b8ae67535d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff0ae89993d19bed0b75738214e41c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598055d2d023a1cdee318f6e4aa756b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f2afea9fa5e60dc1d99f6a5de914048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1704abb92897b4de275605497bfff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5da933ee8e2cf677f34fbb3ac3624e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ead8af372f88b0cdb24b4c0b440751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bec52859ba89f182075e63e21e5f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703fdee9d40c9270abc9484d55b51553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6ee24067a7aafa956949583cdea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de67564eb02375c1b34ceba040e1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed680d9be026c37b62c4c6c586fcbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44912472699f3bcf8bc75ef49333bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968d441f029741ea8b022ed91e7067658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d825bc55eb2cc72267011adc7ed059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10839812e7b2feae96ddef900f2ab30d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf5f0d447a99c62722011390c3885561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852529d41b4125d52e71c9c3edfdf82b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3c20a152d6601377a7a546c9e6a4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a5ad3ac746006b623a1b348f07cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4ce69ab3462b40f83c61df599300c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c1d1b34cb2eb5538364054514fa0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216a09247734b8daa9e8e5780fcfe567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c313cde5df31673646570924ad4b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cdadece4e5020f98cc1145cb9980169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951100d885bec83bd3c1d0a13e55be7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582f75109992e39f49c6a88c9f04f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139bcd3f490f15d623aa0086523bf0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601708ebef2a7eb223ad1ef10001b3bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fa2ac0f232f447c83f96bcdf0c75274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c271a6bc22d4bdba9667ed86cac04d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90078721dbec5371f0811da8e6b9e34876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448430d0f1ec748e8975448b15d1f3b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935f8edfb2a7d79854c221637530a4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f70aa5f0b5092be567c73f6da094a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15155f5222edc297e4fcd9596ad46380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529a16d8bb7568cb591d9660ac92c7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30533400c51d7387494f083b570122482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead04a8b06c5dffb114b2c5213bd83f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346086c40ef4081e1a20f056cb33a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c196abb34ed13ff1dbdc2703e2cbd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb4d522851fff4126fea051dfbb26d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b0d2bda313f5c2d4488cb9ac4a8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78bfb39c9ce9847d35b2a29fa497cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a79bce9a63bc87c62704bcfda0c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb05ec8009a08b528e95a5499d2bdb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad049f59cd681fc7be2a4fc7f4d747991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72ceb4a257834992aad6b0ca38efc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07418049c9f65e8949186de5864f6e1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd142856aad887255a271a422ebd529594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936106445ad1221d5abb32e05b93bbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ef64b8dcac941423a2509f29e47496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271ce1c25151207813b26d65aaa099f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a5bc24773e5eb0b1aa8d9da6d54898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decca2ae7344e1889c8d3ae6afc1216599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512701ba329e24fd474cc86339aac87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3b249fcfae3aaf640fbea8f13fb0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8785a82ed368f3b55278e5de02c6ffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3309639190766ed02b0fc8547bcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd6bb57fae23b31526494287b82bb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c93cec77119544c441a708237d7c2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e379c25451e1bd2d490e2995caba2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4de582e8887c8adc3a757602442359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e11c9c170d974fc1219603a3a48bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a739c12789ef31458b7551cc947e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3a2734283c9d51cba270b8fe91c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860b935dd7926d0e639f7f8ffbb569f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0e6d083b147e4a6540cc48f7227f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195d6e7475cb2b3dca0be79afec9ba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57130dbbbe7ac4e1f8cb1e0bb03b070f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ddaea177c03f4040599496b39c5b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca2ea3da40d863666a057fa41cd65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c26a6f086ace8ea810a7b051c474a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd674aa3ffd77ab7c270401a9f74480118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7028b54508ee46a9ccd5e77b14ac3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607473b58277af2373d7e158c6bd773120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac541424dbcf908cc683bb72c6815d39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91991ea53a64e7379c58d63206144da6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0632693d46339e22adfc71e64fe286123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507f5ff6f08a340ca9d8b2336b558ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308a0d12d26b80d7c8377a9ddbb3d50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ffdfca8ea6e19e2df62a8a8ca1f17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86205871794de3d20686f5e9b661e433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4029716f2baebb3d4ab3ef7174e23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fc94ed367f9eff04959b9359f95c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fa64b455178260760c360200e9108130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90998a7a7e559e3cfbdd4f3cd8e6208131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed920a9beb06b532fa7114eb8feb2c8a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b5a441a55af8e149927a7e2019b5e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c964873793975ea1cfc94e0fed23b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02800ee7fa2e0a58be682dc8b9cb4876135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b154f0ad4c650062cbfb02818bf9f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfdc6487e24a29c70ffcea0109242f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717d721f395c61e496cf1096afcc39a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6c87f41057e62d4413f389952f6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bcce9f1cbbdaaffdfb3d92478aa92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994608a8c1935d6fe31109c3bcd143a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457af3b0b3bcff3b3525b48c237bf6f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34297b8e2e966616ae0f69e841df3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe250756fc5d9df83915bcbb26f135e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836342b6d8d4263a0eeafe848bf355cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f675f5c06d7fff3b533b9c4d03053146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1d977fcfadde90246665eb69fcf6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0699395905677305b8d3b2d74e5ec3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5ec95b6c70fc1fcbe3b045219aaad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada07933d974744ba2e12ec2061f143150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3a1b48cce4a703739a5bc4893467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702868d13fe9e9fc531138ca3a10d78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff6c9f9a634fd968280816d7b1c98f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6da701ccfa0d1b2a2ac842ca95e923154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd33d5a6c1b0d3b284c181fd0ff29d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d112b920fa237edf62578206e5a2a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf1e0322ce6d6fbc45f1bfe26aa8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b10809533e2a719df083e4966b8fb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c34d8a31139c0fe04c3b89501c024159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee5e15231abaebf614fd380998ac54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43df3b868e877f10141bffd8d71bd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761f9ebbe1bd2ca7ef45782459918b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c3f02e0f5f6a583487f653bb7cb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111eecfd6b22bded459dd9230af644164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450a2bf98e256b4473f9ff6ad2d05c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b001db8e49b0a3dd0ba1116c51c2b31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3a267b7738f913dac26b62787a38e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3412b6551fc4c3c4b710492b0726a50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e590d7de81e8f895a40dc2deabd47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324c2ca2a3b859a35db30dd3e0a012d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb939875aa117694a52433a77484a16171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c2f2e74d35d5f93f38d935b938bb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b9b9afdba0c4bafc0a109b60576d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb019e0b7ad2df934cd135f46e6649ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed28a386105e94cf06e8c6f3d7b9b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0935cd963d2dd2e6120e00d23511a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcae2226c4d95dd19de1796a94f25c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764060043b67fe337e4e513a9596e2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223fce106e3f044585683973f291b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a7af963b0c7779a016c932c6980e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35895c8a939e14e6fc37cc1c2bcfec80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b2fcdae715d8301a00420886e075b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fa4c9ec0ec040dc17bc16c8084cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ebff94b472347ee0b8a5b3c9f661d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df34fa92f2d34d034fef772171be38a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248f7e01638c82045fc49b1588d505b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12676fcd1d7715eaf0ab61929a45b800187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44484a61351f4096627bff6b7d716c41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd3c93c14c017010a000593cbc72f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cae83c655243df21233b7cb60cd7ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18de983a3491527dc90a6341648c348191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df4b8974e641880a3c5e2922df8460192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a45e24b1ffeb003faac14ddd856789193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442a7736c513124febdda33402d0ba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba92e9095959c7de6983c5cf37cdfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ffbb77068dad45a4b4216ee4882a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e97ef041ed98f94e14447b4dd8964197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a027c62df8455d8ec252b91fc9bb9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068b52dbe4c564d8780c6a1f584e972199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f95ba93e3f9abcdb15cc2b9a84c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f37dc07599e2baecea8fd82d88426c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a112381f0501fb8407c1b13107addb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474026b4520981e5a40285efe830941203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ca351d1cc72ae2373b218f87a917204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c0aafe45b9cc5b17d7ba2a0455e06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab3c60b69b7a685f68c84d2f3462c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6706fb08cf0c777de50cb002e4962207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa72661ecba9648ac3a80c112e90a40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e85e6d1add6a077ea1c1b5e3cef1c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fba60bc7e36c65bf3618651560759210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d885c9a7ccfd398a037f29a02c79454211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93a8620263b0a99bb4dff0c4d8107212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e4245dbe81ef3eda47b67b0f6e3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9119ae2856e30c76658df3c832bdf8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d07a290ec1650effb7a64abe9ba6d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dcce3999f99c230afbbe0d8adb300216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05437643cf9070e4fafe020387e4db6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d368f2f6c5f840d6324bbce3d94241218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3895bc968e2f3084164d9367e66e2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd139e2d22ea551699de82e4549fd67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7ade29fc12c67a47830143458546c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39024406d526a587a67f34c92e58bfb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ec9ce932b67aac39abbb2169f5d89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041c809617435c5d9a3158978ee3257224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d118408d4393dc79741a2815844531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f05d792127fa7d03801af8a7743b57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e62941edfa89dc04add202881109227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eaeda1c172e4c27723088d25f10ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72cc59595ba2d3979299ceb9a27566229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab27031eea403f588cc83b80f6c18f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0de42c22b50fa687103f50bf4f787231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7021960e93d9a9a5b38f1ac88e0467232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3b18b65ece138f14ac83dfcb0b42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452b1a04aa89e66e70c664a17da659c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07019dabdde821396a6c2ecfeb3d2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dc7b0316df0e83a7de4fc95f69acd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaca49b1259cc6c1d453ec4dd9bebb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d29d9c819a18d656fb7c3ae5658bad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38cb6576adf93b74c8afa02b6d0f28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b5ab8478b368afddaf4ecd6243176240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264f05f8dfc28be628552a9445bbf2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47d48bedbb329c47ddf909ef51a83c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0d8b52913633c7696b2935e13842c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e4e16bd4a67f134524f6019fefb80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3756d4983e112bdbee25f82ae38516245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367598b1aac7c46fcf51f73797b2e2d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b522bcdaca8ef28e4c8e2d0f71e52b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc28a59d49516034fc1b60f4cf1da0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2316ff6dc5ccdc82bf0f23c9c18aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e33a47eeb9fd7736ca492ff84b29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df1144f6ee28683f762d5f56f76ad0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2531541a9a84b1b99c0873679d64f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7566f692aabf78c099a4b47bb4e91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73561870c5345b450c9cd8ba38e00f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4dfa7f01a7394ec3a54e40ebfe1c0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a83f326db373df28dfc70adf3721256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da34d252ace2197d24461c097a04a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c62b47dd7453de7e629fe861c4517d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ad1961bf353d0fbf070ce6d416cea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93855c5336633a334b66a74810ee4a1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b437fd4bc20d52a11964da59d4b40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876eeb3f4b6fc94adeb5155d1288ea0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ba2c7bfed43d56babdaf5314d0e96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d85dd7204a148910582bfd2c87568264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561eedb33ed3ee9021adaa02b57af01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4067a34859adb74edd4c76a94279b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce98ff519547ca75aeb81de330dec0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc82e0852e8e9fb080ff99afb126c5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3b481d0d4cfa665b0557cc9aff110269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7f1fac05d3b55a277f428f8340077270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fed464e66e2bebe5e40b2f8370a80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14161fab74fb3b80336d5daa10810d17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83224eee48e242ed1d94474fe6a03141273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c3c8847fba2ae0477fc1e86388dc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9261c76ac25820e82e4d2876d181a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8bb8e7ecb239522510aa76076ef49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716e4ca678605efd6b2d5a7ec9d2d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6eca6289127cc453559b7e272075ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aabb6bcdc11a7c8f8ac2dc0399f417279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddaf92e8d0dd0eab86b4644591383f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a035c8ca17b6c9c90c3589fb36a2f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77471c992e5854e1dd376042811292282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37be6fea2b50e40060a9acf21fa30c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b95f14617f1e019e7c978a05177c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41df68bf570c94e1c010cfd6edfc512285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b56cce642ee32ea640929f8f94abb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e65a28861685ac178a2a1477e14b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb248722d5d5ce2ac97e80ad1b65f837288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7949b53c7ca8202da3471d4a98a669289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5a274f11846f9cf2175880273c9f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3998e799d198701f45ccf5cc8db74b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ee2ae2e3293d0ded726c5039c65f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb854e0ca1601b12289597322896522293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fc6eefebe83e062dbe79a0492d38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fffd1e03ead97c0c96216e5b35e2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ebcdfbef2b48ad432c74297d03267296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a69c66c90ef6c06dc25c1ce2263e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9ebff9995550b9c40c50e7629bb9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9632d43e1cb20939f2a1f4684ef9ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0589df7598e408827a520347b93da5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae41f6cc43f40b2901c577a3e0c339301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd5e1c4dfa9e8ae9443e3928ec71c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc75e20dd43f79ee6f69c65470324303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f95ba1a76c5b06d53b38ff62173c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbbf99b51d11df8be22fbf6f7f32b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109224898b48501ad24707ff5d4f936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93287484ddacb70bd6ae6a030d502760307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50636492da3c001552ed5c96926e4c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e8a78267315684da42ddc90ccf1a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bfae5b6d862a607d0bc7b60046322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e7337f8f7129c657824b28463153b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f02287e695751844ddeac13469c81312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ca688004392293b2dbb287834c1fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb65f2b6541f3e0fdf56b75df214f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c53f820aa037e7e3551be4aef1ae49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2e4cecde30e1ed1e2be7c4093dc3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a86ab900a4c5dfab361907978fdc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aafa29b1ee6934bbad829ad3527ddc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54af71fd765243318701c115acb141319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e88be534fb415e83d3586dc96c5d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a099e8f63ae4a054d6d5a42d0e4ed8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e156ae84d2d8e075356b142be2109322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bbfabc48d582fea55d3b962de06ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6a22643d172c5b8a65bbce2dc78e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f599d0e4f02dc41ea599f1538d1ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7ac99b5d4aaaaa63d230d3c516fa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1701ddccb582fc2766b09159030b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24fd273736d7b6de3243af30b8cb7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab03aa274cbb8afcf43c2e3ffd6124329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6119a43e810369ce42c659054bdee9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe195a43815c3bc73e5b9818382eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30051c02aceb716848d53720cff71e34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688417e710e6996c2037e7ad4722199333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443585172348f20b295525286bf52378334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ca1c2aa6de4bc577bfdd777742d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8dd45420e3bfd456e19eb9de47168336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16803d356ab08a6e5c9d69ce85aafe3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efc315aca7b02373b4fc385857e24b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e98b2e9c14277054f59ca9439b131339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5422027a9b147326d917e7618b9bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda5d96d8a9718e57552db41eb692ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9114d023a739a86426984aa1c93dec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b82bf7944afc06ff598dbfa507ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a45d0d2c40fb75642564a760bee287344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4590634a1b10ef69bdf16a03dec1e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209a2c8adc0c44438f739aab808ef6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4090f4549a390a27a5f001a04ca2fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151969fb74b83906f7fc6d7af4d26a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374065a3bb696ad579cb945fd909b122349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271230fab6c3f79b1447506ee9f72a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11774fea69c9ebe732397556b55016c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4c3f0c6152b05e90e7635081e6a3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6144724a055fdc5169de725d59fd1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea792646429dec865ff7bdf8f4481b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b8d213065841ce27da5f2cd593a14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bf25b2530bc99fc37a57e49e2705e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c232f295181014feb593684780818357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f4d3c1c39dbe62fd39f361697cf02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9c45333266006c770f469d56cf2df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e505260402511cb289cb469ebeb8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660406b8dc3eefe5bb7a73a08f6439a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca90249a1ec6124e62bdddad203f4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337bdaa5baba5a43e4e003d02626f9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950e1e0f763611141fd788b2abc0a4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc8b99224ca89eb326f0215019db50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd65287bb011e26ea6be5c7a95954ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cbf7e4cfcb36132f88cb87f8f7b52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe33f30bb7d765a6a8eea2e9a3ba93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366892454dd53f4107b73cd1db236d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83426df52b90cf49f3d798d4fc9c54e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c4a6ff97e2cbcfb38a85831dfb64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f596992d5d21d8ce9a31f6e652dc70372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d3c7e21d22d487e5b9483a4a59849373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596641e8679a57ae65f85e0ea560074374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943ba632a30e5ed25960d657378dfd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea249e59dc89294b2eea96d18710925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a554436ad7d7de88359242500a44dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57641117b0a21976ae989cba2a0cc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e2c0dd0058a0fe28a1c6abcbfc54b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83023e584e3676eb3237dab98bb520380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580ac69ad7aec3c92e378473ab41d51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64200d09b5ece17f4d1ce4507ffe8742382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedae4be7bb7193bd82492b2753c357383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d620f9ecb3a6dffa2ab6842b4df8ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d249a7c7bde9b2caf0e48b53080ca25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3556b015a963b01427f27728bb538b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bca72a3fd8d1dc2056b7d91220b0f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae92b43e09395093cab3860ebb85892388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695603382823f791c6296db3ded0f047389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d861acba06b6cdc8c5225b1b1ca8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8e2f28621388d309fb200b684932391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80412e7ee31fa25fed9e6191270270392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c338b0feda85ad5a6fa7482bda92f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b22e4d4200b91ba3d85adf80dcc7ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b440f5995145e3e43bf30908df0af1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539a11f2daa6c646532e64d9d9f2aab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73ea172d03e3322add8c3ee5d84a02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfab104d045607275d44732515c663398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47163edc387a8d245f5bf9d350fcc9cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcdbc047dd4de2512db57fcf031997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642d437447bb7b72f96a702be541289401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbec0c249175a18bc238579e8cca73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ac60e2a856ee325971b0372cb96a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3511aab27843dbc479575b66d79df1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68992afc45278596c1883806ffd14194405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff17118458cee51010cc0f2cf73d92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bfae8ccc6088d721c1f7699e5e127407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debccb76c93949e7ad67de86447f4d54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3433fb6892f10b1bc249d7c347d0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a125b5e70d5a92acea2ead92d217ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe11b10228bf9bb65538479d30b57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad66421dff52c9482e480424c7d96b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa336dc7acede904e7490a3b91a548d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedc8acedabea07c4aa019266f3077f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ddfdeba66789ac443e744aae632ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae26032c0b0c5234611b433a945d84416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa028fda9f1736790d5986978f133e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527340403d6acfb4c98ac738747914a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1336f82194b1649cb2eda59c444cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf12819e4b83fc4d8d04c7a551d4552420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd6bae8777d5d646142d237d2b8227421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800d8ec195e244e96bb7af21d59e10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47df040615d77a8d42bf429e64720d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b75c395c9418a6e2be34b0aeb54a6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e2448562737947422ad4ef534cbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d343168878e1b25fce82cf8add0f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59f5f63812c536a59760af0d8bdb48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b76a57c6160f46898ca532e95167b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab51968e5ddd4123e0bec535b8444e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080dc39755cd2db82883c7282988112430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a5f7a93d76839261c0857174245c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b427038ed394f4f92f2386cc6bb3f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ac73f083ba38da84b1bf55332e960433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c76d833ec656b3c51cc9547e57f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139eadc00bb2af4c5c0cef24d3610adc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0085493d0c44892cc86d40c2ae7bce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7864021bf8713aeada6ca1d213fe71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed45e8d2d5523d92f27e28fe043d97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea056a3ca34b94dc5c3b715013e20b1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32723ed477759f2017511b160eabecd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da54b34821d1725cd489602d7edf46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23b0028d431eff176f63d3c5b70ec9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a9c45f9ce4af6d0b1292276dbea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4494ac5ee8b2af1a384418e1adff9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf877e781abba6dfad669c46871834445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d78caf1604356a1c171663a7380a69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34709162f8f84344adc63aaef404dc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d098b34c35111826e417ebb01241042448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c58c80cd5350a6b11e7907306a99d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfd786d4f8316d15a40ef365db6840450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12b6588cfbc5a2fb782f39fcb0ef21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896941d9e6121a4eaad2428426bbdf9a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8967179cecaa881f86e5c9d92afa0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301de03be9fde6578eac14dc5cb3c19454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a193807f98af6004e7a3f5847ac0572455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907ae579503f5d593c05780f99ae562456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241188b9206720e27d549d7fc861bd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01558802f135acc87fbe28498983018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038ebaa9799e42bbedc9f987e5cd606459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899d6159bff8490eafe7c93f1353741460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b69eb006918818a2b00a937a471ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a515e151eebecfe4ec5aae864c3a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb2f4966a1cfac0857d15ebe635502463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52604da0a028d79e95e7f9a1b8f9d9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989269f516861b2d7f55a6a7cd55065465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35726892b76945f7c55dc6156aaee5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31246c5621e9118238b0b1c29dd865e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac83ca0a0c3b1fea60442b5b00a1db1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61af2f11dffce3bea8f3889d59caa0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c35f5ac973e09b58bf80cfa047493a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7006aa412cf86a15974a71df6a8a76d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8385f0fc5714e0dfcf08b227490ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0518b6231f12738a96430cd2d18a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c8775c2ea9f2f763f405508e1a77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4670067f5e042c3ee69700308c5a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2115972c2b7892bc695507cfa503476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff796a8d72131e9f4dc985938d2a38477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a4f61efb624937585df509f03b6a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc612e2cd0b0749cd533d3c036faa0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146abc1ca717570a898fd2d6fe41e15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03a0d25d7f8553cbf3b3fddbe4dc1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08706e1594a72d28f56666848aede482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932b64dd49eead5c3a59dff74a69b5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd3725b57b3b746d60c9fa48e0483f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31540183c4a590d6f6f7d8970e80e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e50a389872e6c3e9821b68c9a000ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8d724bc724f8a9de5db4457c7c67a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57023224d4ff0d6f339f661038840e3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2920e28a8a94b5ee1b6723a859b1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf01eb5dfd5cf0f37eb6092386038b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b9603e43dcc3c51ff001d2c84cdc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9876bc54803edc993f51ec1a56780492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db782627eedc411c5eb56dede6ac991493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c4e203bf8c7be0ff5a713f5451066494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b5dc28d9fd530e37f8588624b0355495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa51428c7d5777a1e1a495f5a7a346496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaaf1c64b13cf54968ea83e6eceb0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf1dfea9d897939500455f86e807a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1379b350e1f461c07b3c1507dcd3e3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9bb0dbff3547619489520724da156500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff42b4233184c3c1ee0a641f729e1a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f287c67b05a54472f59cebcf75153502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f09ae5b4136dab994bdb3291dee66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a668c7664f519d9c3ac43920e405a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddcd047145f63e67979de5f5cac080505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0a7c9a1c003424ef853317292fb6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519eb0079c75d6bda18a65c0d7ae7b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e009b716817031ac9350657854600508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036ae0f0fc4f691eeb2ac400b7e05c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1fe83152301ca98b585309137951e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379280090150bd79a71b542c1fd529f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd462f488374a9c7d091d241b5391512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a731d03f28acdd747cd223545beff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a91a5b667b4e1fc26043356b9f4c60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67adef4bc6b41afd443e8a26882664515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c2eab6111e3c17683b1711e22d58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52131a45dbb7820ab782128ac84af88c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a45e6cd237a354ee1a30ed87e8a8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3876f03c05e495a270f8276665cda89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb9fa06ffe88c71643580a4d7a4d0a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca50cf24f72da4660b9efe43378e6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec44d2926489571a85cd24d677032d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce56316205a1308e4de53c9c6cde29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fc1ecb825a7303798716bf830749e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb840b1a46fb195a3d289fb4707f035c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012664fa0f11bf5b7680ec24aa1d455526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf6036ff304207888362fc2cd0e20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711d79cd779fc5fef74b99433b46612528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42907e340cf0cf8de68b18f2f7368ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3edcf76c83a9a46f8b729dd18517530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886bce21e0113273fa44604c414c322531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d344616fbf1cfc2f89add0d31269532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8826b34faea0f8993fe02db5fa87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc485f43efa0d533e18220bfe66f25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f05a41441535057a84dc6f31dae94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82bb302bedf62488d401797434b893536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8903dde7e34e33c6859b61cdeabd48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0c5a6f6f71fa6210a2474be931575538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acc80998fc7ed6018358da50289de4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1108db7a94566ce50beba0d61fad43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9f1235e372dbfb78e1e697f85ff92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575e8155783a988deb8395a3064a84b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603c0057065c3bccade89f2162e311543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a411eb0bd7b56a96fdcadf9b4c921544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91434333b68d6bfa5e92179cc48f51d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8dc634f8bb0e9a42bdf3de3b79d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592d9d54b951da9576f7e098385ca84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362fc69eb54e00d9e2e60c386152dc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab8a99dbaacc3e1adbc664d0a6eef4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23f6498e1c746695beaedb0eb8610c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2f3be672321e2167ffa38a7effd78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e34444df4bbbe6b3c257f26f7e6c6d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89edacb42d77d8fd67e0b0fa90a712b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb3b7187583a3151839c5365ecaf01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9d48c95f57e1a7b455be1e5e16dbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9930b03728cfd69c26d484b417ef2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216adcbdb7195a4a6cd76baa46d27984557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fed9ccf1a70cc78a97351e9748505558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7acbc84c9511a7881085626e5f954559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee54243888088c3b160408e0c04a44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab1f35a46a4733cfe9675c2560a28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969cb9c327080e7c2cf63b89abceb31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbc70a3e5feea45eb808493c1aaff1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c609bf9f7d369c7d46bb6a5857cff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126db6ccc294abe802e0f34df5fb7973565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeb117c5967cf62d24067dfa05ffa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d9729d38123f8c48d1520804d7b82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7095d64dd3860ccc833dade71b4a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e8e8751eb183fe223d91bf0b712a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8913356529822f958ff6ec70228e104570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0b2250c8633de5ac6ef4c261ad6e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9814eedfb9d78b302003e6d3c7d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c981c6fbb607713ea83b790a57003573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70326c6fcaae8fdae6dcb11a1fddff58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e19bc6516ab19fea1fa715ec9fdd8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78912e30b2dd816c3ef23ba3b0488cc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018f998b7b8e849e3c8df200cfe20b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e18d76ef49ab5c79fb7c15ebe2fc7f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca577a150e9ce6e34e92f0ad54ba3a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae71a51cf5ed5a65676b4d81c38175580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024eb63ee3d9b862908f5eeb53ad7002581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f308c706fbcb22248c5b382c89a9474582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f777806ede7d38c9d17fbf8f838fd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed1078ff8550391bc93bb54b0975b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff5291c1d2cd70308799fb842a91a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efee62a4a19c580f3c3ac35ae96f6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdb3901fa1246996a5673cbc9ab4e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a29362a9f79cde3b9a168958cb38588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970378db07ce5d64ad348fdc0dab86589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0e946a3bb7408ea2c4895e1b49630590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237466802cabad238fdb7f1bf61af7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e608eab14c85a086c77ffd74ceb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7eb9afe23bcdc92202e984a04a5fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01609d5ff3ce338f12fb5d87f3aa34b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09a82d89d292e9b2c552cafb876b1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fca791e63c02867a8675b03c6b9e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7a52f719d064802b84be2d227443d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef5dac3110904b59921c214de8a777598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec577496f982c90325117da9eee90b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc286102a8253d2f35e0ab6cc8926caf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ad74cd8d1fdb27556ef9c69a6131601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc7e720624b9e2fd3af1e33834fe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976df2a5a15ce45a84079f4e91d6236603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26e9cc964c758c2cce261eaf2375da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6b43a928eb0f9d507a4f8e09af0bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e6abcac3958ced31928e2061a0264606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fd674d4427ef8a6a9c4b2a3282513607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f6ecc69587c4618400e7e48aa4e48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6387b06686faf323bdcfe0a5d7a673609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f57db0c04f21731280e73c633778b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b66cd0dc13f5b08579d26aa812ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f5c6e94e7cfcbc3db590f446c9c8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971be3e5a15203aa25da98e6dc26f3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fb3861d08369c5df2307e48bdeeef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47569968edac9bf42a3ee39ee5519b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37273ade4307cfb15d02535c9a2ceab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e095722c0b0059108d448305cfb0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba68731fa25b58d89f03d425ff360d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb2a13efb21a237cbfd2b7de5d838a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8f840df5ec13708775d003a0f350620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b734e70564a6347d88872a9b022f28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e22d342b31e675323f7453468b231622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ed683805346ce869af7ada0610c0f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298d3f98a71e09f34cc775737da6c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f153c4caa3050f64df62b1924a9f8fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c367f0a24a22cd4665ac1ea597bd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af079e6560e5df9ac049c890315044627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625f367e918a17f032496b92a81c8f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a9cecaff43d9221df2e6352c883d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489f3625f7bd9f7adb2b5fa54f3c3c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94a0a1607d4b9cbc3883420dcdbe90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad65e86ce2e041fa8420858cd3eb3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be2b5de8926786231516fb890284d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031128d51d4206947a6f8f9b1771649634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65879d6029ba041cc7105ce8d1b757f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8db086d862a5c8a757fe23d9027aac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1ecd9200ebc2e2a77744f2b754b5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f96f06c5f3f72fd630459903a3ad5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30106f232bedd61a3edbe0086c0ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b409a24600fca8e5f7c6f8b98c76da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c9ad5bd7dd7243bd8a1139cf1836641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6620e7296849b1d3fe86ba3244f47642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b6a84c1452ebd30be195baa017db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196594107e318bebbfcb2660def93b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf9b524606d426d5aae1263ce9050645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643c1ec7530a307ed84ad9d0bcb2c63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd99457689d992049ddf5a53ea6e289647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c2e252eabceee3da28ec34bb16498648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fe84a7cc9d3a9d44d8eab8fae2231649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fce79bab9774e5900e59ecebb6a64650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1d45809b4430e19f563efc40f788b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a0c89c333629a88de3afea250f85b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1dc39f67cf19f606fac51a1f3f860653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9395132a34f1c3fda666582b7ae1f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a9beea9967cb8b5c5b698d8272fcd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5340c0b47a06e4fa9f70ec1bc8225656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08274cf6d318eb8ee5cd8090053763f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d5ea39e8dc6cca77e1a0a137c29c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4de574927260612acb0a05c96de025659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcf904f0ec86388d8cdc385c9bf32f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326028f070aae4b29f916950beb1d62c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d979c1bcb415757a6544d2df430b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0596b064805da9f50c961201451d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa84d808363721f03f2af5cb5ca691b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725c0c1c5f725cf4f13f7ca5c519b40665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e1dd11327d270bb758e1b3596398666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381a19684c3b35c2746b1e9934fc351667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e138247f177f6411271d50e7671cb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c6eebe43520533f3c0509848aa71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80d5b33b32107fba631eca91ba8e1a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c1c069a69a96f654b28aa91e86b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a287e8bf5cb8974ccc2035f49bf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88497b890892a779726d10f53133cfaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1355b85fd853bbf1a0b06964eec0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81b3c7603b62c97975232f50ee0f60675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749651c441e1e2b4e9dfd54dc906790676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850644323b2b9ecd6b4151a2a7e22fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26495cfdce7148f1c131eaec4f2a3b9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cb17b239696fe534f2d246a6df351679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2287bda731029e962ae442116ed6485680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371fdfe83624d4abfabf26e6643f67681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a5e57bf65b5e4dad2411bcbb47fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fde1e79a09fbbffc14eacbf9a88cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccfbfa57aacbbfa02601ab2809593684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e085616b00c76d6c643d3c3f5044c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa03dd073e8fb436c93292c8dc81aa6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8355204ea037bd3efdb74cf7f09c15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61b5fd8bddd7d54a169b72287378f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9746f961daab7387472670abf30ab4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228245e2f4a89d1452d09503972e7b99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb8d63cef3a4b8d1af5f759dbd447b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ff2ad36cac81fc50b75a7f55b45b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c14017399f510ede3983fd6e68c113693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7809817d5d3699fcdc1d39b41eef7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ed52c3ad0b62d2cd83b98f0c049a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28516cd19559beb0ae49153a9995b9a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa0c9b812adea5eb8364cbeda7ff42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ae44cf592cab332068fd9f6641ce3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d058c14c59e8345741857249dbe87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eea7766523c5a97a10ab30988827ef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1c01fa4cf9f494c1e52804ed0af6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f1b0b3ffb09f6e43c36f93b6a641f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9d799ff43a3f1a44d292ec6c2a2f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ab7fc149deda52f76a532f4336364704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a462a42541c174e425368d714df120705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d00c2691c18fe94a36b7279f333e28706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f66ddab25db63e5443e324a7b1f17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716fbad3872fca59c13f626ca907ae1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1a3c5a25da645067baaaa3a426620709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6547f85ae018bd3b7706ebf83bbd3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab9803fc5bead4e7a57593066ccaa2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a76ab5965b5f038a9baeed5a48fa1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f5e2cf858e74029d8981bf8156f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fbce4261e27084be371dc9ee4619f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e8381f149a72f133c3096c849867715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3083f35922a47ad69fd0be60edd9ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ce8dcf7a2afd91b5c99fc3c6f79f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c38342536a53d4dbe163074c5a873718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfd338f1a87da4831481374920556f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ad5df919b5c6064ecd7d90ddb8664720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34d19ec55c18becc3388e528bf6c4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdf836416695452a9b466c1b84da8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365952404c73dbb0880c7757ea6abfaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d88971c2e4ed70eda2f1d25b04305724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a3ce3735851fd0d03806bb367561725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e0d45f9c73f7fe2d707cdab7e1d43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770234ead76bd1676214637d5f03bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eedf6c4f0bbc4edba8c083519d9bf1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca276eb9d3066f7f5dc601a0d0fec5bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487316156d1b6b9bdcda5b5f1e423f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144896afeb0235b6925e3a2248479504731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407eaf298d63e38eed2718f6334d2d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795d7f0d43447fe27eafce8979dea1f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5836a49da47b186f5dfbe5734f5badd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69990a482279df3b807c4ff290c0e54735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3e3f7b77f73a73ff2396e42352211736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597898b94b43386df7453ff2ac1b559f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f34ebaa313cdde185f574dc1b5967738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c75c8d1544153a59e8a8be3d5879739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f14366653b6d0b3c5aaac0675a3074740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4702e7e85cb17ad51772f2cf048708a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d654081737612d1267e0741b19b6fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb34c281d054868451d0843b773a55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55df6f799c67a240c8928537762c511744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b96b247016d1a574dd9aa173d4b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5743117d5646cc84b3211966cae00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809300c17db3d0d56009fc7782ea1fad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880362af6aa95c76d1c62f2c4e7fef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f6e196dc3d524ab1b5daa26f93d1c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc785c54353c707fa70422776de97f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35169e4e3c9e9f0413c2a66a3d91fbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487b6c096ed5d43a0f10c0a1509e4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ce9048352b891a0e9f211dd1567e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2a2ea9c5ccb26e1d3fece4d5ec9c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb6453a0dd8806bb0aa3e699a0aca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0fc11ee2e9c870316602d6174976756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3686a356f159cd53e71675a7703ddf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c388a18246627a3ab4061e58553f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a3ade2d544b63402ac45b748ad0c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f3ee05491f587ff22597c1956bd771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14464517e70b8daefba8bea874d53aff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bca616ee3fba75a37279ae4021e6b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f0356474914b1c69c7440831b76a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd6d7f409bd1a098979a8035e57575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4898c7acdf2cdd1b64f7edc23d4b2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a220b172492b2ad5f123e3aa725b437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116477afb1471d4760c7a4545672cff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd23f1a011ef63473ce967bcecfa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83444f24c64b75f09e4d029ec88f5f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df54b8f5e8925ded4cf94e37fe8c6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e800a69441e62c450b0526e4e0ef4cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffa7f2a2de6d75c9291e4aa786f6fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a8c04782f9f3f8d63a61ce7c1ac1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1ce8085d26a619ba633945158954115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94f51534e27bd83dc977e8bc4b93fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baa4d4d7b3171741309fb9eac0c18717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7432acbfa7c9e83b4f0cd404e77b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1370baec06b58365274fa0af81cdb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f35252b6994d65d2409ebe6cddf47e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb42194ea30c8c31e476b55d45c85d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff2cbd75ad8f8535779bf75a71fc3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a762b3f076d7672d960c0d81d192d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d847f6f2f658e542bf5994cd6844524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d88ffc79c67546ae96661681f8f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dba0783dfec7f1e9ded924d13be6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad636c97bcc9f2014e690260d1fcacc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774be4ac67ba3e3528b801ea7c154628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa7621de7518f778f9a490896790fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4d4f13f2c3d7590ffb601bbc5bd2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d568ab7ee75bd8f95ff142dfc9edb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a0c87052bb14df4db0f6282c7c39732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1d0d5b163a69bfaf58dda6f03341633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95debaa597ee09d0bd00f8055d2d8cd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83da60a64446d41ddd82f03f213ef9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048ab4f70e8b7c6dcdd08a522e9eecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38c52a714d37c966461b1c79ecab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589570296b3e84dcb92913a2871287238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b7f3cf94919e24da21245e761ba539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58afde2fbe9c10332eb03535ec6ab5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d4e74925f9b4aab61700b8c6076db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec1825ee73bd456fca745b66e0ad5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0669abadb349231075ab1a48308b01c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b481cd162892c51a841a8021186d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082049172966940998c8eaa2b2bf37245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c831c76e154613012fc7234b402446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0357afc342c6e61b9eb9bb6c6e40d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37cca675fbda281749789737a76dd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7406fb354d8b7381758d8b1ce90986849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb30039cc61af23f8205449bbd9adf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242b6c620906dba675a0a89ad54d33f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eacb61544a93d70004b03d1010cefb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3b3bc3050750c23f347b3975738d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591648d717bdd523f2d8e1a816a7966f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c94bcdee10c4a029343ed669d1ba8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9e05b8db82ed093b35e3399ddec856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa5adbd4e06f515811d9cda5ca0c3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71242858b7d61c2b2c7d84cfbdf2ba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f5572a9262a6963740ccc17a2e0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a43d0d4ae824c1f41f70caa000f23d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3c79ea1adaf6cc4087c23375f384961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c51ff356087a4770d6b30dc43ed31462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98418d1b473cffbda0fef864fd9d2c063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58872ea34fd21b7156180601f62181a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d14a53e242b9b2bd790fe09b92ba8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0085b2c4c8556956cbced1a7683b0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c9e3a594c97bd930b4288739f9a9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f187431d64351c9a7f3ec980b2bcc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7638678a0a1f93282f5d505c493069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bd993e04ae366afb8f3d6a4d9e37570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5919f3097f81ba001b206eb940f899f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfda2f25d5bfd650a45161605fcb2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f5ecd07e0b32eef729126dd290e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14804d2c24a1da672a4ffec462046a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc452a1a9080b395e56fb6669157475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90053d825617537f363b1cb4a014c1bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89030f69d881266671982314afaba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fcd029df197d5b09657d7ef647f5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fba2d25d897f2ddd0eeb1eb9fa45e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5170b532f7622d411788ee69ddf7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc7789e55badaa427774448738c76681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c06ffcb5816638247807966c7b14582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ee604beb5c8f45355ce9fb56abb383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3456803e905b38db1c8dc5d1c0ab784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130f7e18ae9220e8740a9e7c96bfca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc3fd0dcc7d50512b074d8aa7a15a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe603fdc3c05039f31b7ddbb234af287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed475795b8693d226f9306b6906c8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8ce1ea343184ba4a818532fdd60d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888d30f2a43311cbaeb75a38dbbac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc9cb37da469146e8314123e03e0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741efe41d0d1c970c5524e423b19b0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc0d2c856e446354d2b9363f7862c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f0796b80878dcdacc3965f37c5a5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919aaa9926a3e1f0da46c419743baab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee95e953d183620915cbec8b6cd3eea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a12d403375b7b332175028a4a8f2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1bb16781fa214183eee19d3cb5e0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e07fe78ec6f71093dae27afc6e1ca999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de86ca2d02b418fe03ebe7a58bb0860100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e60be70760aeb7155fe4e0f3ec7c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d09f6293b7569691b1e2164138097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91078d6fe13bf81ff7af1fe23852a6c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c0a74df4d28910e4240ab47c97a5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02994ce261379b73afaa062a72741a90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3effad7485d52e658b59858c36dda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6165e27402b0f729d526bdf9c3073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc6f93366806290cfd6c6a81e320b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a743c4e61ac32825fd80a91dd94de5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05c5825f173595037680d354400818110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6c79feb70b94ebbc2137ae4dab864111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c680f94a34f25dc6fbba8a67b2758c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead847e69383753a30f634d28b6af19d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5466f1b88530652f5dfd3419c51c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b57449d049cc9426e3ae8570cf146e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbc0527335d8f56e5f83e2428f6b7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e97039ff290977c4de64c1e07b21d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deb18f7f999380c7a77d1bb5bcd07b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526df95191cef70fa5c65e2c16b1bc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1bfe3666271fe112023d851cabc77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa05214ec873ecc8f833429738f76a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da72b652b4b398749b577f04befe74e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ccbc565fb578e8f8ccc398567916123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68a2890fb4f5f11b9f0ef0da13304e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf32546c94caa2e1d4dcd234d2c1c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae05e81a142bafbc8ad2713b3ef2e6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c4214c751e09f2927dc6d27bf478f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9608b303c2c5445c74db39f8b671d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5158587e490e48c99010e06a7285c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5de2c5e0a601cb91705f5ed548c353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd920b7a5f985aa6624bf241e127735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3494b9a5acee0f9fc399c6f7e118e5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ad52138897736bf04f395d8f5c635133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0ffcdb87b420dec1949a7d1cca305134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739edd740b9d76ee6416fc4ec9b40ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae24870664db931d685cd6423b2bcc6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac0c848aa7d0bdcb64746234de19a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da0f4ef835c9f1536d2d230e3e87e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de1af8e5755ca15285b62d18dc10f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4ee20010e413fede062f3af2a55ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39c4e728261706112fa0f33d03f3ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12191e2ce8b168e27a449d0c2006e62142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc17dc38f301d654b87a123b68cd08b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7122fedbfb78a833d6d81edc302a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78884fd2f6da6f7109bc69dc892bf3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ddfb11f3252f08f9bad308a9335eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7a4339355efed8c5be30a6843c21c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b212061e81d2648481b5035c50a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21d562f5cbef69566eb9853c292a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f49962a9e5fb00e7898cf8eb658b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436f20b49398a62bf7dc3bb0b9fdeae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409599f52a274219b7d70d0d551632f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1574f98f3cbc4458b3664ef414ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6ef5d4ead6a89a53df967a2bc214154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511ec5848a9744452d810ec51553720155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39faca62bf4bb3e08a7500e5bec7cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16160e490e979eba640cbebad0e6fa22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735630e80ac504141e50f86480549e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc8ecff799619312ea062c547aeab2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526850e9e8dab586baf0574223950689160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de66daf7166d93c6db7d92208c0f67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f85ad8dec87048723307cea1d4dd36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06fb2e89a6702e09743298c1467f4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9b160ab6e567f57348a57f996584164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894f308fca8861f9b8ea479606a4de1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbc323132a5f56cf7d96c0efacc0d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d111d9fb6754a7682a39dbd16df8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c4ae9f9c132e950eb1cc0ad36e25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1fbe88dcf8c731e703a6fafb6fc45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5390ab375c4bbfe5d049bd579a0c48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122fa3fd5b47c70fdc68f1df615adc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca37e511ac381c0533808734be1d243172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ffab0553bff18b5305ac447b4c338173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa714a07f9d236d29d8f109f09e54be2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070555b096471d884a58b5299fe05245175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8b4b83b6abe1ce6e7098afefd8ac7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cdc62a5de42b7c083cb64fba1c16e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f48e84b03e3b8ea24fff5512b177178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdca11f84142b13363cba3c0946a48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3debf4859b8b72d13d944e7f158c56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872d301f52a7ed5919d4aca3243d668181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5886b08d2c2aaf0826a9a4142e50ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0978aef6d9571da293a6c4a2db1e78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5ea0bd96f7c1c3f15c1ec7a7b7cdd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a21fb0935fbb4cde9229c53a025994185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342b4e79e6f6779424cdba9e943fbf2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa95b37dc83c4af0f2f3db7c194ee2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe9d59bc9972bfce7529a774bb98da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a527716218bf4c50d5fbe0faf75e8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f70815b681c1997370b5a50da7400190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a341eac1c4eeeca13b80b5b509340191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3d4055bfc142f9f21ab9809fad59a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471a7fa237a1e4db10545cc55271569193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee00c189c25ba657974dd6610ecbd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ccfba6a8a12eb7bbbbf79b40e7c51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fde283be3a270d265f3140070a652c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225e83179569459c1f4ba2cb44d835f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041c285cebca78442e4675c2b89c24c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a9fb25eb70583ab551b1fdd4c195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb74d5b7181b6afb55a7be978e42f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6dc091c781805aeddb67cfe3e392d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37858fd1fff7c36adaaddae87e71f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f349170b9d8af019c54307b1f706b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa44d0b6f4315cf958641a7d0df7e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70fbf48e53ec9dcc68451ee702fd17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa9f0e4a9f18919687478c8264f79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09c85a65c802f0d5ad12637e3657f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678f3818c54e1229fb0151a8f3607c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0650ffa95c58a029ce74888b8a9097209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ad470dfbda0dbb0f04b16f09ada6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae53209a98e2937af97fa3668c671bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b26fb79dc3813cd853cfc61a88d9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c497e8ba3a74063ffd40253e1d553e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b5db4d683d2f3dfb3f5c68c02aa53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826f7ec9172ea60a435876d9900555215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854979318cf83a1e353d777ea7eb87da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f496000337c79f97ca6a633d416172217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69975fc952aa7698bcca45ff05644b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c88039b2f03af42fadb2bdd80738219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4b8a75ad1c89d1067361246e606a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a1d47c4951a76bf858e040d93031221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d73b5fd7ceae5ab2cccae4f3e89cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12eb4c455b7a116eba2d101e8b14599223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b150b553e7e1808c0d3036b0e3bab5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ada97be92315e76c6fc1ca473dfd5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5db8b80469e52da49e3607df9e08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2a88e08f1a44902e6361f5748b52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09654df3ccb6a96883a15ab81b3e5a9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe8604e1e21e7cccf5ea9361b658a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753137b0b5588a94d5c8e664031ff7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e731b3fc925ede9943cef63f6e07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a0fe334345ad2a10931da4717df4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e3141f1af9e9de933703324f75138233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6eac6b99ec078cfdae69a147e2aa0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4901df33ebea390b5eff36efbe7b99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db975a0b4516db16e255cc6d918ca6b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439537c69b05b79cc155e5dfaf1d17f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0813d15b0a66986607056f0ebcc002a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898385167571c53f57dd36b99a0184239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83794c431ddc496696e7ede1841ccb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29250034061c87d673f27abe4dbf982b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcdd11bfcdb6e53718d99dd3ecd918242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03218d690900de9f006be2726b70645f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bccdcfdacffcfb52737dfa7801fbed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bfa746be9d9d634514936fa5947bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796bf9a4b22eb6ea37e7f1f6af68e11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f8dfda1ba8886a09b67c1dadd2b73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd661fe306bf7f19332d9a446fa1d09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694fb19cc28f0a90e46520d4251549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3391bfb56e3e2f5f8d9016058229e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d462726c48dadfe8d9c5367938024251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c677d3f30fde7f4da70f81b3329681252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d75a00f9c8561575e7b60618ab7212253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc46a24d33c6f196db7f70b8caa258254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507bd9bac6962ba58ca4137f6029e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193c24ab3dcf548066dde39e2a7f17d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1c6ed892b4e17a6cf82fe7d28555257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57e91700ac0c573e47addb2c2611e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfb2e110a269014af1af2ec9728c66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383455f31117fc165e182a42e975389260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5243be036e48d8da9c18fedc3589bff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f99e949b905687cb72cc5e22ab25fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e284e80cad619eb8517023a9044ddc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9655372da07b43bdbab97bd27da4be3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bd2728b42c6f312cd12cb8591281f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f252dd55c0acec90fb3acd8fb03b494266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa8f9ef0e1c34ab9682d3c68cfbd3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeabf4fdc52853bce08288011c5a4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7747eb847ad6c049c33261b12e0887269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e3a38c85dbe9f59d0928fd9bbaec6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63601426c037decf8e5c2594e050ee85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869d9b413f5c69f7245a235364c1b9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec065b23dc2d7dd3cbdd1a9d469d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bbc00eda3fc6d17ec2c869411c806274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a03f595fff9eb7d89fa53218bd18e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1225a88c1b763f2cea13b1305c66609276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232729f549bf4c57ab303042fe5405d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d5bca1f527f713cd086fe85e80c91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6dd5dbe7c35bb9dcd185a2d314e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ecccd693c6496bdb310c12db3a469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096681d2b5234653c44a8125088dbb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad2f9e6e833c8143c24877246ff42f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498abe8393473da9015cdfc3afa86d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3cb6bcee843085b866a1919fbf49e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d407fe54f901c4f3cbba66353fb5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fbdda17c6135408dd80310b90e492286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9033561ea3111eedf7461ad175440287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15a16b8b9eb53222909be8e5f5164b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a12e6541b56ab07104c73f1ef3e6e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6b8bbe94b98870b9f27cc0010ced290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421d6eda32f78b7cc1f675ff2bfb422291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea753a30168f68aacb17639aa55a6df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabd055b6b2e74a7eaae0ee132420a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd0f4815eac865fe8271b6247a034294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730d2f4d5dc8253d692543d977c530295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71980b8aa46e1a1d09c8adef7b77e83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794aa25314d738374722bebd7e15c1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e184e5684ac22ba406c8d28d50198298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4109bd129914d8004eff587355bf2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339fcdc3348ae984ed8fc8551a118ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c8d90370abfe4907213ed21480fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd27115948e0f7092b815c58385cb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db1a85f818e41a81ddbb128268234e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655ddac199e688a9caf28a7944d1e37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa4e9a2c247062a4a337515f715992305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39585854b7eddd0f41973648a38704d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b196c88bd03b7aff9bf2ad91f927e3c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383c620ce9bf2e0909b1fb954edca7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a62157c61a429aa0a34c75e87cc93f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d23186f186ea3ef24af4ae9144d22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194a86c4bd3887430b6ecd7ef975626311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5133d29e3d38d148596bf46a975da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a88f350c6f4f88f3fcdfb9acfa802313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f106f0589874c74aad0984f52b0d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b5fefa394b0cce27cdd5b80cff92c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f694b6d6d6e78b99f9467cac549304b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2eea4a772085c82d47aa8bc3302f3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99ba6a0f7ad68b28fc0b1e487611cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87242bb32d9bf492fae0ae4b3e1c988319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d9167887b39608249c0f84a015234320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc86f80a43f4decc527b2d6a9f57d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1574e3efebc335a603bf5e7d75e77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47655f7e01f479071123205b23063323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180801ade6adc2c06c909a18c495579d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae2be0cc9507fb8f1c7fc621c3a887325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf6a8b92327b3d568c1c457c6c0073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e820224d64ecfd8444c4deef8155918327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512c83a3ff521d09a6c8896a0e69f59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb998a8efed63143cdabffffd26c7de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b8b7fd06cf3e9fb140b6b8cbbd52b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43383abcc1e5e083e1ade0798c58dcab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12d655ed46d21dd0a788a7f1124c68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef53c609043c3529867af0883594514333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db769fa94c37c6b0473aeffd8bf2f8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b405ac085485ff261074ad757c6365335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87b50eda76a9cdb5c11246cb023766336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455143f3577ff5fd5b82a3380e152fe1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a986f8e454cfb6d10ac86941a33a7fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea5cff80a7136960a91a355854d128339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6f26b4efee783f22e1ac7c7defd19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051eee2ad00ee219a69ef5e81a0894341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8952462797ac3ec34328a5d7ba9937342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856561000a512b177990e1b9ba8a8b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e0c4aad90ddb83432018e69263eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7810fbb23a2956e94c4c5fc935378d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d8ccdf0149ab4931d1cbb20ed0d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854d0669493b194ec456bbec69e6e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dadca1804d7089df22d37dd403411a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9438c1a3241a7cdbf3ba1fcca24520349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b03c8faa9ebb6c6da333228657ab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c69f83768e22a88c0949424d78bec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bc133435906bf7758a6da321e159d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9d6f1b4dca8678c1233568f5e02e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e096f8d4dd8177115f3f1bc69627c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ffc0d0c0f56a0f61f75729cf4d30c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b059c421b0dfcba1029796482158356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b44453975eab824c382923a4d5ad5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e51e739c8d3386105d6a9939a5c3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc73ce6832f61eb8882b5796628f8f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe4150e3ab20a5508f6bd6a5eb08d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fccc5b852baac0f87ec86e1d8f647361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde647efe43a9792395153f61b275d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4e1aa9e2e5e24231479735b9fb9cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728218ca07f67156afd4364bd14c915364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b36801f8c9cc5a36d2c68a83f650c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9cf4ffb3503e7853480b8cf0b1870366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561531f37513a3fb7b4b794fdb9e85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e993553714533476770a247c6ee027368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e65c8ec93e5f7dc90a0d02064dbb26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753394ed4d7113ba237c0088c0d921f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b901e2e28a2259f2dddddec42317371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6a4eff3672e349627fd1cef42428372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161d18df32c81fd44f85befdb108360373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0d979a0bef363b622ce985d2891d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878a850c5b8c8000861058a87d7c754375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86920245aa964fadaf7163d14dd83d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f760480ef2846947975c81884f0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee7df93335edbcc0a9761c11e50b1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e2ad71c3f2b29c6e7af8f72ebb2a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608fb4d5436da1a15f23500435dae13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803eb478ad9926131352a23343aa89f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398717a0770f8b014c106e638d50e45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8c23865ceab07ac20d342fe619029383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b263efeebdddd966f7a7e2f01404e80384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c6b3f3c0001d52ff64147b689bed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153588d2268214a35200533200a8104386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13841bdb767e683b4184b74a569b565387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60253854a7536f2935ca520959df0267388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0045c332e8e47e12140eb2f805312a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4c7d970b2f66c8d7bbc3c2f55d186390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b04d8c19748d558c259a92545dbd46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adfe7580250fb2600d7a4968562a2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5e5e1f8cfe20b6dab79ed95313297393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4997692211ee4b912608e219af23582394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02dcb99352872b08929f5678683949395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210845700aeb3a5e5d51a0838f26926396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72101e04c505cebbd96bb91b3da772dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625a1cc4a89ae4970a97fba58eda75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128461fe1ce48d07f0c13391425b5d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d32070092ae6d412b987f50d60f52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476087aebc592dc8d51989a5a24df50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6959fe2c870695e83df3f9e6d553028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2a613e93b35ff87605e2fdede131a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83afa6b9482f7dc8effdf0cf768f81404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaf9d9286db02ce480be2abe3f1257405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9680a0ceda9ca7438455e6bbea405406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5946d4d303a72262e80d627c0dd2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ae5d99dc318a19096c03a19107ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4d05c00f2403d402d1f5fe06e659c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab97b6ec5977830605c88d194d6b17d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed045f56e9cb59caf47f3e803d2c84b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55ac2e57f660cd45315ae0968e2335412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ac07b2509a71075f20bf1dca234ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ce18cab89a5f3007eb4a4562b3fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8621c99cb9b83c7e46efe974672f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debdfc284561341afbc78683d906d6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ea83f85c9bb0d40322f4df4bfdbaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195879f32bd9fc881b8758374f27f15418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce17ad8fe424a7df467b08f9087a477419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df544eb915b7aa168c37ba40941b298420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af635e0f929c8fbed4995ac7e59084d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126be8416884f23f607ca41210c53f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca442b836ee224ef5b125e756f64f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1366185a6ef9c81632882bded12cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a59e893f39a069576502d9113142d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e56599500e461b317dfcfe29a060e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870bf862de423c1ee52d926d506c871427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe603716fe1dd3c5d61b684aa6b865428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa43250be51b9164ede7d616317501e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca406571ee812c3eaf827fa50f1b715d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab57647c61bb7189a842df524fdcd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0211ab902bbdbf9a8f728e894e2844432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb9efdc9663ecd2aa01c8517d9d53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c477d419df7141c27e0e610929fd6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd3fca52f38f89c7873c58706a846435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108d8f95417bdbdef6636ab0811df32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d995906f408baf21c2aa7b7a1a7f32b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1bab00c8e2a72796f8a068c2f27e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1593a34939b6d2187b09245dfb7a729439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b69289aef025e943ef4e3767230944440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68295e0ce837157a29a2f038012866f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7ea1a319dd13bd8cbf212d0f71570442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51988e80faf5e9a920e57722379ec6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c908522cc748a96b244e55f8667af5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a714d92ce83a977cfc6790ee8e6ab4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a6bf3900d9b4b8c70de55f890c72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a714aaad704db76e9a42009b4044447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f18297811f0ad6a037efba20841a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0484166a47c93a232ca99fa5b19c86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe2f79c248ed6b3e2b85e19faac974450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de306a24a2e997fb4d5423182c684451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977a5697b87b943fe75c58df3e3e85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4004c035c337d5343287e1b37ebae05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb230057bfff66e6fa29e5fd64e864454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fb12f9f4d6861fec18db00df8f8ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2cb6bd68757926908ad76ffc2d98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7363ff87cecc7ba2bc66d236c15c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e79ea952ceb1d742308e1110897ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e98ce05c6fc72496089207f1bf7a30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ef32475c9063e92fa0c0ae52d6d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e28dbcf855d8da042355d7bbf6f95461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aa5e1f4f98a432c71ae576a9ae05e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaf892bd8efa33b57c6dafcbfe98b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73869e15d7af3ec3b2c65afb4c8ab9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a18e3ff4dcad0ace3215436242314465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00653a37c6f265da9bbac153b6b2e2ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7bb6888ebda50dabe437fb0d5c35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ced9a748d413d8027925902df5974468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db59e19da81058013213af7338537e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1e90c87a6059bd9f706b42ae12287470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd0261509dda16e5099aea849c2310471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178be8daead7205b6a1a1c24f2a1a3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d49204ca3766dc1234258520a496a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f470f4b2117a1eeb06e39d13b16cc87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9c099e7863bf070fcc8d9ef1addf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7914f237bfbff91fcd22310d2f122476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24131bdb260e93d566c472d33f932a5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0457c3802b8ae4ba4d35c2755b316c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294721df62ec09bfd53c867ba81976a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2bafe0a87cdb429a03114bf972558480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e041833250fd880840452254fd1a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343b56783e646ccefa1fa704a4debd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700480d4642e370453bf0d875b84ae11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c45fa21e338e75f6967ba21a05b461484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cdecfb8e7b737c2e9d5a2ee508309485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954eae8a9bc37accd7ec70e9da55278486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9891fe8e7f326bfe095038ae58d4a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55988cf5c1b3950e92f66402a6964bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ef9ed2596e05e67798783489698a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66165d5c91b789ae927c3579b7db21ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7a70a9f609f6ea6ca3d30b480dd66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff499fa8f1dddef35fe8ed44a27ffb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c20da3e63c79f367e9509f224c3c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ff76d436216d68aaee4a6a67c84bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdf6f6cf05545b96a6451e3fbc8200495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f86f43a3c07fbfd5ca051ceac606e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06555e4b373392b4c2681116ceeca4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45928ba46cf0e6bfe6b5970648c35228498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813f07783ccb2d66be35b690e0278c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d23209da6b9dd2c8ddda794dd91e7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e56874151b5fe440a829e72d84abe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaadfede0f2ac58b5bea3006522217502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131db6a59ad91411ed55ba9ad72d80503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d239e5dab075b0c55eb8173746aea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f7f5b5e6485742341ce3aff7d7e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ac3688d82c52cfad93545da1ec912506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a585e6df7dbf8ea9af9c91d0c39d61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf9af728a4c43a6ad89de97b79421f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1bbb4df5752d3eadeed028add6be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263510b1ebbe7328ed9ac182e3665e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f4c58b5689788365e003a9e56ea29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c96157e8b9a8dfc024510177d43a2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed15194400856a61a6c0825361f819f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891d5b13a0275596c603051168399ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026d94e8993c78765a18b5720c7de8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f24ff3aa1ec1719773011944e12917516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05dc96c7d2e250bedddf14e6853b20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba418336894806711975c29dba00ba8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee516ad31ca4cefe663da8bcea7b780c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a5708c2a9d54d2963f9d428eef554520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba27b2d6567ac09e36e2b4a89ef0a85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb216223bcb23a53e68461f089ed3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c7ac2e4618ad90f4381f132cfa18523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b9f30fe0bddbab9921f7f21bd0bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea5ad30cf6908599238d1a3362a03c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f622d42a9fcf4d05625a4a1fc3cfe6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d29db244e281890f155e93069698b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb305ae10a1b1c20b758b9cca1f9c47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958dd9a13b585a174efafd64d1b0ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d38d63d7ae895ab592b294c37ab36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a91d332d0bc761bfe4f4e5173dba48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544679f4e6dd1b3c74f651e4a10f852532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c0bfd1e2bccb98b8ee1a607c8d0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de2b4d2d347aa8568eee1da57b9de2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e36b3ac469693720fb787c514463e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890ec99589dd2773e78b183f549f2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219da2f9ba5ba94dc9ea85a3c69994f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3f4c378c644bca0cc0ff7bcfcc878538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2eb32f99bdedc773cd08c04b7939539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6aa80e9f5463dd2c1392c1f488fbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36feb926d50efde4f5e3ba9b0114ac0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded07e551bf3f6c66e190b27d9d0268542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba1bbb6127987ad2cd4317bbb549cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5250bdd1963611346a2e44a0e475f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34793c46338f1075d220745b0aecb316545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb484b03a596f55647691070cf04c2d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9964254ce22c26b9cb81d037c9a41a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66106b0d863a9ee140885c2aaac1054548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111578150748524895f83d37cbf85c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7021d19be23ded4f458190a80b62ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eab6faeb7ec034eb8e5a808d778d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f799b1221f9bc189f01d5829acf19c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146df66ae26b0976fc650a770aa52b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28796014dfbc6d361e2147f7792468554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3a72f3f17b62136bc2dc90789c831555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e436dbee5c52a5748bb5bd8c68742556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ec1349b968733d170cdc82f42b43557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65dafce8bb40d0149107efeb544fcd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3e64f1f01aa20cc9c4a935380ed1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81cc520a71786752c5c9711b95bcd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234305aa924d682bf4d603a69e81edc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1e63dbb6c89c9adc680cb9f427ade562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d21b11f24ac434bf947b38916467a3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4ff610b4a18f7ab9379419ad3344564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0f710468292245a854eed8145be19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0319b02719a346e9016af7ff3431b91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c297d79f765aaf869d610fb76e42e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dd3c0a712b5c62eb986ff7d07116b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e24a56fc05674dbdee18ca362a9a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052324c359e6cc2b598d3e8f20c42cb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb999fd9c7e49d39d4d273512b0a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7d60e9187bd0e8419273dd50897eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079ad99c352715fb3f60dfd21453ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6b67f4d3b9c2226c17f6ab17da5e7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1a0f06fc3a9371855952cb6281835575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda920e7c7a29291fbd7051b757956f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d07d1854d8e18d6f044de6862aefc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11773fa0941dc537def2fddca0eb52b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a1482d76b4e7fc25f48ce43dd341579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab6b676c7bd3135770cd2f1dbd7290580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e66ffdbb01611bf66d9c1bd636cb67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347984299c8655838c2b9e38dc8e518e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee9bd3c469ccbe7935fd2f135c4d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc3baf5ec714856729283a24c74df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83ad26877c222e1f9a76f340277a52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322484dd061df985ddadb59429954bd7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14e47547ec34c38e24426e88cef88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5cf444f954f5bcaf5d7f7d96fe673588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8de2781cd5fc05fff282c57553d37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707f75e5109973a5bcbed5fb396e2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6da37dd53ab2d7626fff077a57a3ff591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce063b03ef6662dc0732f4034fb82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15390e9830d9a826c063e987b86f8857593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fbe4326646aba08af0b8e5e423f9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813720b31ac2a0e7a9b1886bc8c717ac595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d0c2b7b38e26852ff2418eb9e5c7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6383576f0056a296e27c03f5a59a7d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab0d767c720e31c5d5ac8dda0e94f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fa7e5e853e047fb0d682a3250211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469abbdd4558a649517b0f436fec16d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0bc271345f186446a34a72666733601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc38966b758044b18030ca12cb476a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54b1bb489e012710fda473b188db57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1f0472a115c4c7ebc6b1d186278b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd19ae0ed3fd13d527df3a8ab8086b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96c48e6adfdbda6486c490b25a94d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9c2bf40d4267fa29cb1a8a45f9d00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659691737cb56d0211a9b2f0162bf20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb45483117c0698703d88fef33fac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e1deec7d58e93e2cef0ecee1bae6a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203ed69fcd73d819d213b0ade2b4bf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64984a8006c67bcdc40ebe38c2157e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb5b46e76acfcba07f0e1636a8385613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e35af26dad6cceb0663d3b2ceef7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4ccb2b3cb5ec42e8b85556df0716e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f2839899d5c9fef592414a1454deb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401be4f7008bf1014697e56023e6ed95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568db489180c6f133d86258c0e3289b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5116f073b4fda3465c650986663c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5cc92f020cf377cdec5d6c417bd73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefbe8ed1547b61a27502b093c8ade6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3413ef255baa55759ffa81d087b0cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c35b3840de2b5b560d84f9c6696e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115cf460562758592f045f61afb792c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ee87a0a0a95f348b253f8c54c4b41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edde4d9b90bd203fbcb09ae76d419b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31d2e64bb487621bf1b02f909f0d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697dc11aba068d6f1c81d981adaaa66f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba514a0ee4d32bcb41b46b64df87e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6e91fa671d6871d5f60d428f6f10e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c127f3ea37f141fc15e10d9c489c84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26129b32d1cb4175b0fe51f16d9741632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e0b98469e93da0ccfb8eaea5dd779633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b121cfe23fdcd1206799651f506fb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175862edb9d76d24790325e43290c0a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebf77a1fa53c30e19df88f2d648484636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2a362970295a1283b995efdaae004637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d2806105c503e8f0ae0e924b5d610638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7d6bb82325c3fcf4f6ecbf15988ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3179d90f0b56f3fa578cdfc835bef7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c53d9fd05a8ecf7a7367b626a755641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ba640539397ef9755e67f0a89728642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddd62e065317117ffbf20720ce8c37643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4953ab9e818ff4ee3497180b3e730644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e22c844d4194919b7ca37f7a197a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851be17f4ee987443a824301e2253b8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b6400afd4c972883fc5fb03207ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8af34a8890e23944583cc50d5d39c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185cdc526c07bea88cc6670f5fc430d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774f908c8eade93a1bfb43f9ca600a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6968a0aa92bf1c9e788b5b47e407a6c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18767db09d2f8c112c549746e2030a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae412772271dde30900bc226ba0176653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9b21572493748be470d05ce0556c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff99fc0c39e797f228e99be5005ce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520b83326b7d71b58237d1bd36f44f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c127b8b58150b72e7f63546f791bf8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cfd9f9f5eb78f58b21a30fdbe8bf7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2810a73873f0c4f012d3dcbe557da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a8315d21efe7c42fc12dc5f4cf640660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40332b12ae159c9e879e804652e3f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7113d59f2b7d951d8021fcbb0c79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf196e91d31d5c5180e193bb4f396c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4b8e7e66b1a290dcec5717bfc7105664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751a6a312b734bb356bc3ed5d19eb01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fe907970bbc6baf801123c534b120666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6d3d438770efefef34f906f89c2aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b6ce3cdc602b5f1ccae4329854d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995bfc059ddbb3ebe26c4d65a8d380d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce0bfc99021d7b210339dea8c598d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb0265c685987895bb64dd0809c663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d132e03c214db6ebbe872009cdc657672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc3794006e5f14d04b44dbacbdd3a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb5d0213774741e059c2a2289629c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f49c399cbad60313e4104c58930d79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7c5c3f5d10f5dfec51398add45b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25dac736347ae012a5100b499978df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745709ab31f2711db544493b6f225255678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a664f1ef6ba51bef15e20cf83e706dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259de04d0f75c1f1fd754f36dfbb4eb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaf952b6c7148decb7c7348303f263681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9d6db2ab6035aa324d07f0a69cd40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b822e64e1b3c16529939387dd3c8078683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a1311bd08731ea3d7998fb403655c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4bc2bacf5262e0870da92ecc332e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd00017a877da0136995f9b55c67f2a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200967fac901c91c6f5783b0983184bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54c43d150b32d117bb36a31a42530688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfb4905846270ca8e64eafdefbcd25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcfcf3a88b4ed9503325e8638837c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934744b35380dd5d2626aa26cdc0edee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b66ee33da9b965ec3f2d43163c56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55487d12103b2c9364c332c227fccc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c65c9d8c1fc974696cf3c8ea4d5c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e73de2175255fb3ecaf0f8436a6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c74ddd1e2da04a6d45ed376f2f4f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fca3e0f08d0b19a2e198c2a3380e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ad93d28c2d5a39b3d630bce91e1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f3560bccec2149e9160ac89b836da699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e385941237b432593f5ea37adbac8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299da1b02de01738e8d8ff71248036c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e4db84221939b6842802375fe009702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed413f8a978e26af4efb7dd218861d8c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318213c3fb349c4ed1df8841d4dd2a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd0be6776a2c9628e1477b2c20969705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb500097fff154145ad598291bc22717706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712bd5dd46a7cdfbbdbc82961b7882d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b4f9158797ec233b330fc8e96f18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dea91d8b2f7a3755cd5b95d386437a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbd4ad9b5bd74175897f6e8f699e20710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1af18d8887bd68a2fcd4b35e18eca8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20fc8e19a585c5324019d864a59923712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a980bca3195f33bb5af661afa6d93713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b39e49b757930a8801614c5798a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f3522f0f107393328511c9d967ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426d52777810ecaeda035b0a3536aaf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5102b7a9e9db9f9cf37ba27ccf1201b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004d0aca09ce9ecc2ebd09e2ee331c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbc10eba42095a0221273c0fa56686719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b92bf135fdd7a215b19f37db5eb68720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182977cb856cad8a8850a430973896c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f12452cf799e241cb87b7b0711dec6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573d896a56d2384b547b7180397649e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6390f0fe6441735ad7f719f50ab30724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95c1229f8c897ab26ab27e104d4226725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5174c8d4f6b0159f9506c5067be52726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1de8cfd96769644539770e75173648727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa45a2e2bbfb81d3c5270db746cafc1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9fcdebce75deda51464e6c41fcc0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6148512a8b80b9a09aeedd63f1af1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d485a7d2cf5f3f8519d8636783276b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095434c9ca9e20cde3d99a842d3cc05e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed25945b832aead18c0724cbcf2e6da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f154141235cfd332558aa00ed4390734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa601c1a56e21974c1137f3e5c035014735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9b1e16bfa1366663a15988fc495e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78dcc8c16b7e2b69d8c2cb540e3f4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afd0f9d1127c54dcb7878f665da3af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3774c3b0ee5cc94db43cf109c9615a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a8af6329dbb6322456dfc6e571f4b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0aab0ca200f833d3a9afbe631cbc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5be821f6479964009858384e1985d0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59670108becd32b58d4a3b56e076567c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d8b9f554a86a5d84cdd875220bae1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa682dcc7ba24b21880b34e0741e0e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3884d4529eec6d2b53f4cb8d6b6932746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b938f70ebfe2680529e6ab6ed6d0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0b49f870e03b118d52c094042f6df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbbab964a92c0dcb3ade673ca5c4d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f56090d26b0dd0476628450f2f98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8295d7246bf9694331f3b25a888ce1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082d122acd64baa1b5f24ddf30bfa89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431871d38156bc069cc8099696ed2b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e2a5976306fe9d3254f3cd0a7c9fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72420bfa8a540eedd6fbbd3defb56006755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08504af76e82737bc2edb489684fce0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d43ea437eda62ffbdf04b97cf2c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63e2b681d1aa3ebad087101d8d948d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f034f09a7397a0415a021b22e059cae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>