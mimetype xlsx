--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b5b5953b8408f491eb068fc2369621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfda3875506d6cb7ea5837f1b6ae0f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad428b73e2fac10be8d612101fbb51033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44fd7beb04e5837846c0bb8119a5e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d448ba922f843b8136fa232a31b387b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516fa437fb7445286ed519b61dfa0566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962fdeb6600dedfca0b4b52facad4c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b41d5dd925e2850cb9aa7b574a868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a4ad0e8b0f8aff749a5f6330e68e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61440183e4a25dc28da5b53cc4f1b80710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817febb49052976b126950c40925c9b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f365fa4dac56a648b1905176f503212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac0afd064c84d00cacbc0ee4fc7ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e8c89ecf21517f8f6068f48b6237214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa14b6d37abd81a7e480c7857a04be815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47f54e9c0bfc86ce587b2745a63a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d919b1e11cc35e020604ff8cd38d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead6acd17d56bb3e6de70d9ffa3361e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f2152f350f57fb4e977c8f0248d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee9ac6cb59bfb497a1786e60860d3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3964ec8447477cd9e94ae3f173f1f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef5b197c57cafeaa485bc4082f81222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1e421dd37ff17dc5e3a4f87e38b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc8186b02c080a401c21a4b331670b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f55fed67acab9aa43cf53340bc80c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255723b46aebdb8fe786f64fbabb68f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074170e9aa82e474eb035a085fb0a1b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fde370b7ed298861fadc7e7f555a3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992d87fcdf8db7a45dd0f7ff99512029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fee69d229c825c5c93df163165083330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3444bd9e148585bea1475212d72e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a878f9a10ac22016244a14d951e9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91181c493f82e95faaebaac8de00f27133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5946a899d2946bf7c6c7a954291c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1561d066d1bcac3116f7e56417c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22523c2eaaa47db46dfc1279f578636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bdee1d638aa7a53d756104c6de8a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b907f082a4847b9c145abd7829a4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eea78c12c862caa8f4a960fbe97a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f653aa231100d5c45c5fe146050ddc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f6a81ae5487384357885004efd4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72fb84051c72951fb673ab1966594542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6074b88871a5f382d95161c9dc57c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6946a663c9c5fdb3fd7ade5db7873944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdde7da1623fd617a8e9975ee345f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3457ce619d3022fe580cbfa82ebf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebb9cfe2fa1cce4a909ec24fa9740047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde97ccd06ac556ff1bbcdf5ab4f6ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d6dc80b4f6e39ce0451ce8cde4d0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44bb53f7a5b166b0213a382bb04e4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5edc86ddd382b5aafe281fe4de1ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad0725807af0605f436b9fc85f4dce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6188099b1be5cda4e80354e9656880153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1be9faacce414ac48128cc14bc7654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab73547945de8f671e41d3ccea246055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6367d38b4424b322d664f2202f8a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6293767dc7b05d0e3a143ddd3fc4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9281ec9747a38b29e469171bda7b8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca08b5dc1d1d33e247b045b50a07c2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e61e7ebc15d8b7dbac951dc4aae46960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d32effb303280df948bf82973535161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb733ec87a72531f85d94b48a8b7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7e23b05e3bf9c36b39fd5523917d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d901f4f300e587447b40f1d4908e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6996fe47e411c25df0f2b99a565cb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497639b135f1840fb3cb107e316676e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709380001ac3a71b41d36ab792cda91f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e8acc31d714fe28657627fa1cc2b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0146e80402c9e8f7011411c6129769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57258f6ac7716491a684f06788675b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb7e9213c1435a3aeb1c2fa496a1f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184c5a33a55fd9dcce9ef9874fbc79e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d21b6cabad790ac33cf7bcb41cdb473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab77da7e11eaaa8ec844a1f7f2557974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac497a06eb2edfaa5a323942b4d03cce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75363866ca9e2d78e7b57529d41a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06a131f98830108315cd1dfda6071477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad129c347d93152bf1c3d502b63906978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43274de0787cec57f5116b8feb48fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584b8c40523ea217b04db91f7bdb7c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e387e73a935aa47b295d7de8ad5af681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b126ab9d256e6854649081daf2bde0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e2bc310af58e02e2cfa40ccca057683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf2d4d521cc26f1b607f91ef86753584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b2e6e17cd141cedd897955ddff6d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e9530f995b35ef27d089de778db686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01d4b9ae9fe6204db92da88706aa5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d70340d20467d76197a8bcc82d0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337fc757e7fef7f3ea60858ffaa97f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee743ee7df3a46ebe650c6cc248a7890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54cc076e2caac00d16b382686b9bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535da5f35801667dfbf0eabd3882427f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076fb302aafc4cca2569574a5b5340e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73af586fe838c7a83801793aa0e12a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e542161ad990ece81ebadc33cf09db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b21cafceb76c7db9cf17c3f6d51b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9a67a618969a1b0181c3f41c1762a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680ddbdc4e6e259f168a991e6c1611098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b4ad0942b13607b5e3d4f13df778a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d0ea6ab9bfbae43b22227206cc9ff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35525061c9bc3a386258faa73b20cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37652a847a45dad4d44bfc26d8e8fd1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31868af72829e51b2be20f90aaf7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa8c3597b516b15e286792fc8cd598104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8cc53a1f4ec247168e600ca56f2b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b78c0958dc5d68e277b7335d7e4af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa853e72eb1ce5690507de260d997acf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14300a254dc87dca8913199fd854213108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8db6f6cdf901bf581c528213323a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9080cc1c15814bc9b650feaae6e57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba57428f5583f4a9e911b2d78cbd20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfbce48daa4c058e2324c04f93655f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d92e67a3febbe93f8520b2729690ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dcb2608ceae6b8d6636f7438c9e4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad942bd7f461d8d9493ea4f9bf69ced115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2b0d23dffdb13212ee324c1f6b09e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fe2cb6e6210ed621dce98a9f8fa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf504c95728c628efb0ad3689dc2a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03285f6ab533ccd41a714c81861529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df337bd5581359e555ccc076be218e3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f62dee6259c420f081c0ba2b06c47f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b683945df33e3e86ba9b68a4c2f57a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f6a8db59edbae97bdada196ce2ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d54430392fa0c73ccafa2cde1571aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359bb75290a8482ba6b035018669897125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246936a3d73a8d2122049e3e9446c89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bfc53b2b43254711a79fda412178127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a7dcc0b7dac255caf3a2ad0f56079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee177b7a3e5b164c1964788c4ac9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad02979ff85a7be87319dcdb5b47fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a79b33bd8e730ab51a73481ba39ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6755bca3cb8cad929396e73452275132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0be5abceb113f3ce53f5196d097a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a9d811b5c0e1a36510cae3ab0fcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea51ce8d74635e5671b13b4ae95d01d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d1434f43903f3d623e8cc8c6a967136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a3aac63a341b996c1d16b551782f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287192e81275123ee2298e7714705a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35921010aacf109dfb9e2b512a14b203139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e6df3d603f3b198a8540b04dc66d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dda39f2cb2cfde014f236fa038532141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b49835b816ff908d34c0e0e06477c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49f9ba93cf517fb445b44c08d5d98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61c1aaf8caae9029e1a23bd4b34980144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb947fe014eaed8049215b7cdf41c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151947f6b0c1494be7f73f6914fc72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e9463c2f659f3db001e149f99e649147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228df5b7b53debc643dc8e992d93481148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4015ddc87d4c00416e8466c6eaa9dd7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945afad5213196c989ec4314cb04f5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afab3c062d222604e9a1d3fc9dfa5e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701ebd1aaa885780d4d0e5cd9ade8f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd5afa7248d69b399e1066d5bbbdcf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb937d9cbe869f22298cdaf2656d6a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8f3c026d316a7e85b460580e4c4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e90a79ca0c2702961f6c17ce36421156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da5aee315a12ffdaef6e3e5b7a0b9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a3cee758bb41ad13b25f2cda2bb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35295c2fd7df1b2115071b390afb1ee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d864b616ca67d4622cef53554741160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcdc114d415ff3574333571d087fc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c9c9ad5ee0a3119ab2703da300cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b28826b5d51c5414ec576ebadaaec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dd3067646e3d71a3535688f38ffd2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ccdad0aead998d5a1180d8dab6c56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9b1faa91dbd2288195f023dd4d1d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91450d01dd38125559dba4df777667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77bf1c1c34f6ef7cf1d35bfc15a2e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ac18fff7d804b18db1d29b3efda3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff4fb713e6f3d9c0b855e1eecf4ed2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe28200ca460826dcc7e274e4f0836171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee9cb4a9b66ed492df40b7104ccb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c7eca8bc7652a1a1dd6fa49ced3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9022d0c286fdfc4180627b359379d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219af69b44475d5ec5cd7dd1abdf8115175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a4fd7ecb79d86da566c59e057c1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6322d7cb393aef3f4f843032a24f24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1a41075c99d21433a3c327b697b7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db154a26204b2070dc3809e701d6964179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de3b86d51fb8ba44258c63bf8b8160180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab910fb5460006ebd759ed0dccd0bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6f3dd45dbdaddd73c9e3d50383f57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede4ffaa0b2b4181e92428154947b1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f292060f253d521bc4c4b3e422e29f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b776dbb625a8868395a3ef15b6c141185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d56492492c27dbcb17761724e40b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a5d1652ac33eae3b2236e254ca78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d4539b9195041b07109b926b8f577188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff78c5df541aacbfa4258ab0fa0eb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa43b9a4dfdb36916b0a8c7af74ab4d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2c422884bc41e7c544bfa3a64b95191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f735245e0cdc67d9263ec5eb1aee64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ae4d50c2bfd193019b8b5a7a805b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90853c63a94a9bc1ae440e176e432472194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9de6c43160293b1e1a1bceb6b12fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9b528c770ea8ce5121edabaecd59d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fc6868129c07706283c49857cfbf1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd8f4a5bafa5836f0fce3796aa0ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191cfca369d29e7ba912688cdd99b4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19f08f25686e2a9b666762d2913068200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78173f52710c2fff3e1de8ffaf4fd834201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509c4dbc0a4d020c46ebe96f088ee9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca3aa548750ec8a1ebab360f406695203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c969f5d27e02a3723f3581f176b486204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a6f6ae29a75827313ad6bd83dcee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001157f8429a3cb66efbca4bfda8c900206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63e21ae87ae74785d662579b1937a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc21c212a5100601dc73e7db34608208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0d1b0eab33fa079639a664fee6d00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2be91e1cb6139777ccc00da9bcf43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c255eefe718f9740659b1972641fbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0ae61dbf0d7a7924593730f34336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db4d990bd7eb288a44424fd279d690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245c693f816db6cb5b1efb80366e76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0003f3693064f30eafb6bee0c9984215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505db93dbf5641c6e7268029d4d4ea93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df59022fee25f0f8d06f0f92f09f21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a05175518b4d611362d512557a0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e895ea4880ecc34ee5880be18662ea1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eb3fa1f9229e3cda9aa0442f375ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677647883c6f31c4bc03f28b5eef9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d4ef82eb275525a23d7db75cd3946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785492005d3cbcca2b92a09cfc6bf625223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d1ce7051d6cd1ff65bbcd425f6c11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddb4fe9f5333ff3250796188bd898f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a325f53e8a8bef9a3b0db6c6982fdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12f48d861284ea068f786f669bf58a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd9dd351906b1174d47f01fe85b237228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c194914f4121441b9daac1820781b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe21a7ac642607fb01cbeb62b61fa4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512aed9c4f1c269a81f93d9f468816d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab3c7ff7616eacf72625ae04a8256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c09f4f6cba845a2aef62901b8594f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb88247a422162146ee9c53430cde9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b6f61c277a36e32cd3079bac96b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc14fc238864e2d0b3e1e5c599b8fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf5af3fbca72b0415df32223fd2eb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a979a6f39761203dbb9e5ce50d204b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b275625fd9aaa127251fbe347afda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a4de8f938392fd372e4aa77ea6e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5903f17c0b9a891e9b14d3760def77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0faf1de1a73ab97ad8584212c69197242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35191988ea9da79d78ebab2789589f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c26e3dcb3487f5dfdef1d8f104b90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a71915ffe40a7961b56a4782ed8daa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d87d0a3be27185d92bd02a31fb5d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be878753013be0d3d95cc8c832f92d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8473e038eb53aee8b8a66bf0fa339dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b7842b2cc186aaaa3b079c32fcf43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925a36f4deaa16b0169e952315ccb40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a2987c72e329e2321cfda075deb12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648cf187539d250fd3374b5fdb23c8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181e35b44250a9af723b7a2fcc3dd4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c145a4cf67b8be7445321a625cdb11254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08332dfd5305ca5e78f0d6ef555fd13f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d43c00bd847d5b5594e513b28c2e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f29a9c391b9c2f455bc29ac2729fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa85d6cd3466e82131db478dad7ab3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853170be22a2ae03faa8bbb2cebc43bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacb9860563fe6585c0ad6e5a0b06e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f114dbf868b861e3c879592d9af9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959a6dad543ae761fe8d693b7578b7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1254204906669ecebcb462fd65bb3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615e4a7fbb6d572597a7998f23c112264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d952625ea19381f9e6fc38e1a5a2f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c52472a9fc8d1d09e2ad0a5bfb3fc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32156edbe964effd81eff6f5b4cf0bc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c8d6fd4d51aa0d9e5b260604985be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085745ae67cb88650dfa3f32d3e857c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881bb036bd592d0c033cefb26b69499270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8db9fd1c9c54396d74c81c7440423271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd463e5c19b4b92b33cd19abc76f684272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a048c0cb97b9707cd115588fb24f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087791722d54e238e8b0fa2fa9180115274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc950105044ee17e26f757b40326ff2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00762aecf1733622578424fb3933f5a9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0efd7a0c830e8e3bbc29ee10b2adc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fffc3452534306c81903cf1e4ec1a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6782415c41f3936a547cbad2c02c18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028818154d2387bd46a7a26ebd7ba36280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d74c927f4c47aed0de0d2565327e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1d644a9ab3a8648911e5e4d4616ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf0d378df0bbc05ea9664615613b4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d08f6a8073c772fd8a2347a36a308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c89be0da6f634912472afc4381a9b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678902dce6d8beceff4caf29b2240a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce618910aefa01f210b4df995a60de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf3e6e13a0febe0e589ebdf145cb3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289a78c089fbf3afa4bd7191e8da61e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777ef69e7061301376bf5b04c644b01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c622d00485b7effc376a3b5bd01982291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9a28634d3396acd6b469c6635e929292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f855dedd2857f2a98a420469295cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e7d18fc4cbae94d4a078856eee83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80bac12abe62eb3a9af7b56fdbb7d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf44cb0af2badcad0aa825df7f592b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05ea07bd17af0c38548d1be652006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f4833a58aba44a20328f6f3976a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb298ecb5798c5c53409be5f962689299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364ef3442f47b834447353ef89ad13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457e8b62965a016ca5f8b33dd1a4b37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956e4926133806405c27a283d569f42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a4de5496797c416a2dc758692fcc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891644bc608ad72340cddefc6d2d395304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cde2eefb4d977006a3c36a07f5136305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb6e0442b04466e6a78c8de4ff86d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d2d61cddf0e5742ca9e54571eab1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58cfa022820235c041cb986c78a4f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01e5b4e310c4082aac17b9ceba822d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e331090b3c28e560f7f7a2baf37e9fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14233194c663664ff3c242d24e3b505b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb4b1cd7cd56345fbaf083617c840312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34eefeb693ae6a4ed0d9baff7ecab1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82ef48abe0f4f4fce8c075c504ee6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140f27b8d161c97276522f9f9bc525e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840cb02cc4a4617d703c7fb10b8dd5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb5a29a421b686f8d67dc40ab8227317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfe920a09d6260c7f0c4e463a0bb48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159de1cb839aaafe6eaebcca28d7adef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fba3389438b1fdc28ec5059abaa93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848b81a03022dd05a189b706fbe9b43321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dff024c69ad65b1f614ec647b08f1b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436ca6102e41605baa9b63f56955c19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11598d93baaccf0a674528b7bda70d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c331d1ca2f23e8699ffef7b22c632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9c803eb5a010e34b83c8a816a4bbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2d655d82f16f84454772877d6b6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426432e5e90c6b368456ace8db12f51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734842ecffe40b37fb6825c0287d35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec77b3a03e471720a8a39dcc8167aa6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512ae0f49fe8b31da810d0e5d9810e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbaa46ab014e5edacd15c6d07d4c2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97d681a23633c32cf0b95f0acd5d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c19736a9b3f962844c1f4d0fd913f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5cf2a8eb6513309bfd9eb66050f30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf3c6a9dd6d36f292452750a08809336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea094fc061cc7edf1abeec94a02b54c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087004447449b768ee0147c1c95175a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffc9b3f85f13df1b928598d71d4f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4a99d08e1c1016bccca24824aa009340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff87c29d12301895d9f6e2c8e89f1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d3bf4c360e47227018e18599d8ea3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdf59abf702866dc65e11ae534c9b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7ed707d723eada8342288f608557344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc9d35f8e2c8800aea32488fecf43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45ef834ae6eb4e2d71fd5a8d933d13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bb564ff3410f3f5e92db68834857c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed896d0376f81781c68aebbab8be5be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776704ad73263f520b506c8e7e5d99b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44626eb096d35d3bf411b19cd2f0b14350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279665efc236a578d78302a9494fd32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b85f3641d26e72e019d6fb9daf9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2e6b7fec3f5e022d89c084fda4aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60530ca975d919b92d0e265c614e8c80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9cf0799dd0a7fe5691c451ea30932355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08605f2f37d991c8c1f568d2dc3eca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ff7014e786fa22b25c71f5e94df08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b17fb597691a0a89934ab75522bf6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46fcbd0c4a56dea797a2ddf2eb4a21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e6b7833dfbfb059c9d373e865a13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b7a48ab642cd8c228d8a976679086361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b047cd73cdc65353d28f4264403f14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f216b35dcecdc963986399d0ba77c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a3fb975c2fcb0de9dfd4c275e0198364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc81e47ddce219d0fe558912428d0f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504c072338e9c0e9f02bd3a3eb3580366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb92920b28a22184ae260305de6459367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712481430e445ef577393c6629bdfd29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d1985a407a5d5b6c7bc0bc85241c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3d119b06e2cc2ad192964e20e3704370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410ab36417ea28d07ad7b6f9f321d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223cec3200c870a60a5e3b10e1568eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b113514a6ba8fc670fd157c2f7d1ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df4c0a2ab5e6815375aa1f4c7e603e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143cec3b837584764e9e0fecf67d8b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e9269dc18ba361c619598de4b757376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1d989ee109cce2d8a654012f6677377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555807905bc49faa32b505baacf864a9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14a3a244656b9d68e7ce8714aaa8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64247e9cfb201b2f1f2265e9548003380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be58758ca9b1ebee8d0bd652546e4a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3cc6e4d0b3798eba86743014ec4e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705de605501b8aad21cbb7ea72078359383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1f2887bb409d2ff2ee0bdf32596b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7450f6f0472f2188fc468d3721946e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3adbe6fcf0fa31309d2683f0a10e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975b5993822da62ab4c104d904e5544387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215022bf25d1b4add67476fa883f3cae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c10748e8490a8cbbb2e4494976e921389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fbf8046f27f6eff158fc56c1c813a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfcfd59757e4f2af966656f7d02258391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc0204d1e024d446a22d9980ea09fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fa3c4e821226b5f1d7e3268befe03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc06975d35e2004e20a59d67ed2ef49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4704909a02ef1c0a31d98fdaa9c77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e110517ab1d8e2a041e9e007f49694396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a2907b440c9b18ea26c76eaed82d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8b6c27c7232a7d99b01f401810ed1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23111cd9e2abcba6d4807b9ec5baf9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63528cc16f985c2346d35aac5ae9ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd43b85ba7dbccf97447bd6c82434f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf07281694cc7f4af0332ec6257b799402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5141ae11213f232130901684a0c67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d3163a6ff1c4715cd2589f6454e09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cab6bed0fbdae46590823cf83a7a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcf7de904165b5127dc371ac6d3e24406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6df28ee5effb4c8fa97b445400db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a07f0806a28517e5e812853da20a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2a09593088c617675066d0b218c04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852a42b83d6aa2cf53de354e8577b86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83b30efa5fb203fd6f1b491b04a865411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dcfb7c4e5dfd278afd9ba7bbc44fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc729df161f928c88a01e91cd30376aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5e240b60bb14655f737f3d4bc2fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00110794f29ba119109e8906ff9496415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58d9dc84fedbe1aa38459b1185979416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0948e890a411b0d8c97ffdf6cf35c40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a305c0cdfd3fcd12182fdb26749b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed11c69e6da11a089be85a36b115533419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c929243d4e52a712b8d938b9d4b85e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43ada0de3dbda5e422e729cf293eb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb659d60037d5969e2fc028c39a90c36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4a7a3bcae97a01de004d0ef827e65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec0d3c673d03eba36eed722278fae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed30e88e0e22aec326ddbf278f0916425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c904c543f579dfc8f165f39ec7a603426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ddd8dcef00c0fcb515b03ea3b8c5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4049218f775a71caba60651737b8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce093e5eb14a45e65d3b27b880b151e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f411718b514fbb0c06142c1e7407430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de86b158cbe367ae0c5b14359a1b637431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdcf8020ce5e82f55415a607407793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc338aa713a67feba357f6b0894dde05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2df197f3a9ade67c8a3b1a5a966e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305a726f2e6b24de8f38e3254ab7ec7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1eae0243135ca7d6b42260465df7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbd3dfcff8ab40093a21c54a655c4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e573ad862e66ae9ff82346db9a52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48362b0e0d69be102a30ba20eaae085c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d416a7350bcd3d92ac5258ed20790440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f03006d215098e0af8a2d955ae5fdc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35223868a5725942070b071b99efe64c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade275d2be0b50af08707aa1239ef24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441025cee8c5706d700f26f5957935e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d01f32b0a96956746ab53bd3b94ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96911f3f74a8804998743de9269138c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665e68f6fa14c6523f1683b036dbbaf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5104be958ca778ddb9630df2f6a60448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1a677c6d00de9ab6e058ef65c9b1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d7d97ff34eeee275f5830a13630bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6849043a3e25c2b9163bb610166000b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f5beb936afefb6ced777ce3474dee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40332160d4a6023f71dd5074e2545084453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591fcbe33a6abbf43eab571408d6172454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e04adb59cea417016abedd3803680455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901b2e9071a07f2ebd42f39fc857e08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6603098250d7fae2532e17c9085ac2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d18902def79d4f380fc21dadd3f47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665b38835e3885c2b451d98d877549f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182e231b7761c0076a36f06c0a74f78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82817c52bb4e29678582eb173ca51ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54796e7222c15a8a06fe95de534dbc83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbb1dcc8543153cceeaf975a2a90e0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b67dab68a7bad15f376188be56950464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8866e0865c418644f5e874c872475e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228489361b38fe720331fe6ab3aba6d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1f792e795bdf378d5b230d9b2774467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e527747ddbc90bd16e7c18d6429af8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e44da9fa0857100ef39aa6b3b8709469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a4feeb1d52c53701f59e9a855527470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143f84fd92ba0f6336c1815cb07ec6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d18b2b645721cafbe0f2ea4009ed07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7975a71575047b79514b5e5068a6954473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9a4f9d67f7cba18f0b4afa1f453b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b868261b36b13e83001cc580aee3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109d3b7e61a7c7a61b948a2842aba20476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3124e9e24787778650d951f2c7f382477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174a59654a6cbf355fedaa112c4bb4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cc8db4c22520206d0abefc7744e64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c9f05f9e0b2472942fd11eaf31876480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfa04967af01ac84c7d2306093520e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca64c39138a7411be959833b75bca58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3721300e0b811747c01de3c226e6df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3126a3e3c100c22f7cd788231e7a7b7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27958c5c9f2b0625b85283c6e71945f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7d762424efaa804f3a4134ef72232486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59be0f9ffa32ff9c576cb1faab2605487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4be56af9708523a571359955985e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd982924385e1648edfe60db5efaa6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37b3273584b570485733faaf166b8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff352dc1a364371e9ac2b66e6bb64e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046e5a7d1118ae2436adeb40c46e73a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1770a7d349eaab103470e8df5d1a0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f19d7d68b5b11485c656e2e9f05197494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa4bae3389de1df496b37bc0fe635495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4192184b7933c9b4648ba4857ff5fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091dc2ce6fd363e364f3b36d8fdc02f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e032e2194e3c25aff9808b2569b85f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b85cffb39c67ae10449517858316499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cea03f0439bd7b0ed302d8f86c043500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd628698784e1cabd17771cc7b9c1095501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c1ba259759cdd1c559a9ab9cc4cfb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256c2b378381672f47bd3d9e1a65150503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e53915a1cee36a93c30afbe959bc24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c3e14522620679e6d7907c9ac43b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ba93fc82799e53ab3185a2084514506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c4eae4986e6337f6783ac828c663507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f1c61051bc9509cb5fb9b2012bd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c094ee1e2919a0cca8e3912de73e981509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fef7b0016d49ae7a4f6c53ba77a7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e93562506f2413af7ec61945ed39c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4876d59979a545869e1088288ee3de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75786d4b45b52508e56db7c86940fc9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d013badd8ad08b864a14f69c9aed911514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59768bddf1b49ac922a4eb23af1d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74979386d9774267a995a07f46126303516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0be185c1ad45a8526cbd421914ee8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba0b84ed26dbe3cbefcd58f2e67cb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b81331c74c7ce2f1c2c0f4a04a8ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca049adb13580961f826ff69a4f2e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ab0902944a7cd20fb1623c0f38e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b731ef395c09d2c3cda30acf7030d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b257c7f4f978f4035a4e2e3a7192222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf03728a35e37bef87eadf59ba9165524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6da4208adcb4ebf9ce842c977f6999525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ebc093660ff00b28573a3ac6b0a83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b86488ab7c06d09473f73fcbb67d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e035097de29d27d29ea99af3a0366b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c59be2214c88e3a4c7d92a2f817428529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812cab42dbb42b26a92b87e1857e8aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96640235e28bfc8f4d2d64e868d96838531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d3e8c683ee54fffc5991d0b9d5950532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ade3703a6de7a4afc577ada027d6a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98021490b429bc1185b5cf4c5dbeb7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35801f157b39b6223a2dcbb20ea19b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700dd2ac96c7637f2c596bf605ed3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f4b2c4c45f1905cebfa93c52d2998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000c74384059593cc40f293373874c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541178d6ce4c5598af74d6cd243799a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bfc62da833b11a74d0bbac1872a67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279896fb1c5385055ba1e371c93d2eae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7a6d91094e127d1ff66f3b343162542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bc093bd94e6b3e6b78016eff006a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97364d1a53bc2e1eb86f9f248c893450544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7725d5094cd0dc559844107667156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aa26241f204c41a13ef862afbdae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93f98ddf6f1e6c57641d31860fdf05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00859377c435a9db777e8b237de3ffb1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f82fe372653c0e86af11910b69dcf8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a962d046b5b3f35cfd7f92cf880e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc6c669c6a949c7e1b7df23d5d2d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbdd3e42d0fab90182695a2428712d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91be6780374064ecc8136bf602728f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e51bd7c4addd26a6b75212339234b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead6c4708ba72e4c3ff936df75ad35a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067b4f4f04076d6c49b7f924d4b98fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc4948466166705ba23f4e7c48b47c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603a8200927bb4907288d6f68fc89b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a1346afa74d5fb6b4a3b7972accc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a72571ddb32927173d43cf8c8366a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3eb692642b2fe5e6044e1083053457561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d25200d9f433f33a8cf261ce977e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46addf78bab9b37f3cd9a8681447c461563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11e1273790ad5e303b1fa2d1bc2ac0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda86721448c25434732a3dda4dc909d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78ffc3d5de9d9d88ba904a8112768566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053a34ee3f1556af7a624ecbbd7b48b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40db7eb0ee7fb830b2d830ea452944b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe65913ea30f6e3001062396b866fb9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf89fddf41f35b1464dac8c1f76b23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91def35d6beacd5e882b9f542c0d68d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b452f221a7b1701a3ecac660e11a96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320652e8937a445a7f1692704e44d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf981bab323e3c2132530b3033257e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bf746e453fc7604c5579878f22dca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3585449deca9dbfae210cc626ce6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da6ff024fc731bf696fbe73a334e63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545434d4cd289fc550600b169b711104578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634ea0e1ba40f4a1d195de0a7ad6849579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625051e21a04c7d725ae2213c54a185d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499ba3738781ec15aa80a13a84f545581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3b3b8ff5f8b2678c41e0f8fb7675b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478400b1a60d1302d211a9575dd40a68583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1599430641f057f836d3ea4adca8c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04888e006ed2a124b496a5fb79bd4875585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82325f5af5e4bf9a4faf43298f643387586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1227fe0813a52261169f7fa329dcb7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e21d57c75865dc0385b3085ed34d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81da64e500281bb749ca715731372d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6454a97616a41da815caa95463c0e48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636acb003efbcce0909bdbb1db29c8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90deaaa686d27e2a96fb6412b083daab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d53386226967423104e4ae5df077593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba3c5fe3f8d7cc1c415d7ac0fa0481594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67be5632e022ec0f97257e6ab0b83d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f847696adbee71b5c634c29cf0e8b32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c39b104f7c9d6ba6b83b935a9ab6b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b640d40255dcbb0801f3b0b0f16596e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ac6c8c6375e72d9a865d21b482f43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cba9a03de65c1bf4f3a1739df5860600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5350eb5bbae9882978f5d033bcf786601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f7846b27f96afb8bb64c82971d8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70cdde6849f0cc3c522ee2884f1d93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe69c8dfda56e57d8e32fb2c01ecfb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcb850e2fa0982357a90f7e4534507605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb71ec71779d67c94d6dc3251252e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bf3ab5fc47f73163837af91b2a2be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db873727e7a89a737884e7dae7fd28c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4286d67cfaad9e48e33df410bdc17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68fe1ab9e2fcdc6f8b9d2db38c396610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e756855b7233ac2903b36db180338e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acb2bdb0aa5a3f01d23770eb35b573612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e3372799b6ae099ca36ce4ab6af44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747d6f9d5f29df175f5fbd6a2c310ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688e8ef1464d76952745ef1a403b232615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5dc6fe07c1ebbd115b087dd093d88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c6d2a635e8e8d28651d4d81072ed5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f8e82f9e241555552ce16a1a82d8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4679c99767719eabb5e8b1957d088619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b584b20137625486b5e8b59909633620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4a0b20d42dbd580ed0db3d4d0143c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed32902fdface4d4dfe6d94c219f999622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc3e38f20d9385605a788979a36ef4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b29e75909f796c613bacf37d99f97624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a9deb6dd78c371ad404f0948d208625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0595dbd974077192482c0231e052e2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0f27b558e3e735b06b01cf980e7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628e73e9f9f5d769c057a44a6e97d72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7866cdc783ee38176f5163f93edff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c50285af7413576916cfa9b535fbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8de6d49c2e4303f4ff17c08cafc58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdb756c09728314876683c50c63d5e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70296680e29c9cb4ba5cb0388c549da8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a20684c83a94cb2eb9b4e94f5eb99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb2446b362d6b1d06242bebd014bd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6a6e8953f9eae7eae947ac8bffdc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea11dc9433a21c947c1ac5384bea8c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304b05da5b90868993ab7c6b213ef0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df335bbcd7db0b18477d0b4c9c530639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b366a29403cf62229bd477c4df2aa8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625485e858dbff58bec6016799517edd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584bbbb3a7a885c57dc504854e49daa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c0d70bfa1c092d2b36ddb41234760643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e059aeec4099c8ed25f9aea2d854ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2d78d34ce649ff9ae31d158420d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6ffac22f0a8cfb97dd8367e435492646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55c67c9d7b5211d30516c6f14c5e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16de8367931985b4cff8d1b8a67413648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860c40352436bc3e9f420f5dc214565649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6c7018570c8104830172adde41669650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0469e58c5769fde9c1120adc35a0ab6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15240554baa5476ba9aab3907b9ab64e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd209ece9357fbf204f1823a97b21c70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c70bb07f3019f5c40e51d27eba68b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986767ff115d4943a9e1791390f445a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1797576b16306979cd3c09976d05f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa801a3b38ef76d7f121536d9fe53c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364418901cb0251e37026112d1d10f98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9c6597bfb76312492c8e05906e65d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153990ed9c28cb83a34b3fee12526ce1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f73e3f0f1fb192bf08f9d45caa2079661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a896dba1230c377f27d3555e8923b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb9e8ef610d1566d683f9b75a17d53663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07eee6ed6fc324da94fc24526bfef5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c95a3d1ce2cc55aae64cfd13d5b6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598fa2a3b2514a783278ff11bf8b6fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3596f67a3529e69a2c6ca09e05735667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a241eb400a8673b881a8e5001122668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74282f657f48749ddabb3cef0fc6a3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3389b687d266d06c498b97ae0ea1b3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507edfec3eca553591fc7924a4364d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb767a0b53ea83e17b1eb8fc5658181672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60ca4d15dcd49786bb1eef8f44646d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feeb6c99735142fef6ecfb47b76f64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2aecddc978c034456df1cbc019a65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6c5c69eb1a7cfc45969253bfebc9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72160ee6f27cceaa2882ebf3156672a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850216c18e5deb7be824a0c67f681fe0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f8579416c80624438a89d8c86d11679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bf5a4eb16326ac8da9c6511dfea08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdefd2bfdf566917f98c8594edd9252681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b76d3d11409a647668255206997ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e5e1e1438d4b8bec6a865bb88da51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfae21aab599922e6fae950faecdb8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556587dc1edf588859aa91e8c2ddc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce22b195815b66624d52a9b3266b473686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca016d8273c957d961542bbfaea6c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30dfdfc04463914e251018fa7b3945688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149afadd097523bc2165fb38799f2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bd3a89fafba39f4c858debed286e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3174954effe304e55fcda256699ed2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639053a07b89128951593a52c0ec11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df90ec3b5c890816f9a64f623e0215693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560560c6fc59c25855e22a0d94cc6cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f95e2bb7adacf72425680f8091a85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582bac59f385a69aec6eb037a19fcb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af267a2dbeac6d1b09ad9d36c7918c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a53e52e663ba48b3746fd2bdb1b997698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0c56b3c4ef45fd76e8818f2e10aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d4aa00dc4600398d60e84b575e7d4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c17b4fd1376440b4b1673ab102b031701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf990b6b528d2bd2d274506ddf6ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2af22f6bef268e9e07f064b7ec4e71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b240e881faa243c2d01af33dfa2708704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e098c77c8f91debf3b4a15d4382390705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e961bd40ca3d2fefe8cf682e1d5163f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8328ee3d5ec7f2fe095b31f706c90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b5fd8a008864d4d71de74fdd7ff5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed68094f1d6d3d4e67d6d29c187b53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7071a4403ec71bce430598ccfb9fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4281824eaa5e65c9f044351c8d6bdc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3bc537be160c47e3c73f9bcde0f76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd505003f2751f8143feb36ed6410c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd25e2967a8e83ba8cbd29fc1b99220714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe391b9bbde0164cc4fb73bb73598e88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988695e4212103f83c4273d05c335293716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5714b91a173d0994692b35f6c8290e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e1fb758b9fcfe2abf47dba84403ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc890b9d74c9af912794db53fe48180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed139245e43d89a5de6e2fbeb879b40a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11981e8b5c4bb3d1cd4d04c44ffa2831721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db34864cb6e5d052271be0ff6ed072f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd04cbc09122df88d488494e7c32b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a14c97253af1192f1d685184670e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7e72855f0c8952dbeb6547e703f7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15e17c4a80565e94854de386e0288f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b425ff3f57e5b581350961ec601967d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b3c18a235d9ef1d6a8c1399cfe95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0e71c5f82526de0a4f2947e8bf80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda68d2ccabacb5350ec7f51a2aa21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f742090979cbe681216c73f578f1fc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975547650734aeaf81566d5fdef9285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e808db663d9d0eefdafb4481a97ee3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec51deda2b1c20e639f107f9510806a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220000e9d3c7abc35be6ef06bfabfa49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ee9e91edfe8dcb55e6946b5598fcb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25660e86310aba97b26fdbd771893737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49b79dbb0e983254bd2d506f77d22c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e0c8b11600b8b644113e30bdaa5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120922e3dfd2ae560d08e1457bb07ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43fb3d08c02ffa0f363ba8cd2601d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadd84f1f12caed0746f55abfeaf17e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371008dd23ca5a96186345c5e579f785743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced27e714eb66462cfc59d3c967bff7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b0128fe7635b68090e0c1305d2362745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f08391b5568e5329c33a9c88a7ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd839075eda2c21dfd029982201111747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db67c23f19f5facfc1cf539c85622a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f48d7f7655c40b9f8b12105fe98c3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0217095c6cea6159e62207221387ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d61f4926c5969817a604b1b3c96b83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1442d8a6aaf25ea67fadb9a54f43752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea101e4eeb3850eeaf530b28b2fd6e6b753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f5f2c52793688208c84e059accd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9f916816c2eda15b895c66abbb812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbca0a57e80e9606ad3f6367fc628c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe3089629e4193983e8b7f4daac4714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346e3f77447611c74337c6691b3e93e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f60365f9f05c5dbb5c559d579cfc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca68e2a46419709e6ad08d116d4ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520783bc52fc6f53794699f3a0cb1198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3ab0ed76e61adf68c59979cc4c9329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c42ea90effdeb4e1efb329ea9a59710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbde56ae183b5c332a8fe94b9f9de411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52f5b46f1bd0c0805b289dd2bd2e6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287506e0f43c607d86bfabce3f24793013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8121f09be91f10470376431e002221814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25669fecafdc693134f02860e58ecf6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9cc60d6026313145d66fa47f42ceb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b248499f990a9e57560dae198b80dfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825b8e801f3b8c4d4ca31e39233a33818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5095d1f950dedfa357fc52280c4329d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785614e14a696d6f2876b1b060c8e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873a2c986e8d7edb38e989de5edd7a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2fa94f80ffcd05a78e03155d1b69e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30aa1b7aa32aa586a265b9c4e0e9c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730a4272d1cf3fdaed320e67912e4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62834e8bb6d90acf0d366bce09936dd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cfbaa7e0d92388617b7c7a3c361b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83e079e53283485ed0db880713cf6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1576a810c90ee3d899fed7791f009aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5c7a0da1857ce6675b2d87eef536d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f6fe8f16f2469b42b9cbf428102bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8713375274afc034d984c61b637f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2805e870db39eb3929cffe685fba6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa21f267b1a33d8f1985c21e771621233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c94acd993c0ea5c3d6959c0972c5ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09996fcf9de8a58826184ad6b524610f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb61d8ed3fb202383fcd40eae4a8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a993bdfaafdf9b0d06d63e958165c9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9266dda55e4c4881a0f180f3260bd538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74a6d728ce05c14b68bacb579f757739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5b58e9e1acf305742ee13eb6582940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84871ddd41996aeff74b2dbc5028f5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389942dc42871376685aeaee0c96c60242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19469b08ae03922a0726b58a8d30cd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de427efb701a977902beb509a37786244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f894b0788f0641fee6ba1b9e1780a7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd856bc50fae52d49e9ffb065e7af89446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717635e634848eaafb04ffb402271ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa6a4be9995774a3bece72223b0bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a34b521d824a65e5fc36bfc893627049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9aeeb345aafb0286873eb59f4063a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b866575af86fbc7f5d3ef30b4eae051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c9c753f1c87db632cd78961f4cab052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd9ef423fe89953beb4996fe053a3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a395250e3767782cf44153193ffb154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec67e62be8938c7a0036cb88879fc1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586bbe3653089cfa192f9e2fe4271f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc16925c167d5ab9bb42085660282cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592031ab195aeefcdb2828f8f7a099b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723225abb436e304251bfc1f8cc6877459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c623968a330d8f9f12d4a8cd88d47a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e88c93ee391a7952844e57c2d0e0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f87f73788326f1e08f340ad738c73662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba913238522d3b62f854d4b66cd5b8963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebcf432f24e36605b61c661c0e25b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02e1513b1d076eed3a18ad290281565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47380207f98c4852eea256f8c87a3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283f33f5c9e6129c3c9b9cd20e2086b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140d53a3b7cbb4fc92737edbb15d26368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fba42a8a7041a86619016731701e8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fb761f654f8f4f2df2211e79e5fe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280db720504cda3ebe5a00600849042071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82229a5340c9410ebc2d8cb57c3bbf0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d023000904e58e6cccc18ccbd3ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b751071d23c0bbc6b9fe887323093e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf13a207666480d2d79c23b7ac3b5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9ea996fa5926cd5fa233c8503478076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499ba4886662b4d70d5c6c7686b9c0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725fa1afc7bc78a6af1aee7ef04659578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147fd1687d2fc095f89f5763465da9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f37af2ebef84ad151904f6589dc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e8d55f2d548670c5d26612d6f308881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df304638e17fa5a222d2fb50f3f1a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062cfb2b71a4dbbf13254d9217e057a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94579276138fc60ec30863f3b7381584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba1d5790af9809a4f4564e085d1ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35905746ffbeec48fab58c4e019a206686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b140a3ee195a9aa48ad7487256b2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718f99994b5fbbcbc1a42f1172286e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724dd906f9b4a02f8fb02827a0d11389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e85098247af67ee70e0a0090d555490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f9eaf6428622d8eef13c8aeca9b7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16516ba1da133bfef2775aafc145cf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8422f4b31cac4f3cca7720a04c94193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9065ae176394bae778fda9aeb30b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806fce023ecb287455385d581eec64595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b29d5c45ee41532b639b45f10f35596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b622a7e5a5acfd55b5883e4cebf45f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c431022e553c9c777249615e0b7ff998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeea4942b387622e77f1531f61c4ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670cf46208b6e585de384557dbec894100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326e1e219d490ffd22e0a0795e519ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12372f9ffdc48ea9f9c8eb39f53bcc21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0da4493b4f48c5fb1e5b9783a3cfa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e9b16cd62956ca7cda7d14a847ee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae466e7937a5df8c82161a3e381e6a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18a3e52e1db2732c124f74a3413137106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b0e15f0d59c8924d5886b5fe92bb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc8e71ef174e92c0123f3cfeb6fd44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dca6dad736ebb12fb832a6b60ae94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f463a424831ed23ad8bfb42e1eeca1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61417a996e995b294b7b062c7f23ad0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6f35e4dc6d136d82d73e073196de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97e8931bf5a9bbac86d01fc0335bba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc7b8824407607cb5ca1f05d13ceee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645acb62a498d7782fe29ce97ba5fa0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b04d00ad659e9ecf41db40c239b4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178266f8c70d23dfbf46dac0f3a105a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c5e56abd2b3230d5dee61e066da0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b449056660f9085190d22355427ae0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8ba900354d8331b8038606c90de35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf250d2a0779ebaf48876e9597b5db4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85d6c32b55dbde86a339643664141122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701d7d0c0b13e626c4163c3d99bf912123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4778a1540e36d26689564a13e111b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93ffd8d56c5bb47fdd23089e78218b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b660c883ae72a5ff772128efb8ba34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce4fbae59badbe24801b195e458d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146b7aefbf603182ff43a3abf42eb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520cfb4657109b09eb0cd146990159b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd66b367dc51782e3e3fddefedf2cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fffd55e4aa552a5cbd1fe642ce6d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775b4ea7fa9ccec9db893c367291fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21d7035ead5c76e2d9694f6e18d9e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471705c3534a40a009026030854c107f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd911863254be25ef20ece403ddeabe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921511a29419100a26a58ff4c9f018e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea30318207f8d2e344eb3c287f15a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4d3c0ddff33ad73d013b8fcdc0244138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41011046d7757e23bd7c5262f79022139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227967e022bedbc184719928085fedc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2475630277279a5462e4633a35a00f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948e259d0def788189d53b7dfab6ac9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f10a0c4500f2db2bbd1052fad89b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d806263607f917682a8c947088b0bbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae22868dccfafae881b8203091912ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf5b9eca15b55e54c26e37b24dfd19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93eb843e9d724bf18bcaf0a93bf325147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee471335c1d883ac63faad302f26d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad202a23ac0c6b17049c0abb7b7005149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c70f966f6c60526f6b797c6e5a276150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ac99428c9f315338fb72edcbb834151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cad16e76819b043238570b3bb21e60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706f453258a6cf74d089aede1d3e873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44027ad99ee29492d8a734d28b715e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb699330465c0c10e7bd63f3d3b1c17a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138814ecb107aa614109a2b213684c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e167ae0c2ab748a25380b072dc511157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db88da52815d4a6d62ec3a099d8f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d6db1b20801840741ebe687d0bb9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4697b98e08f857949967bfaddc9d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d218d2729636408bd0830c80391e29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e27516abd9f2882885d7534b3c0098162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc0204861981c101ad9a72c97e0b49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b30cabe2d79d0181f88f325546bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4905b6e5b9352e667c962fa8e815e07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1818fb250bc3c88f38a6471d46373166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb09c25ac4840637c342d6b39ad727167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b8ca67592c160f2178929e882fb3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846e16dab4f13f92010dccc6cabe80f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd52ed4c7a74e993264b5832e299fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ce6df2c3921f667d4097ccc18f582171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebe35cf2ab59ea09388798e82db5d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0d15f6d0ca898afdf16392dbccf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70329f05d77234be93e3dddd4bb4f1ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43d02365b84e1a9bc77437c3a7622b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb44e610d385c2704081ee062c7ce2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a8d048cdf88ea8e45e7587cd27cf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdebff6881f41c03e3c2287270c82b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01722a450f6d47cdfaedf812cf0188179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8c7df3235240caa9e0aa772c474cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf660e330fc10f916ad6a009e59165b1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6cfba0e9791c2f7ea027690bc777d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe830f3211a43c3d01c0b3f7d0b4f26183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5b65850d8a78f3e5f3554e00d0e9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5eda7b531a6c8caa6cffbfc87617e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ede34b73fd8bc7b148f05dd2cc4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b2cbd6751e96ab3707ff37735db0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ebc362059dca4550d39e270e8667c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce66f51c051a85a6e9d3db31860e800189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1911d682bebc40fa8a3d29a8ce8a67b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311090fe91b126eb3d94f52d0261fbc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce9c4312b3e6d8832735e352f087e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39860590023974a95a05e9100b9722193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e80be9f0a1d84583d31472c1ae4ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca546e9dcc2ed46e6741ff4852e9077195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3ffebe106823556e367070ebaa9c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961f9d7e48cb6f52f64beb6b6d3429b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261e2699c42083220412665777255d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a96be9b7bd6b28a384b526dadd4ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f158d328d99d4d2a4b5b545c0d985200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbee73a27a8fb974b0f2018f43ac75201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb302ac0f5c757ba1a1aa22aba850524202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066ece0de3dbfad038a04a042423721203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b660752b8c0f9ef34f9e592d014bf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be31ee51caf35bbfee3b8f263c4ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b507c1f7b1011e4e5db70a83841900206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36ddd3cd607c8351606d2b97d9be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d2061a27fe5750c316d5469c7412d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f47626cae376ecabdaa6858564394a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754122a1bda7a65f410da8bbbadadd5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b48f1d9541dda89752f294db0977ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d87b00aec216551f346d346fe55343212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc919e74eb71e13d10a878738a8200213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ca35402de629dbc135fe8a17d69be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa51a055e99dc5178dca2ec2aa41a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae1fdb5cebd2291da6d48e8e72776a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83fc5fc427550fa38f2bfad028fe0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20431dcd7d4e286fe6e1130516826f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601bf46dd755771a968385168e590ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a629e0a7ba3db23ae93dd67d2d4df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb082bf5621526d3e2eae31c5e27c81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6771e95fc2e206c950bd268c2a3a01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132144eaacf19f09e987f9eb05697f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352956019291e6d813681044fd6e2735224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6486e077e5c3397aa2974eceb7c166a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023faab4fccee6226fcd3f0fc45b7a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5e00498dee481b556456fb8fd935227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a38fc46accfbc249391fb213cd221228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75769184f350a37394c741b99eef6438229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9452ca6f6d0d1b1c69b1d6d8e9931230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aae427e9bc4ad9f2e57f90ec30fcb6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a969294d553693961b9cca15aac2ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dd3972918b59426c35413fb1c001e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0affa7221bfec1f8c1d9f905aabbe4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f053af8920780affba6b9ebe4e0132235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001ff091c8570c6ff46e9d3ccba1ddd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5fb1ea2e95786e8dae1e4a1109df4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e7894fb5989912496075a34767f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697b2d099fb36bd298871489045de39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aebcde9838d507a67c59e28b8562d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d745ed22725b1b198284b316753b8b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1534b5885f2fcf02e8d6622765b355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04fdc7567cab9c8a5183f281570127243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f308d6623ca99478e8369012e7880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af06542afe4df3ecc55cf39a08f93a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012ec3154d688b3309ed7030a86e853246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88bd949f739e5743ed005659a86d7f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4d5063cdc2fcf58347e92aa4e9f3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21423290d582d5643fd78c91b20bb947249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c1c8be3bfdcd16f5b353ef68195f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d59e7919b033355a1b07514c23f55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df2761ec058a31392780bec8a6a50252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6e6d68321ad1f7c07792f0fcede88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84727c711fb1d29b7d4163a4030d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080b595e0c550d96c671365f0a28350255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7b9b8c0c2e9f2716e92787e8505ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5d8aa56fd986510a329a7a0467810257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358769f5feb08714bf63c4a6ca4b8f0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c607af457cce9d6963dc9b0788e8ba7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2a790d49edd5fed5fb2a2c7023c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec2458632a70bca63343e3230a676d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8c3e856e5f05a6c5f9391d34e604262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19369bd578222cbce93dc9284f840109263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54442e70a5a22ff9dd72228d24ed32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45f289da225f20e46dde7230a2cb09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0849066891889b89f33b8f6c7fd514c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f7f4a6f9aa8768da1b34a8d9f06ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f89165ca038e1fc8c1ca8caaf85fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045380d937d33cc3b9f86b11e7746e7a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736857fc252aba9140c010b5ab6d7a6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac401566f527bf6160690a34f34ba6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ce20afe717d7b5230ae62363852f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee1a84605178ce0cb708308985fe88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74964a9290d6ba185f808a1c1a295a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febddc321fd3549511b6962653d1fd67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e5a339d2975b7f49cdbc48cbbe2ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c68b5b8cc2bdba9c04e5474ee4dbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b095b2c01c58c51a5524cd1f1028e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819044e2416af13032e6bd3c9bc4e5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3dcde4ce5c40e6d6664040c4e5e68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089107ff46481ec5ecbad6245c1fb59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210cc2f5206759b61376f7523c7cd13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58568471e21775741c5f746f8d600830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547024ca64c339133c37e62de980bec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427dc9231ab66926562d17c54c647b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c97236026d23cf2433a0528d93f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78d74b4a0548f76f95432cbeaff906287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390999c71219a226618f5f589a9bd4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7714d8ef5051d902ab9f367bfb34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02de46f76b9b11ba40dbb7871b6bcd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740b81458fbc39646096514fac53bea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b22f7ef224285d47a28eafeb48d55292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58fd9ceb733023a241fc09157f7ef5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba94830bc87e86d6c176411b7793939294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657068d462ca4cc465b9258d8ae0cbc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e7544905e7ed8fc117e4128e0fdc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4651d31b1b60665e94c83ad458ad96b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0fb9464c56b1a68f83ce1866f9e38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86881f566cd3b2ed1a058ddfc90a6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafae89c1f8b9c9ce351e09094a6b298300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90d2ef569aa2a7bd05412061161cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96182767da9c7b3c4230f35dcccffef5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fcb609953f34b7363956abe3a38ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c86dd54a1bf5695774616645953df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b615a30e4fb2eef092e140c3c86c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd595dc1e051ceadd31e7e08d8fca0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3704d274d5062c47affb10efc415261307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30185d00f96424eb85b54f2ed2fa088f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e042b4a71caa53ff404b080bcb9acb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558c26fbb1527525e53bc1ae7e88b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac07224aa1c0478ad4c12a6c2b2ce2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bece7b6efb5a6bf0479f4fe5792a837312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a5ba1aa8b7e4f51de020fcee3493313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4699c79b9b70b08faebedf208855e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e4135192843ebc793e38cc38b2c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b2b758a4f9ac1fdebb3dadeed7299316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d9e3f8ee3d2e61e5b40d8d2e37495317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fd44259c97ded762582ae71f7123b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7445dce6626676fe05a1f581d0a7a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c60a3960f5cf6a83beaab13a2ea02d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87338b8ad965c3b559ff9ba071f0cb61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a69a93fcc99b64b9589ae632028d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8455abed0f7c6f8ccdaa00647cae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd5c421f0737e376633a00cc4e479e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a707978e266abc8bec4b02ca93103b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03d6d30f3e20297ac7575ae65d6c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b4fffb1a132b851dd15ea4ead3f49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002a2a57ac7e2ca64fcc7b6e028d00e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9adeacce697b4f145e78d807230d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a4da5ef370ad9eaf84dfb1de31ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d2b411953d93b63edf3e5e38d7ce9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588204b2d40ba27c592b78b69a3a3997332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3541d1ed1a067f56a512f655408c81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b113daff88745fb9c19cec9ab95253c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c85dac870ce917fb12f20df9e141f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e6e2a4cb8d3ba8e7dd416cbb52437336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cfdfd04756c441f1a01da0fdb2ab8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44cb943eac86c10fa28cbb43217880338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185025d330599e78a568e9dcce46627339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeaf15f4ecba3c7ed95a4522c5183c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fc102cc65b9ec5b87d7eb37001c99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb83221cad441bfa8af9ed9857a3b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b247d72d143255fdff207829bf6ddb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c300b6b84e24e05e5b777285154184344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ac3e890b5897bd014f8f42e284a53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33488dd22c5463304c57cbfefe645fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2024934e313f7defefa5e90ec431161347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e5d5f8b41e4349f08de926d58cfe3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765dbfb99fe86bcdb7cac7025c222fd1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d4ee10868c651c3a94671dc1979b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9639857a6daaede19a5c8c647278a31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf972cb29842d00f142b295d62d89e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6d7fa1681757cec1a069b56429320353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798f63b8ffbcf8e4bfd637f7aeb521d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416557cf7770aa829d5d841ce5611a21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecd175eeedac7ca7eeb9ea68c485f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b902e3fadcfaa4acb9e7683c108278357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c64f15045c15ce6a424fc490e84a0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010667cdd8a6c4b4957ac0a45d39f4c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbd421d178a60a1b588dc3a90f7bd9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c297ed57ab26f5b0f9c7528c7e2972361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d9368f0e5043304ea6789d3c130e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defb83b3bcd95ef4b5b9b5e9dfe1d6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad180ff05e20d41ccb351e9e9e280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7962b5454de7cf9d54a412532bf5ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643f697544bd2bc4ad262ee27f2625366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c7b069c3526e13a18ae398349c09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816ffc54b2cee9722fc385b1253b01368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9bca230f293f958d984d07cb7272a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48869a1af42ffdc0e5c1946e016de76370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee81552317bacdf6b7b2208d2683c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187973588a4dfa70b4fc0ff1e51fb7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd3a50123dd2713e367aac3e331a05373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302bc060b1f81ee6435a73faf8f8e12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f2c7a0a0f94ea884d2fcba4263290375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981c26eb7c41cef180c72fd628025ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258488f84aff3f3789bb6abfee2f3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a4f0cd3cd3c3241f871c46ea0f94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c201cc1c7faaee4fd712007da6ba9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5874441324acfb64bb050d0076695a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7848bde22879783a8e95c4533c79210381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ab9d307da8282d3c0441c2d920ebd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f623fea15809ad81b40d44ef0b8ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3abb78a1e76b2a1bccf75d4cfe33e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3a3efe8779eb6ce9e3db37814e7d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81b32afe654583c49ece99412e7d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f638ddb06d20c00b9b0014072b7d6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc0701255c1efe501cf1e7108acf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e620a7b493e6dc4b641ed4ea7578544389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e66140bffa95f11408180e0bde963390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653f1e7cbfd9577b90587b0da3db7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12901a4013ba0dc7448b74b372486f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d51561caf1d72ffbe1183ecd88664d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd43daf4f20947a34c84d45cd13bdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df060c554548c6160a4444f1c790851b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb046d9355bb12ab58a7b1bca89fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421656c7324d323a0a23211c086f92d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d945807b6b8440bda369885d2b932398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6cb01deb49acc88ad5c0fe187052d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3087e9ddba40004d30ffe59705ebf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6081eb5276530ee7d94a038358abb49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5a98061faad8c987f79e0bc7ea418402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1adb17c16b747bb740e78d4e9821be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b15c264ec5cf429865f288178f7c4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1698e4140837d786e91defbe8e350405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45dbf43959f66d2b13068095859d72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1fe1a7924b22574a985fe7fc143a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3005194f5c6ac9cffbe84bbfe9b2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40512ccc5fdbae30a2b785975b7e02409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1f940f9d3e535673f025aeb475b3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97a30bd7ee5e8e0a440ae758b05a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1983bb8dadaa05523f719885d663a3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd1549efd7e76cbcd88c8cf0678c69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f89d485c79a83f94185735ffff67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25da1f64327e22706ea29e5c2a2d87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3370c2f265505d934376211fd5905c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32087cf42e4e55c6273d6f8c74d5b450417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c4f0328f3b201a50fdc41e891527418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5c193fca5da906295c9b288221ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a350aeb1d22fbb463bda818edb5dcd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d6b2a9708fa03d064402ddcf2070421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e81ac5af96fc61f2d6cea2998cdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc41670e9da5aa01ec4dde90e10448423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf958c14ea47b4763566558797d1b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3627edd7fea4abd69368aaeb21020425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4779ee8229b750ad1aa6f3577befe8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5d3a7208996a9d93237f2d56d6a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65023aa8dd882bd85894e50919bda67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83f4a4b68886843abdc8d09277cdea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5cd0620e2abc6979e6bc8467be4fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f64ea43d8012696d30982a99f06d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e6c913b69951e2e234a31eea919e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd8cf69cc893a7bac93d52777f81d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7ba307873ce3a2fd5da015fa10806434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c5128d2cd36d86d33507f079c02e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e59d764ef5c2c01ea84930c25b4f81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f89c52e1e69a6d236fc701d66d2b1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6507298cd8538a4100b21a32fa15d68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264b9edef47661859b3bf5cacb339df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f416145eddbffef24e7adeeecd3eb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c544ca67869712e176b93d73c78209441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695f6fbc6a1b23d30a3357ad9dfd77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326655c5ad88638519e8e47270ae891b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d503be191d9692a9a9e5b7b0bb1a26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464192d92d272b48d13a9f8bc92afc0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d244642008bec6a61d9c3346c9234b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835704d57bd76959aa719faac986375447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcfc0e9dc3b7f07adf3b0836476c13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dbe832b918835ed0589cacde73afb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d845ca3cbc52b64f31367a9be5ab0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96a328aa348f109e6d604bf030a46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf6c0a16ab70202ccdc30c56d85310452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7b0c549a2a1c87b4e5733552db081453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd0398fce8b48ef9a1742ac8fe92a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e630e6deb2dd1394ec0efe205aee54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53375e24ff0d7f0295d2badf6fba9638456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e46cd8a03757bc7f05fa23ca94882457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54011bac9a78d175030f1f21be20199c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39352a29051df3f5110de0292af85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a6c2d01ee192d1ce8b9d79079a61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54ef7598d6e3e3fcb66a4da109848461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d33142d121cfb7dda1e5c8dc9eb9d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54b4d1e19eb5eeabc322ecea1e593463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8414d7bfe7a635950b2c26bb669b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f22a034b917469160ee3b2a75f48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add0e0a0ab7fdfef882822bbff619a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7069afc7cae1780bf5b24028cd1106467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12825a969bbe479e53dd11944f478c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a46dfd4e3cc591b1bf4039fe93790469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f27251889e06bdecaa64da5545f346470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065eacb20b61ef27631bb207b620a67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98e1215cfe91f3c5d0835108ba2d0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9399b9feeb186c52ce7997310ab33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d9d3c82f200da8e3db64070b87f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfefa2bdb22274c8352898e8adcb034475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ea11ee1735f90c224b6ae31e1bed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1226a1483aeb6eeace31161e0d8090477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caf79aba1f4a45785c6eb8fe83a96a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098f6393a1b2aef23edc0e70a15c518479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db26e951fa7e89f4361f65aef1bb5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7dec3efecd2ddbe8609c75e37efbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b5a4703aa43f7d544051ce9729a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17b3034a79e368de81b522493c4a27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab1d4cf7bbf494776a9cc5908e69d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5603aa112d0951b6dad6a13c3cde9b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40416b98190acfd34d4b135320b5ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21314e3db9dd45e6f404b2a78870b0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ae483311cda36d05ad044343fe72f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91004eeddb4d69e967a830522986ac6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc609bc322ff6ab6bb59957c6b6c6cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91238adbe89c8630f27ca5fb0f371e92491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e06714bbeab314625424e9bc26a13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e06885bc1eb6883a2e792af3f9b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0b4922c6c6986355c5622bdab081494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ff3f17fa72aad1e0e8ecee9bffff8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a1a91eefcae22c7ffa80125aad59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844f1deb88d90403365bfb07f30964e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28901d1a61e28c3fe6b1f9fc8467b409498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44b0d4db86f16850587c02a3210c4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92475777cfdb6815fcfcd9620ca1b2c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7119bc0e0c630f1314a3e8779373c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461adc4ed2a68c669e3b3b335f48573502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1934a2176bcdc932a98af98d3f12caa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fa1e54287f30530cf13a118f86fcf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255956d4f1688938ce3770b742d9422505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66c632f32ad946f62dd6a224b845b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab45f52602f0ce531fb3e6f57b6c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085d0cc8315e33ffe6c14740f6ead95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c038ccbd81bdb4e6191f8b27225180509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167aec0754cc3132b634450d06aee5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4afa107846dc8f6c68dffddd285054511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f320ca33091e58d4aac983a4fe52cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfab0c0edaac2c0e89017216d07369513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ff81d00593c4194beb248c269d40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9650434c2ef742f60164769951f84a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95139a1ce036173edf32535dbee4f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532215cbd4718d0d337644318e2643517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c65011bb473ec7ed0247728397666e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ee5758f228bd7b27159d300a8ef9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68914960441dba335691c3cb43e46caa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339685c14ecab1d01b1990f1379e2147521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cc7f968723114785c77efbb4c17af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326f65c5265403ad251d9bbbd5a9800523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bccd727495e77c40c67ccab440064524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e1753fd3020871e3e89d9a44ac434525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a6f996a2bb2f4aa8a319202a26120526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759a293c0b4f43eb05a7b1bfee9caf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102889ce829f5bcde4e38c40f009fe9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5970f9a0db9b88a2aacca859c21f07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4dbddd7cdb365bbacf194241dbad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d87888a9cabfc9adedbac97763f01d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c7cde68e6f0f0d5c8186f990de2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c134e967017678c638124c07304f1e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918712ebc4e95bd072b4150cd4641928534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444376c964ce8ee23d0ff8ad459ad3db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f202bfa96c42db75d296faa977060536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba70e12c25f4afcd44a74f4ee197bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d197b0be70d6d158720b119822e6b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71817bd05ae0c15d694841d860069f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea499d74ce7e6a3416098b24fe3d69e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f58347ca530c061770004b02c5e9a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25437446a752ad66a4d34812fd75efab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458bda65bf2fd4992a3f080c05f0bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a8cf824cc92c3e76b0db86ac78cbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac8e971378ce8792edd52bb3876c50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4e12aac95b5979acf69e4812fec9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176947763b22edaf3730bb61f789eed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7426d95ae4f36f8365f3a9b4d8d5a34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5e79baf17e6c49226d3617e5e72d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a66f88e1bed2dbd1140a4bfc77fa8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b93104079e709002811343c3bf1ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983773a349b06429ea0d0a230a051b6e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa862a34ef697027ce137ec855191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459f7f2a8f1cbb9a61183f76daae491554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138cafd947f46a136854657f5873a99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1e262467f45eafbe3a593dc5b5f59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b562f66b2f355528b6b6c1f15acdeee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380993eb4fdd7c06a0cdc872162db43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53cfd05625f05b4403aa5355da4f85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec2031e9fa74006476c28218591441560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f17f280c1c3b2658eac6a929a32dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced4b3b0aefd9f55904fea1c33326e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc4f34197c693338bf4b663b92131d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f7f670a9f539f4aaf4e61e7302a0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418959083b4970da2b64a8b8a92fdf6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34a95dca38c0cb08736eb1065fbda5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ddd2651274ec1ac0ecd7b0e33404567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d125009abded2f3b43adf545bd326a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a571abface7af5e47b4efa90a6b482569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057366d503aea097c447c90f567a72de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22802c2771808599076e0fc62294a70b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e10a52dc4b7f82d1f6871f55ef3ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6a350eef453c189cdbfd64bcf646573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aabc09c9527981983569c8e321d30b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13da6f758a0b048875b17474a5224e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e129afd246f949f23a6c10869bdb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9e996f640f80c9e23f01ed4119caf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288b22b7e591bc11651e3414d4ef792578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada214229b728fb2173b9303523a4b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ce8be512d43c00eee9f90444290bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef03c9898072e23663e01cd3bf2996581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b18728d902f44a1267ea3d904149f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12907873bf1e3898c2b1a2ea7feae5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8bd11e36990557426ff8dc1212e11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec9349db474deed86ba53b350cc473585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7f20a898b58421388b90099728a6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb3b582ee0cc34c4002f2e98298a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70401b6f1b68552595155d99e1c2199e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006286d11e9cf430073b7dd420102c4c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2f626e362cefac44e48fd469ff4a2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f62f88b64bd4e915485e9435d79ce5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c106b857f0ee4371e94615964ab70a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae562c8c37e5dc5749bbf156bb34ad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cb1812a6a870cb1c272e71e3d2906594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579018ef1ab2013dd40bdd67e3b77b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb4ba749fd1262ef1aded88d1f862b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a41752657b9741429a571988aa942e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b1581384b2cb99a9be9c4d6a4ce4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29eec085eccc8f32af43595b072e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26128c79f0638080d4d254c7f7ac5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df864dea49d066fbd7e4763dafca0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fde0246856c5ef7016da0911cce20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5c4c11a0f5cb41eeaebbf2c99354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea2647925ce8a9c9720457ed32b8ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b074eaf441ac6f848ecc9f181f246605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8579294410a4b53ae21f2768bf133606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c86cedad2e4e2a1fc819af7a6e093c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd59fc3f8cad543561789aa6f82f476608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673078a0d54011bb26dbaa6aa047d7da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0f4437cbe055da01d8b58e3dfc941610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2830a2a30ef2ec81d67850a40d408611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9047206ab60321889127f2508bcbc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31ecb41efa5b2043f322f79a38f49613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41496a9b864dd085fe7a3b9bf3af862614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4065db45ec0f98027e931b5587412d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65183737acdd77542d8da91a4cbdff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006ddb02a5b5809619b68799bddaf9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e91816dda5fbdea7e036f51ac736c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37570c0cce96af2d17096dedc38c327b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25548bd8e2cb5a01de90d0868229d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1440edcf8fa5c3e899b9165c372084621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617f72b699da9e96ccebfc712f25d08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94438d799133e5df77fa7d0e54fc3a78623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ddc6e57f915dbbf501ec30aac023624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c18a1aed9b082a48db54c40cb9c65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1e4373a60afd4918a3aea9c5892c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfed68e6ed625bc6437fa087b7cf04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc2f477011b7d5668d6ad3e7bfdf0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d78bde45ba669fff5190f76ac529629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988062bcea63701b267f5587f1cc3d4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a84f4ec17dd3e5e26a622727ee732b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126fc74c819dea0ea279bffa2ce0d36632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c8f744e4c0196c34eddba4d003504633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f05fede24045705d559a23634deed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eac3a6d62c81898bdd0aa4a2a1a05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547c64dff8932bd395d6b08a5f08626636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d24ae9b917db6a4228be4a574fc45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c237f30c21b5fc60dd8727443db1a0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0d4e45c72dbb819aaa9a1015b2d8f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf815590bd4b15a8f1ac08d49c63497640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44d3f333cf6e306f53f3dd5197918641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c3271a280067ebdbf5c40054b26c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821e1e5413c7bbdcd8ffda0829b30e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf05c748ce59d1a5bee8af492db4a4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeecd4e3027bb2cafd277ed28d5e23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620561b91c8d1fcdd2950c05484a34c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd64d5258a5fe2868e5a0db536f67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80169717b0c92123a3202250e1eb6f1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51206973f71fe2701d518ea1ef12d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6856cad20eb94217516c39ef6c11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54a8c53df3a5a237f2be0cb559b2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d6315a9fbae7f0345c1305d4288a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb55333f7affcfac2f546002d21ab2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d869374fc42eb335f97f288fe80865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c101a938e9eddca2f265c234156f616655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0f20fb0042c78d12bddf179bf571656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae463b44365bd3c1589e67493d0020657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a43b2ccd294f909f3d0903f236aec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6fc42e34474c2471f3c676d4296c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f170f3295192617cc2d74b7231f5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fa785beab5dd4ade21ce21c4efd17661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516b64cd0e4386691320f8351c414e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dd3983780124e3f401dcd6f1e9c3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74826ae0caa9cb9bb72fd5a2e8735a6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6832640355d264df1e5384537bfa4e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7b80e9b9084d8c70d9a4ee756b114666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b294d5aef3925908e7220406d4dc89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeb7b83e9020ed6a21daf5e97c3ac1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610b4bce9d1e9a59b08979ed8a4ba2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41ed8b93cd5ecedab9293abd5af8f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787602f4778ac33af02a1557ccf89b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49bfb267da30753b6af42ba176ee73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a51cfbd09abb56f5bc97a90182288f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecd56592d13d9c2dd7005dab3eb3aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0fd2895c16d7de5c3a549b8014239675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db301ddd9dd45480f6e77fc0467211ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb16f685f749a9c9b90485ac335c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c80690901d1d542d9cd14327a3667678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135ace070611f17d7b46c62c7d19c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fcada285205e5242580d99a5c138c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd2f9289a3211d62e32e0c2c4e727681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0e367b92a983a5355fdc93d97e105682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d2d0cd50ad721010d561f0e43d31683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30668eca9e73dca8c56aba7011954fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615134c9a4977bf8a4ade18b2e33e92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81901222ef60d9e5e7b81620d7c081e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6980b0553f6992d5406cb58f0cd6c64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886583d3c573d669fa0357687efff280688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b79374149458341fd4ecffd9011322689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4e3491f867d0423af7f7eea5bee5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f15ee8aeff6e87c1f1ebe687e254691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07c3781a5c1450cbced4f27647e760692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a58bb5501fbf87408db7ef2900b58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dcd585f328a58507ab9926913994f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade00d7477ffaa9cdcad4ac9fc0b3df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f83473a416a1e46b0d891ba2164c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0a70df7828981140204beaae02b6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caec20c1d09b4d24909487864ed00b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc643d745ee157c92a42af59ade6258a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beff2423b88b74f29a1ec12be8c261700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f9b89717076604cbfebdc2bc58af1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4a0d98ceaa0f10ac9b0aaff9d7e09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da75841014a9db831246145d9596129703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380dacab2aabd0ed703f7b2c30aca32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397a2b756f8aafff5da913ec071f764705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8b89785f85a30a91bd8db1bd7e3fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7f25f1f49b47d880417cf2bdf3814707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ed7751f236f6e9b5c2f76ff736b50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb984535e80760c24f9ea1d41f8dcf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67afc20bc2937be3a57560da94c7a9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359290cbbd94c7ed9b9326453c96ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e92ee1efae8b3d5ade6e1eddb7774d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15917e2aa722cdb3d91d500591b36713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d5b90f85593adf07a8f8437d9713a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae55f799b8d51185c6276d45776a4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be527d71601b49b63bc8084d1cbc81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e350b98bd79fc43447ad62f0f0b0c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587862d515b9f46a09dd1ba28b23409718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2354447bead79401dc1f25eca205719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a36ac3e1c32cae93655080294393720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfce53a3d84072d7494ee148fb05a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787442b9ff50c0eeeb35056b06858c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e8f27747c0cec8a548f308b85147c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c139969c2177b4a505f10de4f9cef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4343299ffff14e65ac73ea6bdf27725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830623f8031e18c49602f7f32597a55c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcab4e0f338768d8e44afe35d7d3736727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8a0e5fb6c6e1654c145f222a9df4d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cf697537c07cf3fb8d1db1bed8c28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961cdb07fc17b1fa122aa450e1e5b1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b86cbd91b5ba1cb872a8281d1c9ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af77c19d55ff3c0abac170f1618543732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793257394372a8564377202dda5d0f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2e34534e6aaca1c82c4c290cead71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef843bfeb44ddb3944c0440f66ccb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea1b37c852fd0c39d69273c4da0a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0944b76c98bb7770113317a280478737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c77be4b427024a246b6f6faaf01e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51efe45b369a442b17b389054e3b5cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf329453336ba0e8a0ec5fc27ce1954740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a49c8cf2fc0c2b8f8c58ccf928e8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540384e26858808e6576ac091fce7763742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc72d4dc0f7e84b4b114d02d563cde0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910b5a92c91f5096b900b1f1a95fdb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf96681110a5218e0692b73b06868745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf992b3331e3b53c3accf88e9b0e868e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fe8f210a2c52133a73ac99439c2db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb4bf7d3a2086a4670e8a76086a65d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c853ee7cf6c5926d43a7e990aded04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d8a522818b2fd9ebffe205dceaca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6d041977bb1774e682611ad8ae2fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64daa1ec39bcdddbc71d447244a82a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dacbee033a9e70b8d03e2545ba31c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>