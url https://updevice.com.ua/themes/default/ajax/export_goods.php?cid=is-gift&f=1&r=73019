--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d527b1db0a133f7031917df5b516dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e22810fadaeb027db26507d2ff222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be7d24462e8a45a79fa374aa321b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a9d2883c7f77b05d337bb274c29324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9946595d3f0b9f3f54e7be1dc475c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d91b643fb1db4f51590e2908733f746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d2b5ceb0dea976b17a6399be75cf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18738812a36000fb16d7582e92cc8668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8bf6e88dd1592a0ebd04a60f872f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3780253423a788fcdf2de3b7bef62a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6355b73284067aedbc3a6ff5d30511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a99a914fce75058e808b5772421712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88088d1399f4d22d5cd575f833cdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae3c5a3875ff716c8e18cace85bfc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f2a7574ef907e08b732e439dae3ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d96e2d6bd46b547bbb52586fba8df416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e5fa3604e9e72582c44a9293828cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3f021101665628b282a61175839e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee0293516f5fd2e80e7202bc02c6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44387ffd066410c2c5e254ee6459bfb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0a327addab84b4a72b913ebb564a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f817cc12dfdd877176fb0336cf53f2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeb2381a3cf0972d0b4b2838535a4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dc590cd124db3c876389d4a0605ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71df81a05f255ada02955b6d8b55f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99f3016c1e15746cd8f341b2e2818c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531c465e4ad9b5c00301c90a995b87e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de957b7106843ba9e4023590dfa46ce728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f5dc961e832b07b26a669fc732d6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be74e3650716baead04500ed676f6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b59c64364ce45b8beb220809e418331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e2b9788942c0e2f6260619e6efee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61582801b995ecd19cd4defec4e90ee233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5689d70c713edc176243f54a091fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520cc425415f963f68e938371cf600935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a4fab172b1db4c3d9d473680079fb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790808e00199858ceae30f4a3edb0b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac576c9a23346e1d05b91436ef2d4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aa3455f410cc94f954075f4f047cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583897ab51209e0d5399399dac12e11340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c252fc556c88568a4a87b57ba1cb2e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977c30492d840ff5c31a030bd6149df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782d37ce305e1dbe8b5f6719a8647b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c972e10a00e7647b703c49bd35c4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95a98bcbc894dd63071ed99d9c4e4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38ed0fc39f4fbc6bccb589f5ebe1a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1fa824408d4168e8c2ea9d80acb9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5529d3c4874e6b9b0e7678ae3e0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77479b8ff4a93b939e2f7e3aa603a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34b4ef9480a6a1e956783be013ce2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f210cc192c45fdd7b8f77762dff74c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10bd951bc0032f45fc901044c07c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7895b131d5029f9bf9dbdcaada44353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801301a4a589a01f64b3187756f3310254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50d89e15d377bba90e056dd7bd8a6d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114c13acdd12fba5499a32ef4223c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aa84c67f48a5d9e2f97370928304057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c1e10b2bb1add048e489bc842603258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06e4594f3288953599f43f7d4929ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf240dd91cf293dd93055f5cf101b5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482b82526e2b2918a2ce9bbbc61cf5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2059416a23f755f1af07d0ae2519e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179123ab78fa5fd4e970bbd745316663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d12f4713c812c914a57e505e2437864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82136b371de444633919dbace56041b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546e503d9bb02b714970119d9eae3e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed7ca2a6aa56c827a80b1bde3b770267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a18904348434be6699aef5b14886268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75055bd7e9939e78d476aefdf3bed7c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fef67a4dad3425fc9e4283e384c72470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594a4485d57bdbac41cd4d6828f88071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce012578109914eb0a12ad05fe7b0a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601bf8e28bdac8b720bf2b319b17e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d73e599aa87a907725182e1e03eff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05505e68182dd0d73d8bfaa4757ebc4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31821034c302fce07d6e1f5732c2f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd6bd60e9146c6eebe038bd1422f1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850f74c72347feb6a13d8232c9060f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7c634ced59ed9ff32dff9aacfff6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295439ce1f0122ad2fdf2ccc2937b78780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6db375acf0ab938e232881c34ab1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc127b1cbbf4cf4ec61fca52d0a457582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5768c23b4d3acb812785bbce19c65f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aec3e1e4a007ccb71eea4326a7f5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d04d1132df498c12fdbc6828d9a5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b9c4e8bac6935dd17e508a163e19086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722072cc648360ace2ff39a1b01048cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e764eed0179143bc8ec86697c509ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d3cbf4251356f6923663d0da9e48589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aac6516a60f86ae36fb5f6f5416ac190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa348a1cf3f1fede0b10685d0775a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90106fc7a0853eb9b26a71a376cb65c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3871fb4af43cdd141ff3b8b6eab493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fede8b2622f72cf576335f901281094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643f003bb9a4a24fddfb7983100e7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f101bf61aa1b9825f61432aebd0d83c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119135b3b31a9f0f8577288abdb3c7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeeb38d7d7e70355c10a5ecb50369d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802596ffa688c8a072fa780da92b4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafccf7365567a3e1a793ef7ce485a94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c7137e18eae7ee1432869851d25b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e867b50a43af7ee44a332b0ecf999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb86f82a5c7d3c7f4e6b5eb35b4498103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55d6e49971482d68e2e41373a58075104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4f2f4d0dd7fd2bf3351d81ebd22e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b994165e33a6233715a73a8fd2471106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14b2b833c7e744a1caee54cb47b21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932776bb62d2c998c0063fbc1fa32e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d361797201c3034992123e662ebe09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9640f83dbf3de6eccedc96a964409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded8c3de1f360572e83b3cab770029111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37435c1ed5747a1b297622301efda1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b81c74c9be2f8d39d8c9342866db95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd91da0224561b65325056c8e3570114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3511a379c825a84f5e2bf813d5768115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23dbdae64d89b5e69055084a32b695116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621117b07000aa5425f03579b3af1d3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee715a8b6a828713dfccbbf64f98587118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dc3ab0fff6c0448a2e0f05338336d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d345a517a2afff607f85e9b702ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d1922c746d5d330a1e10839a7801d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e207d746d30f9ef28c8ecbdd3e8e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38b6748affad81c8b8cd0903c4b8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108258b656c477889d747de5ff6da4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6146df00e9edaaa43b11100e8ab00e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac20e2131aa208e8e0c85ebb80bbb7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a7cf07760e1fd1edcbf165672f2a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe578feae67c930df3dfe748083f87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b94b92184e4ab619d22a6d0d3148129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c013d77e07b0c49adcde2bfb4697130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7091563e1e45d661717ed0e001bac2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1850434bd1000d6f4c0403b8e5c489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa9603d5f49c0e9dc1ee5b276c0a7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb47ecc60577c1aa78fee568ac23b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b9bf438005f1f37459cb67a8b0c08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea04d60757411ccf8f052d837a27638136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa9ef2c44cce83aa13f7b15299209e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0681987703a9b421f77a4240fc47843138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b0689edd06120f92035baa1e830f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3fd7204203400d2df4af0e92fec74140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd7f7fe3ce212a587827b77054558c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a471d8c763b2884911adfeac0b2a09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371fe4983db17b8dc3d376b2730567a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f124aca1ffa49d1ef25aa8a932f3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30138acc8d4548d5f573fdcfa075f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9529bc045436770b08d317d1d75205146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa542fd145e07c09cda44eb6785544d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad0265db627b1324d100be812fcdbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61935305f71e8b42b22b9cb149551a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccebc62e08627fbd8703e1b0d4c41c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a2796451aeddd988ec9e25c4f48f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27bd807ca299b0c66a252a97589415152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321beb81bb1941bfe6e22e34777cd699153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd912937146db7337084c8cb3c072a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dc8c2a99d5cebd8e162e7a2271353155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b21907667f9c22152f2781615f1c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f86a94ed93ef08f2a6674734862f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608f1a8718cf6185a09b6577e7afe74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389fe72a559ab216ba386d105d71661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d23b5c48351395fd53616132d19f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b21ba8391a99da62cc31668415980d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5adb931e18f07275a5d3d9520e00a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4960663fb259a5dfe29e7f9b5d48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1c64cd471c5fbf6929f4c2cea7c15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b70184de2a685af429a6a142176b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816304b5a2029b1cee097f662058756166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711771ccc9acf9ef7b322946a960b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a80b57bc94a47c2ee1be16285f55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55025b2c3e648b09a51f193d73249f9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4175b9fc6fcf3c2d184c733358705170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6861ad7d648719af1aca18b36a6d1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977539acbc10c0413828fa45251514f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890c0e0a2e2ed4b404ffc1f995cb13a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db193c67ef5e00b1efd5edb5eb74d65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1a1c1b67b2426c3f3a0c35af0e041175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc66158344103859eaf203d8a22cb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56bb1b73142782b3dc83d2b09c6f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055fae39b9cd9b5502ab8cf786286db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c959a17f1a778aec3d8b4a605af427a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980cbcefefdf6905da43f6e9f6083d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815953582f6bcc46af37158cab38f77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519abec8aabe260547584c7bc3f92b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc797008b0ca7a98836d2de9681bcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93047fea53ef3e2b4a76289c79f634b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296afc7d9b4b11a93c1b30dd3a4a5e98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37634ac19d874baae7d6e045df4f405186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991c12c80ae3abff9632102b52d0ad0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a96d4e2a9205318dba638d7e300a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219f7b92ccdebbee3390e11b1bec7ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927348e32e600d39c1688acc23efa23a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31466d9eef9df46b521e1492c7f855191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56da786418b60a064908870b571857a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80734de05c82dc54f8cd2f3007adbe1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1dfd24c77ee7dffabf8ed812b7149194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625d40bef2a668d661fb85b2ecc1c54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590732d1b3ede2e8a4fc5ba0854e13b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205809cad3da0595010c2cc6422b42e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c0029ce12cd8add43555a82111d04198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1451bd453d8ad746b4da8802a2ef9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ecc64a40703aa495ec09fb52e8d1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e5e1388efeda9a24586da5e62f8b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64740f3a455c090ace5a30bcff7ab9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993d4fbe0a647194356c2d6eb9b09f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e0603d23b1eda19410cfe3798e44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a36aaec128410a857d6ffe56a03639205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0c9033ef006bd8c9f7d6ed48bdc9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e11fb02fcb453220950f19ebd3631207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878658574039aa6b36aac45cdb6a9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d98054695f32b0f21b294bff19bd8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ca1244d7bc877599138dec85203f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fa73094fd52276be5d6b26dd2885e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4e2f5bce931ec827b7d4bb51e801a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f525c4312defd321aba795f3de06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11e4d3a3c64df57e46ae92f6e15233214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba5cd386633797b7fc8a2a980cb918215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bff5b6bfe9c87028dc40564fa5b3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729c700097be0e168b7a9b3a3e3263217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad329645a8618d134f8ec45021216ac9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056f2d50259449ccc37fa397c43b53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dfefe6d330d5feb2267e7e75eeff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125c195af73427e0ff4c1ee0b287b28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c936fc88324946cd98f1e9c797ad2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b91a5038f8f24e5b794a3fffd9c8fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a27903fb0e80f0af9142c640375c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243491c2919ee596ac1297fe251558225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371831b813aa41b0f47d6e425bd6df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fe93c5b390469380cdb5da5c28ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef6ee6bad6f0a9518aaf7d05f813da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395515bf41a1945e3f3c46a3e8c1c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e2824afc44caa3d361f85a62585a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e898d0a87004f5a9d7d7154d6f95c1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd4723270312928e99f1b507afce3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86808138cee677f7f9b5fb13a1053233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a16b82795b36a24bce35f320f5fe3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99daae96784c59e7cafe9343c535457235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aece0604bd1be3d2d2aecd9300e361e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22c1448c815618c8893d53b4586d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38dba598b97ecc44f192cefe463b2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732442d5e6c3d711fd4a63e57f182316239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f148fbe0fb4f3f92d6afabe530911240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a214c995ffb0bfcf971c58b9b3ec79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d53539f0012ca1510090b2986d9b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435a86197f167beb36d716174c2fa4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c215f3b291bf99defdcb06c54eded244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3ad0be985bda612d53c39336e07c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9ec4b5320a6b20470f6c6417538fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae47f0fe65a4da92565f1ad72f789b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5251283564f54e0eae2163f893fca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2551cae0cefed735f106a8ed5cd8f67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a484146bb349a1971cdcb106bada250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacb0290b47f22f85541516983fd1ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22bb155c8836d33bfaae5b3e02ff6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0997b5e079e71da84ad1104366d1f4d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343f63b63f0bf4c4a0ce952d4941403254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b7a87eec37f6205206b2d3b29bb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee547a31e1f678b479c39538adf6a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389bd10cb03980f8f7a51bc079c4f92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bd25b43df911e6f9dc4bb8c7cac9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6dd59c8d8f6c36452e9891c6e227259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be4b057ee76a6e5244dc6bb83f2818260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa14395b9f8326216e32aeafaf66842261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978b41129ec2ffdaf6daddc82c28f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea1d097ce718bdfa94b8538121f613263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f691e5fdf68b5ed9558e821d456b6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b60c5d06eec3b94801b76cd801fb4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89d0755ba81180a8c3524599270d77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291578359bb4ee02959d7672b8703144267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d00687bbab027ebda6f4c4d992637268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040439d15764bd78fa3c2638504ee68c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982dd585023b832d48f2524a907c761270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90461803068bbbff7cf9452176335b34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dcbae541d1075c20a1facfb119fb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a312820baeae94e3403590989c8ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd738af61341661da35fde9ef8a02a4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4eb2e665bf9c06c82d25a27f6350275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca4ecb0b11b5a9fe1ffa9c846393c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79499e1dd1e77226f2c8867d21806e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9dc869c9a1bfc07771ef791141c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c03f785b2f18575f94717c944913c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac125e59436e57ed4cab05ab794a190a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a2928c128962791ef05ce994a2b6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30963c9020aea26433ea802e32a52bce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188084e25ce7e64a53fd44cb21243f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd185c9f1903afd68d8f8a270859a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce37ecf5efc538274e9a44695454e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f1e6028c279ebafe7fdc8d868fa8b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdc70b6ba61a82fbbc61eb1e8232d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c77ebceeebd0e3395af692b4ea801288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d938da8625424886a424cdc61492efa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772302fb6f1b94daf6cc43a91dcd3831290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14dbd52777680faec450d2470f452f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bafec9608aac91ced2787b6010aa47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cdf0a0bb414ec72476eb650d7d89e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e496241b2b21261acf3dc38ec9480294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993a95a05a7247b59a522b8908b7a5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c532f7d85e0acd9c2064e4053c60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88ba17e9a1e73caf4cbc7e57ec8af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b86f8516ed15eff194d13130b0ed9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e91709957a9fc36fe0194153706170299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5bc29ee22f578edca01c710b82d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3693bc1b94911ecd9a8e4920ced61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf21b8c66297fc00b1e11a00cd5126302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a4475ee18889c278738bc9c35251303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aedc53c5e66689475692beac4ae961304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc75657f5b514f1d3e20aa1472b99c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b3e6a8822f5fbf4ff9ea402f6ae04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81dc430a8ab7606613fbb13e8f33e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca9a53118b0554840f44cd272d902308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cfcf79a5de435b3aa7387cd3dcc74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3124866339635ea14dc0a3d15bd3f9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a745857d324d60dff69600b7accbd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05c61911a6d3ee141bd31e543eb6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b5ebbe56e7a52c8f451dd97739b44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65467c0584d2868f5e65648c98af4c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532b4c3de8a498e472190f0f0996d27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48287d10e3d9696ecd30e78f45ae027316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4065a303b73b6db2073e9f40f7614e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fae27e9a739468bd18dc53d38a0f6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736022b0043ac77295226aa2476e9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580bd46ba2dccde5865330a8c4d872c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed007836e50e083619147197470e79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad70b2cc739df72f695bed8b199d4ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3f8a933773118d68b402f44fd172323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2839500a90104d81e1f1256a79edd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d9b94ca20bababb5443b217b3191b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa958850853d9a1ef36e4034faaeee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720bf5f257bc247ef32316ab6090bca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce9e82ace42a5fc3362b77f9f6c98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb576153394a7742dbcecda17f7ae0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2a312800c4c50bf7d21a4cc410681330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9509fc95b5439a0d7786375fbb8f28331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d5c95529fcdf9f07b601969d7f52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65baa9b772a1763e2a4ebc8370de7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89659c216d5b780ab037a5380c7cc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aab0abb7611a415cf6dd9605d6866335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fb8d9dd31d17770b3cbb65c5cfb1c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e053992f8cfcbd33515c8b478b2547d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfaf50bf67410e5a0e84ef84f025f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec2a2a793410c9213effe7841e26d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e294962098969bc4dd2892b71630155340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd3d5bf3a094e31af9f9cb4a934db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0447e79b48df8e8917fa934bc02bbfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da33a32ee570f5a5d17cf277e1c2713343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408f3ef70165eecc9d8309870f6848344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebda223ef3454f05d2c38ff551f158345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183210a9b7aa2b68555b294a624e2c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf0ce6a2e1e7eb269766ccf446d829347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c53c5cbeaac7fe6ee382fb8291cb47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5db8fceff14fca264dcacd24ac4cf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb3f251fadb7d4857b2b6bea924873350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d1cadb0e31a8e0837548ff42743f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a0ee2643c8eac0fb23c5864bb100352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b73d5e84037a5a351d3db3e3f8d3b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5caf3705c0d29cce6cbdecb2683c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7866acec5ac39f4dfd2ab1ef7eec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2894dc5b8e6c03c16fa0850b9dcb44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dd09002942e9da6f713a9b798875a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591ce0c8c09dafb1b5372ce7e1d4ede358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419c2da3de55aafd1ac79ecb44b5b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b727e22da0291d094a0b42295182360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e0a5e3eb4279e577ed2d5a8f66921361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1de79054554a97750fd5a90d2891c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989c7227a4e62d704a27b1337fc7e6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4312e6ea0e5bb17c851492744d149364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462f180067c8837b8dac793f94be338365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c739588746861dfbc253192c543568366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f017de597891d4a0fe73da2ac6af52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d363b85a2b0410738a8f54ea3533f29368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08b51e3e9106f502cc9a545e7e4573369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f56e3c0522d1f88f826f6e7521537370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdc8b580392a434fde086b62cd97c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e161534e15be19ba29af83c496e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe7bd3fc1f0a6367e5fafbda686628373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db134dd37e2391319d9532206187763374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a44a118c64f59c6ac1d1e080939dc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888a8ecbe6b1d85d4e24e2f4d5107c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdcdb43b0fa6db688d67fbbf742d53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00835dd4c67423bc243c5dbc95b088378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f28416ac17dfd6c21ada5b5e043a76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c648e36157a533baf002b7185ca74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfad2447fd1713997349b26c57531e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e07dde03a25d46622bb548fba570c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b10ff6dffd8f13a31593478e673d3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ab01db96c4b34a2a799b46a627ace384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0389745fcffdfd06209fc9f83d0bea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077db3e13b2f3b45a4b22fe701932a6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff698b0b7c1caa1ad0fcffd38f79636387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc532f0384d5d764d874a0a2694a10f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b923b4c5c44ff1ec2b942ac995ae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc88ae1f0b584c75113030b7a21cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca9f657219981aa20dccc2126ad2dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0edb3ea00d5203b7863dce67a49646392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3c1a33fd11aad7b0f49837e4cccbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a10d14e441b4d43a5de40796d7155a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237f31cf09fb677ba2e2534c1b30a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba66e19e5bf727b3e3a17b1f59aa5f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f174a8314d333a51393382776d2eb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f37a405b4e28c1035bd5c12c2a7293398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2edc78b2364887eb938500ab079224399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a605475fcdf2519ef3951469b30f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d6dec94740a5350b62e43fc67879a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0403fc8960e0cce90c48e6bb7a16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7f34025b5e2279c4ce5db5d3b0d06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0fcf07fbd82f951b98fd6f1084635404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0478fc6351e820a53c3fab4b878dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1ee8add5bc12920be045ac670b369406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059e22d4ab1e78494507b3863e43af4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad46a0649beb8e00459ea383ea6dd35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6ce851edd4540f114f239807c35d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4a57655d9115b0f9ee76d66a6e79d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58fe2415e3f6f7e9718f631f751086411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed860f89ff123638cf4c7ace8bd527e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840acd39280631cc46f4b7096aae099413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbe858451ecbbfe59a645c38d0da9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d1abfd3ca89ef046f1d62bc51e2a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6209ef165afce844b097d5948be8e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7658acee6d4ad91951ba0b2c589fa9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373101d4f3207b4d4bfdfa1dce11c4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b795a4c2b6c3ae75000f925f9c446419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d934bc7f95d5bee97a4c9c404dcb12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac46290cc7d57cc5913916f2e4a8d2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a2027d816843760681b1504e3c93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991e44c7080c7544156b1b2cdca7806423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6db46d56133d41b9383e975f33b0f2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73066ed052b5721252e19300aeb314bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b16c56da10fb42926dfb2ff6ebc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5f1499d8df65980145109c8239b7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357789469daa460a0183d90b08e191b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6170c32a1d8a8b762580c3e44d0cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379dcf9dde66eb6b350c3090467ad9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1002eebc1f7ac02cc6466067c3e30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4776d62ac6707b972cdb4c997513e66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726c086eb285169b68398d9928e0a8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde180528cbf526e637936cf4a1f1ea0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf3c9b23a3d3fc1d0f00868af0f110435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906bba7b6e5cd5cfc92d21460f902cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c61c18c282270d0c88b0825cc23b61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c6314493528fbff39bda7a72273f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d8ace3e07db71568a6a41eff0831439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e998c20acd2e4e080ebca06541dd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d2177037f1672536974f1b4d8a2b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd67f00bf4882e128412016707dc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1610ddda125ffd10992cc8a2cd878443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122be07324f34db6a8ef60d98ef1e99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c6c49a991feade23bb71d672a5460445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b81ad1ec9f43513026827d86048d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f97906e4ae67697dbc0d02d76f3f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470c2aede762cc268af33fbc4ffd0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11070ae13b2a7e49f326a708fdf284a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a7211670ce578fae53963df6f4527450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485b2bbb7484eea2cab1f081f6a123d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d0ecb4725e9eef2510576f7ea0bba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c006744fbe8ad01924c4a8d994e1fa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412751c41a17d6e3b925718f41e02359454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc649b2132ad7c0ddb647e86f825af5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba900f1c6f3b8cccf68d5c65ae0fdb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a486822b83ec81103b90eaf59c84d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef34579df4065ac77a2d83bfe83a46458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038640c29bb5945fa2f34cb975fcbdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1071ed6c9a8e71f78cc5b61c170ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a41e6f8a3053d1ca8530e321fd74e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738158fc9b91c3593e95b0ca5d3f2c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b63d7fb639822d11e02d99c1aedf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951655174314b0ec7530642adba08a22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891158acba4f2863f60a45a383deed4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b15f5db80b38f1e522dbe607766ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8690fe21226504d928875126d084c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368d6014bf7ac2fc8eae067628199a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda1ba929c1a701bf3a785c4dec8653469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898199ced797dc581a00041176835be1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24653d564f402a8182a2b9bd976e38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62ea4c05864fe3c9bec046e5874901472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc18836fdb1b77587bfa115eefc75f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af878e507af868c0d8500f8b05c80245474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633a06e88b064146114d5d914202c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fcbd3e4ec31d6e0ca529ca0d68829476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3a3aa9e29cbde2b5d7891f8b10f95477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3312b26ea00542cd0880c59bdc7b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d326c6fa08b005633fb7fceb42573479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662f7082b81ed6d1ba66950122b19ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb396639854bf32cbc87522ee1bf1b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6eada4068dd99147e276616ca0a3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029f9c4b78c2c5380a969c8ee3afe3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972ba2780acc8fe6a59568816bf18e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d08bd0076bff7806b0e379e0ff907485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e28dac822ed056bc006139ae5a5b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149a1dc52908754d8ac3cffc135b0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bb071d914babea5c1fde6582e2056488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00276080011033925da74c2094f71b43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c8ba8f5ad7766698d31fbe06cb9ed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a446111137d524cbdf0cb889de37a00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2697dba06638d4a5bc162b4ed76a603492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499e09c9741e69d98ef7fa361c39043493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87186602eac361dc701874b15ed8487494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d91f4c0038ffad9811e97cc9dde1ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00146be604262cb17799b0285910a24d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b214c2ba26b09631feb3a733638124497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a8bd162d2fc59c58fec1c2de6759b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb1bf1f54bafabddf27d69062b7ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce7156ee88a55cd6e4d28bcb7bc4f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a51996860fee0c2f3b0a004524041501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a45a5f6bad138b78f44cf0a86f4e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0dac2453520005c2b317275f1a499503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc1a70288e0305250ec8cde39f65f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dfd0d5c477f0fa28c3e6392af644a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c05ca88a882ee88a7ba311dd789b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c783d438c3c4fb4e80c6fb58c5d34d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5e05a2f3dde6e460173d0681ed282508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc452453aa3f20af9309c1832f39f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49d90fdd29ffb5a19daec002b58dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38597b63e58e807a001e6a90132d6199511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eae36823c757b2ed88c5f33dbbcfd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c05d69e51c7630850eb739c15d25c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da9b8f6a2fab430cf6b6d4b84521fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7461ceb414fbd5bdf00b2ed53a39cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde85c08654b67771d698d03886e95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee41de2327722aec845ee176abbdf44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e765304563aa349c435c4dbff3c00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a909b3fb92682d33a1ecd4367463519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dffd8ed826f89d042760f094da9669520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba7fa109d41a47d1a8bc00c58bd67c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b29a53dfd022a039f2c54f5df9441522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da5ed37274515efaa878fdbf39391a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b7c873a6265b41e4672855896433524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01cb75c6f99e4289f10e56473b7a3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b75f933348675543e0ce03856edfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc2544526fba284b91628ff2fcee5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8b2970f4cfc873718f292d1f4598528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3862498834cde4aaf70ae66a8577529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4896e064cf31d03a10a279f3b4d6121530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f1f88f56a4f11a1c777dfcf0cf612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f199fa67afc3cf896e55010a54fe4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c8bfc947121beba42cb01e9f58f49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794760b484f3314b6c3b5316cb9ee6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e331c057ec8ee6383e53a6abd9f7b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777eba8c388be949f0fdcf058cb1aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e94f9127b2e59aba27669abdd41db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6e92b2665a614edf4a2147abfb19b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c39c80d10ea324b7246fa45c130a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36ca2216e52a076373955de73a7eee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c3c80a6b4338e3d9bcbcc18649568541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24153d9e48bc71b839a4e3ee90e4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc9e4b2711f7b52ee147947ee20cbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80815860ba7a9c88be9fe3ce95bdec0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e7f1a03a822808041a3a9c1190a4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08429cdee4a657e069f479c99ba50de546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010214e3aa7a8a549388e733783b91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c66bdc03f3a7def7304ef4a4c295f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285c0b182119de8666de450cde33ae0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b727c6f0bc89db4a687a90c0e85028550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705cc4f50ce0f59b848ac2ea97f8d0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051379a75c626bea049face3f8c4cf7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2e6c62fa67bb1400cd942f651e8eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c55ce987f2855c9371bccf4aaef8ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069588a0b5f812c1430b695ca74fe40e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9a1f4cda7c7ea6ed44c8026c1bbdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115c8ce76260c345f4582293b4cbc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaadbb6b31be27dd20012f4eb6c2c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e616d1acd90c2e51de478986fc0b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71330a93fca46ee535a108f80587c68d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342def22b19540977cc484baf56c44c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ed9e4d358f111f9cde65c5442b48c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aae3497cc85f16ccd019dc95e026ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460bef9d57eadc27f7561337087b636564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a559506f52b5b5f5f52ac56460431565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896df078d04ba192743803830aad823566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd4920adce2382faf0a313c998a7cc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59c3fa99639e0f57d94d0d27cc4427568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420caff2edcba50aa3fd5447445b5c33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3735b6078017805d6400cc21a57b0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cbf9d5332d2354b356f89da7a2013571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975bf74d3c8100e13925adf866b7eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176ecaee2f650fca493dc205b2e9f3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401482ad071e753110cbad3940734ee9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538b00da0abdb7486b9fac856a5773575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6780d83eeefbdb9e26bb68e413689576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c313cfcbf643c9e0e845fa8bae7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166c9a9cb19690a6e314eaf1bf15d1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444f000b6c9accb46214fb7ceadf70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ea9ce10699859c61cb4f195f437ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d437b75017479c358a00a342c37418581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7aaeb846cfc56ac19e0c76d7ce3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9b1bc08a8fb47ec6528ea0ebdf41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa29a778f8813aa6308989ef306eda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af28e3c4630a0036d28dc02b656d6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe13e4ced41895eb8cdff7d9af1004586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460301aa0038dce541265111d8c407af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d815fd0bf3eca19ecab6cf3bd175b50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23012b2680eb3932681e288286e543589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f49416425e34328ad33e896bf708b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff543b030a9465ba908c3eaffdc207f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9f74492e0e801daf0f9386fa768c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41f3cfe9a113313fd800fdfbbdf283593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b716d0bfc641bed1013159d833efb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bc67bcc364725c8b99083191b2a2e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663bc83a29f9bd5fd2550b6d0ed72b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625921d81d9f1c84623bb845df5ab538597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc00f524ea509b2d9fae9e3653061598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2758b36f780fbdeff460d5e27092b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f623d0527dd5c2207a83c4dfa736600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f908e7ea240a45bb144aaff9e511e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce9cb7289d0a4f969af928c66bd0fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475ca30f0de1061d3064a7e0f25d57c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd441a761e60e0592627e04b43d70c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ccf44fa673e2732a161fd11049f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c690834362ac3ea6e51a5bcaf4b689f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebbd94a636c62e69f03425d178e899607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8385b71832f93d945ccd0d53814a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fb6db5fc78fc55ac984e5590589f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8761691f8d201a73633277edf62e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f1da4b5a65e2e90a58ca2d3bc3e8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44654cfe0f146b3c02230d51cb359234612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff2dd4059a18ca6f00f073e8368c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7dbf572aef9b78b1b454c4a56fdc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cc564addb7588f3dd25055b7929ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86d1587b34419d262976ccc9c57cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87bb0aa9b9928adef8bc83d66b20b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15dd3ea343b0732278cb21d6cfb01b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1f3f70e9398381a3cdc64d7423de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b981a3eb297b73cc3ac1987de03807620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e0475d703697479f3c0355eb5110621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a65f3bf35add42c8c15144ecbef5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da5f15e383f67ab894dd15ca729cf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246777d367c50531a9645487c3b879c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e9e7d1ce2be0d77c9a635a09c039625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278918dd4d2fe2b26226dabc34342fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10f9874af8222127f695383d34ebb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd1fd4de1e9a8e75342a57f3c5d6b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672446315b8acfbd72a488db0b79dc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b19ace6ec98ef2d7e1047435c5368630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c97969512e1d358fc1331400d47ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee9cb9ebcccceeab11dc1d07f309d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecf11492162fabfbd187aa42284e57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca01e42e1d45f736211241afc31c11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413be8051b50d11bc1309bae07b7c0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89518df4cf1110f7ef282bee79b08f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b267b33e5d57cbcfd4ee63c1bf29400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fe285a3bcd1fe2d5787120b94a87e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7750b05026121fd0cd1e13ed1c940639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7976ed19182ec06ab62794644c7d76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23997481656c4d608ea716c79784986641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95275cd51fd674aac5dd683c3761c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdb895c57267cb87d475942d2f482b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a8335dd64a2f01649c082ef06e4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b735ee70dfb15975282bddbba2700d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b366174416c4fc1854f8e31b4e9bf6a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c149127b3d1a7873f5348bef65a23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea39d6f52e7f84551137f24ffca5b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc45bfecf41fff16fdf7ac553bb16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7ccab21dfb19a95580bc18837f490650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd448700c2bad0d01b15ad74effc0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b962765ebb5b066a08cf455cb8fa7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7bbfe9c62da76153c85617fd1bf2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31595c405da93def5affa1ef407b02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf18cc0e453fce3ea9c7ac0014410eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfff7277b9305f8c30e37d212df718656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ca06b8a5ad6639241cf7a75cd73c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460e0f4a29061f2cfacd712c53f1eaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942318a55280d60d0d4bb406dc3a0f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82abfd0eed8f00edb5b50dc99cf88da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f3f649e0d7891a4cf7f75ca7eee4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f116b8038b996bd99a2a00d48f8c973662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1b2929c4fb64afe7fb495c55245ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920665bfa360669c2a7e04ae86de84664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4591e2e27aea5e723a63a2b57ca186d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced08ae25782ac9004050939a2e6984666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fa930a140e2115d11c60215512888667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495e2bf0321c3a0ae50877fb6e9f949668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6313c1dc30bb660dfe84987706850669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc16cfe899ae28cf8ee12e3cbfe0f22670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1a35627fc5536306122abb943a7ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14537de0ce2a4005eba17a47c61793d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85ec0d08a37256aaf4e0da25172f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708499e33b501c190558fb79d668623674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fcc2d924b851daf33d9b5187849a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a4ccb89bacb73f9680fe6380dc1b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96245cb49a59518b27762dc7bd00c03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db9c0490870badc1b3908501d92f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8edf6bfb7cadf4d72c4433176b9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bffec566412106268a71c02b03af7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e7734cf1e2283ab1957268e10bee2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9128380c40b4082cefb8af3fe3a45682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e3f9c16003fff8be024368f75cb43683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1668ef3db2a922b626b21a5cf0d85b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aa3c8122c9fb5f37eab8825f11eca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d92396aeb1b1da46583cfde1ae06f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9194eb11affa07fcb373135b9d3ebbf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9baf39bc16922d3f500ebeeb84fee8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71d30a57d0dfc101f7e6dd13fae94b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5efd90aa1864417945851ce0d4f184690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad4e1eda6d34f47bbcd017bdcf54d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2884f46d7e9f2ba0b498397c56f7b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2f102dac3ca7f3203515e0e3adf83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d44c1dc70bff1f7f3572815141dc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586999a5c47c3e37fc6e133ba380c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb4c709816adba1b7f5febbfd53aac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbff5ed77f240c5246340dc42ce3e35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5fe607b1acb6d53b4e33178ca90ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e067eeb04d8ba9124916e498802b24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0597cb401f4ff765ab01a90efb53670700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15acafaaaf032ead41f1fd0cac4338701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183708e75b30492ce0e1e4a89ec671e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c44b33c2ae07d021a28937dfb4d13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a234a911969ee1ba194b24470484d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66d3b61ef5b531faa35efc62a8f53b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b299367eacadafc64879c9c2b88e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e821ee9c9817aee18976cd36f0403707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12b35801562c778b4f2c0f6f4cc67a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7427e63fbd1e4dd4b8d047155a047709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a83d2cbedf54c224f68c7585dbb5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84df7f6be593d72e31c07cbf93e0548711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f6196da45133a6401b182fd4c2de1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3bd1560c59dc819afe391cd7cdc9b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c965d266e9a3dd566d203a5a80bd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb10b917ac8ea71a447bed872cf01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45a9112bfbf0d20ee8e576d94e818c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125558db10e3dca5186e741b2a5f085717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac6d941f43bb84f68ad463821e727718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e943092197d4f5bfdd50cae00c168719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff6ea6d40942e9caa1145c51dfe556720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438dd6eb065537b76299317b4c00777721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdb4e122239fce4f3f6997db4b0eb6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc6afa2735aab4cfdb8a74fa74750a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c8d13dfcc8efcf8636df3c129bf40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4c252953c69dbf3783e2e07bd274b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc63028b91b12aecd6534e9bb0255726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3477ab6c6c2051ff8a0329a12710bc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccafd3b619245bb46a6bcc9387341c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462e9efe6de9d66ef2ca44ef580c9d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a31b232582e2d2301736c5ee60cbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07348603a853dcdf905a27fc18d1e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78e9723f33af60299ceea4fb15ab45732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a10090d0e5419c7aab001e3563943733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b43f2b0e4630134afae16d9d11f65734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23f6e793eb645cc9b8fae2c3f416f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319d30a01287d01fa3a16f4f52455b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a72d22cbd7994505eb7d557e5206b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45b5ae36b3978780d86adcb874892738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f84660dbb7f7b2b0d8a621bfb3470b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64005dd0cd8d35cb418f0ba0b341268e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953a2335b52c959685a40f89d9543cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e9e500a012f25d9921ea79aad5cbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a94e04ce1a139c1f5fe8b62b5bfd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129582a09f77fb29139a61f417be3ce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418dda0bd3a7fcc3401a103f90d8af1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ecc0d9df15e9dd657b6149ea66099746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f446df9e5b94f950a8f89b2c6a26812747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5108780926138c84789e2586055e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fb0039d8108936f60a194dfa7ebaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb68c69186de976136773e66f12b05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e3cd50901c41e65727e8aeb7a8d7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fcbf15963ddc973811e3d383da7cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a7e04d34e321c8a6ed137c54c2dfb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399b9ae92e92aa6520278de0e3a5ede754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4db1729b0f5f9580b32c8eda09dd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530599db042866c75f44d2138e507565756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fef0a14ada0813fa93806e5cebb1ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85096165753388999583e3eadb773b87758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72196bb8e8e9cc190ec36ecc5498d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e7cdaef53ad742c39615e72e1dadc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a54378a9ad139dda4ff84da922e3672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb0a5cd1195a4027643133c9b4ec6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049028b166f46a3ca7911f4b50285a1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae3a23ac6d0086bef5a87a3e3995e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bdc996f010c4da218f478a756566d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464968790b35f7958082b86e1834fea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d923c7ef29c1cb778244ab9b9ab898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7e75f2b5a86a38a8592f75fd8efb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2dccd94c5d92812674b8467e90fd910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaba69f858fbd3b9a5eb7b4e8100eb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e07aa501107c5ee6a57f0f751402e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f38f71cdf6806debfa48d04acbde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ebc2f4b2c69783a5b4ecce64cc4a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacacb80e6f009c7b45fccf3d55b8a3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b303e1bf7bf9fc09dc59b9997a9d4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fce9761cf27c0b2b1cce5367f2c4b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213206d901ae44cbf6008c1877e1adcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca8300beb1449426a2b1875c992ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaee4830fbfd635d40c31f5a74ec85420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8d32dbbd6b533c6d8d586058290e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b34beaa78f75ee1ec99053519b6bd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925d208a8b36f82951153a66051e7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb088eacf81bd34dfe462ddcd3cc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28990908dabeaaae6c2cf4586849125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee559bc809f24eb59ede8b510df578826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebb2121a8a79f7cd580413b962ba8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b443cf9a5ec3076290adf2431ab08d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afbe36fdcc5bc68c02794d165c947f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4085f63dc4a197de61e5c165b1af1dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95c9fa1ca8504095a0d20204c5069631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd902882ae7d4d7e7859bd6bfe597232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbe07fbc4250fad520f2315da529a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bd7356a68fa82ac79f569b01a7e3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5abed998f6f66d7abcf6ba84dd52e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec26f4ae523532a90afe13e259c829a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a4d841e2da7ad07c7c2a522ae713837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a877f85bfced6a40499e7df8c25efdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908448cd6f20287bb3b5e114ce5e32ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefe34b9484e91ac9352b8ba0d1e63a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397653e1987f751bdd6916305bd0dff241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0ea6c9a5b147d76a8af999850ed742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9a582d34a68bf359713643580d84f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b839fbf6c2d138459b9358b2352a1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290344c816c978832be35f88fae2dd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97964b5297f8bf2b5fd77ad2947c28f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbceb6aea1fc468da87d557315c1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996f8d7e5aa7e3d72f607132b2f23b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb3925216b3a9513dceac919a5e42b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba5b95aaa63cfa378d29d7e4fb7c9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed03ec40e556c1800ef513b3257bae251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a53c64a867ed30e41fa39bf3eec12552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f661e47d51206193a2e4f1f0077bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41027de018d9b2a79fa6fbccd1b7f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcecb644186dc46c746a3604accaa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddfdb53598973129dc9aabd747e04556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb10f69b653cfc46539c47796d17cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5b130330b0eeacc82b4019d3f20158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f408d005cb15e1c42090fc6a6225bed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c047c11a51c8b0aa5b0d0e17b95ea660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090540ea3185fb8b5f5b1cdd03902c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cebbc32f1026eeec6a7fd9757d78c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9fcfa45258d8381d1fa8256a5aafc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf74fd465230ef7abbf1f6073523cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa8988a322b27487c74b3069e2f2c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940733c6061698aec12b69e024e6e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21f19b5ceeb951f002a33d5263f4c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738e446630c080291b54ebee66477a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62e368acbeedb0e1cfdb429e83c24169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c49edded018d0092521273f48cbd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900067638e3c4f243117991e20f09e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dea39799bb99a3163799c24b9e9db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66639c2acf99c8f2a513c440a3c2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d97b27b4c417074f07d3039e2407b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f4a5d398f11b6c94f7400118faf875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0555ca730ef0006f5412f8dc05b5b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384c10b854d1ba9f64b9fe860c9bbdb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee19298a81fce7ec575b9957ca5c26878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d855235a4b559d69f574e71fc48cf2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d703b8224cbf5da401824d585a783780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46e21966b8c1bb9d56ba8828e1726081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fd7f480594386a0c7358ca4eac2f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4c5217749fed1b68294fab59579a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464018b153e8d97af694a3be680296384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c421e566c29a9e793fd0cb37e87a6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29646dda880be7cbc8a150348d6b64f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085c0613368b4f5df77c46533e9304387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c7c6b63c83c51120d412148e7505a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e723d97ea6c0960409172d1d0e4989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541a8da3c01b242382d981fd334f75b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc13ee7675e6960a9ad189ce0f9ae291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a86b4bae7f02df9098dcd2b8b69192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cbfd854d626abbe8456076d830e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84895460e80d30110923b9f3b22f851894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b827f3fb1a6dbee12ab729af11313d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa94434cf9170423ce558306fb49d3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f4ffff54bae1ec2b8d650d37bc6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7143fd91bd65f8217dca46f9d88cdec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f1bb84b89440823e50a5c553ff39d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d05e78c39acf8f01293d05d2a720a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e133f64317ae314cb76947d76593b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc50cabc0822f47cc3fdd939e4178102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0596142850da2956661eb9da39c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf151a8f8163239955151cb5b856d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a5c4030540d18574ced2aff5e97b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a800e2a940433c5411290ded6c27b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa6a8a2f24a6fbcc5697a436aa36c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd367216f22e43bebe75451b30f675b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a23f035c85f77f30122f2d0f8db359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59f290aeba3270bb6b655ba93f58f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e7ea8d9efebd9205e32833d965d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154fcc006d55942b375428f343c9ef7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac306223ef56cf211fb79624a31178b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8083a8bdd91b9eca5f83d6afbe8cdc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ae0e3958520354be388bdd1bd3234115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852a5104918bfacd957a4e851b463e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f723cc2de6d458e75c5d033f0dc2b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2b62cd0c8e3e8be5668e2438d7e5d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04196944397b1cb78259aaef27fc2c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f8fe3ad53d78a7c42897cdc7a0c65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9a1b51f91277bc9aa402ee2e278d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a66624d3d6498fc3741fe542c6d5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccc78b895d0cd075ddfe05ff37bdf8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8e5f47a82fb455e85401f1cadc7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4861a703fbb8d03595430babf3625125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a792da1f934c9236754a2c7f7d5ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17164c5260966feec6989c421c5c4408127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4de1de60d5045fb5a280c6a5a8553128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467472ad2056744ca86805267b5c282c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09437d7d47a209e83f905f2a5c7f1f73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e29909f6b5da01d0b9dca9940bbf5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108111cc4d37ec27fcc48edb7fff96b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d73159e90b003cbc6878489e0249be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f28f2bc0d64f7f2737535407a05e2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7be69f772b4c960a09af2ca08790135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c587099dc4790ef7a2c183bddebd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cd1904db6e3d48f828069bed8791c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a889b2adbe220c8e3c7648f5c45ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204b91bc80f4dd4e33d2e045af5a85f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efb0736e094910a7267cce25ce60d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb396672fb02cea9a5cde311e186487141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22c2fe6034ea4f014c6a2ebe60935b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09851c9c018ca6b22268cc2c947f4660143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612e304681eb3706a953046588dedaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540478678956c202efb8f468ea23adcf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8e5e6a5492389e7dfada123e64ec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247fa295dd27ab91c295659ea7ead11147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34019a80f4d9c37f7a9de03995e40d8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f7bd1939398dc0b77b4e4bd817986149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d8d289b2930bc9339b5454e1c10b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c5c5b74244c692d66ce5fec96dc8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d94b06982f7f138fadc12fc35ba79a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cfdccd2829f76f6942f585851fc3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca169238b73734c6b51199daa984455154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3b320719a588e95277806de66e2dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a06e325e4009b92625d290b20f7670156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d01777e05a1a7f98038407bba9f1bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fd9a4d6da566d65a90abbac08d936158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9276548e02edf823e8c8abe4a1b34ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e89827cc58203eab21efcb8080186160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8124b71d9b80cad2eadb6cea2500026161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9a258c9ab88b5f40eb3c1c68a4c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f88448a973d5c0b074c3174ce3cf1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c613a69e116883b982dee3abdbca3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963389c2c993969a024b981636fe2da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fec5d380d9409b47ab399db6136e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94614e093be34890c7b6f3efa0809e7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b206c1500cc933629361f33b72d0c8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e8ae8f6fd34fd62994bb41ea0d26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d2163126754b5868b36f80acffb51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f83db3786bef88ab0af08d4a99627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce663a16d666ceea6daf842dcd876e1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256498e3f0a45ce91d0d8b5ec5342d75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712db8a4fd487f1c1ff155a4cdc5975174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544f8044f2e51528e74c535ebf15c98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9fcda9b7459e748baf648eb27f225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e781a0464fe87ee0921c0ec71fe6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f92005a165c2599d8bdd9611d290a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322ddff97b3d6223c44b49b6fcb6d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a70ec00a88230847cf537f03a586f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123958082adab3c37391b29b847edece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a76d294337fdd248fea80e3b6d2a6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6962230e462912cea363e8dad66af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eef375d71683c9439b03963fb0071184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30cf03038f00d0207a15c4f64a9729185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88355ecab2106a267c2be3bde79bfade186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c450d54b78551823430692cbf99358187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb93a27f041dedcd22c60123b3ea47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a69947438cb2c01ab9911f0864e515189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632d6bbf273449e99153a7006788432190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829171ffd53b9acc877d78480896577191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2337621de03d0442b110d1792a983192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677db24a8abea940e30aaa31905ef0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09693d4116d921344955f4d8cf607175194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798691c47cfb00d36f335e4d9b97b37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe0761e1d25dd0a9e6a62acaf1a807196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667033c19c13b89c8106b22ccd0b4a09197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21054ac367d3546aac168664bba36a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d46a4e06b119966710c02f8cb01a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848e11084f8e8828c2503218137248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa55ee573c1b911bdfb0f11292842d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5af9b5330935b0925e3989f989dc9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7901a8b80de25adb5d7c3ce6d9ce025203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73196f5da15b90484fa0ac6dce1802fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f42fcd0d951b407c21bfa9154b7269205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e956b868ab7f77b804eba1067c69c24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b60bd918a7b7d31a84088c9fac210207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841699c83862be3a88bca822150c3d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991716b9d98f58b12cf4ae3fb9af8f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fbb81317067dbef4c9f4036fcfecd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff98592b6214431164df21390864c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f5928276106ec4391c0e483a01cea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b661b86cab85873ab8da283927186213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cee2e07f7755f8aa0be03f24dff2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8c4246b829cc17ae9756f181e7f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b984ad8e61f216c9ba128b7439e75c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3a1348e8d086c754db1416d654d46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd3acba44bbe34f6091212f0903f7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebf5438ebfa24bb1ea08662e9e2e70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ebfed24a23fc710ac6649ffa35dd4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64a3acdb243bc6a44371466b361eb6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc297dab4b7a284848dbd088184f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c02124c7ee02a3a3c61b4381cb30b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb9d7a87209ee1e11eab1738ba670c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cede24d93fd23af3134a1cab533b7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d5b2200fbdfdae34101af720404d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9a29cc9f986a87d4d7ca389df5f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d60c46cbfda5a43ef5333b680fa00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89d9983c0a0bc12751dd2331a2fc46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ed27127f843da7c67440d2453428e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1a43dcc3487364af486daa313efe9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22701f37022b2306ea832839ec969232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85eea22c32cf58c3096afba1aec6a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ea0ac76331eeeab7e43b0cb5a616b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad308d9f43e9b26e8bd968534cecea89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4f2c928f82433df9da93bbee73f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f71fdf1a08dc17b96879d3c8fe83c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9bea43ba0e061e4b728b38c7730fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58347f9a27150d6cf70beec0ccc1025c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95db4c157303fc9dc40d01331dd7a96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae2cf1148f7662028b1950734a54f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c907dd2b466b7e7d041f24a3f8309242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62795f939d1b866c53be56b08d3e530243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279af6caebeb7f2d117038bddcb82d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a33f4f48b5aaaefc74b4ecc6b5244245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bee3368afa81652dc36377260a288f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0632f98b4f8f1a12daec62d80676d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c8b2ef67d0450d5038bc0ddd0cff8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed15eab0e089097fc2c209f1b37e151249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b897553a6465a235c727ca6e20df99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cd5802800251df9094b8444b8ea8f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ca0bf0710b869fe2536d5b3b39c74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90763cc9fb90d3f8e3000f675fac886a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b51b60fb555cb0c7a65d19e187df4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861fce3b526ff2883e66125013e352255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64330614f90bbfeea1ca7da7d6ed52c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bdd7de10b6dd3f09c6aaa8562f7ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2a639d53a7b020456ac4265a9dbf0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54603be941aa520aa7a77ce11ff9ca07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419587dae3cbc112b0faa260e6a29ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8ec2b6b01004031d4861ed9b24e6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0a0f17fb6ab0e96426176d9ed9bd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a91139443bdcc3c47e378fe8913986263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24e4b23b5b72e365ee4806c2b9371264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b78004a9973c99063625a7a930714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4288800a3ae3d90a93896b95a1b4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e6dd695c80c6574a430925deadb44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117f117ea4c66377cc95750143fa412268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ff2f9d0710de8b5fb5ccd031a86c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f540c8d564e27414c9c6f67999c66a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83790b549294563560f4d2a22232a552271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c13576a4781cea35319decc31385e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2c0a665ff833a627df39d4cb746e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418c25b05b7779265f0050e88f52e32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ed697a108ad68c443cf8c28130dd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff82372230e48cd198b63d420238fe3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00434f2702b9c6f222375543cfffaa79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d53c69da29c8f54c81036100a397278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad424e59d3e364eaf6cd87ea76eb0a74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504dec97993572a7458d2e914cf1f90b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36e30e892f09bacc0e160af475d08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c544860e24c740d8419718591562282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106adf668c8b47d9eed153ca96457a26283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d8ede59affb09f80ae4b1a1aa9c7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd90ae5b06b97c2f6da2a757e1b18285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b1f5ef4602511d098a6c5a570468f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2229e5e43ab256ff9cedffc3eccc55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cf0ce11a1e6e9f83bde49443a7532288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040e44fdf22ec4a3716686fb97d6744289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f17c918f1b25397c03cab5043f839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7216aee034426f5a674448e4662d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22fa55bf0bdf7ecb7a9aac8cae4a93292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29595fcb526e24e5fc706924588bb119293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8d80b2f8a90c1684ce4e7636d0bcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d4b1ef8378808d9f5f1b1bfd8a3d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42aacf601ccdd2afc3a58aa0d6ec55296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a66dbaee12b2b9e05496e59da6ec8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291733ac9c83ef505c11cf015f0f9e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c89598b219ac001b17be2b5027b6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1780e570f548f3e75b62ef4594bc93c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928d0cdd6d8832a4494084ec458b11c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676d0fc8f1c0067e699739c2dc52a4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55176551b4a32fb5c0c15175ba89c4c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519ec110dc95922847123a8b67b2ce7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de8ccba6dc7ceae1169b8d9a9fd29b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8730a56e1fa07313bdc342bed22d15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ad4e2155543e29d41042eef19ca0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec22423e580960781cd9d2e004c65f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759e2d31e0191bfbb9dda4170d2184d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d55586fe4e951bc1dc05e78d92dae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0a9cb5468d0b2276e8ca91b4c2e5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465226fa25d2603ed0fc57e32cff80aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5bc8a41b4e13456e28174fba7e5b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978353476b42f3ea2ca324bca26ab65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96940de922786cb90a1a968a9d9dd8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6b798ddce1422167420e27d02bd48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405d9e007396f88a4f3f7aef7fcbe61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3c11ab54b1e7834d5350de561d83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5c6a33f5989cd45906c820dda7db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df80c8fe939a1fc1557cc29854aab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6029d2d97e73d328977c41bbcc429b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2442083b83ec1a5f2fb051c757df9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680abda1081e53b5ca49f720f4dfe2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e5a8e056486eb1f3e38b6ec4f0e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25de30ea51d0bf14b8049151592b38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fae2bf9c062811360eb5bb7f97a8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c5555f2e41674985cf018cdf6d2e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2533863c11cf601588add78f5a3b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9a2926e411ac6e11bce088112731329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c411fde8cc56e04752865f50d8c8601330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16466e13a07c5b160688cca3ac33a24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063e2e669a09aeb3355c2fb785e6871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9cefb721fd857dad88f5a9f8f578333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb6fba6bb2cd3ec59b776bf50f8e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a81a0f17d7984b7ed5377d52fb7367335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d754a369006716520cd4c56c6641be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e533124d5d6d6115d0cb394cd8d4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f531e6490b70163c5cae6d9ebe4345338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a35b84997a3200e93f1e7f9027e65c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bfe5035d63e14ba5085070aeef2c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea7c774474ed4e06135cc6d4b31f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407566f2065459fcbc05033a76852656342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203bf2069dd84541d2f34592d09fd0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc27ffc008d930abbd107293973b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823acc85cff5c4d43e1d5f81d261feb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a32066119847af1232c04e23a8546c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff779243a4f08525fab82ba40410a7e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190710f488e969c0735d402c8e8292a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cb0adfb105f47c5835e9dfabe5a71349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882074e7e86f7cd32f4a87640306833350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f764ca068de265f3672b4be3d4e5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444100ef68696748c8d603caa5d2f22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80509158ddf2e617e9ff57df236cc72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0622a6b2fff2350fa3853161f8a93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c07629ec5e07357e8cafa1ed188c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e68bfb49ad1ab3a9e17f8c67ffe36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf75a639b839086e36a2abbbc1a924357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba6f27e32f0c804bb21a77d357ceb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386206cd4cf33d3fde5c15329554a43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb961ee68a052bc3a890c10c9d83c5e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7e6195465df9bb53f3285a8df801b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeee1510e0122744766f41ede446d6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88642467c27ccba621574b54df966363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e8bd889035d954727dc2d2423debf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae9837514e9b47d19c40847a1b4434365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff237ad2aae4986e4611775dd1d3ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52efbd5c55f2da29dcdc89e0d5b595367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defe30770e8eee5ee682c9040a87351368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276898d3ebbd45633cb0cc2eec627d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817f5791b08b249162bf8ab28c4fd79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920b1dc8a9f6b64547a3d783f92648371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111260387f3b2c49794837585cf847e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb23f0bd61e511de77a2b21e65cafb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558610bac29347e338ad9d630fb9fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e67b471061ff3d97ab14a242a88d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf761ed51fa602d73be4dde3ea5700ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f9752c100f963fe11447d19920415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b868cdc647eac17945fcd1d7161c366378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d8a5c274333c914be433126ea848d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba44df8d6ae45ea0d162703431c29b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6736cb650fa0a3d7be27ac19f263a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c440a4e205e6f6aa471aa01d62fd3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebff4ce608872d9dedcb4b82d8a44a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa3cd3170c44c26b364eb6e973911b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51e7a61f2a3fd6e235135864ed8ebd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eb4c3876b7e6158cd64e1513df03f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183291bd477709c5608a1c1ebcce08b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b7d85c6e7a73336d1dc13f3af2215388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fb7813a7e91a78ec42ebf3b199627389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c61e78e150eadcd1bbf1eba2fc13c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b8ef6759f7b538c490a77c8b5b00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b537e4f651b1f60d89111b02429c83392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0e5d0bc1937fddb7a9c4b6bc91954393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778c8bd3b6bf482986887bbcbdab0bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5aa9e8c795431cb335694563286da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7fb1687ec89fbc57a2efcbd359fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf02e2f49bfa0222773692150c2ff0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56603e95cf22dc426505b319aae32ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733515165f698c367e72a0550f3be7d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03d1a7ad79c58c33d0cee69450d494400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1810b2b8be45a68800327a5b9c2b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddd0c70b4b637693abb511bdde24ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4f29c0453fb80d376ea1009eca677403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05854331205f8a0bacb2a37198ed057e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6851b1e36543776a87411ed267cd1bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66df83263c0f7d3fc671afcb67af3a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3de3708eec7cb1b554f94c7beae805407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28406bc54698af1592effe19600dbf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755cd5a23e496e0afee2aa2532f1b7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcb634c3f1865a6650efef5272d32d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c67776c48d541368d9f31a19562b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970259c16918bf4c3edf731125b9de63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1ad2f3810fc5bbc832da0cb66fbf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9520a907a3f4aea8724124d1bcd4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ec3b6b77e2ed048f1c3ff8a0dff16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682192ddd81e76c22dd0c0721ff231416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f988d6cd7fbbc1f304ac770058fca8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dbadb7ac7228b58afc99aeff21c68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145cd53544856b74377009c8e0801eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5cf1a29e6b53724d3378e90c6e865420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32469458c9c5dbf9a0d9b1f98b7e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb9e068b7fe07b1662ab98e6a5ba2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b447ad77375cb96d956829a5bbc089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84a105517c0fe088ee29cc9aa4c14c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7295fcf1d560246b6039095ccff355425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4325b03b595e4f144b52762adba00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cab2b83fd456fd720444d1e449780427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d6e43cb781d68c5a5cff392099f01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb8c26a0c0bb5d840b84f32aa2a5c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224fa2c70ca7b362a7f3c2658b1f999430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c15dca8597a6089240917b5bb876d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36969bba54801a475a142646c88337432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa070e4bcb8b9141b9c27e1f1d2a0ffd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaed16d9b40746e851c1763a773f17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185ec4942853629fea9ae3293bab843435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca568e0eb25895bd9c99d77f47408aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adba035fa87e2881eed5123fa60c12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b5dd487df3d1b3d27f268cba88281438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d917984bd2053a3259926fc07e52168439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f0746cd69fe37921e20b9cee2c03e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e57076deebd58fa7de5e244cbf460441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb7d15134ebb9b99ea1d2e255e0ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbae2a09ebddea0879b779b2841e9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d7a894027a2ef2c6b882d63cf8e8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b74bc09db4291030cd48c2de99c18b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64cc5daec95418766f9c0d2fe067c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7db29c2c274d1861fad775a4f4ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9513d8cf3adbcf281ad71bfd1cbd9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dabf6136918920830f49d51992739449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd085d37c92252a51af72bc25c96f4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282b593980dee337e446bc3ed676bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1fccd983919ca42e47ea7e0016569452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ff53963f3c1b44b106671951d648453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41d741698c404f6c69c767a9bd153a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec58e221fb13d571e554f5e8434b257455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118f94248c083bf351e11c2d762bdf3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cd8629a2af90c762e210aed9b9da1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dd13106dc1e68a205d073bfed8487458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a836316826878ce91dfc39f48147d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5a5c9c62791f635fed8065e53ae4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f4c0833842cd7890b863190ecc4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd65c9157caa827d5326c19f8e3aae3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247044d6b3a69b902e7eaba7bb5f6eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f20f4ada07f52e591267bba9605787464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae14833c1794a2fcd947a5bd9c5d3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1a3b17ce40cb5cae0d8745ea41c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720db69bc8f85cae5e8a463b2b46544467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aec4dcd2de547a4cfe81a74b182f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e93b07771d81cde6bcb61d7fe1fff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8590d2d8e0928df86edb48f36e56c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a159c02bdc87bc1b7463dcd54638f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6cdce9ec7704fe7f2f623619d8d75472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceb793cdf392b0d0b8bbafc062f6c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becc5f930643c88f6d21c1d7de59b71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b5fb4855c940a3da249bd1c73324475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fdc1e4ec7b23657e64bf17b81140a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9114532094968d3c9c3271f1315f60d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab97008d6867ec55ed73c2783bd08cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122500fc3c95748f77b5297f3cbd2f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89ae1a5771f9e0ba229c7aeb3019f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a3df8896988f0e7f7c3988d307902481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c1debd28476e0bdbde51ee529763d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47ca2f9fa9f1c736d9a94529e7100f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edd391cec1cfc9c5b2c6901c5e665a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee31d53ac458d96fc01a3a179067b12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976714acb1cd2ca65445fb2fc567366486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269d41f914c4f1638dca3da9a8b3354487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6334f148e3de0e2aea1795e58d2f61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b610aa4e9cfbb80578a3ca3a06ac90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6114877d4423352b5f2aed6e5c26906490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40069a8b90deb53d521f62bf9b18303e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf35b754f0ae574b24a1de9b6d9e74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cb909b2cc45aed7e90051ad55b64e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c96396d02c8c0f97d7cd456cbc043494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c9ff4b633d03a21fbab0fd1527f48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bec661be2e1c5104e5c81802ba8a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58442cd9db42b2073944f7dce607c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cab6a28438efbc41c140d094c2a0f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdabf608bccf706ac180c7dd707153499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358daeec7a4cb7a0883eb9cdbdc00ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4cb1c7bdbac963e8fb1a85c5af85d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc9fb2640b530311b7e8146f7b9a16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabee1000390e5a2fffb0dc2b72a9349503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e417c8d29e269e88b1cecbcc7ebac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7065c832899054313376e4d3dc8b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a7aaa801cd5c088664d1ad2e2975506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d705fcebe4cb3e3ffaae83d9fc7e594507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda02bfd7ea623f06b332f8356770aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8435cc42207bc4f014efe61ec845f44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29050ac98a6c5e024059c04de19654e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197b544f385f54686ecb173a5d26f82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bde362e399c6b1293862a3b6f2524512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb495007687a5c9b62c09285fda777513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19573bd76e6bf856b876cac59eacf3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5374e857a0b8600e92d36cace317e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137153da511e0662b1926f4a84bcb75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9deab3d638fe888779b0d77b011ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448b54c0ef8f988ffc2094c6865d41a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae960b3dda510746b81c8fdee9e22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bd67a8ab1d35fc332188e7aabd162520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23a282a9a5f7d92fd60d97f26859b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2a12c9823650d581e8ded1b0f05a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0637e8f3ec7623d623f00761d4e895523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72686f90cc11bff04d77b24ab0c55d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87002a9848b8e43a9c01377dacf4039525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f0b9064f93a368e03b91241bbc76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc37f5cd9179355f4dd944f4322d9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ae73172e846416e9b4bc9e4ab1b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a35714612b0511fdd2181be3a7c713529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a38dde627791433e8e997792ceabbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a607df3ba1fdcea30fbb2b803ac1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbada7c1a0dbb0ced2863e44308a7fa4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02f66280e4480dffab1448ff260843533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52e8913fb0996714cbea74293d186e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47acc0e3cc4433e54962d9e2f653cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1659328f3c24181f607ab586cc24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606c66a9f9d798d4b399aa25c0fcfd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9551b6c75abb19fbb5044e0d505db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f308eb4cd7e4f65f0f1823989e06e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df733116072060ff124fb5d4860ddbe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ede045cc4534036902182da2f0ac88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b9d96a9c38b6669a86fa260ffa70c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f653e052c9940d39717b78e35d064f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9450372b390b7d221ef0c06cde122544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e326d47ec7a2be6bc1e93bfe2ab5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1296491810eb647b2157e7fd41c26d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8797ce78d8c411d17609385ce7929547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b72c1872f01d31e66bfd6023c9793548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed1c3981a58e2047d2f0fc8ba244e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8471bc03b89f6b0fa36c7b0bb088c24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262989d49a3b96e8c21107997af6b49551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6767242cf7c1f8d8295493a79d1065552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e7600f271b5c96de380272f99167553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ebf2e03f7c954d4b39eca24c779d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2062ddae3c9dbe35168fd05d706f67555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce28b0cb6020413dc4de2019166cd83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ae8524c16611eef9a8d3ec6df3cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614a27fc8d5235a67e568c0762ade82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f7902654b4e5f0ab1b2557a1e507a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fc2aedf81410f3fa9a15ef2672b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29727b64459dc8c4a0efa8ef17d277d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebe29ff0ed0057fef9f841c050fff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809dc09450987f561219b43af1fe44f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7842db5cf7e51f3a2be7824994189564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2752f6f5d294adb505443f5a41b94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb7131b80ac487f5affe3cd3eb3e9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a10d2da1284aca0809962049f025d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7b8d121d46676696e779502592254568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fde9a3c370e7656cf5ae91e667033569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced5ca587f5218837decbca331e0412570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55618b6161a91519029adf21efa6636e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e479d5f2627533971e34fe67caa3a4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d72e3145b292e1d1d019a80964f1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a00dc071393ab404e5a07204e19fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3341855d064342353aa95cca0ef35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fd208e6cdf044c1a7c2133313f3d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9de6b42b987ac3e168e61852efea8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210241974fcc8d026b102f62e71890a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a9f7f0b4fbbc5818fe56f512ef43e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d90c14f33138938a2a6dc755c3c40580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab24e28c206a0e55fe2d2ab2ac14d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3437786085f7797c419693f1f0450ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5f8dcd97c02b00cbe0e3fba21fe10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2f256d1d4c855f2b21b5088262fce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f29b63e103b8180a6887a33d1950a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a301a3665313c8bb3cdf031d34b7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add329ed5f9d05dbc661184ca63148f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6c1dd030cb52d50ce62557ae463e6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06f6a2d27c67da23e9bd91f1ee99d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f84da92e8d6bf1b03969e5b15b5f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e82f62c3bde689b7d128b40f97448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f69e89a182fe18130e7cfc136277592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c474bc81df9ceced6a57b93ca4d0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6354baac106954b44a4205446b4b54e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb2ed069be3a7ecbec6ac71f2f2d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbaba614984273a3889135f6a27468596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c07200da70827ada2600794b9bff8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4bda3da7ff82cb5ddb9bb4e45b93598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64469b7e79a53e5002efe7a1f6cf13b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73535a840e98dc6946f7354ab3a86a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28450ec306acb7fb0d473c565bda582601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad9d47df1a3be4e43b09134f734e90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdb153cdc8d97ec5fac20e7395e709603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d08a9a3235832fc6ffcc7735b861a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977843285ea2b3c78bcce1993e29eda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935446cbea62786b4dffcac91b8852c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b575a330cd55e24c95c5533f4cb70607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850df6e5d13eb30c8d264e470f09ce5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa949fab024ccaa80fad35d37b90e68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297084596abf5457460cf699164816610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16ab2204d3c162ae7fed88f8b6490d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d49cd6ade4b31b030436e798944e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb550b84270a12488280d3205556fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee064c49feb02e961541fa7d4eeb99614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dc8b3eb9d05ca58a554c803afd05e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fa59ab6b2dfadb817d7211783d246616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75cde2b03f65afe1be2e58eb3dbc54617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ab159499c744a7c74cdaca615c4b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b17e65130ff09742d76ea3c3f1f232619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5439bef4f9ad7b5c69179ef5940bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada43e9b62625a7dc167ab8d646290e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f7845f01acf9af496428413a4a16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553078623c313beabea9e690f57c6f3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459ef58f558bff4e0a415ce917ac87b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87764442587606b93b4e404a3c6072625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1261ad54242e8f9d4db2322775af25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12502dd291a038987702d51acf07a23c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a4118aec9c42d126968d64a5db321628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43f437c7c9ec141b40150737b9166629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411517ac155b1708a6c0fc4821f83a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68e23cbc18a6502bee99ff7287d83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9d7ceff2b3dad3341626611df6180632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ba34e3c57a9ec26eca8d30c8f8a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c36cc3ebe88394c81091c0645debf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368e99c28898014c5ddd301d41c8e23635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494060236e2af8da7a9d3665454fe06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e400f2be93cf327d14437eae0f685637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564881b7c73f9af2416bf505c786081b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b51e6db61f6571c6f4e22b13e9b20c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a1c064f6ba060c219a90d3b7c10b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1cdd17580f8b4a84501961661c96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75b7e66ce7e7d75211fa0555a33b6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9c89d9dc194c156bd37e6aafa2fe7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca55a24f76a9d7f3bf0971f3eff635644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907e3b976be100b4d95bb2fedab2bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa220bf4321d4f909ce66114ed7ab83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ab4659e5afd387717a54e773f9b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd0f7212dd7237f7b0d2f00480d76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449f6a2ce67bab6b270f168ceec273c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75622169dcbabe6f84b95c5bcb01c48a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba78ba9190d87fbcf8729c8e83fd70c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecfe9d14bc4e9f6be854f4314cf369652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c864d8c5e126aa9338c19b728b82e30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c299872e51898d8ed707104c0053fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8cfc59dc369cc98dfdd01821c3504655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f5354d1eb1467df6a7d464a9dbc84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec744d28a33d9561fd3e36c416dbe5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78a8f5f0a53298121162aadd15111e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b37aa214f21a0e87fcb416c479f4a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedae5407446834b5bb424ea5127d19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb924b897f43a9cf13a60b107169e6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2da4e0d0b8106ab9f9756e31bd374662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305343b064f58b2a40b13c4e4e5922663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124143e2bbfe6f8ac7cd422d99986e7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758ae8180956e60321e75b58d648560665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551bc4b1dffc222f47cb5fca9de7cf3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61dbe1ec476135f85299792955564f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc455066ea8d4ecd0fcd32ea2a5cb93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c375e7aa31cc4f0747c7f6352887669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e91dd969e7ed7aa879c7750522163670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c0ea2066f5188076e08834118fc24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc558e945d333c2495ee892e32019672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be0316398db2ea1d590769c2a92280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0250a93fe93d414286019d869329d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7842c8318d8dd623aecfc41abc43c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16212360db759e1410dd93cb8237987676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a21e1d02dca453a41f3f34572b3a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e9d2fd1024ed71d236e4838658c93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298369c341ae413ce08b53d4fb6da7c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb75fe19fe72c9658d1f1ec841cfaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fb49a451fc4a49852dd86275da515681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26f5573e0370b0a481042f1b4ef4c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0d4a2532a1981ed68a154d8d250f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3196e35f92ab99265e73aadb5f9de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd15a533024ca047eeac3e216c5ac41685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7227ef8661efb6d54fd6a93ccb666686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e802b48c3e86cd47b087097cae3e100687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69906c8ada14ad9889497594930e8de4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87674017c5309b0e02e62a7353e7a5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a3586b7ba4d74dce6317a2a88c2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad067c365a9dcc2519be187a569c44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0cf0fd496e8191a9e8188edf2ebf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c80ffddff064208c7d35a8479ccfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165acae54af00b93ca5d410fef56621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b18ad9f854799d7a85a16538f47ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51037ec3468f94072e2698802e5ac323696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77157dd0080b065fda56d8e9934083f0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f968a37e478e513f9c3d12e5c709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53b86a76c9cd0fb9cb44f5de1af42e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17055fd463418277999f1ad0765f6b51700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184bbaf450d34b27a8dcdeee81c5e5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afb92118bdfc7397aacefe8e8bfccb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b495fda151ffb01afd726733fad07b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b9e03293dc07e0f4bfa716082d49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb57b978591d7c2ec84f7440218c8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753f54ef27594035587057d43b35c0b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b21c3173c8bc794d0bb47d6735a84d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53215dcca1e4a2910a6f85af4e0486708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7d759b3fc3368faac7f6710bf409b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7af506ac8be3123133c9156aaef12710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4d6df598a40255ce760de300afaac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6179cae1f5ae38edc545c99d2ebc88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf606f6187546e1dc7341f36bbf86a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096847bbb4639130ac93f494cff091714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16d4605a319bb25435a18d56d93f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b3accffc8f968217b94b82bd202a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735240e904b9fa36afb826ed7566ad49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcdd1684f4270211e977ed13598bb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a215a9f9dd7e3a808265e33329c8090719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3ae66fb304024a10c28d0ba178c64720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e679899d323b35aad629e7eb898ab7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fdfa161b44ee1164198ba26de0101722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48e63fb46f0fb87d61865508af875f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaeff4562d394969aba23d2ae4f66d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d867416cc4ca456fc5e3802160b298d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bad2deda9d95ea90210a87dfc70a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ecc17f03964a1bf9fd64ed8753807727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3787c534b345639bac1dbb130f42fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82974805566b818f180de0d1e1461766729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1228f4cbb3b8618ff3c93a93886d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34113bd7a635f8bb6514c59178ccef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f31e84e3c02ad7c76c07e04b9e34f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62b117c28112aafa18440e67305db1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b850fe3c01f6969c73fa1abd6b2a4a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34816100603df3d8e7d6478e33958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6200fec841708e3d2e79fec80f9d68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597bf4fa5df4ac9e17d4c75a3500ec0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fecd949c9c1e8c9b0c1f68e31e371738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c03ae7646c76c9e493361aa5372119739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d261abe762e9edfe6cec49ca624443740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa89071c46e1ea514000c24e9869989741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b3a92e08cd9030115f33a18c67356742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a985b42ec3c1ecdb4bde35e051be5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea274f3c158fafb3fe3a15c384ac6f81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bed569c95cacdcd79901ebebc359e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3b8c66d2acdeb1f89419447df4dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8bed7046ca0de025fcfcf53ee3d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5660fc441fd6d1dcf9acc6b7bd4c2c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac135c915b684f55b294c534f435e6c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188d007c9ebdd5523ce407368e226e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319361d716ad65522c1a9ebc8e73d64a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae41668a152112588ec97ff03e6e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4be85b0b5b77ba1cf5cf7f4f23623753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c6aba93b3e69b63e71bc8d6b21186754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030225c2c8b3628729348f81fbdf5aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1e5a6afbfede0eb38e7e81e8c53b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca302ec0dbc3a809af3a7f17cb989c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ebe66edc55250095474e7a1fc531e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfefae006aac03941f3dea7f96feb26759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>