--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f33f652dc31c1f51e25c34fea625551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dfdb5ba2bce352e52d8bc078f20b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eef4beb99d3dea67cd5e76282be89f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2299076466e3f046ada702a45bd00554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173f08211e8cd56b4be30439698eada5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e0162767a8d121ce5101d85e4b5b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0acf8f4de8d522f6b43110cb68a7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888b935ba8a0422dd2e070d1f56bd18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611c086a782c75bb33027c9fd704e189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8a0746822dc1845ccd0a4a34f0b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff41ba127bbc3044ee171200f4d2de111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fabfdb4550eb823f1e622aad80962812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c555551b438b5d9e06aa018943836213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bf1af22f527392752b24c3c4e3e7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48973b99151e1f8fdbc034afc1c46715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71dec5400c8a7ed704e1268f16fcdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73904d3d2fc4e2cf06663db7ca0a4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aabb20115fb35321b15ca6d09beb1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955931857ba7dda336771d04c264b4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988937253029ba28e60435a38fb1004420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e9d03f3fa9fbedd33d5263526c39c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d59dd698342e0cf71b2f492dec577522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c984e4e24feca9735471479630024023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a85ef693d262333ed0c7dfce8835424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220158d58b916d86bcc8953d201857525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68908e0033a74c67157dd23d54c9a54726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd3b07ac4f241ecb46032fb30f04427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4383547c99684c9d329493b9ce73c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9838d972228ddb1dd0e74317b652429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc260b3b553ad451920d81d2a23e5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636b14b7d6f632a857d15fb29e8a60431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de52d9af850adac2dc506fd69bfdb6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84057f0418330297ef60f017bdebab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c299cc7485dff3d53412771f123072434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c006d9f114c67ff08dbf9d8a731658535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da876ad6b23b2658f9395aa54562e8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418448dae67ce8a5761702f21e1fdef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a363de22a8b79f84732ae5c7eace38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d22de5348d1eaf524ec452f2887639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13684cddfda33cadbb75aefdef87925b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0e022374239e82cf23cdc741c545341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66fd624fc6e05f6d2caad5a0c94b5db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec7939a0f117e8a350d0257fa7114b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9f88e55795ddf4854256a5201ada444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8025b8b67416d0ea82adc997685345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf3cb9cbb9d03f1b8fd762b32c90a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9105a3ef369623bb8df2d5bb4b398c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff056dd3d51a7274de435b21c0dc804c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a448c492b2d8a6789eabcb479c3a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10c51872e5115fa20cbd965713dd3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e23e6e96e38089026ebfd1d61a9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df8c7843d09cd090f888201a763dd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be95d35894de10f29763704de64acd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec96e694698ab8dc5ffb9f8ee8f9bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e1f1b3585f6137c530c2f1f95a74055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a1f7e07ad993515493bf1b835f6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109d50eef60ae21de5af25ff2144d6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6f2354e1f2586b4f9e8ef23ea827758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7247621cadd544b2739f14caf810859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3fb6aaf0b211ef0a934686fb3f4e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6f4a6b31355a003ce88f17698e5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d3eac1ced1c26a9a4be8289f344f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7c30a14c2e136f0851ed6186e86ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6a688a882d0459e613728b82c0cba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af5a4c6b40fd09c1eeb6b8905865d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4382e2d39052efeabd646b4d02d566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca0ce7ec6ed14a9fb0af995075c16667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003777ccae9b064be16241c48fd466168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41486c12734c2c7ad4f24207a399d68b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a435eb2fee53288bda0cc517267070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fe3a195a93f696a0d28a0940811671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863147a50d28691a6800bdd2474551a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ebb2fd29af8e98e1444c82fb51d6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0dcf8f7ff35cf23895673e40bdb3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036fc41e9a6fcb576a4a1249aea577775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8464cb54e4b6567028b4f1d4932a8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d9c9e587285006be029c5bdbbd7c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314360435fa5897004bca8f163dadac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80489d3e521498d6c13a38098806c3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4d64c6e889e571e8e88f7ba89584b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f496509027ad00e87e1a17a6c16a0881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f0b9fe5a825c8c9fcfa7ce919f66382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3b9d00d1861198a8c083968c9d9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07f2924147d8bafdcb58f5219e81e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48496d9cb0e0cf6636fb3da7a59d2b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bc25a9103055824a6b1ea2bdb1b1686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e52986563a88f4f014c56c972d44087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1b387b1716e5d34ff7772084abb4b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4a06c27953bda61da8d870911e9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3204205a7eb0267f2ac1dda6f0de2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfda54db6f9c0da6f96dcf1890821891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5e21f98801e4d495c7b482cd3bac092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66c76d11b2ac4ae07e67430c7eb8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5269dc44f2d83eca5acf9fc99a6380c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c76289aa71b3c131e123466ad36bf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5131dccbb0ee38469b4465b46267a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12dd94fa1a899e9247ef185ef8df997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68a2e1d9ad5c2a535957cf80e2988d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c9465b72b4e0e7373bd81229f276199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c112d73e316118c5bc9019c5788b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f0c726550897592db2716c6d846a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c71ed641a120718b2e087e5905bdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1539f6ff653062a5eab59f3152c09103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33f4cb0f45ebfe703d5d869dd022df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b1fbdbd68431d1463fc683794d421105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7b71bcc70a96eff5ed68b67e5a7da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735895c8c11b7a5972133742365321107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b58f17a986917588471f49b195d71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a7eff3d2d0cf998cfc5527c655345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a909f8d1efc3940e4610dce498cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad942e2377e9d5c1ab4f82b481483eb5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d7bed99c03f383a24b149a9ac617112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbeb64a72ef95b50ad22caf4ebe644113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dde101bc419715ded05d133948fee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd20bb70747cecd6682c3ac0d91d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc485d9b9bbf267b5e32bd32c9491da6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d59eb0c74456d529ff4cb3d882417117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c641e76c49f558d7b977b2d90bcf845118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681dd203080cce3a41f4a860462d38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feead7a4963a148fcc5dd43a1d0b3189120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c99f5511f84c97eff70ed29d36f88d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042cb61eb66fe0541caa0423f97c744122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7640f9f1d7de700489d704348fad74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78d6fdcbd9fc3b0b72f92aa6feafe2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc29552002c556f88db229da9beb8fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299166358f48e35aa0eb5909d866e5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2cf282d393d1b47806687f836ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27655333343ec8158851429429e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9c13734c229d1e62a7e5f07e6d4d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c505f6ddce506edc7cbc5b5f26c8ded130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1f46505e2c6ebeeb56b993ca5bc38131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679aef33038301f83a361d187bc8acdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07148d2c72153d0c95f9ab85edb9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f959b3b89100afa9d4d893ac7c60b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c5766ce2e6f9acb8bbbefffda3206135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939a35b4582dd0b71baad5749cebde5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d189b773fd09586efa517b2f0231cb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae217c22962edc020328297c444331138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915e5a919df39d816541ff8b18662cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49871eb0a37ec54e195533dc5378366140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f734f70ed1c3e95892fac72eaeb41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79dec4a5e0ce2eb7ff222f67988fa9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599504d0d64ed9b62def06d97df429a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dfc99efdd29c47f951b70756125c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7baf8369bb0f95e3301fd44435bb7a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aace8454ddbb95b38a4a5e1b53e3cf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adef1f169994f935306daa22f357fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a27889a4ff453f87ee7b7052cb67c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b51f158f465d8d9b04ff46e2af73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b1d65a326d67454d7740ed1e78552150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a89f1270289e92f660f8721608699151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee94d1f68b6534e0c48902cf8a233152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a37ec4a9fbe6dc8098172ab12aaacf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e86ff373c3c8d70b00a8a9035fe8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aab39a73606888430afa5c5663480b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ffe3b3afec1732be37d738c4b9742156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc830f56d2ab27a0a024127fa9b6f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae0cc7cf88485899e0234fb067a96a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c974e347efdcf91bb255d3bf02d8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa425295cf497858f68fd4e38c048160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1aebdf2b95f6332dd38fda5ff7c9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823aee6dac158d80df67b239a6e1567162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96426a76a9d28ad7072cc3f402023ffc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee4951811196909fb44bbeebd4f5cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6bdf6bccc95219b49d1d658950e39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100fb38d1f2986304cde7af774e8492166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85709cab9bf4c9f9528c140b033be6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699c702610f6907597727a97c275d7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaaca36069655937349623665578ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafcceac6d01b40038a9c162f279754170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eee8f684c64a620a6c5b3c7132093171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71290e75c4da0587be7bceed62aea09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c709a1e290fe7d5446096fa913f190173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2921286ce460e5e9743cab4995afe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529da7320416d5e6a2e74479f22272e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fffb9cc026eb49f4d148471ca6bc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27a866c2420280f46f1ca91976bc6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a432988f6fceb59c946eb1d7193634178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e0397001e4328876bf4cc40f481b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76194c8e8409d20df795bb02fb9b1363180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5d923bd92f721daf6a4d11869c3ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1ea60f376810fe6a525522a5b1bc9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055b8116db0802e221466dc44d32710183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15828bf4ae43fb6c1fb814c2a60879d5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f4cab01c225e1524843e2159df5cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162a3f4ca24a28e80646589a32a1199186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99776f4b15c7e3d989afd17839ca5380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3d4bff9ac8286e834c69790290bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512183b096f1c230c56f0c484972756189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca6cc1ffaa7079f1fbfacecbc7ffaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e169e5307d0caa2d16848faa84ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91346b687322fc320bf2b6a05026a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b44bab364927190e7f8a0f3686eab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee1a470a5ae8160aab708492cf2eb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4061e0a9bc9de7f637e0380042aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3c08b13f10821812943b85b0c1fdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f5238e4dbb04dd5927477f2dbc897197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d3ac914fb333187340ad806602fa7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47145bf5cc6f4a45fca7924e0e2aac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791e6584a21c87677e3cf7d4c49c08a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b378b5917333d6e65cb756477d04ac5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923953abd15f2b62b46f911aaf229e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995b776217bd6f765b9c8c3baa8bf98203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05655850345dba9066e311652accd75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a417ac48e5545dcf530df088bc367205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24237d346313565e590dfe44f6d0eb64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc0ddf3f75477eb98e0254da918ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec755a828fc2ff753bec778e854ccffa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129cd59b0ae194f6258e299b1aff91e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708bff86c0989cf171cbb215c2f502e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8045ae1ba2e22f164c407fd7c3db4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8409c4eaa0e629a1461b1b741a031d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0209ca6c797cb16f847d47bd74893b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0447501e0fa6ebc819ce066fa387214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bee5133bdfb958ff6bda6239b14233215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e11b0551537c294f0f12f5a0bf766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1abc8cae70f16f7e92365e78bc190217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877fe91dccb4b71a7837cf49e30b6d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e80589890a5c1b36d3ade6325de3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2d044c5abc0dcb8199f4a3de6073b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45ce78367be517e426d65c9798142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7d03b427437d98ce898022cb3188f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e721861899df934b533994288c0523223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7857632035d069ab47b294a752011e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f705bcb6034b1ccb40cf868279bcc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d232195d073946401a30e393d1a8da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485c1700d291b770e30cd6e040352bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7040c8ceea24ac1ffe980a338a680228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794909949d5341450a6cd214ed1d0be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ca72ff67244b1b77dd939d6d86d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b73180e42936cea01dee8fb3b364ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16621a8fbd90de4863e0b383b1541fbe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b7051fc6ebcfbda660b2489aec4ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f619c7db02b133887725157607d4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba71dec09e2f1a84f96cc6017a54247235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4a0404ea7768bd0fa23e467a28a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698d791cc518fc3486a5dadcea8258f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb57651faa49a6ea59610f8ba0ebfa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec95a1e3f826ca1264e5a28d154d14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667a4a611c19ca5678ee1e3bbd117a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcd3462874bf56e3e042f2f280e1a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e50270a24d7e64fdc93ab6dde6c35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512bbc8f92d2b9827f158cb09c55bf4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb5d0389f670f79fdb2201109a9d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cc237329cd043085c35297e8c6e53245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbeb23b5721b01aeda92677be8cbce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c446fac99b3de29807ffde9768f858247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e27f99ccc7df4ea39d8b518891d02248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdcd1f93dde627f39f1d6f7a8d2e28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f62c759af6898167bb155bc7513d9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98106c3737b66a3690536cd5102b41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822848f1b96d4e3e19e7ef1580fe126252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22278d7f4c56fb210c6de700930d884253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e56679e8758d372668cc6521280e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112011d5baabb40b55d1ce44cca9178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16724f3183db334260593fa99ade40f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761c6437cf01099d1996bf9563506e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3829c5e484c7a7bc0f1aabe0da4b0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac193e5e2f21bbc8a69df6adf61da4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2730671deaee202c017938970cf0fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910fd95d734beb7d96fe0dd172afe0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763580ea21f224e91049f9afc3097e01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d04d66bfcd557bafdfa99e9ab7b57b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1554bacf3b4a9b5c9ec15dd837a3345264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabeaf77f69b48351afb422eff66b7f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086f00e18e4f70a896d5c8cb293600266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f2e9e07bd0d16f40f341401090e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa73e17a8c689c746efd373a6d2b497268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390132546440c37a705f59beb737046a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf6dfbf8ed80cf4b7de52fe5f7a46b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d273b11b868e08b7702cbcf15c86f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd9ec138ba5b0a3440e775f777de08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d35df1d095ac810c52a95fdf96160a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88c6960b4a82c609f22f70e065b52e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e788557ef486d36987584e0ddfe0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f74ae30436895c961d44f7db8fe2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d178bd6df6ae4ef348a44d7c4e6b35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28b0f0edf2889a9b15be00fd55cbd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8f015d4c739b66693c5296021fb69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0f062df134cf0ab963bf85dc90b50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434e643bba7a0b9860a048cffecd5fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d12fb6a1ad21e2f14c9d5a09bf78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57076b3ad63da8684c6864e699a6e12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d86544401cc5926017224f3d10c357284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b81e8dbcebefb7c93bdba5804888b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3489628bd3e3e8507f9c2c48c10f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b25ec4890bd9bee1e4a38364ff7bdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93e8250f30856035bf29d1aff09563288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8b1088d30f762bdaf1f424ad227ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c85dc55d02408c42653a2be33440f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a5b9de7567cc9b81bee2e323112ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b04fe9feae5010e58c0ce8a31fc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4803ff62e593594c4881c09150bc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a06b2f58af0296f07e1067faff780294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16da35795628183883ee3beac8829295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b447118d8dc6a9ef784d321c73262d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5f419e8f6f50b184d088d141a859c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e318879caf49a2d261a1334767e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb751a76b74da94a5a901f620fb01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b64d5384f007ad72fcdf3e79abcd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fefebe857470d975a39b5325d32af7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc1557fb09b87ab18f738349cca3c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46997595f1208b4ef38b5c306dffe8ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc760c56170d1ed1b511fb3715d979304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e1b69115a6675edaf5ce5979ffe54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dd30194072e5c03a76bdfa1a575c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280a795c0e91ead592a6b760f780923307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c4678e7b134d62b904c7794caf61d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0261ba62ce38516d93c612a7ab91c6d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ce69c5195cbd6414b8f77676c900310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed746df59bd48d05fc3bc773a3e5d9a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc7d285e9258991cd662455e7daa3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988632aa3d517eadd1b3cb66896a67c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab192a40c1e135b31442ff77d312cad7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb65ee3b007df117d0c8e9b15b1c9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7684afbd79fe8054f1b9c021561c71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d112a5979a72547b7a7162d0257c34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525dc506539b6eec63e3e6c9bffe963318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b97802a5690401f0748044919cbd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919721bc3671d38f24663c75f313d4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ae30d8945ad7fa60f0f3a307e9212321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560ca91cb3f677f6f9ecf834c37cb8f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147e3b8448f108742a9e4f446471bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbb74aa0393295d0848f05259946e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c56de60aa69faf868f6f21bd28679325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a05b20d8170b90b95d487fa167dfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d135c2f1e6554d8862582e65392391327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac121e2c267ae53c8074a0987c574ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c99829f4cde4fcc6e6fe060c084b2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a519bb05ecb699bcc236edadc0e8e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476813e91868320804a60834a307c88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e050f5d073c8ccdab3da81d17bf11a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20834e54876b1bfe66fde170f35841fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134d6320a667f56605bc012174f0db6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba882960407c211325be51cc164abe1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0b5963c6d86f7810902835b49908336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a507e2ada82caab6bb973c15f641472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da62c909fe0d48a09f0a70a02c308338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fcf9bbfc59d9d60dfefb7d2311cd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834564951f227de3e733cfd6f837b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ccde5e6a99cdd9bdd49c627d099a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea927cc35b6f4315a43a0527dca32a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2030d752b412066e7ad49a1f77de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621dbda430a537d4657108b59a72b36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8102ac6805767efb746fb4dc8837db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adde861b2b567a94581fdeb9c94bd1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff6c588493fc4c89eeeb88a75e7b2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bebe55774268ef382eab8dc930305348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976e3f968c3eb36f8ba11d731bf4500349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fdc5dddebbbc15adced51182d56ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e18a232d619d549d3708eb374e94d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6678985772f13f23d5800b6c94044352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16295e8f82ec6b74075389ef71f3cbdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac595db527854443f9865b31cdad5902354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a838c43bf6696d135020451324335b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91cc796928d61f87e9e5fb8607b74c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c80a5121a33b91c0127f309039dff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c4301a00c6b88682be51576d7ec4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41d7c9c9aeebca42928832fbc9c0aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3668003c3e4ff65452d3444004ef7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669010d9ecefee3456a12dc01e306a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1964136dd6bdd98873d4410d07f01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291bea4ccee8498b121883a145fe604363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5318e9048e9902089c2da749d4e17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd896026eae48c8051d749ffd8d84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a18bc28de1ebe9f8aab7f89a0fe13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1baa3c417a66b18a458df20dd70e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b812c6ad231076a6e08e573745bc15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c0611e6ac4f98be048ebcf7fd9bf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa82614ae039b89d568b44b50f38d7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24016ad1692c24ff6fbcabd1805e2b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cdcde6c7378dca4c625070c214c54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1031530d7d79fea5ea5a1bc6b696bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e196700395a4da738622105ecabd4c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9fc1d91a4446dd1eb1074fb2a69d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64197a35e266695b858dd22528e5a98c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf3003869c8b900554699c7862f948377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef6f85aa04087a5b242e992f422212378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d7ad3d65dd921e8a85963e6f29f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca350044a2c9a975782190eb24855f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b287639f8f0e630b0ad5eb91a8f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4a2473737ae58bd14aaa324a9df9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3bea9275fb2dfa732b927c9b17758383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a866ae79cc566162d8db70eebda0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce55904ef5363b26d9a7c8f34151e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3fd9a783a3e9c4371d01aa2c2b5b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af424dc44f00ca580612f73ec8e7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba843e06e577db93f00403e84871d2c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4069cd40b5de949592ad1916e744c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df497132d80b5c422a3a84f67c4773a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5946fa73275cea27f6e16afa718df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b0f667038910793af21506c49339392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a994bdce4a5a12909fbb0afd1d81b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f665c83cce371d5feb7c58c634342394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3563e068fc6b1e7c8f537fb2f3c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc2c0687bf0b5c3923f55d18ae33b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddf57f27ad0e3355d839463723cf73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2da3cfcc4799d84c13ed04ad589e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3d20721e689ffda86e5391c018e70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1da1482ded117d610dbeb3cdc0017b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23e21f7e5d9b0cfc13c8d16ea09ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b8787b07bda97cb3a43fa027f620402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcfc006e6a72f614abf0c9469b18a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d90a7c4af4c6078db82d0ab253c5e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213e26415d6b64c3e3021e9aae68c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b99dc3b2fa13aef9ac2005125ca7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939b481ca7b0ea207914eb8a5029c85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516864d6340a031cd167f2107bbd8212408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc7f6b4cf53b1f6bfd6a6f9da40071409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b30763bdc2f1d337b04ef891d67ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a15cbb8c44d8ef7fdaa8ac10e50b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c480936c4bdd967181f2ee6e0800ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f12cb5057b0f8f1dba11158859ee22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46271e3a46e668c4d353721b8be5a47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a51a96bb59ddfa6307eff5bbc24a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640726875ef949a5a721eddc919738c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f86a95faeacd723fe1d8bf4e2ee8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ba6db421a5136215e7c115c5a4749418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48b8c9b4b127544da668484adf8d71419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3345372a3ae516a3872004b826a5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b34f32aea759e4c43bd86378899fd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445145c93ad1b392de3b40b53deae8c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c075fe206f334e9c36c98b23a5d14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c39fda881a03b269164af41cf5eed4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dec05e174dff6c09ec420a1e68df8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99048b869aa3c430e21bf2a4da7b2e09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a244ca94e3c1e5aff2e1f5cd3c023427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e19c1959d62be2125d7eb5027bcea4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71855214c4076860bf803da2161344429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c81288e3162f4cefa5f2758c1d94ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccca3600cdbb975b883b494219b06ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94edebca4178e85d1cb66e26e2e406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004a75b1f1f740982178684ea9e7074433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e53ea104084c1597cb59bdd97de45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0b1a548ac5d6d204b913c223c227435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22def2d624f7b72e1c374b6972f9b0a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160805c1e7d52c4a5206835e73925cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ae1a0a8c6d737e28794fe718b0e6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955a2c9c445ee691cf0a25db5e6432d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ba66296bdad906ecbd5f33c5de078440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b43a651170e6776ef8784a66608a10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c9274def013432e52f056f7693b89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b59c1cd35657a47a176fb0367b9d66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b940e566ae9da0a6ee3e9015dc2f653444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326d2e2d0dd8e8e971f3fe26b39f607445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5b3c74576e9ce688c4bbbbc18f380446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf64bff9606ea020192cd69c51ff9c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffb8b531f947647d2f1faf87dd54f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5f5bf02b4ccf2df62d6c1f1847be4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f24d76b7494344fa60f08a575b171c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e27bb70305b429be387c67e2567c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717a25e96ea074a065341fd2953be4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799648fdcfea7e269bc18d83e23038c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8cd544060498c16ec8de6e801f190454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8befd2ced79f6d98f3d56c6320ec86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61823f3409b7003b7af82f00cd4438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e68957d9d44ae48d3fcb62764e55a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a9dc0b316c5df57d3af4f95741d69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a89ab8e2e1b2ef4931067155140fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c800178333e705b2e7833b52f6c66a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192350f42b12b87db21ce3914ee5f0bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006eda79cf5f577cd28deb1acee166462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517135a4f09f0346815a71bae8cb00d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b923a880606d6098f6e9928949803464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fd4da2f015a1d996aa45ee989f02c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cdaa1ab911bad74ba38d76b72ba5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34f319a0175e2cf57f63a64085116467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa218363b5677907d2a8737602dbfc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ecd64f78a5e7363d60aa5118bea03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1aa69a4d8bf3f7f7bf973168b43f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3afd1058a84bda1f6b574fbd533fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd8756e7b72986e59a37b472faee0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f818c9056aab6cbfb1912855c4f39c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b240d600dfa885fd915eb7f88206b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033b0d582cd13b10490a6b0a0946db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53aa60958a715043730ddcb8430f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf49dc6c6e9df1be4e25a487a95d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9a5f0492c68be53af1f47474cf42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164af83d0cf471a77b672ce5dbb33561479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6324a9b67f8c57167a959cdc5015a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29ac9ed4b04324340354dc61d5e133481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc69a57d2329ee910c8fa89eb3166fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d3cc23ce55ba84d8e9f947dc2a94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c468aa4ab66ce837bd9c168763bf3b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50345d1de916ccef1d52f5db8508b60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786818f343d3e2e03b10450d59e3e9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cb51757fc3fbaf16688d824c62adb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3799240f8e0cd934717fc782d01fbca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55811aec02c0e662c6ccf705f82cb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5f6dc194d9678011bccaeb3aaba04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993379b6311bbbd9d1c03c24a3a0cad6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be13b01e6f1d0b87d39d1979d584b6d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece9d47e1a336734b008f6bbdac2fd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca88bb38ec950f3f9115ddc8231a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ec1c18bf203eb99b1f25d29028a28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e98206a040bc7cb97e9988d1f90c8f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb335978d7e63a42faa5b6f0035c506497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a3a12795a82fad6740496c1c7fe95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce2167efa142c65caf097090e2f515499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8ca9b968df2f074168dcb9a20dbb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3bdef05f31b432c21bae61bfdcafe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894fe216de75cc1efe20df47bcbe664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cacae5bb772b13fed6dc98ee1d9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b80cedb30e8aa324532723019b1581504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14829230caf743a36090db37859d464505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7720dd03d12936eefa80115e7704d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fc35a70e3c480725a67af3fb66f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906403d25832abb856d42ec0b3d24713508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60568491760cf00fe0db9e3adfe274509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a8df95541b05304b60c8485f40bd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075b2570562cdd130d5fabfa1e58b0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb03505ec41ae82bc829e8bb9cbdd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7396dc45dfb67ce78cdcf8b5dd8e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8ee48886f5e9572a4100d7e5afbf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f3125892c02a1131b2cd250dad0c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c99917efb6b90b74d8005022d265ea516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3e398f723b01ff19ee3baca900d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fa228d87dd60d80163a95ad9fd1e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bffe590f71412e08d58c4b779e6d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10498e0cb102204a1ee3ca97f61e335c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22a5874ad2c2e7e7ee8fcdb459f442521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143981d94e4e8982e0c3db641b4ef02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00643cbda04afae0ab22f17adc6b0b41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22addda16a86dd3d3e6050159da50326524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d967d9dccf13cd71f20534b70d2c4f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741c6c5218c246ad8e7db14cf8096e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e0ae93a08209e6165da90ccb9a15b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456499a284f1446193db69ca8cfc9c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc570590cc6a4a676c9217a85c23b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2f9ba707247836bbaa0ddc8fe8ec9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1b706d8d42a9e4ae34b311fab3ab0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed43873b3b12f5b8508b1b1c7ed8aaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc9ae86fba0b9b734f8717763b12df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d32bbfb31777cd65fbfbd1b879be8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15844fda75d87574a158b1cb2bf2b00b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a040b5373dbd072913205b362c11fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f5a9dd92c662114cb8a68e4084c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792902de6c2dc136908277171d0c095538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16165b5ff64c25a7e34c1f48dfb6655539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4260aa7ab789f1c25c72a8c66a3a71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea6b00b03d9d2a7c0260302bcc3d79541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b4ffc036b7ce8d5cc72dd277b9bbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b49d05bb1070a0c9a357eed5dcb0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4b2650eeb4e49f7d398eda6a8e84b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2834922ffd374430652b222a7a73f8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d50b12bbbaeb0d5a6276dbbd521f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4672e500e2a4d887d00ada5cb87bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75af367056bd8f70a17a5dc974d6ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd475eb0ae3e384a97f42f9ee8c3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d9f0d9cf1c12421c242e49a8a9cc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18c088c3d94f56e08964f3d929c4c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff58abf91b4399b849adab53929f11f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cc5b70f3adca4161c6aa720d8d9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922dfeba4f3b9f403daa4bc759b8b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624a175c14322defa371bf70f15ed6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664612738087ac6ba1e3df7af8a820a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfeed21d7a4daebfee5cb4bd992c4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d16523816fdcdc0585d78a3b5b2e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd83d0125f95a36e2c90efa8d20f16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9c2baca36da2bce0bb8d5ff7e35c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67318dc99d48e93301e05d3116a775561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf5993b0500fd5193b26728edadf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0244f6b436980674a33dea5da8d847563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541fefa0c3fb207e17f2e4420bc357d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee9c9535725ea1a7c080e867b525e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae1a57cb9bc7c8cc45283d073a5b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f02ea6f316740832883385a3129d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9b952f762ed1cee4449c49e1871f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57092800136921cb7ec93802c3d24338569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b385f7c2a63f8274150c1f8d22f041570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352dc07046cbcaafbee3ec3bd0df70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b0d9ce437a7d8b91a6b699e8755b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447af9b699361ef10b82053c1713de7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334949df9f7eff6dd7aa83903206be12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88cbb65bc0aa343e5c45caf44f42b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c42fe79a398d08122ad1102bbcdf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa31c181196a734672824a8247914d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635fb6cfff0c1d61960ff3d6269fa22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63fcd3633eb3b8be5774073bac0036579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9440f3c2c66b2eea798a51212618aac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b307c8b3a6ce7bdcdc41759896639581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5984e7e37a321e05ae7bd3fa854e0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3428a9f7aa06c4bd2ef3268a6c3bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3548f179b4c60cf2608d8af5847c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bb5313ac6d423a9ba66291c3d5958585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30b41054fc5c063835319e2eb85c4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8989780f03ee8af01460373d6f086c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48581204d5c53ca16c6edcb936e38b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193096cb9a78282877a735fc99e8089e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307298e79a92b10a55c479c9100966e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f3890af05daf99b90d9a82f52e97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1deac5afc540f04e858f99af40b09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c43abbfaa087a080b041d102b9a646593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd415de4fe4ff09ff9820e8013fb4373594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a6aafdb128c02d744a628b8f8ed3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87c3b96ef87ece6229eb97d778e171596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324900c42d6a880680b8a5827d0ba4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2277ea03e39ce1c1206b20bd578039d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e93633617ccc6b2c8b1ffb39db76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9b17a48c9a35707ba4568793252e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b39ce7fb4b50fa9cbfa7590ac3837b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b17d6f05dc24ed10f9cd720e7c57b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f92e6453f3c0c566581b7d76373a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1e092fb10246695b88b65b8c58f11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47252ec2930fb24666b072fe591887605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d13b871ccce3521e96d18b998dff4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3591f59c95b823cac6b926c6725ea03607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94dbb383cdb1956ab18239a9ade503608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1ce81e6d06147133dfd859e843ae3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98963533600d7602c4fe49584fe28150610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eb6797c2deb838f2b13e44f318c51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafb91c1111194285783d6d739cf80e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981bda8258cdd71bca5c83f7b19996c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfe36fc52d2f2b40b22f61c31a0d8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27b8c2e959854debc4ac22c88779bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e623f764180e2cfa8a0093c0d99be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843feca31f5c5b9dc06e6ae4b2fb955617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eedba94d83d663c886b58f7423862618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeaaebe51199c6dde377f5415b4214619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dba0ec63a5dc5311ce31226b053a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30750e3af11f1dbfbfe3f46e03dd8372621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012afdc31bcf0719d595b77e190c3e98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ae0a9aef732f6e81ba29c93357c4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d06ab5ad167a780d5426c44c412f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897307421a10fc16b6a7967929a7ed0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e2b28e7bc81578f3b8998f94cbb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09c768c05505592f76aa2f0dfbb2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8675643e6e2c9a1fd92fbef0415ec8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cef20853a8b41a8bf167bdca0a15a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b47a528e9574430d2f4d4535bf97ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538dc65182f754f0b2c29b158d0ec4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b757b45d1b48b0c811f0c51427283632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd900786dd5686fa51361b06d112380d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ed576cb8451481f7d89785dc6141634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432ba8baf272b0f1770cb35ca514159635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07232a4b9882f6bfca9d86194ed2691d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c86a43a6743302079312a59747b12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c64b8e1d406f3c17bb09d6be904c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ccdc91f900cfefa61a37d59a83873639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17fcc24b450fbf6fb86c469c48006640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d20778742b3a673ebc5208e6b4b17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3129ed1961002e653aacaa0f9fd5720642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1982a53996e5395b3aceb168cad09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396432cf0635d6475487e1c19d9b5d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4215558c1e80f20dfeb6328ccfc85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b59d7e304dcf31f2a1fbd016bfde7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a6b4bfd62731f6287b27f4bf5ebf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220ce5b39926801e335272b9ce404b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9805659685546749932fde8469a8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3302fc41835594dbb79e0e8efa4d96d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe531a634bfbde1f2c31b795897880651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f064a8323cd95f6a9283e9fe6912e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cf316a6980b988365526bc046adf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f4fa85fb1e4a1b97f577e1f6f66df654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a3b9b68ce006de9f6646c3407295655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f80d08a35ac64bdd930d2de49ab41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44aa5ff0c5d3d999433475aee015c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e36d2a1d648b4fb8f9ad27056a2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c483c0acef31c0d101b5f23005f4e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981154f6bdb33f110ffab2cb280ff28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbbd05d1426d54714a6e0c5a75a8c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06e2cd65e3169809ab0f69dab57d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e64bffa34bcda0cc4594e4e58968d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47685bea456bace0398a3f1b5c21dd33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1550cc988e567f92f4f7f1dfd1eb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46ed35fa3da6dead0fe7cd9f650664666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c12eb12395947ed743eeaf3cb4539667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a71ee4db45d7f38cbde892e6b3dc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcccbfbfe54ecb3c2d84880bc959660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c19d68fa61c49a8dbb8d0c3c70f6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742d7ffe7a302f370f1ba03b736e63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6411debd31a4906126bf2e0f0127d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1123ae0a754079d5f94988c5f21a7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bf779e09bef6edc41ef257a2d61dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755a6116a1be53bd19c86fa3fd43780675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9299716440598719533b49ab9c3b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3249e959edcb7b9fb658d30f39d49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc560446b1798767e4a4866a56d566678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d07f7281d2b2cc35c176040198c04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c8decbe1d819279ae64b0afca7304680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4527b8e43619cc5064cfa65fdd719681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce46724b0237c1f72d8f822ad484f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642644141d954319e390ee0c2a08710683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c9dd5fa2e6342680bf82fe0d28da2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1395963b2ff5ffe4acca67a4c9864685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b624ede7c9941ac8bbb2f7efb8b29a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849c350b1f593802503ef1aa2fbdf44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d262e8bc78c65260c864f37ec485e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825bd0f0b2701ab1c686a1536eec5e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f62162a493782fd969739589017f5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c943d8b6aef5e6a7341d0fee5e2b908691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2d5f51220b9b1878b13b26379589d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc4bda5a7bb73b94530cf21b6f771693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f8dd75aa40fa2c0432ba2de9f4c32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b3c49cace07a47638b4ac01d47568695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a202258362a07082ac5288c72677e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2bf2c52fa33e169ecfe0329ad1106697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2ddd159003064b12e7041ceefb87d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0306bf5a7fbc9b8e86630654d37daa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc67b4cd045ed2e54367bb5cb2ee19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db43f91b0755691a5c16d4bde75f0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c0840692575255b3272238b1c33d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1cf344e15c65fee31e294ba333877703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442890f6223566c2009cd8d6bd6ce320704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d177cbb0fa7a8f200496f7ca93f4ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f57d72cdf48a99984b7bb11fd626706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e85afdc429708216e905269258a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e8291b45d6b28db737c04f58400f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108419a2ade8834bf96c4149c04a8b05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcde3f526d03253973d77c9c7d5a723710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7ca16338dcfa87eda51ea42b236c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b943b4239c4c8daea9c9be390bf9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec36876c6e830c1e9113a5a1a8296a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d125d5c3cbf75c03919ab3506159be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189e34c96098be9d6c1846afcee5b41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a49e3ca71cc1aec3907ddf1f03505b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510a183876810ed38cba9fb9c7c1ffd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5460149649ef5270f34c3686d27ec3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118748f78d0a830ab821afa31b443f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ce0df8e9a8a85330653e3c9d9121720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023079a2760170007e103a3037470b77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951514486f5f358fd5e377ed7095f41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527fe9e7b4ea867c994138210aa4e87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d579eaff1901a94ae7fd80c2f1cf50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b457d6b18cae37e4857b7c7b17e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f15defb4f21120e2784158dc2ca0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d73a9d2abba50fec4f29586e5f6c79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5432f9e16dff828b3c8760ad13c581728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf01da0a8f404bab0792341808c433a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4270a766ee5dfc0f3cfa3015c69087730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78f1890015168f201b3532de732af3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46d42af5b8930f41e3357b943f9d44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce894b0b299c49391d62390bc6fd529733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d94611c9d12c7d3ee362c6e5f067734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb25be7f07ed5ec3f176cd8a913f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eebdb254aac08c6df9a47b84b401ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402104a5fdc6fa29ac892db2e76cc60e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f98eddd27bc6f7b740184ea6de0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3a8d235352fd17d8eae3b6295fe1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9a5c4858939fe37edd706d866c8e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd9ee45f679a8355db653f06a0758a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa839011193928473b8a6c477f5569f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f176a9436970833c337157792692743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033be968fa8f091a2d1fbc47e2f0e19e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b32f550634ea732ee1c950504664745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0874a8af1cfb64e44778278fb766e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce07436fd3f06391bb0ef18bbe2dea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc847d27f6a2c67835f280561a37e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c93438397654c391b33df2098bdd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c68a52748081ddf1697fee823aa6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b5f1425d565e6c34094746f2efa7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768be188ffb13ab5e254810682b0661752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d294f5e5a2112eadf1b5f179acc29e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68736faf2ba967beed4d6db47b75ba7f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b661f95154d79ce3ad1d451af38ba80755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b608a859864bf0c0b26cd331f9da1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e1cd4d7c10409d59c2d197d8ddb3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbfc85e1eab5f294b7bfbfe244100a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd786a356186f576821f3d4da4c096d6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83646505823a14b1c7721219cfde97e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb39a9dc89646368df6cc4589ddb59f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a944f60dc924f62d24de628300c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fb01f49d0fc54fb76bf969d83c3844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e724db313c4724d3c95aec0245f205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be1925fa7e52f799615c8de26e4c3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b24d4c4c01fbf502a32a8ccc124b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c19ef464f810695eb505f35571a7af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c474fc6437dcd656b51f699a4b9ab19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd368e0ea2aa8e5e9538a94928bc82c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1968713af6f9eb83ccfd18b1c46a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95adbcf0bb6c07d4fa9be9e0a1878db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc05d93268b1911e6a27acb218022413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5727a8d9e4c945e5367660612d43ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe28f3d21b6d30330092e5ccc73e9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312e35d36ac45c4ba9278f4010c5fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536533a7d9687c1877d76a057e3b97817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623bc615b786087ea5a75526f51432418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4d5c08489cb18a7e4a4e736da942919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d1cf4fbc68c066abd5b7ec2691a9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf94e64707f4b3be881377d5fea45921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f720cd53e4fcca54029d26b13a42a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a442ad98aecf419171fc6c523ef3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670fa0b640c7e006bf532a57f9c42524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5bb31983bf1de288afd85d1801f0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2f1a1c40d1974ad9792cde2b4c4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb9c8d71fb2616f1db1023ff67c03727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c350988148863915f5d9cea4ab0f5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd077988d338e6629d002c4c966d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98489215abab562e7af703b7024a68230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3017dc52268efb925f72d1b11f8b00431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760545d745341032452491c365401ecf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f349f4c10349cf76d7ef92fd1aaba7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9873893b9b945c62f06e6f2ace6dcf034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d3330c75e9695bc660bd5882c26a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4c2a6940b4e3244c50eb4067da80036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dabcee3b36d1c78b3adcc05192d6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68812c768b14683fe2020e6ba649d02238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abeab903968dbd5c2fc7b4bcb245ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c64decc2b875e960723e2276359a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c966824ea8febe6d3816c422dd819241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44904a8a1e4fb07ce7729d70f6fce23f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948169f41f6854a227463420eaee26543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712b867909b169b1c5826ac09e3e8bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba6a6b01aa15527e54c575f2025a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ceb063698b55d0b7588eb42667c9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb1d695a0ac2cd40e1785f5583b1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ca62f757c25ee0e3eb3ef738db05448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c512912f7c609908122e36c22c61b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda5328cb9976be883c850aa0f077a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70edca57a4a5d8c377927a5e3af423551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527ac3bdaee6c5ff4a531ce8c03a88052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558906cb02a929218e265cc5d7ca61653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ceda15878ef6fd0da41d3825e577254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc56234160e56e30ded04b32dcf7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448886ca7bf9eac3ace226aef3953bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f0bbdb8354480c68816ce4477d3c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37427790b75c2122edde371b2faee11958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13a4cd924259e49d51d8209492f39559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc084ac628e3ecc99e0f1d724d8ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb9500f23b34c0f8dab4a1a3623ba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4d014ad83b5387e5d3fc0000fd20e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fbd91bad204e801c7b4e9e3b42d5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38583a4f6a2b6601a63c4d947175774764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ffe6db34cbb8a98d7947d3bf7937865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a394945ce29a3bc909c108ffa1e03f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891e7bf2b6a9ac7669806ed5c991f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a6dd6464685c2253a4a5ae1585fcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52422a527bead4dd4bdff85c5eb711e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d71cf9a912622c466a77c8596630a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e99efb75100cedd821f1eb795ba9e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4dda1b93af9c930dc35267ee04a0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3e5f969aee95086377f15fc87f9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993004e9126b2eecd54f72340fdee09d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4364e2616864045eeb5d96c0cacf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64889283823d3c7d77558c953bf84c7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd620551426834be718b97a626b81c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb78249855d605f285bda66c24c624178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938afb158330ed18f07b4e22f90ac6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f43228df4325453d08d88ace23919e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a2a2c9f8a6e65a876da08b2d38be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85da79c10e0f4839110dc48d8838fd082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13525927eeeae26894d18a9b5ed97a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1194875f27083249eb48e35808eeb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab8b5f6c78187ce5b6d0598988d1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15478d903b306d7bfc549656edf7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119445336bcdd6c597e9d7147037801b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb305a3a2c8f804766a95310d1e8a3f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d9919772911b3ca169cd5fca5165f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7af273f0c10bbbce0c29f1fa6585f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6334009ab85c32f6d212506a1ce4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e5b654b5de1024e7593bd40145c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065fc97c98a237ea509acba3ff15f1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ab24f103e5d8a2ebcde9a6bc8703194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408b498c97334492fd7326a879086c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc250fdb8f84c568222d621a27f0e9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03061380740d788864d1d54553bdcc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27bc4d353aa829bd67aba315e8335e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a413bf00995e8ccac95ebd181d30a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ff617de8d85b29843de8f77be2d49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eed9efef025aa195421d9792508704101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f6242ec4a4e9f570c071d820966a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327b48488d8a90b6ece71e33dc55171103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95695f83e5a7f9508dc43c0af4708c66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c978db0038bc84145f2f26b31cc46105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910ea3e7245bca8224589b5b484880f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dafaf5a596298489b24feb5e0a01b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ed66f2fa06842072b048dac5afedc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c82268ddc61b1fd83e3048c9e8d61d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8e92c521c36eca45de82a3278f27e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965bfd875de089187bab48605e3908c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591bd7811c74c0c840aab8809972495112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df32abcc96513d78b232738fd83060113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb904c4770b28486e1908660857189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811259568dcaafa36db5e6cc070e1da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876718ee5612136733ecaa2117d4eed7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b28eabb7bf26b8f543ca160605945117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4d34fbc4d73a6b9ffae75e5f4bf01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bf2fda63bd02f2348c2e898a716d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ed6c2a50151ead32a9925d1a93aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf756283636b90cdae677ba1d9796121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008dd6745b8b523588e9fe64a83354122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e672f297b62756c56ba88cd9fa633123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438580c2dff970aa9cd7cc79f5a7c17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e647e14e7aeed670328404a2a2fbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f34a5e59f4e8b6b4a761b6d703c8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f57d986528e2b742b871f5cf02f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07526850b60651cfb2230113b271b024128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0d5264369727fbe0f368360bc3ad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe803fcd84068d88479a2fe984f9ced3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08336aa573a2d1a854bf1fbc26e5393a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68550df3dcf59c6a1aaa5da06d9df3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee228762d65474c282cbfce19a7192133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f9c5c305fbf97991ab514f014642f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47fd5bc2a57c540baee7b51de95176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261cf8d003837f0200588d5009926c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6592b2f77c9ff8d72552df7ebdb3f09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0efb5889fcd27586887fef827b94f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a443b42072fe4a8ca5fef2f198949a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56b8a06c549fd07380b700c3a1cd3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3810d196fc47797152f229d19136141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1edb1ec9c7ef9d00cc76bbe0073bef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b878bb797cda42aa78e2e9cb67c78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edebb790d926d413df0fd309b3fef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d39260250e7048a1e92488a332ddc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b8c9aa791ea37b865e9dea57a531146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c08f77155f26a2175e9ee30ce254a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75647125f9fb3b8af4777cdd282247f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64c190936ece4d820e97dd57a5b87b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cea60a1188adf3f8aa4ed886af7337150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ba8048516d17bdfe4e3e80a1ea8c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526641300f737d041fd877c176bac19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79eeb4c75c02ecc6b794c2baf5f1dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918da4446b61b62ad94ace5f1a41cab9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52627052c785dcb075cee7564ee9165a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64fc9f020a3fdab72614e24561b591156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40899696ad09c190d338de6126c7ff56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f48525ba3d7f419adbf616ce34b10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54962c7ecd0290885f50816658c399d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d781b1c869e235e96533652655bfb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57535776b39470d725c264845ad5874d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097697811863619087d719e0b59c42f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ae7d191110ad86e1fa7fb496e0f11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f00136e9c8df3e9f24412d3ee611164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0c7ca9c92fcde778c2a5249a57eae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c1c2d40fa7ec9919bdd2bfc24ebaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f2bbcfdf7e51648efd177f2482af1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff82bbacd55dd43c41da8092f5955168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd519ed831e3c9021cce8474c0554a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeeb843fc3ffae87a8172fa67b8923170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48af3a67a7ee87ab2c40b334fa60752171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694365555866ffc94373d4600ae60ef1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f4e46f2a060b64324824c28245758173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b133efc76550c6271346c4ae9fab3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20554c0dd33c2ecfc7db1371cce2346d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c986c04a89c9699d235028bee83e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3c799184301950bdb13def5d24dbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436dc35cdfe72bc1efdeec137e8a9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf9d9ce4155bbf4a56dee854add3c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319422e84a21e489b9aa06d86852708180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175cbe8af3c1e7baf5e05c0ff650b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee7f04c97a9acbcb436a520cc85103182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59cd2399ddee7404f00e038dd9793b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafece2a93b8312fd476573d78afb666184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14100fbe4ebb22f60611be612d657185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c82d4ff22ba4432824e265fcc63e7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656b63a934b25e088a8d189edad1dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e375b8af95bebc7072de0fc2cc5899c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645c4547d0c5aaa3d09e575e7e598d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149b21c39858be1dd9ad301c0d608ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920519aa7d5b27b0f52a8e4e8f6d2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1edb0bd1415b729094b3632e96e43192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45a0fc2152f8a33e39ff2ba5b007e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a915bf03035d9f2df4d7012df373c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef1e32c8a4d9af1d0c2a9ce32ea9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb971c2817b1ce61793c60db03a8d26196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16946f6505f5b07902ca352144246efd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8981f8e11fffd343c013e805e2bee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa805544ec4fc47ea5257755060596199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b428ed75e20bf3d02a967bd9ad760200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8a5391282e791826720ebc2d83feb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9394a1bb5ce6cccf1463ead010edfc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7af8c8ccd61a6bd18c7b027b8d62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025b53f7590f64f275ac000a2f5de0c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cface5954de1fec6c6dad461fdbfd56205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba0c2539c9fbc093e0cb105425006f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f757c0ef97919a171b481a84c6e3c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd7a4830d4fb1da57dbdf7993a6b9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd570f87e2a4647dd9b62da2c6d9d82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdabbf9655a7be46ef8be47e6975bc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35ce81bd3989d5dd1396579ddb589211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d464bb9f019200cf2f5f337fad216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120ee9c171f0464c1926ac94e0b4473213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98604fd008a9e518638cbd264a06e088214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a599d6a6db207e8d8fcc0c3f61388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735b876d2a3e8a7aa0be3610b6eef50216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96578e80ac47f88fb782c93bb191abb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7a5886e225153f774f3e4800304e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a617cb1a41757c8a035dc16a799b5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b67233abe3f4b549e351768dab8c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b44d66c08119458f379c63bc128d88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaba4451e8e5f2c869f78941eac56e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9958b346379447651fc984bdce9330223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781ca1b3171c47183c384b454abef55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8b961e4186d65dc26022c599a1315225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0f2d7ae0f8dee419a17d601d46511226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cccfa124a91c0640b91da72326286d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec41c4b4391cfb0d4e69fed0217b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42730a3a803f9cea6af2a0032ea26f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dc60622c4bca533e733349f3476d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415a923013eaf2ac051ad5a193c8808231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf161cbbf67c63967ed1e6edb626b18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c72010848796a852ae7edfb5b07f07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39fea7eb8e47ed47edd1d3b6b0bbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245fadb5887b1a076029bace615aad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8572185a3992dc3f01bcfdf02551b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35018b9883d9c9936b1093a3889c254237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112239fd727644db422d93fb48a81ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c7cef397cad77a5228e1d932e513239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd7282a559f1649c6b27a569fd5190240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f538f60f2fcf46f4b286ec9003554241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b37b242378488fbf5dcc67589248242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e1fc434b2bee9088e1214d79cb66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea052cd99a54141b8f23829de867932e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe027d58b7b2f07ec07e3dd58ed40d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692e27f9a46ef7e5bd8fc30e938d21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5babb15baa1e6d6c911f3d9a447110247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d8b19b72f6fb30edc009cae74022a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34d43215171966b9ddd8f51f6007a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04393887fb653812482f334879289250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06af828cb1f0ff78f5f69b95a9eda3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf46ae57c091ab7bf9017c1e51e99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc74aece8063b1ffdad0413c7af01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65492f88525809a63e1a64117d9cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e131f28c374ccb3bd4be44b4a66bf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a14f52efd529de678ed3659879623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb30d7729c63148500d739bc432a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81242d4e0525540f25f9bff3e39c4884258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad527943596fb7de13d183c84a2355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cf1e538edc4ad745fa841d05ce778260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861537aa28eaf5f2e947ae897b9e0758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e62a25dfcda9940c68fd34fc2e1af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6b69cefbf09a0140b4eb353645af9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65cd46758cab7da562d405420845fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b863cc936539348a2e040e9cf6d4096265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5a14865af7c4fd67a685a833573a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005d77e28f4a0f7a35e0086d8be806267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7f5e4a2396624ecdb8a2094004f83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f586fb69dcc488ceb6cb85edf8e32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8efe93aeaecb8c57e892df3bab009270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb0970efde8ddf8f75673ad02de8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fbdaee352de938c9bc7a674967899272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a75af791622bfd5342c3c3f6b7ec6a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec8f31a0768c78b7a455498e75cb49274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90a7289ebd2588b525214df3060b8e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90900beeb78638d81e60613f94fe1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1502e7f18b3176f9fc5ca26027489277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441343cc4d392083f46a59f1dfde6f9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7afed01263c8d07985376a393e1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a0e7bbcf2dbdc71e8be5c5d216728280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c201ac98da571e2f17288076707f01281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2738200c77abd3d1748cb573eda57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc78b4fae087b2e215716b21156443283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50938f51a52bb2c242040f348ac30af9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662b3b6b81cf606692d35e43d9a387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255998ca090fe4e8f7942fe3aefa1451286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8b7c1d684207fb699888ce7ed691287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26efc6acd2c01079f763c7aeb56b330288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405ce0e6c2fca0847159bde73142f37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8eb51fe83be46301f9b02b3380ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6474d9be46d04105f9038bc9e99b08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d211d62f486948d74f3e89f1a009a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2353c5bc18c82800529a16fde4fff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646eff16505f27770d3f6e648ff5d46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4ffa79050fb4accf146a59dab009c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f7f51a9bdb5aa2877c1943f7feb0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496062ae3fd7badfdb136b038f64fbfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a674dc389b13d409f4161fcae1ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86b7d3e409e199440c51d8f626c6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae119d127aede6e608af55284d14ac4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8254e19d56bf4dfc86865050255c1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa105b84568041c0b689a39dc7fc82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8d875607eb26e9e145c5151579ee5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041e37e49c111869c867fc53fb47613304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06bc02e28adf5abfa6887e21019924305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94872ee5cdb7c181d7fc8e36a3cd7208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508faf91388fd9741763652b9a7fc14a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9d0ceec204fd449fce1ab66be695d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafd1712e7391008ff1a98d735ba327309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d0ce6eead7b1e2c9264a174da616e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846faa43ffa1d11c761ee81319e616f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2745357099ba8b4f6d05097b1dc0354312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd70c889ecb4bffc790bead030bbfd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f6fa95c5ac369027c39c1eeb7a77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b63efe4870bbc8e21a98f12c2a81fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90330b3e769e1c697abbdaff84713e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ab7e0ed1a110eb94f79dc6a9452b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f93b83c3433c95d4332332b8448ba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e20a28092d2ecac34da9b97703bf80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e8a856d569547b07498ebbf104cd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f744971560efe58e3edc80dda3f3a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23aa3e77d340e6077383bd5a5e8683322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a76cc42a8b74ed15cf79e023a371c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762daf9a0fbc615d79735a0d0214676d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be07b178fbcf3896429ba9e86f847325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab009e51f8c21d94cb05ee6420131160326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588efbcf17421b0cb2779c1a4e8703cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed238d4ed7bbb29183ba3dda67ef37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c0a1c5201053c5b527b24287f6fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab860be09636810100fc41297c684a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049723ae07feb71e3448f2d548944246331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721d9fd7ce9edfa4a9dfd15964905b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b981d8671dc829024eaf61b3d54824333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff68ef568376f190f04047e6dc2a010334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684c87782f525c6a47d9f0a50f7078d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4adac3c628ffe8e31f67947e5ab805336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f044cd19c469a873e4f60f9ad7f277337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fde235ee3aafb9118a87eda86828338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22683d141a15279af0a69db04fa47286339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd52f59a02bf661ccc0ce9f1f3c857340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1d2990f8098fdaf3dd6252a881dad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdb6f2da03dddcafc933fdc92c7015342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb88a73cefcb3bddcd900435f36d21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81822bbc6f3875397bec0442c70d3495344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0aa008d7b19d3d693dfb1330253d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc49ca7e9a1f4e9560fbc01dc754d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88489d7dd8e979207fce05501877c135347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05396bcec6fde08882e3631eb07ad7fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efc95beee975e93b723b9a7444fc17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f8020495ce70b21c336b31d51349d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d605fe737624794920c4ebdb7d3477351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075adc2faec68059e08280f9ed9013d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84f15b382cbf74704ddcae0cd99169353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f89893e65ed476f213245f5fbda385354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88dc8397c77ba7d569ebfe24f868cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19567b1042e8a40df0175f707d84da2d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad5337d51640d90a490b2210c04d7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd33f6fa2ae56cb88f6119f0af3ee2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3149e62ffaa1b150dbfa4c02dba03b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e0a1d0c0a1cd767e9e57016e44e8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc44b8b6c53db6a030da22d3a0653361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94093a911964e0ae60daeee864e1610a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521125e51449541317b0f0798b9fd900363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a285df36ba78100313dc95969e109364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38889f1b2b7c30a448c4373866a720f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c837feef35c56275858ad664aa429b4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ee9bd992fb30189e925a0914ed70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4978bb83c069c224ba89993f4b405368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562cae7bff71d22af42acef0af55dec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e759b0be44f3b8c61d95bcc8e780b17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342b09b69b0cfd0de15dc8df888eb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396a2dabbf2f5e7977315167c855859372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1314e9858ef248e809bbccde4b1896373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f7b76da5a49f63bf0c50e28105183374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c39a530c83a8080b1aa8d9ee9d0a33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705068fb26b3a2b9cff5b795c608c1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd08ba02301c7ebb49b30ba9649d586377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe524c6f072d74c9c7715e2a29dd407378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec088d83405ff39d8d60651620131379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aaabeba37c789569bcf63e02471d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0694e2df7667fa7c2d0056481ba4969381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c551d4ab4641b9da19404594f2355ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d3ae30359c8a0cda0b4770e4af83a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3d47ce4322975be1392934f91d65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f62c504acc59a3294062b571f8300385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6a017894ad78f527b398a2a18062a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50f1ee50395b21dff75ef125686c46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde04dbd0f4c0ce69b912bd076731fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246d7c688c25fadc017653c69caa9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4d02d64bde2b8cd73ee0b0f11bdcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ddaa5d8039b96d9d8f12201b5cec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d485a257f7bfc1fd1dcbdc090be7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5307387051e1e4ddbd7654a816890393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3eb72c00731c2488da377d772a0a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2343a1aa9b97b3f1fa32ef8810a14395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f33690c8f3be743ba8242813c2a5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e7506261d2afaa1402986be8fee58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe199d6b1a041081d9e831b19dfa05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576cdec42b46c2c211b03b425ac5c8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a07502837a159d4b01d4e54f4c35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7795a97c48b99c4a4c63f294812174401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42553a7338986841a49fbf79efac864402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608931267f5a332f299c8404d5c46833403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55aeb7bcc11560466c7e09e762abd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553adf5464caeaa3ba7af35898cc5f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ba23e68661043d221f4f8db776a02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98d3f27e8364be9349cec28dfac97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531ef217d421370ec40f1503e0bde1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d76386275ce3e47b5193e7dfbefd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb30b2b7e6ec51745459e90d2fc6afc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd3183b6a3736456d097f7426ca5ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b8497a791b9af6abbe052849ddc8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e899be285bd7ffaedbace9c928c6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea3d21e3ae351f0a2d8a76b1aef01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76601d61bacfd0cf1bc9e9259a3332b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64d0efb5c09581de733c72cbbc8ebd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f43563a334752dd888fef51090266e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0eb829f8b0f0eeea40473e7a149c3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c84789c4fd78efd69a4b7aeb1703419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36538f98c0304b614c975511aace3ebe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672254b4f64066422cbb62e55b0ee9cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc7d92cf4c30d5b2a9b2bb9f56126c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e4cbe82ed329150b3a0ef16c76534423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4e59eded1dc79ed2aec855226848424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a31bfdd24f495bccfafc0ea574dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2414c41d6000cf22eb65ab8c7672a80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a6c0f80b1d4c40954b8e6a6b7538c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737b72985ed214a61e1d51705e14f26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45028a6014cfe2fc443ab185217d8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c82fec0a2520ac26dd2a385b0e64f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ff492c178cc6fcf6564091616e2f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfd641f8ca5348563b9b593ba79bf6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7799db0fa23b03521d880b6d421e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568385e25373950fd545f853988ee6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08a62fa5e884d4e5f06543f3b9b6f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122258887b90e420c1e38c09559373f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ab811013939fb44761a0a68028d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df37c2f2649651b75f627943f0b14438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee278db9b2dabe9aba86dfd49a236439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80da1688d30129c7bbc707b0c8be89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3a489dedd67bb95021975a6c6009441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e6bc7839a03346b5557b2649f131442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1fcb133139a163972fc508d5af1f7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae499cde15a0d1e5e0d5ab6a44ebca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a77b8870ceb2a63cc3f7faf4207240445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a28cb77d2d13cd0c870ad1c6d9d69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658553bd2748405ce9211242b996051447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916833dc93ec1d4f1a8940a5dbc0735448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d6165303fef33cf1785f8085a713449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cc12383fe87107adb9011df0ebcb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293466a56ea72fa86ef97f02c8dbf5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ecaf5112591d81627aca37ad6cda4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8593719e4811ac3a2a63e3c30ddd0d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c5ff7d370bea3eb089742a2eb7af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a47884d95d3d6b448ccd6bcef836f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451e0ddfbe53ba75a2e4c642cdd3e21456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53691e05c463281379a45e0798485a14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d566bc7250c8e18b689f3ccf4fb06d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b2a411d6bd7ceef068b08c36dcacd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864de0bf2945916872e97544267eaa23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec27c2601f8314a40f202d568e11f06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc5ce429ab15fcebb2fadce3962e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e64478e3d7bb4d0b0e546f49218082463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae33ac42709a6a865e06d9dc3fd2893464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d067186a601ac93adb0938a5b16b81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65761fab4d6e63c5aa16df452a353407466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b74f3c9468fd740e395e820e27e048467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0369a70537f97f6cdbe7b8d0621b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45def3ac6e292d45b0e453324dfa4e52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d6ebf7c255d3d5b5c72cc17344863470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa40aa039c403816d5f591f8609ad52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcb06e61452817539bedc79cc86ca7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69547946088f62e8cc3f5d52da2b41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f4a91d5a64ad3e042bbf52872a171474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855778326df8863b14a911b551dded2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fe92eb7ef76337e790d01b88ca038476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273bfb14befb629ad28358dd9aa58c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e987dd1c21070a0ff7d8892f82be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c041c3811f26311b501e83d9ce03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b748fe4cc9dd001f3777792e9ac07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf8025bf71fdf7eb3da61926a01659481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89fa1aa305f5f6e29ebd307159eb77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d153567afdea5a2256e9dd07f5656483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213065278157422821519618fda70f36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b409afac73e5c6014ca387b449ddf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a0e6dff2a403c8bdbbd3897a5c080486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd2634c4b5673a0f041fa8c2dd02e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31870ae1467cb856a31691956fbdf195488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5911909308bec19c02cee0d12f3a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c8643e6c0846db030f8dcf976bbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d101de3531ca894dc241d9ee49e8dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4ab31d3c5a6c6faa0f78330ca5f8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0141a489ea59f1c0255ab98c5510a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edeaf2648af83c70ebc3d002758ed8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92162129ba7245419153dd7fc1fdcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ec5c94a45f57b9c696d1acb15513c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a355dc8978f745c5782c84ad3e860e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429e96fd449ab08156a1e79aa19101e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deedef8b78d028578fe8011573c7f28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd8d1a74bd390dd8420de1e2a6156500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8756e0311caddcd5d1a5ccdaf523c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a79b959bd354adbbf106767db8e12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9508ce8e024001f023274e7b1e35324503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064ee8e70733a959777cb42f44e3d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b3ccec9b5dc01b2cb56e00d5b13dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cfda1dd3ba84344a0fea3b8a1b2ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e828b892f8765b200d6b6c09f09585b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffcb8ce43f66f52a648711e38d9bf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20145bf856a349bb9712b02c560cccd1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dda4c7a0fc1cba9387f8b04b90a09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774365410151a3bb5f58f7ae049bc3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7239232d5616fd498089c8b8a859a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a39b61a3b007ec289af5f44f68fdc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae929b3a047701184a30a695536fd4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee3862c5a30a01b916a1b06ef000f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c37908fc218d10bd00c23c053e31f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed23fffd578907d85b07fe9a6a63060517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd7ca74e0bfd7eae82b997f065840518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e5a1611ae3022f29ec7450a635cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cade0650f5c6fbf70f4dca01c090d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b050c1056bb93b0718ae260dd354f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce135a7d54ccd68a548de8b322ce7d7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda2bb2d3014e92bc5ea95e20163b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd464a114c574400c2478f6698aec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc2b4eed764acef84d1e046d254dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed43b5d6be163ecda2d7ef256a630526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b02a95c9a1504a123646208b8748e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37629478321789c41210c5a986ceaa1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1056e659b8537af3259b1f1f5c7b083529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7948d33c3ae051b73116ca0be57598530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbab604c77423c3fd4189d1c36efa25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae55b157834e7a7ed176393d065b35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94755c553f759c9d724b695a9619d25c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79d015898d1d6d254ba46d629b64ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c97440e47e4b36f0b17288a77e5b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5743767ca6c925e0c87d08cea4f20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27951768438f8ad7a1fdf331480f3864537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92dd000a15fc47f10150d968a800e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c55f76af65f6715c0352547aa7ee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b4dd164f492b78297e5aea3540360540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bf132f6bdf396ce6e95c89c5724b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db320bcc4239402a18f354847150e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8c80a2758067f15da281d6ebf0d20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069c90ddfdd0b8ff2ffabf729e2ebb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a6dd9c3e412eef2dcdd0e4045653545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ab72411e81f3254708f899308658546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a9733670a26ec2e123f28fdc3ef8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537a4e0d395bc66515c8481d89be932548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b392f5aec1f5f89da8eab7ecad063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444cc6a425bea46d30e0a84ce5623c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55ca4f6d8e117d8030da16f42a9e33551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe24b6370cac75152566d5bb9c8adfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06c2d69f995c0da08618d6046322e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6eda323fa2b301e69ac127ce09860554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5995da6473d4fa3956da238d3326a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f570cfb8fe6d3e7a519616f1ad2aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b504ae3e63148f2b082cf7129f7f52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe405ee6ef5b02ecd7da3f5d5182b447558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37bf82a8c298b7da7dc60337d77da7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fa6e63ff09ddd3f15c709aa368529560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8796ec1534662b1ef5d5d7524ef87e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609dd60ad3940011c61b70c81210c49562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfa3b3cf91f5ac27bf7d4c82977175563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a161e101047984d6562942a6ecd35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ee03060b927e80f06fadb4bc438d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30aa201f12d2050ff15f4362328ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2a4fbef436535371117b97187ae26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0e84e1b6d136087909c17f53d49e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ca38758f666f0a7945703929b2adc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aeb56f90d5b6d83d551fbc20aefc5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b79d1ad009081c18223354d1753fb7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175da5c99c6d9233e3f5513a4fa2ebf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d9d5c10b3286efba3d83cb82cafeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72743d62f8d249f3ab26bb08616e7afe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36efaa10b5daf92be4ecfa8741fe72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2aa929b14f300cefcf1c9bfde3e73576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188def16586c22556dcebb6845019db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ec58978f50f67ba8b7318f566c49f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee00e7fbae86f71b3c1b1ad5c997fc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2faf8f32707ad11a04b14be2561c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44563054f1191d107f624f7cdaaea3b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2877147c7c72c90138373d21ccc124582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920149966447a7d6e2375a8f45d43285583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ca119e3fee4a1c504fb0ef4a5333584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f384b87bcbd5d33e9e7eb35c161ff07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd972ab83c95193180d2c0a0ac939586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083860b951e63691230cb807b4770c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c6609a1d6046da1b2a0b408cfbf84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297967e3ebf612845a82428d2f6ff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a31c8a59a485980311b5f0ecf3e2b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4f12835cc04fd726d31063bf393e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4a1cebc9487af3e3f90df891ef338592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a992f1f4637fb35bb67dcb8468bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757d8cbb6f8f2a2c11f860c6fc5b9bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954a6b0edb107288d70b7a00a8c8516595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24a361a3791554bd22c17ef632b21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd9f12e0fe4b7f9795904da47c12cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca8d128af3e2b9d1ba003da996e38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372470b5ff771d4ebc9b47c4bf9eaa36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541fc6c1db49f145c4a8183209ab2a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a39a63bd4b213167726fadcf49c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d13deee6697dbe6b5b4687b48abcf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7355310201819641ed075df9352eeb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b6b54e2df45a175feedd4c3f3565604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223cc47123eff34688a932de2cc1739605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa58235fe6bc1c0d77ffc04095be4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade3acc0b9965adb27dd368bf330f73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd72597deaea07e68dfac7a1437845608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea36194f71d243fd4e20d2e0c6d6231609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eccee5c3a3071238962d3027bddd1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f875d3ed12319b674a4d9de211b896611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb57fec45efb70344e4238bd97ffa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f48c7845c7ddc762ba9cf03a295d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f33e56037692249621296390f3073614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab380c185dcc3b197e53fbd012a544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f654833c1158173fb66139301379616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724d895b3c0fe7e732a89db76bbee35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc278e9f4a3bde8e6b4bc0e9007d9806618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bdf450eacf9e7d43eb074258e5915619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc75629f85a97250412606f8fb27e14620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fae4dd6fb22dfc03faca6f44c488d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba942087cd3095851a08e3e78fb2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176c0f9b5e36cd11777fcedcc7e2894623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abf31cd9eb155b5b9477658903e052624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f725feb8e10ae67c517abf0f3454625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb726ec0d6c4fee33ae8f478d2cd5a18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed48716c076a9c63f8fdf7cb7d14a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0546bc899b11265611b269065a813b3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdba729f2782f647aabd66ce1368e6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d3f1ec33fe2f8225444d6e4bbe4ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015444316fb72cf372226ba548e0382631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35e8ad750614beddcef7427c83399632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69cb336b30f7912d43b4c43632ef43633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022131bf7ba4a7865d45c721c848e899634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6bca396ceb69fa5dcd79ecedcdb25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cde28cc4810d8f01bcd3361f118c72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cc2dc39284daef4476e38513cd087637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65a917a977888124e7c88eda9cabc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26baab94b01443c1c5b7c98100248df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fd4cb4ef297e2e5a6e53240b4e744640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d37b94c2c6c3d73f583e060cd0de7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f611146d9dc919ef36f6241a2e1c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9c27409c2693e591165009a8db706643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134298b6751dc43050c74501e162531b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ef3f0ad1dc91d5656ebec9edca34645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7871856e2ac4f433cfd3a441ab643d7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019026a7e561c279d42971b3c4385ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061f20f5a43d2463c4fe87228ee9bf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d38271fa34060c46a633a68f68254649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabdf953dde148fc7ae672cdfba78b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe92ffd906ed680692458af8e5f8a71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b1c4ed4a7b4ff6d13c429c9b0ecb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a91fe4c59789dfee8db150012445d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d94dc5927649ef4448f3a88c0cf26e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e20070d4da36613fe767405c7f6816655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec07a2d437c8e34b653bc1df720a2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55a4ac695e15e07ee74ec72a411a09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a405af4bf9df49dfa4eaf0ef31c5943658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f912fe75c060b3274b9d8094b18a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b9c33823839fefd9e5167d7fb0c19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d16b430979fba5f86eed10c1ff80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7910b067ae837d707a94e5f2be4c3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34157bfb56f93492a12092878e7f0db8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0010379134b9d94b813e37bca816374664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74996a51e319da1aa0ec334837d7e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046dd1dc6ba0a56bace773da59f35aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e4a9aa303ebe7bafa2d53e6f92e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ceba5870c9f2d7f1e38a4d2211357668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6e1f10f5fd54cffaebf0c7bdc718f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e2d3617ff67488d7b975b8d6956c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aea2b04897db306bb004d0aa5269a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd3979096463baccce6ea4eebdd48b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b813672de5b86c492f56a6c77cfa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889c71df4453e3e8447f8f58104b049674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4071fc30c7f9a023488e74398cb26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b8987b00d9747089accb533305aa2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fae6a5c564624d24fd0f15b1416af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fd79254f60ee8d6f695f6e6053234678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab8fdefaae88ab6aef94f3d0011b75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec845fd376abc50273a727527b3216b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0a65a5b29fef13191a63bc563431681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdced415857996d6baa35f0a148fa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0ee0952aab8ed9dbd1e5c4f38acef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78bed1b78781c2438106102fa2d059684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04e016047397b86c27dd522659200685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa0e1d14e491f9b9b36e5f49f287bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc655bfb9fae4652f7fff98296b360687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5908dfc1a740afc8a584d8688156090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de9494df85cb5d07d2aa293955b451689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c700c06a0d852d4b1cbc187501579a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8ff23a38ca6bf4841a508fdc25ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe916182135c0c07fd9a4cab9c3394ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf52d87cf095240b6df47f52ac38d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34def90b60f21610dfef6d134ddb198694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada64de2ae2b47187ef4ce32c3f356695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e2f0c2df4be60793ccddfa036b53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c4fe73000fa481b54f2d879578a71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e5e1de9dff6ad33d78cf9f7b4ee2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e75c02be25642ea0261828778ad86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc10672031145a939373dff3a9192b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a0db9d7614c30dc7fe593c6d8d4a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f5104dd9e26b2b322fdead42a7117702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dbe61bf7a7f1d0f5d20a9b7b5d8e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4bf2f074fca1d1e919a4b087d820f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed813858811764ae32addc098b1cf3ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07824e7e37e03ebc71fd657a430c3f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b9eec3c69919362d6dbfc77aab9c1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848491dfa03d71dce29f5df8ec6b1b74708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38fb950384e069d48908f47cd2c4b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed081389615874d25ab8b2c791f5b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04640f31ee4967a754e60905127c09711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309c5b101ec109d5f19cad13d327e95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650505623b1bcac6c251234e42e50aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbb3bde65b21073073d3fbf8b01e6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a96e2f9fb783dc0be534034256555715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd96091cb5ab6dff2ac3a64db022c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b52d3084f44bdb70e34c147d9d6cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d6934e72872d83e6b399b245a7712718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655a1a5b2b02913bf0d301104553b30719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aea17ff2191919f047d9a69f2a9ce0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4d20599a4f8c566e54552eb8757c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e0221878899e24c7ac99c9212a09a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534747e552ba568012ac56a661404e33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cea59199b4b8c8a4c8a29a0d250c3a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da32445d6bd4e9efb588d08eb4046725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31983254870f996928cb4b256f20cf62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236db4ea2c9663357a350703b7a2b11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5b3e7b362f0a896075e4f29ff6e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0563647253751ab65aa4106301c02a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be1cfc693e60ea52f58ab72718b3f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec47823592407b51fefc20c417336b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d37196bdbb8866aa61bcb9dacbbf14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b05ce6967132a15117f1ba41bae1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd635d44357a4584c17fd293119c3db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83822f20b933c1cb967db614f44d615735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ba0c944615a7b82e8e97d2b5eff29736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861216f2d80a32afcb719e4a9be4ea4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c42cf64e5f8538deed0e2a5d0fd4e4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42433385e718dff89cbd136c31e2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052e81b0dec37f6cb221bac98160249740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e02331920471893eeb03f347a89b2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e0c8f91d7fbf975faa388de8eba2d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830259ff2c9a38d7b0faff7bb899872743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8244ac447b9d69dfd5238feb4015040744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0873884c68fac23906842b475a8f143745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45a8176a37762530d95145418be88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e77e23059879c5b72b951dba6a61f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473b7c7f8488c4446f53384a26b49e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f44aaa74c60416386f506650df15e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2626d8866b84ca9d9c61578050bb15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492d21e70ed4c81b7c5e1fa77af372751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f567bdc6c49f99b2cd83eeeb99c5ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e4780445f20a9a603c9ce805ce29753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec9b34b954e918e662e586f980883b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf023d66fa0b2b2a9e4a4a98c76875de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629712d92c80e9972d3ada6dcd5edf6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fa5141b385cb2d85d655602167880757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebf40f001d266a51fa73515777741b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63f45a5bd0abeb3f7053e0a5b6615d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>