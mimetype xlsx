--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e922ed8008ee24613d66cd380465ab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0a3bb945d5a70d20e1306b07702222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13731dae094783367818a0364c6ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1354239707711c59b7344914cef44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c736d60829dd655188ce90e03cebc05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cc8e3a20781cc9ee244b89dc345006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445d88e955437ac35e3679409e204ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019ffd1a9f5b621368dd3aa318519ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4064ac84e1632d00d6ca1d2118ca19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaacec364840780e96d9f544a377cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e106f78b4fa5412ca260baffc6a922e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9121545f3abebbcfdbd0c0b81ba86e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec315a24e528209501b62976fdc9edb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff2f9ab7a72853f62a91f04faca3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49293b1db89a043ba029af458fc04d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3480230aea216c2fd94b815d6c0fc6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806da069a348ad080c6f56fa60b11a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c9bb6aafb3bf40eab503bb6f9348618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf23cfc35e083029a761766c30d2b2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013346b802aeae49d3975f881cf301220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac6c3965a580426875a5fe53824b7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef755252f90882ce02093023461c1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0711bd77a2b25edd3af54fa46052b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e4c6aec0bfbb4430bdca29a91c8a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400206e50e572bbe04b2121ff6e60c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25768a3fc78d59965967612108067726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23002064c97e891843613c0e00e161627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91fb173ed623fcb93cc424df0e9d3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a66202e46a4d2f8a24e4eec48ddd8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee95d27b14f88490834ac404941d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db0840f3b2287a9d0c5379485bcac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9c4ae520de33edece3ca1d0e2f1d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8707c8bcffd02295b66f67d1e7dad2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a02ba492d023009d54194cdc56f0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740200706146f49abb3f7a571a48d2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa547fe9df85f0bd12192b91762632b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760a02a701877c237d69b823f95cab537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976958b498356afa31786b9447f855438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba08cb3eba2a4d27ecd57e1444c274039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358fe8f35272e07a52b995409853f4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d1311c3a0862a5f35b4d360bbcbf041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce91e1eb4e6973270ef2815de5ad7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117002d0a636d7142a37eb458efa9ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b484250054b599e4c2ad8604081e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b9d45ac694516846bb36749b70f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d49aca69c4ecdd3b153ebf267586db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b8612af933504ef0fc22124ae43847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2083c3bbacc24cd35528b787f48a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849ed3b5300cf8c6a2deec1d8d919ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56875836639decc2c3ac4dd2c4ed6a2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f71cc679308bb48270b2ced1a4d2e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090cd38181db2ed0a1b18f8fbde2b7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c31d1217771b30e2ef5ad2067d2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ee649708a8ee3a0eb3fdf41c7288854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb889e0bafbe6517c92dcb121f7778355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866201decbe921dea919c7abc7f9a6d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33909b56e8bcfe9841b2b2dbc9e0774c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a3e417511b79163b3aa6c83c4489558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529818b09139a959f0b2c3e5dca02ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4db8155d118376b2b3b3f3a7e90e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408e6855e438ed6ac19c401a4e20fbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d13a6beb29734b025047f262af1b6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c37476bdb6e914143c0f1c4da74863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa2489e6667dbf77e70b7497fda7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23141a5d64ef5db4c6c0402807a9ef9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67585624fddbd99c40b73b6ff0a985b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90da5e202cfd611e2d1fb0919c0c9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef84f41fce15bb86b48926107e8a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88056b1680ea782a5033a9ea38065169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c630c671cb2f2ef1958f43c44f7c70a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4623690887b524b79d71277e9dbc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe9310750db289449e05a907da9ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48f5078913cec5aabd52b3b68de25873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090109a5525f25426b4f6fde108300e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985690bcf3ba18c112845e8f437d5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65502f6813af81e9f62b031113218b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff70fbd5f602f5231a9c9be2c7c77777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7226da9e4fd47e5454ee2ee635f134878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e635c62a519d4ac7401068827680a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744973dc21942476b0880cce2691129480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de664f75840c0dc6c1c99c6646a45981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5fecfb4a5393a4b642f297bdff59b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ddc7993a2469ded5b0b4d2d19104b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c7e28e31fb367684a964ad04239cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4f878d77be9669dcc7d689e55e6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f25ea56718d1c225fd2ca811084e4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6e0d5ca7f24241f2352aafa96222e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3028b0847450dd5c016da3ff78cb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff807bb9785b00a7986e431cdc2d8dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945873673775ef2d31ff2b48b2a135890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae005fbf2c4cd7ec3ba4b5f6ecc1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db2c746fa82c525b73cc0b5508798f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5ff34c9b7f65369e312c206369f9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07c26dd2c7cabda20f03c42a7766b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d8c993e964d0466f19282be272b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265648dfb2d38fb51d97ab96d7f332796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a06021abcfdbd2612dc5e190e4382997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97141296009daef43757c14c7f02871398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e9511e02c71687f5c7f51e36a6e8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9a6e6abd52fee23bad8e572332d1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b19d0b0d4305cc280f12e179a3c026101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5afcd2ca118188b9bb121c219c4298102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c7609a5f80f7a2e6b2c88ce35ff10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f87a2acb7172dc39c62c573403a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40da6daf012a31e428c1ba04e95195105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c392bb97d630ceb06aed1693163b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1f36170aec3c976f0519d46b159e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083abec89a44d819ba891f15b5c717e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c381173e88763615a815ff291baf7bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efac29c38ddde712a93f2a22baec3c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be561a67a8d7e6f7b6e5eb9e526fc7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca51ad7ed3d650c06edaaf15defbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561da44abd1ab6be6e4b08f3d9ac09c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f174ccc04dd348a46da1987ea50f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660921df3830b01c522f91429bb36431115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250c87c17ea5edab66e24ccf2b2a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e027210fa468eeee83b6523f007353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585748fc17bec06c4053cc9dca6523f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5fc83c0ac15cfeb57bad8e9236ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68f865f45769274b0aa0e2109705d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3db82c8ccd13875c9e00375b0ca8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce9e5cf78a5a2f329fa86d9f808f88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c83400b2de7056dc681a9df10b32f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747607c7d72a8eb24c43c8044df786e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb7bea0cdb6331aa64a940fa224399125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd398621564f0f37e6599bcf02bd7e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdfe8534cbebb6e99c1b8d2dbc1b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f114934f75b8eaf9b91fcdd4dc7be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f06c568b826aa408250202bb1ab3a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe8b17b74fc43c9f2c19336a3233c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7859c5cbac48ac29195bbb21e9e61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb875bfa540a5bd2578b41844e4c6fa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7881fc7123a0b423af090d3eb8689f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525b1892f0bf63b6a89e92f0a1c563134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0ec11e584326767c4e554d158e6a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af639216b6303ed32d8dd140d14c04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce13bd0f564debf61989a6eeab79c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c30845b19c940ec66ab1b54e058715138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265d824bffe3c72b9dc0542b585b88a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d553ed433d3ec61b08c092deb51c55140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc9ea48d39d87f6133ef1ba9e29b0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e64c9d984fb1520988a9af6295364f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c8d3ef7c2a438cc1a6d66ebbedb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d9bcfa8e9a75ac6cbc3f7cf2ce2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb6085700ea2062721377688baff8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d219237e2e673b65595cf7e716b769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2a9af7b5a6756fab5235668de7f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef3df8a1c0259ca8d05b09949e6fd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb221852c501f431bcd8c4fdd316b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6acac801203b375574cc6dad75db2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd2ecabb8ad9c87f98ee53582bc82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0bdd62c521e3f9d2cf1eaf7887f6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d26a04f0b871de61d280fe9cd0f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a613f625c8ee6e28845b3ce8c16e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d246218ce6744f8af10603e0b7b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc3a11245891d1ab394ce408cf2b5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987eca6ca3221d614b81211b20dc704f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d9cbb51e67325635d9eb423a2671e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0c666166285eff00304a42b3b667159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f53edfd02ba26505ea319b824861df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef5303d6469c79179daa8e721ec51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962dd420fc485b73fe4f8a2b24d5253162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06770fba291c5ffee4c2da8884c543163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3798dd2de4a1e8c0651cb71c91d24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd4c96c99d100bf3486a679ae2a774165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719963847e1a69e145fd5771629c1104166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecfc70b677237f0433b9b3f1514774167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782230e8aed9f696f8ee1249b1c9f40c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b29722880e055f8f3abfb55399f15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9dbab69a42850d0f84883b28efe9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d4c4e25e4b3ab70a295f6fb412b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb133f2671b4798a76b420f4c966665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256c5e6f902580a710326c5263c8b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702000fe2428acf52a753fe9fbc41eaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b70379e6ead08b3cf44ec2b6af55175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd23440559bf5018b641bf4e875e67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f6d7c0b881faa5caa60f5274cb588177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80ac87c2ec31a01dac6800c00581d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71dfe7fb061e581048d30c5dc6a2e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155efe253390f9761e59f97fbb1c9645180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53934958e8cab9aea0d91788a8ca9e4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34509dc2ed08c1d42a00269880deecc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad371d021df9a76198d202d9317c38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e26837263ea06ad2611884ad22ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5261a88e60b73ef7277410e019132185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c9337d7a6c9773bb491648f505b67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fa60d34bbbded7e687d78374a1aa8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0e3348325a9272d4c43b23800022f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f5185f31deca0952b0126919c4962189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a13030918dce8f155dd74113589d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d43a428033a118ac7bc738623270c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c2f024abfce8b4e678bb72a76f0e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae7a6e80251bc3458ba413723e91ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214d9ab892de995805863668a85a40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5083e2121a33e94abaa4c9f78fb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1964c91c65d192fdc8340e34a1c96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e387aa0a4a5ff8c1cd3ba4523964e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58715638f3e839124988f9272325a90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c299d8c9cfe87b36b542ef840cfa486199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571fde2463e5e20baa0670666e6722d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34acbfac370e7c37610f3a691fd7e03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcde46bbe36395f62dabeea895bf607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957330dea01688b336303988609410a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd1a7976da58847be20367802977ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9f58fb6653b10762818c3baa1933a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eaafe06a2789053187c8262085bf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6aeec8df80e2b1ca8dc10d63bb7fa6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0b1f12d3960c6e5cff3206621babf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc73c5bf34df6e40aa8a61006a7861209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744c7bcf61320286d46e1c4f423858210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec091051987fbd9687121266f210e7a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd01b158ceae855dbed606e9fbd2f10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe06d5ce3c3c44ce9daf1f5481921f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fff8240b1942f809b82ba11a4f18cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12d14f511dcbc082f48b16daa37fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb12d803fe8a5fbcbac6718ec8f429216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d42bbf86753ef9cbf398514cca2344217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7ad886547d359ec75bf5be0c031e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974650abaa5563674e28afbb2afd57a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d7e5743d2e181a1fc70df0da4e11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fa77c9213945db30720740cbba3b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2490b26ab28cae4457bd1f8618e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372358f3cb5f663db01ca7a3fae21abc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961293cd7edd1a7dcf1efdffb0df3fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d4fea14d53fb2b9bfc38245b28fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b26d009f27e5cbcf60f5d99e913293226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35ce60079422df32c776f3e090ff69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa4390c39988d8a3bd9dd23b59cab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b601ac92eae69f5d619bdac79c57f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986064dd6bb9929e63ceddb6c28491d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4732eefc89f78d0d6c02489867f4625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376675000c02cf5fc089613e4cb109232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74db8bb4b29854b697840360fb1a3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122da4bc1f04751018c424855c94719234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b7e0c441f9cd188ed253c841bee0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7ef6792869742ed4b3796db07adf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c83067281334e2761ad8ea57e3c4ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d017a564853343f842b33ef758d124238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacdc1676b203f4dd48fa431a442cee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daf102ad39652065dbf73f5f284af5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5c64038155c0ffff0b02e805e987241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc4d25cb6acb4f748415a8bb6c212c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac43e4c78cecd02f79f4c1641d9b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c166dac26a6aa7a8b5cb7523ee2bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0815df768b54c34dc69f664abfc86b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445536bf9a8f4a0658dac9cce7fce7c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c464b9609bf6fa55b059f3b2b32c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079afcb1aa5efb5919b3e1dd85589c5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f055d9f02105e5ec65d027c123028c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bf765bfcc5b4a5fa49f7bd066ab2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43f7d86c38d238273075aed8d86205251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef8b1bfdc99d635443f386262d0fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b9afe1f76bae222e179401989b513253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12f8d19b1e8ccb087d9d2a88c332a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437eab8dddf9576abcaa093d0775777255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eec8efc40dcc70a87dcfcbed55fbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fff194ca8cfb2df16126c6bff0d6d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599ab7d81d5d44784bb61dae14dd89f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674c5b63bc4ba503cb190b5535c7bdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267217e1c548fe2922e562b2a66e89d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937157b38bedc323f82e33007249ec1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9345b884032c5aec8343bd1245b47262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd934d4aa3d676651053e10157f06d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a082400fd3f7accfc7c8292713bae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e63ab928c8404b946e273fc2d733c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4323deb6c7effe0d5af28475a2cb72e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c230e4975bfd1af6d000507f4ef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de4bc8b9c81f735c664795ca8f327e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a01ebc856403e670f5e419242a717269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129b2db934f8db5d92248a47f0ce31d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e3c3ae720e4be8d4a60605af01b0f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674900e1587a54bafb6522245b22d24d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d05c6956a999538af1115791c65a92273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd090e285b5e37172446513f898f8a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad74ea9f6c839697f278a374872078d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6f3f21a2cf0c46a6ec12e1b363080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6060662dfa3d7b475f873e789c9fbc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253df7259ed5dcc7e2cb37728e73cdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445db98977eb8bc48cdcd462dbb44629279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2b8f01bedfaca84d9aaae2ff0e425280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8214a170a5343192716624b9d9e75e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38192f1c1f340cecd5b8f53d679830e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1f4b8a6f17a209f4b2826f10f1d97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb452af804281dfc04ad176bea2adbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbac61e43f8a1b32efb6807168f9d6a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7d977afd11d61a7d4281f6402ca33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319cbb6f1952d307408fc1ed1247706287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb843c575e9bf927602f9b19262fb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217874f4fff86e4cf1ff2d5cbf34c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb228550817bf930b564bb5178a4f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc3f5b3afa7b69a1574b59d47804f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2796828226ad9e4d4bc835d61f70af3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6907f00ed6d24ed6009314019056b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e380a61cd1d9a2d7be014d1ec622cfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ead628ab1eda717b54198b023c974d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b281b0325600feb12129c945b7032296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6445b5ef525d57b17e0ac90c7508e30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeebec9e40328cf4e6ea295ff3eff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577d56948df4be04bd6fbc2ba9d282d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba101ddae2fee30c7d36d09b8da77de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78609c3b20fa5f09bcf6d48121cc2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cbb394eb028b300835ce573892595302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6bb03a1c8663c77051e3a1d461f19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b342d9b37440359c1ebc999eaf6ce8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58408ed51fb34914717a7896f7588f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8495c638a6a6499724caa5f16a69d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf899e6e1872b0ddfdfd42935e265b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173ae384c8d103778ac8817a53f3b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd737cc52846dc3e10ff6e1ce2e732309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c8f0c2e782a2f815f0f013e641a36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7172a691e82d1d7c69b496d85b1ba2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c95033e997b0d42f120fa64801174312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701292096ec2599b6bf5790c92946150313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b09ef9ed3f2248e6d889843896ba8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783ded7ef48c49af54105a0f3b460df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65989b5ddcfcf98997d19df7102747316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74b3b932c2ba983c63055448a43b27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1485d9fcb1401706eba1482462a2285318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664f86a91b5427fe9be14934bd8ca75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46650292caa8e527433e8d364c7d0570320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38870edc23035d448aa27cdb88c180d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13c705aaf7ca51829d6f1cec642f7f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2397820a9983d4d6314edd5fd955c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2830069c3b4275e49e7c3c5e2cc6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5dee148a9013eb4c1a71e493dbcd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdccf0d0254ebd754f38880fc730e15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7951bb2178ba3090fc18334e69ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8c28b59c0f55e2c881e2093e9de5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb801a5c3856f0ec379a5692b5745a42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5e655d2b324305359a485ef2678a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a555970914eedd68c9e7319dfd99f2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a81c41c33544ca93ceec253e960360332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4418ac67f110372b82b935581cec90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d5c7c7ae2cf4a733874eb3c6099e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c676cf7ff716c8fa3fbdd440d8bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9379e423dfe172c9e2ee05e456df6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4d86e4b1bfe2a5ed1aef80f31957337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fcf24928f11b0586accf7fb9e1624338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc912e2c50384cfec94b92e81fa3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8212f56738a1a49e43ac5224ea5143340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a182bba533eddfdc2d83c1e72e6ae9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ea14f891d2da902d21b377cb3bafc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a9319d5835a11b3b2ee96c131bd22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafc0f348eeb0c010c8d4e47d18bfee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e51d8ac0fc963493a61fe88357a57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14a6422f30cc508fa6b026b364a84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bc6e1c134be17e2638f5cfa94c339347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0490f1dfe3cca23f47952b99b040541348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444894de0066ef13a7de161155b2da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdac57306f9e7acaea12c7e69df6206350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673825c136d4dae1a5a6445f4bdea5ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17280d681088d4e2633c5b4246e98226352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc524dccf8faca85622914ecbde16249353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942738d14b7b3a64e342a5744a45610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939a3f31ca1614b799b664f14beae33355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b7755aa0f7d02a8ae59a2682c450f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868e31c186f6e9759e078cd595abc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609af2ce55fdc97fbead9ea85ee374f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172345606f15f95e182793f7852e4756359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78822c61f89f8143fb67cd427ee0a2e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc3252de1125e57d91f934d778a0c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d066dda1d983174057a4ecedb70dde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f639682eefb26ce7831aedc384b715363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdfa74167215afd2d3f8527e31ed25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4c06a69e4574cb54d8112d8a02e91365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e439504ae4d9a9eee06a2e1d84e4d16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898fb3709e7a50ccf3f6ce671c474b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d48e64eff551922c678fcaf95e287368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefcee04605f3c40ceacf378007bc7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a89325564dc6dbc1d786e0015ad0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08aec9c65d9eecb2ffb92459a1a668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d630a4a951b86b72bbb9ca841d78f4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba48763e3e6bfbf15c8917201c347a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b012a9c2bbf193a3200fda16c908e42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7981f4100602d5fb8ddae1d0e420c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0bc6d6ade9e74718f726d9ca591b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477295d8a0d115e12899e8d9174628b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eac0177543e2ca614130608972b690378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd1ec312b4710752a6fdeb41800345379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b258a5c3413310d9032a711af526c12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb9157ccd25e62977fe2c390adddb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb810d3c9b05837d0c820e99b14944a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bc7d1821024faec2644fa71c26048383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227c9d872303723ddd79f24909cf67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cefebc76068291afb50130c0300e80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4343709c65104044b58e944ac93a69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe65c4e1aa9dc47285f2f98c00165387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a98a300f36da098e4511d78a30a618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d56af1490eacca666b631b251adc4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c95c9a01391efb661fd56a66763c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c44721ea88e450494d28e93cbab4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089b14d18e90173f560f240073aea58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b3861b8f7d2ecc54d4d0a44998ee4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec35f4227df6e81c93bea25b1128f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567d20cd06e940513f41bb8c9cdf91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471060b01c2fa32bb2cbb36773878642396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0732f1a22a0f0914e53dded0ca2633397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd09bfe679349d78b3b6777447c733398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1ff690c561dc6b03f175b9e25df60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8018b10b8202f057a2f4b11d288d703400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d8f20651376411bf419756727dd00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa455a61d3741f6ba00ed3b60b22e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fc431d56cd8bbe9618b6469395644403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc93f0909842a02b002173b385dea70404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e01e2740e2dbac0c0d56369b78d6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d2a364f2e51d578ff692cab283b19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26d76d371d30e5324542eb896a64a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c6d0a34bd5224d088236701708df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce674c4b7d36c25c2a0d8db6bdc18c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff2882606e8c17453f84323724f82f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72086b9f1bc8cc92155df836e221f311411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd29aa56af6e5f842227f0c98444795412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7fd7a5174f9d935f66164ed442acc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de31dc5bd6de2cceb0aa3d4757f958414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5c4a87cf1059ce6c6de5afbb3123c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a2400fcc03bbae8991f07b27ceb00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bba0b2e49be94e11232eb52be449c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab126c802896b5ad6b7ab84f4c94e63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c783c1ffc811f5f77deb085abc00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70e956492f7115532bbbecf3ad0f0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b5f977c26ae50a66722b75a25cf14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54de307f21994cbeced8a6c8e17076b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7679cd404bd92c5930c5f2603d079423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd606a37cc59eac7516d68bde43265b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc19b736d698ef0a4cba402bc0b0cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c54c3ad03adabb10ff207e560aa2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227ce8b20975b7470b926d0483a4ae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abeeecb76ac9c4fab4836208db309a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f303d4d693f61d582bc6d7f93a69c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d836ad3149d40196a4c87ed95e76d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b226ef8bb516529c56daca11f0c4c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ff3f76cb821317db371b5332790e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd2c6bb4813483ca1eb0a933796041433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf26b4b7ad3d21ebabba7c09b1b7a47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a98cd886a9c0f4a94b9ef66ec3b1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38017d26e1e167765e041cf424f67d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b4b7a60f73524f603399d0ae4e50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c09859c8ec314d50d31a77ec4c92bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea3e5e887ce7323d260ca543702289439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07937e46a46730e669b9c7d0229e2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17c2f8460f10c8d84db6dfb9692db6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621fdbf5d1bbdfc10b4531a441f303442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49553eef3efdf932e01ff0b5a1d343443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb688e69475ec6731d5d55e782305417444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b74eb7d418b39d488b283d77ca3bde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b5e0df34d4b0882116e0036fa4e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05427e0720084fdd0d373db2b4a6f388447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4db96161cf4677d7d873985f7d1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9b714806e223e7f7ced0d608791a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c0d197d2080d6fe3cf2e3f6ef2462450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2576da857ff7eb44e9687c6cd6a71c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb14e35d07f453fa28ed678ecc15f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914107de1f13a3da807902a29208ae5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ddef0865d0c677bc7201a634bc34b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1416db8385e64bbc20a506ca38344b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56544632fced07cfbf0d33572e98cdc5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd6c0e00d2ea2756f959867fd4a687457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8cae3bf44a9396361ed66fccc4a1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13acbc7b6ca85915503a72cfb3e6336459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad49fa8fcf367f3a8d1194fce9fc5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba05a8bcd7427725e7b070694025a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e637b19371f7865ffd9709d6cc3ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fba0f6fa3ee97d4b7357297f4c835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd51e890e3d1d4dea99f2471c2c327464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52554898589990d0aab3ed6cbc9d233d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2f2a3d99ce9632b24f66dc820ef0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c97ce1d0dc2d22b81a14afeecee94e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ba58283b97c9b44a0e4a3abc7ec1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aba66d0f363f7b964a7c256d680d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547978f714d459b332c53635d20f135d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a1fdd86ac9635ab918a4311eb19c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833c3c368197f22e8b270f8e29aaea4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943f4edeb77709b73d376cf8d498ee3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86733dd330956fad13a494ff91d0dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f52156041446cc877a8233bc88c4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77a96b4be001a71eca030c95c9f23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d68b254ba2320060c240f7ca260239477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958b3997fac83fe18bfd2eb394fadb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1fb097511dc2d6b8576228dd10b51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5dab20ac99705cadfb3364a6d9475480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b74e8a1252014e89a91afddcc522d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8947388e2b692a112588f04890492482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2d8b083606f3f4773b490e02995b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c5d1994a5ab116a16efec0e766fbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2ba7209813e934ded1f4f595a834485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72e4ab5d75c76d84d10831e1360885486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb175dbe812e04eea350093707d48ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed43e89d50fc7c995e4fb369c7a12db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759592ac7d7793ae457ea39cb654e09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d788ce0123da115dff1300a60ab9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d2f972dd08f043ef666ed0152b5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b798a8c790c09005f4be30be1a83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edb8ad6bade69f25924cdb39d7450493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29573eafd1fdb7307211ca4ec080f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842caa9af6b2447617a8984e774cf20b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe703af5975ffd177574f3712b94d983496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff6f219a450ac94a5a4189c934ca27497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d4441aa50bba8a3d38689ee8e470498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce4bcb3dd45a7760b75760a9973fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd8b6e0c966b432fecdd95250fdb17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c048e4622b3aa43f291ae1bed6a621501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c067b7b8ccfdcdf4e190a0cbc168efd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafd6411578dcb733fba89b86eeed9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018dae36457feab6e51c7b8ed43adae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0275671801bc7c6a5588161ae2f78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84665f9d07b4e0841748cba250a14efe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68bca575fa79935103aa79673c06bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc235aacac9a957b9a842fc91af57b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d64484fbff6e44ff3a377c323e5ee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213f2ded5ec9739c1021c8a51fc5fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847544cd4823f6ed0bb6bf871f7aa622511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca5adf32ae59c58614040de90e1bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c27d2d97fd22d9aa035a87b9cfe0f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f918dff6e40aec7dbc6e01cfe710514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0bb89d841b0997abe1b552fef2ba4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7509cb926b6955acf51b0994a8d494516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71916f61324192dc0e86c818288ade517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc9c8827fa253fa3cd3096278ff03c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dfaaa2daf95415920d1e3506644c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a13fd9fa9f4fca7ddd821df5c037f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb944526e63f4cb600087b0a6af0a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeabe29fabb2bfe0a47f07ae3206d44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092cbe906f7cce4b57354692bf117d7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39b9fd60ea11cc48790ea304787c7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753eaea73944d58171dd509cfdcfe79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8bf80b19b600c898b5a0707b659d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e093a9e559130841efdd3263d4637527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f96648ee543e8be7a220fdccf7a63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184984ff6bbb91156228e88e15fc443529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504727e0d5b9e67a26c53a437d93ee16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedb90ffb5beb53358f5e5946689e97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afa86dd05beec8cf9764c58d493d7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4817b477ed690e1684c50c1162e8bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f94ebd9e0c663bc2ebbd4a0455d5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc84eac232899adaa701e7673da1388535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8d96339fbe9681aabbd1e2c8b942e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf50771ac768757e5068ecce748e31f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023484a1dc8b6788efb305a16cf03a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd54bc18dadf4263638c6f28273a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f15241cf13031c6a8d6c1c0702d8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ba1157bf5085e7d7eed2aa726188541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71737444d57735ff182b1b358274b724542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b1d17094b08f38b167d57b9be26f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508e39eac251d41ff109b9e9d8cc4ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da004fe027d0699e00620467f883cdad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf412c77fac4e64cb1d741ab8cd88c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7cefc5998edd133126e882b59dc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9596aae6b605b9f7f5a1f049a73bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4702bd41f1361a21df9c76ce3f1272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22537dd6928cbf46f5e556c7e7b53789550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633336babf601b97d1ef809a6f8290b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efcd8879626c74a59ebf34e855d6be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766de528e318555db0632b89f42f60d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a859a8e030ef01f6b8fc2abb2aa1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b431c97a1c043f0a865cff16d183e38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49253ede23dd941cb1517d21dd843c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d394f635fa45a63eb5450a72129e4cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3932a3aef4719dc225944f870571558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5921144d59390447de5a04b103ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046eb1b0feb2b737ccae0a3b244095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269dd8907c88bd5a3af88c2b64f2451561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b27a19164e00a6618314129fffd80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094231443c9fecaf86ee3d9bad11d5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005be061a9a9aff43b880da98dc8487564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d76796ec35f1b3ca874a244e1a35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43334b42dd7083309feaba0270c6478566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eccecb0526efc186efd5672053c46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0133bcc7292530378d53615f5d5f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7f5a22e329be65ae926811d67e1fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420ad07e20b14c1d6f2da135df79f25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29efd7afe01278d823afd85e04d76571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110fe8f08ded6dc93ba3782ad89bde3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f170babe994ffdd9aba51981b4e7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b102e64a5d59fc95adae9109d8bf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33ccd0a01cc8e4dc2e99f70981bfef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ea80140ec17ae6dda176661f25210576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e37a2e8852b6f435bbab2a2e4181b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7e3dc3ee1e24015be67ea9423ef46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c45e164719c3a405f1878822590fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7707a3c5e5551b9f2f9b4c89093035580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f34e3e51098732e854702c34c59abd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae65c57f4a477c36814bc45bde7ee93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad2ea4927f5a121470b0820ef4aef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54becb2b87f81cdd1f8165bfc0ae8d2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4a2815d6405caeb89c41eb765d4ea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8cfc59e0acb4f27a4beb796b5d83b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b347862603537b066369a4355a83b17587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb53eba3c5bf89b5c7b87e9c7feaf2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1d677c489da083ec36bb93895f7c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cf2a0af0317ab245033b7e6d226ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd9ceab939b7e49745549fa792988a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a3f063076e9f7924d5e050c41bc67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f8e84caf2863c9d04dccb9a01922c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95900219ce7f15a1f8699b296f1cf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e11a891def18e7f7e1fef73027fe18595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9febdb570b099194c9f6ff780b87dce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01dec0a84372a7f772387aa0c84672597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8faa4414bbd6e477989a50d7753f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865853a301d7664411e988605f2d7075599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54f16a27a9c74226ecff73c76cfa40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8af8d7f8db402a0633532c0a674bc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf2b7df9aced96a9e76c98f7b3aa8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229e4ee2d8f735f05d7c4e29c349080603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8060999f59fb856a7cd88cac9848604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef0287d7f70cbbdc6d844aba489af2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67beaa314816e6a730a7f34095c4d2da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fba58a903f92cdfdd10c20bf839ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d585adaf2510068ca31e10d321dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6588e72cc25deb88858f92dac8a6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c8d5676022bb94552881770cbea56610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b560df4f1faa4c6041db6a9013c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527be93f6c9f9e2d3b7528737a7edfe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d588b2701bae9677f8f71b40936d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c52cbd0e18fbcb2b436c8c144d254614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8e2b39491ddefda2e8a75adca107b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3399e19c7bc66815805c3de81e3868616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60c45e35b276ba35124265308b3560617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8de12280175fff819c78e629f63a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143c74a881f956c6e10dbf23d318d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949557814fff87c301bc1b8a0d0dd88620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b948143abab6e386a442deac50ff0d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38078b24798bced57ca89e927ba5af3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c873427e31b28d9f5f949e1273dea4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b32351af29f6d83b1949e4fb4bb93624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a07b0d2ab864ff9d5d3d2e14ba59625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef660c7414184c4053913b8fe4db5801626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e864899465aaa1c789f96d25cdced7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4b8a13e7cafa5b41e667caf3c0250628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ecdd24850f97461b537d6b0e391a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eebad434bf1551bbd008d015a113d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eab6462c0752c2cbd010e63e2df24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbed176209157cacd7d8a298de91da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a1b24088d217a91bd4e452008e186633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15ec573352738f7b7b3c2d1dbeb691634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20acf2b1bf8e9626b6025b2bb49996a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503589661c44671eb3088124d7cde064636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cde2ef5f418a48d904afebe6821c4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a67dabc48fb6763fe91ba18ac391a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93943b3b53754c951d079a88ec3ef9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1652896c0cefa96584140840950353640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e13843d2002baebb64e8a33a5ff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bba6f99e80ea39a34886618025f7b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729a58d7a279545be36ff12c2c08985643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0a12df3e0401081aab527242a4175644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d00240b48e3a6aef690c6b7f35890645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a1ed972a359359204547b379f133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89206db2fd2d2e2b46c03cb9b8f9d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3c1520f53a6a91243329509f0b681648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89ab4257e41417cd56f00eb0d94a86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a555719792e979e2e1a0eb0d29cc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996629299ee9a68bf5329526fe803d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8fb672b377072276ea7cc2b165b71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15679b9e88c657a02272375631cd07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a35a2757cc224ef4dd1a6e0316068654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90246eaad9100db83350053f0b571068655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9c5276fa92ab376d56b05d9ba1dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2afc38ff540aa66d1746f24bf48bd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d048451bac1056cbe5a1a39e662e16658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4f67456bb19834d0d75c338e3709659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0759ea141273e6667d03733ebc451660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500833725a822a7a7d95b6e45c250d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e02b9a6d991e9acb5481f4dbc72c39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e8947cabdeda09b79e303b2181d94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7faff4e532bf6449c008023ca58fa3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fd13db0fb53202cec4f7b4441f613665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf06f48ac20e66179305ec16f16373666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607da0ff438fb6c78fc2ae335b98319667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e4703e94caef2226c53db12dea234668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d8a89b69abec6ef8d098d86fcfadb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21cdd5a48077a3ca5f860549761ad4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a21a3227c4a924aaf9b7283ef7d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11b6de5952ef1f018e9844bbeaafa9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902186f93140ccb3fd0e7a12797efef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20d53c9d870ec9a5cf242e21c37346674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff762a306c65176f55cdc2519e9cc45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e94f724debccc2e2222210ec7bd6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec126a64bb27c912b94135c859d7c05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0748c8fe8723fd06eb8e7f5740279e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd5a13c715096ed196e6aad57d5546679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc6c03b972a7c787b3b5ac7ce87656680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a3f588ff9aadc70db56d29dbf8967681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948d13781a548599f0baf86691b6f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58a2f87f90f0b72592179429148fd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280865bbc4ebe8db4bfe9b920d02b53f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f6a7ffa1decaae51ca35b35634780685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3eef35e3b1ba2edb70d0cc16f727b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5d9ec754e544b504239505daed2cd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfd6eb3e42dad5e17a9f62403abf24688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8db84eca03c89f49e6d5135d2fe59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7718d92c7addf580e9bf93a66bade9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9af5fb6b4ca7bffe18905b67d3dda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032366b45ee399e5d7703312c37f8dab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74e4e72eede41ff12cb13a3d1d395d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555db7776bccd853ed68b990b40e0a16694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a060ee7ba3bd1a7f777861ae9317695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1444f8c15f8580da5acd5dec94aa1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133662869fcad4a78e3382bd10a1892697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de2c191e1e75f177b9e9c16b1d0535698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609e98787fe842502051b285c3340bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76370de9cde1727c60d970592c473286700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5d3c41d385af4f560c77d755a10ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554792237d3d2f57ed832f7305283dd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0605813e27877b2d2d60e28bd57f481703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8742739ff65219eeeb1980924eae3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31ed2def4fbb78723aa7b1afcb9473705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427659c2cf33e8787263d3c85693a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7523b00a3a4d27fe7a35015a8d591e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e2eee890c3cd9370e7f2e2aeafae6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475e60ead60149af6cdcbef7251ceb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe831b8329c4749850a8d968c2adbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62884787e1edc89756d2cbaa5133e14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a08d5aed4f1b9bfa196549e98e4fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13318cfe3709d7ccb0509efdcd715b72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd2a47aa714f52fb0e7212e5c32da3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d28d5768e6e2e1e49a4164e1ac66b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f0c81adbe93d98929f37ea341133f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751386d8b8da9b6673e9b8f3ed708af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85c45f3d7ea5a944f08c860d90736718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37f24e7c0c82fee2512712cd1531a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39239f62fff38db550f6b0af2ec25837720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f942fae0def15e53431733f0a1435721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2414d687b3c01574d9e3bd03383ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eea5ae6511ae8626f183f6604528e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661015cecd46c8c5bfd9461f86faddd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f4bf31f3c2bfe0f62737d36fc96f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d756e7033aa7b1693407f32c211754e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e2c56600396c518531849cd52a68a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45209262c8676749450e92c30e7c4a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdf592de940258677ff59cdbb99a60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a52496532d8004561b1e24cfddbd7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89416deeb9fe4281248a092397338d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc165f7390fac10574e1e236220ae80a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9ac41a806cc6d2e156b96c3d0f7f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db142a27ae99c5e46f9da06cb760088734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30719aaac37d9c83b1bfc841721ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8637cc5e42bb1899c67abbd17ef1444736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68321e9ef42127e47844bfaceb0b23737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f409a4b4537f4141d0f6b61ce4d20738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8d567c7c52840485ad6e88e267f5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb02c02590a9cdc90ee1a10470703ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de347aafe41021f7095a1c549adf1ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d5741a55e26bab98bd0635bd8ef80742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a37054069fb3b2cf5e2e9d508033b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a921c823b6ab7a2721e087fbb154292744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058855e49b075dd4a55e54099f68d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b91b742dad7c6e675c31de27e1b28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11421946ae80d65545d4babe4fb26d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd6d5333fbde3a0ad861882216be95748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfe349fcc0b6ea59c8df4ad686d94c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc171c77e997f2f63000dc8742afd2e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffd3a70a6175d84887560987e97e27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd691b0530c0fabe94977e468c4599b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bee0d2db151c688ee4f758891eb205753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2d05deb0ba2004dea68250a6d10f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c057eae89a6f2a35f469e53e83dbe15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfe26b29c1ad04bb06a36af17e2b2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d732d1266ad2a2a9faae93aefca504757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf615d5910ccda6bd64d74bd6071c9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a38716cf03cb59e00f4659225aebd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416e7b23c948443c07a1a9890275601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23e17913020b3d8d89d747508514962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49c06e7b8e5f6dbb381a5142f267de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452a193a43c125d7b4b91837399f43b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705367288fd6dd9dc5482fdef3fd13f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871f7075f3b362927632cf47d30aae96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953a5d346efdf7fa8dc560ae09e6137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9466530aa41dfc609756423df8993c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ee175a31e42d4c4d4384e8b023c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770798ebec2b9b161638dfa38f28bd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede738561f809500dc214e5ee8a466011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae252525fd1b4904c2593cff8f012b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b523df9088da02f4676813361337dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19e8b3463221524a03bc2ceb2c9bf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57af612a8e3d4583013018f3e508e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9a35c0235236fb60d0e63297704c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b1e72a9b211560a524e6a1eb9f1ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c4258268c639aea0d0c0edac833af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b3dd700cd2ab6759c1b41faaf503919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8767221c2a8d5355cb48f8ea28259c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d18204f8d00bc186ee54c6e7bc43721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472393a826e93e5c8f1afc009ba97a0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae9c6b21545874304c769e499531a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255e4d4f2ce3e912ea845b0186cc3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ab11ad707b4aafc15386653dc806225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19e27bd60c509eee6e826291add8b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547010c5462a9524e27d67033edea827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7140033b2a5db12fffe557975785e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa335e2e663bc27161112bb19a9b6b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4475d1293a04a9eccc9e25db2528330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427be7ddb338a6b288bcb3ee14082d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9dd7355d09bc4ea3992bb5b64d46d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a78f106fea04408de9ea4e53962f1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed69c5b3525c034bad24575d07d1b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b7bb56b77e25c12e15a70b0f7efe035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1900c1afae532ff9b31805473246d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c906fc60f5926a30b7140d422aa1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6470d994c1ef22ee88c565feea23038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806ece9f95a095c7e8a1a201d2f20b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3e1e743ac054d5aa2e398aa27006440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b802e6c9a9ee7efef7d536dd95edb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3ba2827fb70970808415f218f65042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713888a6cbf4539f788e98581faba5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d494fa3d26ec6c25f2f7fe1023904644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cedb8bbf0218c6b2b40e62e81d3bb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654878b544bfb47e78382c889d71730746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac771c132a5b3c173e912f429799371247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37428873619b38691458100aaa60b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33386c4b6c5bc0f33e78632c14dd562c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2f2c8eb34ea61bca68314de57d11150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104bff4a0b6ca9446319061540da59751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdd0f1c15107b98a51db40fd1a684d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dfdfd6c6b1535465cbef8824e9e2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3cf19e4685646c25bd1c11541ad054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f23e5cdae17f63c6d192862cbd13355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465612f5d1123a128bd9a9d7a21b934956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46879f8eb89fd1437801bcd40f240c5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac7430977c6d7eff5bcd80160a30f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038c002a2371f7e8b2943440e607ca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a3d5898333d5ba2953df91f1004f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee29ea082e2af7b207f9df2b9bb9d5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a797cfa85f786d65814196bb72a611062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8c3ebee09e43952e97396c5745bea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d914483dbb3b060cb03ee5a7fbd6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446825fe9936d6fccb20f25a1f3c42f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88fdaed2b51fd29d2f46b23812c5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600db69f1e13351255b3c53ea71370d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d68445e882c5581f91d911fd2e3ba968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7f5f351b5b19ec5846981a43558a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ffecca4bf9273f48f3096bcf35b8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335672a7f3193e4e2992a62b0d803b7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c520abe9c4967d3d53d4cf0920af4cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625e7bb6b92cfde619d85a7e76e3a2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36d5a232ff71a01a1d26f7392ff1c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd19be623b783db4315526cbb8e18375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b0e4f5f18138511c2feed98ec22776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da544208474aca0a8015ad6fdfbfbc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595b07e658529be87fe2170660e55e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f64272541573d5f939cb754aeb4e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86d6648385ad225046103d6bb013080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257fcba422cea9c7961dafbb0c3e02381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5ce0392711c54741cb03bf90844e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3885cde772a23a433f5412aec4b31a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191d74be0561eaa8054e4343a0088a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fad7d19d42d4d8b4278aff399648c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b20a2b79d01d4ffa30e618c37b39b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2947a05399971e371cc5781a2a2c7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bcbd03b80bc91f8e21a8a8087754e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caad83a00f21bef012e24c0cf7e5d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d100fad1e488546b59efdae067bb6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9887a9aae67c694aa242bdf27294da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c2e27b65872beaa34ee39ba6ac9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c2e62d4dfa4131a207b742b9a24e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a24e662434cb9fe82f7861612042c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698bd5daa6e387442109b8981a081b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d470b3637a538de7c8ea7e0045e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c659f462cd28bdf9deadcf5b8cc5ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ceefa83ea2b481e6fd2523e820eeb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253b38c4a46df01d160066b5f0508999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e12311d0e7ac9c54b6ff264b7853100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b167bf72d241e772a3abf3d73979b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e62352941e70604239615f5b0fd13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeefeef73c98c100851601bae399e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f012b660ab446e542f9313943ef1b77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b529360c956c27256b6f72f7b629a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ea2359ad5059bac1cca08ce674879106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc090036139050c551ce2fd460b89f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e668576c8539d0bc2ba865ae1d34e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0a50c18cb56039553fe9e745520ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477a12cdf6abff66abd6d2b59697fa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8493586ea52f5d73dc9fe57f2f93f5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd570aa6a0307faac098b6298aa819112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8869a1d5fdeb9770c641cde91febcc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290cdb5a22a9c524c2d7d3377e9533d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2c66f154e62d69bb2976ef84741ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d018109f7c87a6014d7718d0183c4b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb8b41b44b90ba18abe261450c798d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb783e3b01f2ee62bbd1bea54e7928118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b09a514895123a225fe094edf3038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2147cbbb8f25c17390a74e917326b73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c049dc2e836b194188a47c72482457121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15341d62a6cf48310ffbeb0c38ae789d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57745cec8c07bdbed4f4649d3ca99a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb3dfe4c93b2c31308d2e281691619124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02a7b9a3d6fcbebee6bd9341f5ad6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57f7bdda783a3a43f8a4cff67e59a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7433d5b5a1b5d8e3f77c120eb6e77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c8f1a25fd9d533bc747676bc73dc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a9a98dc70e64f7f5747a311f0fa6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f62df8776fc002325e7afc88ad1f7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329c9af8aafd5c6a1447fb6427be842131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee311abfcf472fc4d0aa86bba9c4de9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cabd3af10d3b3afb09f2141b73ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306622470f181c32d19e330760ab380134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9834a7dd861d08350e59b03bbfbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b26df79ee02277e705a4ff1c90334136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a59575a0487fe3ca887ea8e8b27b13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639521555def60bd150948502ff470d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb08bdfdbbb92afdda7dbb53f90d9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e76936164bb03516a980ea7500508140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd96765790c87bea6fe4c5203aba20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f1fe713534371d4b21a3b27a753ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65643c95b69f2ba765139c45ac9655f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11b11a2f3bfb68a087f25b13a91dcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731688d339e68470421b528d3b71b6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea41b95c4790fd38494709d9af8927146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca36ec2054258f15518d7fcfb9d6f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198a195b19ddfeeb854022e2d29f50a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6730267617e6c0ebf849b0e0eed1f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0dffb2c150c601f0e7de0df00058150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a09481e414256a022d99137d55704151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371516100e03142ece09b7a674cf7a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be960eebbf376c55273569aace326f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85834339e940bbbcc9b3a416854238a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d73cc68d287ccab1b9a0cadfee27c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d011107f1a6ca296d16050ffe0b11df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaf0e50c2db4f86cfb39d86716bea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e5b3f9ffdf06feaf217ed2934df8b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424a2cbafb13f4209cc182996f0091159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382862a732ef67b46898facdfd133f8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187099d43ec7a41ea6bfaa9dd0a6c4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93c3da712d207f92144b9f0c0e58e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2957537af2dbcaac21739db9d5a4b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44147716f3d06adca5e73e64a649e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3e0b69e6d38b3c203013b6e9f518b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2646d5033e14a1d35f054cfc85668fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78913ca098c24b1c0850ce912f5a52f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a589ced8f94025ba1833777a99b3fae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaaec131c70f8494cf0e452c171e8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32dc965bb742d1b98148a88fa813d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857656226279b77e2423b78a3fbb179171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6214a39d0f142461be5b17a12f3384172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59de9a652a663bec150975c0a4e82f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccda6408358636bceacc2e8aea42de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d0d356ac4068618ef566f9933e346175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eef388202b28a5af441d20a4318b90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06198364f871f378b5b64bf990322aac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bb4defb115ab57ae6eb2f41b42a2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decee58aac5136a03718034719d41444179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace56b5601abb50b7604423fdd7b1240180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce3e3c737a32bdcfba294f4bc2422181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea13074af89f0cc51b6aef86eebc6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5fce4a767af572a0b9cb0cc97de59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f587090c0ed83d974d7f1bd86d2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a39908e33314bbc0dc2dce51d4b39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c0f482f012d14671aa50497edaa15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e90c9233a1bbab0e4c712cc442bca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3b339b244fd41a37ca15cb6453ab3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7edc0e9664d2be3aecbccae8ee1c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883012a4ee0955f60d7cbb233bd4fb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e418365c6493719e69e673a6a114eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c682b73e0748578492baf084b7938192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8494a05785fc7f7985bbf17a6b7021193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecd7c0cf157cdf0479b5cb432b7c09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4ba9635b90bcb7f18428adf1f3561195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c7e8392e556f33060fb11d225078196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c196460b7c0c6fb52df6d4c2a7b927197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3c1d41cdf0a8788ad7638193d8c47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b77170181fc4ebff60469020926054199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d443bd3c4e417ccf90284b5250e6ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b8e169199a5fd5f0ad1fcc5d349e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f3a38ff92e2244fa51bff61a9317f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea298b75cd064dacd1a27f66a295a01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a88c44e1204555ee86415a75f977d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cd18b3a98a56d72ea5ad3fa7585ba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ba6e3b8221e5bcf95130ea15d68c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e3d93cbfb6f2db782084b5550f8ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828082870585ba4d5e258c668e55ff77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68438e4ac322563e8afadea45dc31dca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415653d146de8181bfb211420ad48198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b77165373cfb477361862f255d57f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4da669d286bb369b6e1b333672b80c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4847747ba49d4eddfc95da17c1bf0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29116ea1465052fc233e16ab908197b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985749872e65a23d672ce23029de918215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066c9fc54ddd9544f10a4273951653a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc803fa2776c8e1c768ca83fb1313a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ec448d49dfae0ab28acd847a735d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9c311d11869507cb58f48665cf44e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa11fa99b57fa586fdaa006330b7cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2a8dbc5039ba92914e439cc67a43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3cd2141897fe93feb9276ab09e4cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6c2eaac32fea47003fb80b04d9bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba083c1889b2bca1174dafc98ca0e3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d2347ff34e3e4b8cd9b87661c9b7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf1899fbdbf6b6b5e3c2c10c2a8d19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659aa6d9552963b998474ed64015685227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f5592e0b6b82288b7bec41075d996228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71618e8d445d084718e5cc383b80dac7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a34b0ef3d17ff9ea3016380ea08b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7132c3836531edf564dbe5e7267992231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f66fbbb050582390dd85cad089ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b9c7bc2ddc475788da1be30765f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25fdb8caf8d09172ef6e1f5e8cfb41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104162c919cc915397f4a589aa53983235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67b45a587f3edb973e15e214246468236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e584f8482a2d5f56fb0f9d1e3154237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f17589cf42f995767b000f4bb039f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d00c0e1349970ea2d03209eb6fe3b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37917e536cd7ec3969b63fd9eb672f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcae2ee3065296f9f9da8a065ef087241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277e3e6988c8995e8384b9322241255242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcfb99d0c02b66c48ee25f5cf636d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4906aee363b6fe0346d5f28aee244d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ab93b9c3214f2f48ef7cb6b6e6ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e260fac99b9d16503062d36542da0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d660ea266fd907720d706c7c7cc8858247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b4af7710b61679035425979020939248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab5e67e8f21822c525f890b9f12eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bb7899c73c1efd8119165bd1dee83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ea697ff11e5a4862e8f081d85f8f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615714f78fdcd84994e47f962cc543d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc23ecfb682808e0533cb6cd64bc721253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e722ff5c79596827562d3ad37e1a2a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6ed99a90c4f2c87343de043be2b05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8514f0f3676358c574c98cd1250ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4364bf96cf6be8720d87a2906b1136257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced1e810ae2bd4903a4ac21ac11b67b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365de75134dd5f3906f15ef257f97a9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba56e8c5b9c1f8bde15c92dba4508260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603f98715e694ed85a817b7aace6437261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fd7f210be3d61427f7b9fd781a886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4871e45081afb0fe7ab958f3c2c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93717c169de7ea9ed2d9b6aac8efbc4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96da9e77ffae29735c696c5aa2fd5d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db13e3ec3cd9b849051a1be5b2f57a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82959b1f134b8d09bf176c9d7f3a42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241a19d5dfb7d0c8a329a7e8a70cf21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d671b4e488cdd4cc40f0b3f7b87022c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ac7fb4990cce94aa614a34767f1d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cc5e6cf28ff96c59c7029e41d5709271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c976736437c65da6f9533f6b92593a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bf02094d2bcf38dce3fe960241e8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a05cd20e9efcac357127a5f66cba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18404fd6eabc6a85643bd8dcd10cb3ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c81e1dfa3fd2206b62e4d66e2853d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856c319845a7719ed70d109f1d61aea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930d39036cbff5a75f9bed8c214b04f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c994b0b81e9db769ba049ed7ce3e18c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f97ae462941635ae890e7865e9fad4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32382f3f29ec56b1cec31e8a7b40df27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418ffcd1b6a74dc5e128dd00d67b93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660ba953cc1c5cf1973ec47bb7a60b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022d7c0416d8063a65b92917c55cc70284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a263a7070da1e33460170073df3b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac14dc0f28e9581016df5ac6fbefdd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c0339df328a4d984ed71b9340face287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0887e687ee54bc78852aec7577f1c05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7dd116411910c9499379896875cce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6623faf46f386d8dcd98806f66c26f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d087b78f7743096a4d5ceaf90f4e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde22cc77a9b5ebd641268734795cca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3c1ebdb9c27b0ad793e017def6666293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2367a0b454cda2596acdb5290888fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc339b7d1e93fb5a61add22ec404848295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d93b65f916baf86eeac3724a67f423296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428014a1419b50258fbba9635e98050d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff193471f763676616dcf5a4f446ac1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3df7f1100f87fe8b0c6d612331fef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e637bf5a47fbeaac89ae03b62f75cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3441950041bbb2af5117e6ca21b3df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7c514ad8011beadbc7d316fd7e83a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05eeac76435eb8c71c28401d57bd5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d5a044ad0ad753570a600bf32f2be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f077a07e48d9479ded0e333a402a42f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ec763db5e5ad18cd2c5482a69a9bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d9e858ad1193e058756866c4e41ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c76fea76793100b77471df99e94ad308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298aae9f8a714dabb12f4cd26973e02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132db89a539e4b135f6168a764640761310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9710ff74c1ba473c67255f41a8b77a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe7dc77008780e89a31d43651c084a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76300415d19e1a90011480fdc36bd65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea9456ceb21d3e41f651e3ad7d761314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805257838ba8bc62e0cd86b2bc8c3392315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b0d9ade76bdc57620a6097b3c13b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7346d0d520bd0a1aa07d6d5ede9441317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931544f2130337c5202df3ea384f61e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc05f7d2685cbd95a93689d817469cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c08c4fca040a5416a0df409a4425c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e653272b1a44892b22d3995a6ca6c1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d9228ad0468c0af1f9de21c00573322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099157e97079355a1241c773b53d7786323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03359d35a0a2aaba44471aff9dd0c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49377132b04cfdbf293e349bdf72b52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a0ec11414d7147fb71c46133713c3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed4d01599f0f12022abdde80414a32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7126175fbec39499427e08a336028aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41faae66dd3931fe4a5e06c71d1b11329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edf77116f00588898b6c4cdb4c6a35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9b34975e055ad3ec3adc0679449f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c5e65f4db4ff50a30ae4d45b83cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6778304baad16d146089d7fd1cd006333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a068fd036b98ed3cf369e447933f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc162dad29b4cc7d9d78312528f029d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842791553f397fe9352451f8f0994a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b8c4f496fda15b53816eb032298d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf3baa1fdd7effc14c9182b32b552e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b2a0d20ea3e72cc770dbd94ddb74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0646cbbff1d86a5383da4d2bb287e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d2900d2584fea501932545b969863341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c264c5a99c34045d3636e28638ceec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473dace93f870e32d7cb6dcf8455ca6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9934d7cf51f81bf0dde9a80cf80c075344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c67ebadc45f7f19fa5b29eb5f56b15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879efaf1cc02a9c5a554d0aa6d0101dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093859d1a0d5dd0159ff843db7dcc3c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0979d5a47a3fd5f03b75d627e053e27348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77b2e209d2c588ea5e38f6de0ce69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82beb0ba1e7197044b7b4667c47be5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948a2cd5d6b9bc21e16aed6dbea9b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de7f0c3f6aa1bb2c30df7244b2bd0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788aae592f15b97662f105b3c30a5ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebecf6ce709e32e1dbe00ff8b15a2f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7b0e84cdad1ce53b22e52c08d470d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b59de292bfd3986b9c1ea2fa26c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf965bcaf38b548d294b77b628f2482f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71df526efbd02817c9936ac387fcbc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe4c07846a4e2166886600e37db274359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0527f3d03124f9a68729d3f9cb7457360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc468889753251ca78aa00966d8c73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20dfd47df9570ed700ed5f4b79ac10362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c395f0a017c857ca583b70a8461b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bbd0ec8231bd2ea378f9c22564f54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49765dc7174bc8f80b9b590b481685365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea764f88e628f7011270d8355a4b4fd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d3fcb88d82ff815d5a68aa928128367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae853752058d9d477351b9c3aa3a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd57d6e7377d7d96748996f445dc26d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e794934246751f67b6547d70e45f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391811f8a4c52277aa3a1d5670ed3cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd4ec4e7ec96322d570155c6c08717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24c97c266503ee9814e99591eae814373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693fff6ecfa39bebe62ce3ee23278a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795d45c7267f07460b2c760c8aa02c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3dce3cee7a46505009378960f54e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e083b1ad6aa9d58d59cb940f86558377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf98e6e0af66f6b4a8ebe241bf343d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df04c1e19d759fcbbf0b733454c3f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0a1615cdfc72efe4431de6d86f05b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecee69331f71ba9ee255ddddd4da9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1868bddf20202b708980259ca05ccc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ce0605d834b74c8970233ecf73b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59537edbc081b0f3cf8831e015209f03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2ed4d45ffcd020db6f05137a67ed3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec90890da44cbafff6bcff517382aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35232de83de1048532fe14577e73a387387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bca3cbc44b2759ac04ca44087dcc2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec22d7116ae8279438cfa25044d6581389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba01c4f3f22aaca4446028b75a601e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368278a2e255058ebc96641a392d81ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc44a4fdff1f5c4c1d2efafeecaeac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf7997411b1720de3a326a0e4abad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1e00cffacc6aa4f96879509b1d38d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60b629fa477d7f440573d65c4f47b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b16b01c22b4e2421877e9e4613dd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ad7f61798dbdfb6c659403216ad43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abe0b9a509ae0ae89192f57f46a5f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca282685c2ca1515b6695d196d67a35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746790f5c09b9dcf10e70f77be83622d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55b06d5ba76cf0999ce1eaf92e418c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd6b4fe1a2f238a69f66553886bbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acafe86a6071797222ae326f0ba07de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fcef11f2d84698c0249e6fee7d066404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46026261b5dbf35f231356ae9c0ef2e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eadc63da47f138f56a8d0efb1486bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1f1cc3bd8c2f8b57336c0c20b3c48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aa291eb9d12518728822a968b98e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f07fa715599ab9f2ca5509cb000f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e686322ae1290c200b234d845d883410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5acb2e67bf5d3c1e5f96202230546411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46223aa6b08dc9e410838763b9ead37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463ff2985840dba8efe41997151c688413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84159ef26bb9559ba800b9987999e0e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2b0c825be527d21653eb5aeb4515415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70823ef60f5fc7ce77cc116e9a9b88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e6b6965c2a3b0070db5b5a319cbb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a971b137997feb49325896f8d27795418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843afef140474d2ebe93a651bc16a3e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a20aac02d05c41275103f9615344e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea95090a7f9e7d23f63cc4efeaa7014421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9598dabd0a4350e629e6cc8ef9cec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0cd2dea5d727b08f83480256542cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359bb7dba0cc0ff75771f5a55b7f0c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817026034e2c73f972852fb2c54d656f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8a372ea6ea4603655f0e6645033d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158c4841d4cb1b59ebde748df4234a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05556eb8d534b7b5938499f2a8adeb3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962c9027fc5ad6c8271c2197029bb63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2fb0c65b70b13cde9439a4143694d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da855b616de2ea4a8fa50315cfab3e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a46dd84c483dc3b33a113f8a1a7057432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccb97da78d7a755292b39621376ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67afc9b89bb6ecc263a7f457a94ed7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa284b1aa897d57ea7845c6cc144b88435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf9dfdb519ce9ce6a7da40288aabcc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737d4a07a92a5c1ec72514b94616f48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3fe5b33ad077a4dab7d2d1221c2e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8eb724e32c93c08f8fef9280fe5da7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a3be4df6d555bce3cda0e5edace8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94802b015b115b25284177534756ef7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee450859d738aa73e0b23b8ad3eae6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d5fbd40ad33f1fbdaa20a9cdd188b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c9a8df026c1544f93b8633819df5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5acb7a421561aa9cb8ecd737cf6f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9990019c3380fe3f4405dab0f9ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93021e16364f89ea053db8c08d6b21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4286c51c61f814060d32a40b76f2d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba9fc0a10cec9ed93d6849ed7338a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92b7663dbe131997e64d74d0db50c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3a3fee90c1210c6f8f387b91ff60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664013a62f7f7b07dd319e59be6148d7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655643256fcfcc5408c79eabfa46577453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52035edb112fd2e542581bb662802851454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411814cefcf9fa29ab59305e8820f496455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6008bb296876286a59c1dfdb8635d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b7b207e76d84a9f385c35c5ab445f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4911353050d298f5dfa06a090840d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b951724f45889eb3c9adb8174981f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a29acf3db3725506d3a39554f4854460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd798d81ab31e15b15820ebd33d1c38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f253db7a0645f061827d92228b2180462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bf646ce502e1e0778b6012aa94021463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96ee42177d694e183e74c28eafb43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cd5a20f417daa89227208ef2d9de2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261d963095b6885580494f341cfa45e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d53afe15ad7bd407cb99b9c6851987467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd54470142e74fff899d648c63b5393468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243dfcf0708a4822fa28d907b8fc3e0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366c12bc6d41da8c35709e1bf13a770470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed1185a94e4912ce2b9aedb7076df1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffbbf86e550c0d3ee07dc62abf527472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6d7284dad40a90cc9a3957352282c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d9d13d17c4d0c24721da264d8f2cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038bf48a2a60eedbb3c69126d7a1e3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a8c85b1297d8ac888c54edc925ea8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c42debf5c418c67aa1390fce6622c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a26eb57a5dbfae13bda281ff3017e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fec2133766f69cf6e8747e8d9d1e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6dfe4aa648016b0785b2a00ffb41e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c41e7ddc81a84187ea86c6a9f0bec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f08c2de7bcd075d9c7d7335925c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d375a4499488a012041a0950b7c4f26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e5a4e5cb0b6d3bbbcb07a3038fad9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d232fdd86372ad46bb57bb1be43faf1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404ecb267b5204f2184b596e88ce22b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e9eed9c7410102696139724783074487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d8fd63e14b50241d936a6c383e61f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09ce7a8a01e04cbe67eca85f21922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d028e1de68dfe7cb4d565854e09d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472693fa8ee78727f62e6f1d0daa55f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e135e40d20a395049c4a30b9191ff51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c39adb228eb200b9f8938adefc4d58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea77cddeff1f05ce55e88109d1707ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a679a526e0e9123cb76761b9f2e30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660771a04a46c2509d3cf55a80669eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e2c7558f6d73744e17b8b3ef8904497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f287fce996e326ef5e298c3228be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddf0483bcfd041d97855047c473282499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcc2b14927482efe5774c7bca7fd97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc063de5279446c8ab1de28b8a8504501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003c57c2aba1a8e98eb6a458ee164cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6a7a2c73c618828f0220044827017503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f9dbbb712d63df58dd4b4b9551a88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239edd9daf3ca6ddd674d372da3e30e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6805d3eead42fb858170562b1838f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860053997c609085a5a09c6934f2f38f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b582cbce9aac70a8192554cd614d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468ce29158095cb30c97c79fc6b78a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2169e3708f8c9c2bfbafbc08cd2174510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f04c50d9ffa28c8ed0b967a56332cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e6d2f37148e0a879761331abcf5f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600f6a625fe5dcb86a217bb80949f80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23c8a7d45963f57166a7726b83dccc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f900f5c43f60ca932024ed3a55f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fccba643a683607b6dd0051399440516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8202e9f2aff5326a2046e223ff3911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56362ba027dc8168a0407e3ca980c101518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f54013bb7ff24b076f569958f963b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e2133dbe52f131e85c94b3d3a846520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a295433d710b405c782a11809f041d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c5b9d450dbebb17ffcb1a78405975522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ade32c9171901d7cebb13b58dd7e37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5db0fca4374d2a1c8f04dc613275524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b161ef1fc1a47531b4415fbba8764c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d80a968fac6f453926119d1806252526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693620b521a6c3ac3d57185f2c361ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2b75d9fa5d9dd5c8ab08e9592b7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea351ce4905215577284dbd40651fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7acf5115759401691e4257541dbfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd084d1f05fdecf1cf828272a78b76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b12d9c7e71465275aa4b2d65ab473a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842046d50a8e3c4bab053bd8ff12311533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba12bc4318e3aae9959dd9fe804b23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399e1954ecdfc82ff91fd102dde469d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce51faff23b6af46e21c8b461007d11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5af11ac16cc1300cc4fc8353c5979537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae03b81293102533cea923d82f2b54d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fe0cc191556dd3a383e2451989e60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4d9ca84f17402c8b5461b4ffe25e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d314a254c9da099d3efdf5e5c040c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b01ffea5e426b067365f3c5fb2b4a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfeb452ac67d890fce341154fcb802543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aa8b532b96025e10d3e678fad6112544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebec7444384bc91f46caf0452c9716545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e4c7b6abef2aca98d488f6e5d8fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c081157f9a014009b7fc99d5e7552547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a8775d3913459a860f1dd9c5586da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06209e78ea2c0736bbc4b3af13e7c85549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b92ab27616e660934e99f622c0d7c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2434fc15ccf818f06b5d1481ca9b0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54051031c7f44a4967d2250548ce01a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41f8c10084462fc0cfa0fea87c6e94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523c331f30a0a0015d7f7d907699583554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff6c0ed5c918c87eae3aee41279b5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8964c2f21b8bdf9b3933707a280368c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f7779e62f234cef99c197875cd95c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0148fc14d21f0f79a6f517bf1b58c5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e51f51795d2cb613b8215fa2aed610559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5bda5c92fd81345dad5c5132d8832560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d092d141d67ae64c0eefbbf8988cba3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace293ebb4c5a5a4566062ab105d7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382830a99b7e350298cacea9efbeea93563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba5af6089a1e7cb35dbbc01b70bc89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20578ba1b1c455f9e4c6cdba0968472565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26418d430ab54a3f14f1096bffd2035566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5daf031df8e0b7fe29fc91efe651b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a4e3cd38a81b2e9d695007214e45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754755f5a780f07d7b152d0bfab641569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5056a8739ad06d532763af6eb70018570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f34cc3562f7ed3f7db08cafb637a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045d1bb40d6ca183d949765c3276a9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04405b61637c272b86b43eb4a6984f5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7332540e90889125a2a6e8d84adf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1af6805797f70e2b696b5a4e022de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd832eea84bbedec29ed975ecbb565576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89a73bcfe2d2b5e7c604c829f6f59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a362e14c6a9a02a2a4beebee566146578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd6debe3f8926040c38465cedaee09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a9eb51e51717afdc19359cad67849580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b83c93062b6d06a8f120141f3878e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857dedde29da6f4774b1a47e7a4f33f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cde5219e51c90fa012a30f5d9321be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f28d9d3c7f905bccffe3a57481a059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b731b86eda0cff45e061feed8745aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3570a69e5035119c82d5cfe62f70aea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174ba19a8dc0f78d6263534b6061b3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d2eae3f4999b586411bf27bcaec58588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd1dc171fdec2267904e894e67c9ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5706568514d303b0a3049e1667f51a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e8c062c56deaf38cb7972a514148591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22beed4515cae4ff2a44e64159c158592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdd556775f9c60bbd33bd9492e7339593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a947eb085f5669a01dc68e4a619525594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cabe8ff96f753d136ed2eabe7c396d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87866701ffb1638473d44acb77c242596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641abe6b2d39aa94a50fe72418f14e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e0d06063fa69f293ee81fc31cb678598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed8d4fdfb1d9e670cd30c3fe8f39a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0850d574a6d4f0a860b1fdba6538a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a83196c1c643496c56845a4f06c64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad38b479d4a7a4f17b02932dd42447e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11377297c508a7bd459ff31127f20580603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a18ec5fbc08f88a9b702b12bc9907604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0bc99abc555f95440d0688f2d2d6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69a41727b90c112557ba96f230cbff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658d1110b9757d556857d7874b9a2e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a643b8197e901cbc761141b2e6ea163608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267a7c152c7a2397d0515d21646c755609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70eeafb9572e8c5e30bd72d62c89a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0735557d63c22d0476716fa8f9b83fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a12df6d3967764688f4c8d333341eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeeac17d15c9790b844cd774dc5b7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369920100533e2966e4fbb9a56519f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86421792abe0c1bcb0403f557ff96c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598128a6eddfeeab1a9fec4ecfa269a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4e2d16fd7f370d20d87c6a1bf0b2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84987d80596a130fbc99423b26ab12ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47bcd334d9ccf2ed4ff4f8d0f8b4de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5964b3d50c76870fceefd67f85d52e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c01055cad08a34ad1619302686b4aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99011d1b3a389cda5516f9ef5f28d46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adfa19512babd931ebec5776580a8e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e827d82105a793d397c43226ab380d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a889afc663a586635bdcb4b88e27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278d842aeddb523afe14336049d4bd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad484c3d9373e16bc8184649379ae5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f40bd82924ac8fcc3b093325334c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801bc2f5b1b3ccd4d68e1d8693f415629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b00ba63d8f0630e3156675ed59a61630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555168538b11f44f1b85f50b89d3b6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acdbe14be0b2dddcbf6a9235d497fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d5650ddd60d074d5157453f8f48df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dfce54a288ec1490176c4bc5103cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1e1c14c83e0d4c96ab99bd478bb27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38b6cc25a8ef50599824254b5c732e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b934aff4b7d1fd3f9e93ba38b6341637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b5c954364bd129a78026ea74193ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61708bdf47ac0ea86235826c6013897639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e6bd7be63d0743b240cada1eb01ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4538efd0fbb818fb9dba3f1aa2152641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982c9896aedd0cefc7eedbb275ba3f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5d3df22bde008787cee673439c948643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602608f7e4b41d4e80e2789db1d44b45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf53eaa0d75010f23e29b6e171f441d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c79c03f3d7c7bf329c2783b5150332646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020640beede7a74b56e7f71158c050c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d788dac739b86e87e0743463ea43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46936bc680a599dc43f304c269307333649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718462c055f874d93cc3c3e5d85791c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80632abca04cadcc5570652df114271651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fee44495f70143df74bce7e97a2ee1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba58729609e366dda8daf700d47435653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493abddc6517bbefc27df2391fa05e9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b2bd359771930d4c80bb7a61a7cc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe8cdc280326fb45cda66eaa530f69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcc8eab7dd6d0989acc9c87053ec8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c07460d440fe5ac54b14e8903d347658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c374736f2580f98226ec0e9dacf1b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e21e0898bc3890d1aae8fd94a30fe0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e82f292086f92ff33bef7594d4ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d3ca9089c9d5712604e049d024105662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbcd2b6f870ca729cf6d6cbed15666663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609b41fd5e777ce226a85fcbb42461a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792d358d983105e5ad147cde4b0cea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebdde12bad3f062b974906d28034f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294a6dfb34aa9ed73ed1981a2da8f16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefc8487fd03402c74e0a60603ff13a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0e90eb5e6c0f297fb85db595786f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad84c891d5dd4014fdcbd6a94d2572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf05fa06a9760be26fdd25b01922fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21a5191f5b916eec3b674b8f980130672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efb06f21e005eedf1bab096e5becc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb07be4df58fbbaf420efc19280f08e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5816c626db96eed17f71f53b2041675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357f73c94ac7c144f045a598bd2cac1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6aae87b82337b5a737165580f64819677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50398fba7e31a77fb3aea19dba99d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fb3564630735956305273600e1c15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf74f2b6bd980da439e647533027b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856498badf87f041d39fdd4b5b88a2b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87b75b2a7358886a78a95b3b478d66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c41e2b1823bbba190815730309a4d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28362ff13952078b1024462e74f5fcf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02eaa884ec29a8a22622040e4eb9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093418de50e3ea63967f6e80f5d8eab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef6885d405f2961ced5524ed5df820687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfbe92666fa005136b5ea84098b720688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be800e4fa749db02e3939b73531c46f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a289f7af03183bfb0fe408f6ea540ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e7237be2d5efe1385521a68dc8e4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6396089d357e4cc1a10e6d4976e86b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a0fecfc42103e3cea7759d7ce99df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260f02b2cc7defc394f755866c02f4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3bcac9fcf1008b60b77bf0b349199695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d115a84b280eb8f5a4133b9bacbaa5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc322c09715c841c5c53c9b0f6e3db7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37155382f38440cdb2b399044d179f91698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd3c85332802261eebc1d41807e99699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9b702236a9b34c0be7bcaf3474e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75914cb499fe5fed612e7b98748368fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8c89b9c5c600514941b1155368d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57370d9685753484b110b60a9fd7d8e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475135b4e7080df0342aee477645d7ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb4a3c0e26d13c0c17b2b0b303d45a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15073f77853f7a9a1ce6f709363d63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b055dd0715e43969ef8b24c2b3538d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5956e422bc21eb2bccb2a7b960a759708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f7affb92280d84cd4e626eb19308a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc5f031a11b778a691488228451be8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c95a95c36bb4d936d78ce4ccc28c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeebde78ed5f465a4518a16a57c3a6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157a5fabe2af800f81f13a582ab70d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c1b2ff4ca39dcbb3c89bf8c0d8a68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ddb5539a4aeec2b6c63a0ccf51ab1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a24e513ba972cbc20c1ae010b3967716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a34af6ff90edb191d79f1f352e2de6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032df46d7045e9f7373faee5abf9d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eee5c39590cd61968cdcad5b8fda6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654d57369181671a2f536d05f10dff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560a236638febcd7dca17c0923c1eb1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea455f6f94fba1bc8cdf439b25396e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805bae0125abaf55a0c6231f2ec918723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1417a4d5cff5c3aa3c5c697b79074a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9837d9121421aee01e3e035a2761ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72099dad58e3223c6ecf770fc7799a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ac66fcbee877cc86240f0b9c38b9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f655bb666f61f7e20e4146219480a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6330be96faff7d81c9667fb7686e4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c870ada185ef848d1723c1c3d0288c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108b95b1b3c79739b779dd8f849356731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c23611175918e607ab8d789e51348732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a820e40ba3eef60644943288edf04a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b1840dbca1525eb70167c263095e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1746c76076b5f2b86a15d9255354fd0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5cac2c2ed793716aac070637be37736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83030ccb497e980902623a2a323479737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9151716c666fe7cfa51b951dbfc66738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef1f57e2b0b8ff0737193e26e777e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a302bbfd6ab921bc3433ed57a3815c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a5bfacaa083248d3c7a4b3ff6d75d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86875593afd306f0203a986e9605037742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5281578a498b598e5e4c220b8c7551743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98d55d2afc2a30c51ad05b534a1e6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95ec1d657a6962a513a0fa690f7aad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64fd973489a06d049c2f78871efebd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e5db70087f23bd3262e4ccc92b5fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9bdbaddba4d2d10d7b3fbc5ebc4c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b0da4ca6eb884d0668c7f20e16e80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701afd01e173be7dd4a575fad2e40d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399055e713e646725b16a0751b454bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab19b83bd4253578bf5e526afe87c41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5a540663443de531b07b58f6a46fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01bb9a7866f7d237bce863e4ee85b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0277bea9d6923109e7a9ebcace91e75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d3f8511ce836062023f1989ec8145756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1b270f41c44d36ce6d2c1ef2030ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e44e2298fa1fd0c3630dbb0cf1d85758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d1540e2eff6487b90b2ac9e2189da759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>