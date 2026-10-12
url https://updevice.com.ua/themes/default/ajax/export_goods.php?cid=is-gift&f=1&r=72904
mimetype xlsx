--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1413d77a6efec3322ec210faeb86dd71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1302e8548fc867eebc803b128bf4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd588097ac18fa3f9d6d583b8312713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19717ab3c425774975ace4a98ec1a20f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98136d1f9f681c61c5298e4dbd1bc70a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07beff7a842c9cbe3418334ae8249d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789671a1131a24f48178ef8b3a18c827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c43622c95badfc0d44f5234969a198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a49c9b3d1d89541278e50d89f4d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fe37fa20bdc08f90bb70f5ba9a12a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379ebb26e6f1b1ac5ed6effa656217111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5fdcf50fb2d23b59e9d6cf787d6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1da6fc95aeabe95d4814b13f4ceeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33991dfc8a8b9abe93c1066cb3c63d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ccb03d2d1390579a37f0651c85b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41c9ea2b9dcfde0de7b9114e79a6cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f763dc6a351700b7591a85143b14f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68219fd60467e327edc2278c22193c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343842596d428f243f334875141c341019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b567b90965b8ba0944b727e63d22820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511300c2e397d55810c5f2fb5ec0fb1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b522fdd1f83bde943c6a76b95f2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe98c52546b08401adda5a0cc16032523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ce1f3fa3f9841d3fd29378691e7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6d399a19d8f5b53e207aa711a5d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7e72bcaf87707a493e897b28d04f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df63b7643f9a1c5b020083777238827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63432defdcbe2a9e99e2bfa4b6de12528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06189984246055c355621cb49a5282429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7dac40f7cb909efffdeab9ed4e1e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d756d782b90ae2282d6c0f9e4d706431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1c6bb993eb20be814298cde85b2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f0fdd4ef2b71423753a9b2b02bd1833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297817e47d74099e4ff28d0a1c28b9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527efd464e6579ebf4cff15a7330635d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b00a63f9aa28a6a9bcf453bb5365e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86797d488bfd0446811b77c41975fe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9bdd7dff9c14168e93a2f65bac28238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc269debff1535c96b943e97372172f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc11531a120051d5079fc95515f113f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2051dac93ba3bdefa0dfddd37b8eafd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653725c22f11ad1f3a8b2130ffa2bdce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3520abb916b214664f5a544fbb18b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3dd1e96e21ad9f45a141f38d74d4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d57cfc9f9f2e66989ba19c0a93213045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534158481917d5f8f76374449c21a2b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff2f307a6221116abf91de856236f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8e4073d05ba7aab78c8d9b51481548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905bc6edebcb73092769f1a13a908ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b613732bda2cefb58e57c4fba18250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b5d38cc53f56c2e20c9b7dc62f98e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87c8010332864243389785836bb7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eb538222551fc1c0c4785d36f4b0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead4d096d9612203d2e01b6fa145a7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c6c38c74d206f0c189087813fcdcd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895355394d3afbd568a8fbe95a80bfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf3fe246b793b6340d6719dfd00c7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0361bbe3de1ad495a9ed179ad85f2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace6991540fdb5f6a3bc1be4c2121959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752378ac8d7f8facc7dc74a82b4059660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766eb335cf2cc908c6fa64b1a5250bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d99e44258fb8074255f887dd5f115462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74211b3ebb0674ee7568c18f06d430c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea816a30dde3bf7d05b3e9a8133faf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72343a6c6f300ce5d465576de4f10b5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a9b8a5a59319c7151a86be5430c7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30936dc09914ff9e7043eb72b57c39e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b8fc6f8e4040c0a76d25a502c2d5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1bef20a57ceae178147f9c331a6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec61eecb4e3194a452ea29022593ad870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d847985c78f9efe5304d503ad8d145a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53807bce84412eebf29d8a605014776f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad94b32b73b8eec847a50c07c5359d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89f134a56220e6dd58aec97393525d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82be28e20d0f640988b6bfe098350f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72731945a755cd5c6a75e4bd1309950276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ea88df2a2abc65adb313487c3a83277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3299085014ef30995f807cf1d0b88b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a35b15de5f1f75aab08791138a4a9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ff3b742c7a0705ca165de954976a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaaa05875b26999629acdb20c1f84d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49214439efa49a1bc7bfa54464025b0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d09e1a2beb84839ea90aaf638642383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d8c85f777a386b040532a4ad7cacd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b11e3045fd437b1351c6cdfba4453385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51691890a1d07ef5684116976e76349886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55782d2ff53ec011043f14136abbae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414d70f6621b3a3e7d5075e6a31e10688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e805f9fb2e2a11bf86bd309cbf1faa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4009681c353690a129ac75f77f0807090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3f31f34acb75cf100d6313e2938b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26121988c9d0f7770256509bde86f56d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c52f65bd78d54aa898165d7464db493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0f422c9fee7274f68ffdbe0d7d28d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3243731ecad7d7088defb762837f88895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07949c941143099175f79fc25ada712296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189d2b8ace62140bb6748802d39fd7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5578aaa99aee05958ee2c5ff098395098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155a57a66c3c7dc71fedb24934c07599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3cabe92c14aec709d6d965223fbcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6b499d42b52f9bba388040daf26c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c304daa01b6223868911a1be8739c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c505830e2440544ea181a32973ae2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f549a141e5a5cf4fdf6ec5be05ec77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda8887209688c15ad40cbbf4f51ba7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841cb5c660a9754f6b5ac5cc712fd8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4c343e3006b3e2b639f93a8326093107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee308c0e13c2cbc0a0a4ced2eb8aa586108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256144f17f49410d3449eaa940b3c1a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb181ee29c2cd4e38d96cb5f353de5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028bd04276114b791f5e268c08d6551111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ecb273b07c69c82d61bd49edc4a4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd94f1aa8050e6bab2d107cdd987d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c302f0a47bc7ea1331b27d4ba6a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b4839e6d04670acf7e437bfcdff03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b446d654025aa5729f6eb5314e799116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919f3b5254cd18a20f1ba82ce1030e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14e8dddab6c4d93711e6db7b9d0652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5227314b305455e577fd17ff937d2fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d018383b0fc9cd55bdd1077b8a198120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0195d34c26f8b47b5bd8400d9d81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91810013b10c04126bbf6882cf746cd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc141add3bb658798db049696075e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266db07c2fd87288f8623bb0f6389187124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855892a4b1913754f19b3092dccb84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4737e6b251c90e2ecbbe8544b9b2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8741a4fca04d502fecd22177fe231d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b62a24243cca22cb3596904e0768bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6769eb3650347a47e65f61c1d6a47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc2979269488a28ad23f6c7ef08e14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fbe16eef0c76a3183c6676577d2b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f65255731147f1f12839bf2496aa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad01c6a9203cca4af1e61888f385e1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c53672e832f2b112b1bfde2181185134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b681bf292d1bf55938213d06888336135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc699620ef4c832a9e3afb16602cc229136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf7a8d00e03c5bd4150c45685de680137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b8af3dddff0e790241068139a96d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446871d760bd2c1eaa2581a4820bc37a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f3cd8a63962672aceb97891594847140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f383fd941df4a0062c3207fa14f5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245de040f3141d769f7e4c987c2d584a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4529d809e1607a41d052eb68b660e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9214a8abf3ff22bc1a4528311868a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f472a608a33b8181c20de68ee8dc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e39a716d5f0612a452a0047cd0fdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9b0ebfd242688af9b0bcf765e25db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce083d4e79609da2f3a9b8654c984148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b73165467d5a62d6df217f5667f8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fe7e5595e7a20eaddfff0f720d82c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96662b2a57b824815991ade5863a8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81de4794a35db1abee76f42427bae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ee1a39a5b2aed823071d73c4a3e21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2384e2506d47b21dd3def78c7167154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc253a3a031d0970ae7f5f86ae50646155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c00ecf842c0e6d491e7ce1cc3db122156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3a68c168377037d72c749276205ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb10698a659d26e12c9ec7e3550a3c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241930ef1181708fe4212f50dac66d02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18306a471ae7576a0dbbd3446b3944db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a46062219a2d5fa600923a82e11d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323077036e30ab39154bd5552285538162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98a70383d3f89bdcccaae89de8d007163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab861b2c1527de07d7c5a6aeba028ad8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304044a96233ba8c2aab7b43eb76e75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44482a08b17c62d2cf52366b91dc30d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fffccac45e71c6641202942e8f8e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977b874a35774d9c66e36c05e4e0dbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ae733e1aee4c576de88753f875c22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73818d89e8cd7b5caa2903c5301a178170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df976ba3f66a45028da3a21caf41ac6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c513668f910f1b99df56dbd3bc635d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243d40d6b8513132cd4a7da4506b36173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d008fd13214784d0dffdc6cf8aa7514174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6dd08df925883564053a3d6fb3b43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f69c00b31a545bb9e973d6ec68aec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e88edd3433e790c3f3c69609bf8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a684e0ad84b6f42e524ab2f7db319178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e7b646f61bd087fd7f4212f6ce64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceb562d77ea8c916c39aee80a3b1af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff560f2d1ab6e67957d55000f353c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab260c004fe26d2e7f5b3cdcff84b07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efe6d69e4400b4a9ace8cccaed570e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc21d84eae14724807c97b8d905a29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf008a6cc892dfe6421b7aa7c804c05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded8a52441862cd821bcef0bf1eb34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d955feae6cb2507c2ae8a0ee1bb5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1bc90b888d0dc399bd7331b62b6a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9fa0e4991ee4efd13e684fa971915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1981f010c670e42d3198880ed3046190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ee2be8418f7fa31b96bc9ec4c9563191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea7f986b3a893d8d44d59b5565634a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fc9ddbb70e779cb534d3c98bd1fc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93636630015659ac3b5442ee9c4275e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff33205b3dc3fe41f69a05669bae85a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16575f7eae993822dd8a8b347fee92a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc8c224168c70a52101601e5d59a94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01fe758803fda27073515943110847198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49465e1490e8727983dfacb7eaa1ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9a62714be7a6f490caecf1667044200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a908672b1ff328ef50f03f5c39448201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42141b0bb8efb45ad7c66b3bed48582202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d9b4990511f6d480ce921516aabe3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a2c2157c104f18fe888ff9b69388204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272e4fa71da25ad120e1ae4b892d8b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1087fa75d487523948bd4dcfebcac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d372262a29694bdcc7ca84f7c9414207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d4b94fb035e05d26dad54f71ddba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04045ee27379904271516724818cd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020090b02df8f26529a975a7703023f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71572766796256a9f62cdb05991e366b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68deed346cb370bb28593b97c2ff33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b57eec06016fd8ef264d9630cb84b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1b79f596728dab43398543e4716e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb0940e0a302284e6b46c04455c0f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a6ad3bd008d07df7ef123121e28f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e246381d62d4593b51cabe2e0e3a63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32061dd9ef2da9d8959b4f3104bb4ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ac3e16189a1823b018a8956203af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb18cdd6a6dea9ef8f7218f851f7b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736e2efb8aac34450d7681e222de98d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0888e30f33cde88f707f90c9d86e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ac129125fcfb06d3bf275f40ccec8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eeec7740d8df78b497f9798c0627b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171521732e26689471a39c53d5b614c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6331f3a9e97f8e01d2e1c60910c31226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e02864d25e17e0595fd69e4dd834ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdbafbf8fdbc8a24c9b1d0d499faae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85771cf69912eb0cb3fdcff0490eeae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638361c31377af2334bfd1e5af37890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13470919f7459107a00a84664fd22d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce37d0c7d95f146d3b0e70551a86f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85f95848722143fd196335f9d88a6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39557d6705b9df73c66d269189d5409f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc613994997fe5ce6b2115253583bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d04c10c8db3e59dc522d6257c52c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0614fea13c0245810d5a5f6be82027237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442246acdbc33cca8e6f3f313751cb8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eac0b54b36b7ee11428baa5fa23f0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb96a02d9db1c0752bdee2aea5c6616240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9bbd6508ef6dc9dfe69ccad8c543241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6a5fe079835e08b3c25c31ade4dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba66eaf66f2f31cbfd9ff43abe88452243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ccfb36069a89badbbfd0ee726fc74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e4e4ae35565b7d2647bb5daae464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443f0df67f6ec1a571eb33a6bb66b8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e13bb75e9c5a55946006f785ea1cbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d172a2dfecda6a31e108c058a8888a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed2e860e9d03142e17819e98a55ada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea52a2706c94dc0b31c4bcdadfe2596250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846996d74a20adf3971df5bb75285b12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7204e15662bf06569bf55855cc9760252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45af41c2d9b8ed3c7680563d8f8003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3795696fa9a8da1d8a212ff0a693f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff70d2579e8e21d9dddd776a246ca76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af8dec1f0b8c09d391c8a7e69b5453256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc090961800f269cda3e1c6f90aa2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4105982b879a2e45248bf335de900b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e868a1fa681e21f3f9bade1a1ebac3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a7425817daab0ab1fb34f89594b33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89fb34b22c78cc67d43c6f22ecbd0b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b9de6ff926709befa82a27f5c39e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ba4b3f1eb6d83131563f6c41c1e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a948dc311dc0f4a52ed855227843918264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915efe856e68a3222ab1a358d0ba8f8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3246727a0074dfad65e833ec3ea6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de7ddbc0b3a3ed34bcfdf264a6570267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3da83dd65f7a200da54112d52ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fefcf2fd9562b885bc446dc55e94dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6094afceff171027cf77af8817bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999f6c3da963b438030b054fd59a3e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de0a6f6bd41fb7da39b11f9664786a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16237bcff651632a4f35ca65a3a4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3703a8cf26e540ae82bf05fcab032be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d160437ade58ec1ed6b6b727f4d75b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e768e664d4c9502851ef06d3832173e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056d32dbe83422c3f9e7fa6b21887c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0dbaa324e1980a092d3987fd79db4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b4c513d49fe3573167bad82275e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac20ca6736f650eed48f817788cd2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30289167d631c42e43c06e2ff89d040281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df625412bd1e384218fd4aa4b155e92282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37a7906aff3c4c35e04fa7dffe19bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b61d605209741cf86184250d519ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ce1a6db088392c4c0be359c19e2bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08487d4efbfdc710ea255508cd78ed0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637c7044f3326db87839b5ec29c51cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942381d1da8d93bf69cbfceb9e9c4a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8e09e94b8aa60b5ae2723842f654289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88fed5b41dcb68ccd20fe06e0b82ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc8e82fcc5e91a52758ab45b1a74c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405af2a2161b7639349125c522b30ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c938fa68c179e4a9b15ce5d698efc54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe81391f7239b5128977bddeeb574c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b88668096601fbe19befa2ba039f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549db6272a41d675df2dc7e38eba72296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec407c2fb108cc242ea388f9fea5aac6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62057a9b02b1888e1aa14186b22dd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30effdcb5f895e28670fb3d4a8f98556299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd6be976bf9aea61286300650ad5ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50439ffd5566e2bd3ce4634c1090aa2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c93422b69e3f692acadbb11831202302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb1917a2e1bacb5f07f377b97080d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea44f62ad4bdf4c5d40e58fe791597b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f3e04c5f3779fc81519dad364fa2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c956a0f079ed5cc90d61195354cc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a7b79dd3f9b99c0f3db5e1400f64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62670cf7952b6a89f25d0dd9be95287308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f6e5e59620d3f86712c4357638998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d16b3395b5d489f1a3860c1fdb96b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70014c81098e297c79d4d49cf118da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf553ad34c0876175928e94716c4439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d273d1f324fdf175456ec75a44c592313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c30ff72de01ee24c5ba77d4299d51c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c5c20c2cbd88562d7cad14f657b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69289b03c04e3b82336eed00dd8362ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b3f116801cb389dba97fd4d10d6a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f56cb77ab3d864ee24962f3e2917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c47e452396e063eb4596c67f29d5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f90ff1755f521ae20ef5dfcf0892320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f2427721f4ffe82bb15a3b827af95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23229951508ccd59518f6de9824bfd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4d9f147a02cf7b74d3581d907768c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641933d00850db6abb9bbcda78f71c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41aad08015fd9cea2531d97f501b22325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988ee8433b97008b860924b78a2b04e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be776eacd79a331317bb7bd4d2d5d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd270f0ad48161216c9a033fa722c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eea6748a92f8bd47dbf2bcb258419329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d125876e90e005e80de93bde06ffe37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe09ede85d15983fd10eaa21c83958331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84addd2e4a93d2e983ff43f3d5cf973e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8f713fee46aa99b86ce9a2bd035e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f476d0fa89f483ee15fab56ed59a1d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96544667429bff667fd3aa0334ecd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21061bbfa67d46a31d9877af6750f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a6c6aa474e5d134ccffcb2c874cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b83c8b85291e0ec547b2a90f647c8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa6d3faaa0ce7507237bb5d2d90ad8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9ecd4cd7aba3dc3a9a6c37371bc7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43faecb06abb42c78ae945e7f24f1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caac1cf4e7b152e1c9d663447fd372342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36456b5f1cd9ac9f4c6869f2433887ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262eba2b678bf5edfdf8a1c9fc3a3c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d108b06d66d9e87064fc2fff2278345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037d9bfaefc66147f0c53a61c4e3ca5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bc4b50012bb7becdd7bff10cfefad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d218dd6dfb13dd0da88119de750502b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df96761b0b58c3f2d54fd70f8e30605349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032fe0c0fcd361ee6bafdb0b8f694cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d221dcf259794b427b9c7a4e2dad26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec95b1fd7d531c4827e72009361ee0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa2bef5e4131dec21f7f14eaea124d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb1f2e31898272b65ff41c3a564f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd12f280a7e36d9ac8df8e878205ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a2669b3b73c80e2a260c48196be4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685bde955609613d0ada4b5d77d714357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c4ed9eb0843fed866bc8af1507e94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140dacddb7cc9ad721ea4cd65a5c10c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494db90fb4d0149fb595c3af8bc6b6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996b8656b05bb5fa8a95c5d4be45197361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98137752b4bf2d810ae2d234f83fdcca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97b8a8c64eac5bcd95a4dff2dd5c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553e8e79f9c2e23428c8ad2273a58d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf76425c0c26044abc2c16b2ac60bef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6c3ab7671aa08ea44aaccd1fe2784366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6a3873f6f2ddf3e9a2d9981cffae9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc003399be14797c7261eae8484a5755368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa9d59750dc058ef9ccac4e2661ea4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743af32bc73073ae2eb8d88e2f9f492370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4d2fd0e65ce60a2bf6d733dfa363371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d808ea064263fdb25eb09c6324d36c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c859d4af12dee7221d1d6c5a3c0b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8cdad9ecb12356b9fd05b235c4f91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac75405f5ec004859758bf038bd7cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaf8d78133f0a642bff69da3200f69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4bc5b027bbb8c13a605be8a5c12a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db9a4cba1ec82da016b29a8ae97324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1b2c61ad1fe854528859bdda78924379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b6a8bf69c39962dc3ecc67ad5e9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914086315400bbe91d8a2ac76b81d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d0d81ebd963c9448e5ccacf7996a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2defb154f8d3cf569a6e6af56f7a9f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea426b0b66b974b8006061169bd3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b61cb511bb394f2e5401322810506385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557dc3b114a3849c34b689d10c9855386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec2c752cf1c34328c89b0e2aca989387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc627b691538bae5f40237dd611a74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6417617066f617d420e3d0cd3752b2a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f26398c54f87e581fc4c84c3d3db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb53e899d6b67d3c3b73e7463a778a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbcda40dcf86afeb43b56c3e344fbc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44dca5aedf41924180c7bf29a3bfa5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b42de33c3a54e383cfad1c8aaabe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7327e87aed2d782aaa415a7441a5b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f6ed0a418f35f02f41fdf74e5e6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022a1c3353a378ac1a31ec4d114c064397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c03c4d37871880a0f383e23ac540b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1651d10109d12fc8bf74b0f805d053399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d38596da8888d2e543b17ceee2075400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60963df138a6776b6886943e26e06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5bebeb7c98b198ee5caccab2c34bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7312a9d738ec52be34b769daf92db71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941471c1f0fca00fdd8be22fdf707cdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271f029cbac1517d6da6b5f995b54a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb66cb02f8cc2c1e78bae48043ced406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282806c23add49213fcf893a3cd90be1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0621de85b4e7cb4d5abfce3e28faed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7884bdf39ca34291d6a3eb4d2a1269d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fe274f700f46c87ef9b543fce8b3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab134178fe03083e9cb2a29609872a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded916fad58f6ee4628cebbad4313b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e075f3fbe1fba7a5f995795ead0fd72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89c8384343e14412d58a716a23350e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef677624aafd04bb08f04f1ee5b759415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c995907c59a46fe7b1f628203d1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0c7d477969d46ff264003f6d88a0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd0c9023a5c7dafb483cabbc5ee412418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0b18fa5843dcd9a35165faf61270419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939c9a24805f79f15d0d4927304c503420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baafc0d480e4972aba15ee294c0933c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f637648fa08656bf52cff51478c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa33c22faf45a7474981f1b4f404f19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec325727ec8b5b5f35a4c168add447424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f0da659ecbaaa74e6e5e0ef61b718425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d307bd3446249dbbe7b261796c61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0de9e60706da7cb971a541f8d173427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab17a9764686cff7ef3cd8f2b417e6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b8120daacefafacfc4bf3c5e84ab6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c2e89daa32bcbb47c114fa61c1e01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a34f59f60020c8a9607f74f6fa7d59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30399011ee1bb1b595df0c76c684787432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022e92a1df2d3c52f21dc0f66a9cc89433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856d8d4f9aa63c89c9a51774eabd1e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941f5ba8714d383ad7d67a46b60e3e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cc5223aec248ccd65d494caccb449436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad7cf29eb49504c805be5437e7e146437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d12829186c8f8692dc25f3b8511eb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd091633391f92316b5c446057afe2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5488b67389c7e98c2a12773da45c182440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7cf8500eb68afbbe8075398c1e30441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb1a165ca92a4c5f5e8687fa32187e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255ab9853bb0283eeb3bd40477e8a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a57154740e5749ef3b6987a133fd9a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ff460db09cb2b893a45eee249fcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf657bb88baa3b0799620faa1d10fb77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610062e7bb7fb2fc96ef6887b04ebd57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5ed4eb2834e2c8dd76894d5893de3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04c749d2b074c09b0aaf2b1e3c6f14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10940c0c284facc2d8c30baeabe3b68450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0219ae754988b4568959564830ac5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d278a1588882c8d4658647db02cf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a83e564779ed8cf5928045eaf817e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331526ac64011fb877a353d471845d61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69180ee2dcb2c78b700cea5f93c70ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46293bb3510cf447f0a3d647305dde8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3b56972689bc9515cf756c5121819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37e83408a58b12be5c65794b7ad84d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecef7dec802546dadb6c2bb00b12c3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa1f61f9c686a3ad7cf71d7e12783460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a98e03eeaa30dddcd4ebd284fcac8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463a41f7e17793f4b2cafc050e9a9d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca64e290ba522e081e414bcb06b839463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822d24809c0b296eb569862e3cf411c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f475b0f5c8809c2b542e741f1c7fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709ab550005011254b23748781b143466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735e9518f91a8269337b04bdea1bc05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a2171071f239e3b2d92cd955b8438468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b44af40ee4de3a16f78fade6f86f6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d92bc867ef5c45550cef8444f867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bd11d55e0f90eee495f02eae76ff3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ef9ba82a6de12eeb5cb7c5a0e92a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa1e7d9ff9e765a67d0c37c3ba42c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b8e47332c4044e690617f217d1e29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c3d8a132870a1e46a94e1a5bf4788475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043b7c68825e8c51a1309cc3d2ddd66476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b70c0d931ed7de32c5b3705bdf8a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece6a1211b0bf0ccb8ac2d1752ec7b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0680002d64acec8393ebe98290ddd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4aa50c91840eb2bfb983e6648599480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59325c1630bae58899ab9d98bf80c18e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7b85587a0cb894a066cb54f7d414482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215432508f14e3ce53d700613b4ccaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c7d4d3d7bdfded98ed3541ccd414484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022883291b18ea36710c02c98eacb65485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b587dfdf431a455ee2742a233505d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36edcc1633b8491ad75f7d1fdfa8cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ed320a5565761c9d3df9ef860f8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61a952bad410653507c760b7a74e0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8cbd5e2deed45f45ead3ab5be17f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67571737038358d425841a3d7cf338491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1e629a3d8b1bd12918bfb2e703057492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef029f09594593545d60536400557493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb15049796dd750e48d31fed6492475494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c78651f972c3e3b1936fd5ce5af2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee7b8d402ae9a9ea7d5649a65606bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a54fd569cce899c989be9ad175cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0285f502325b0ae09a61ce3c6f1e16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0589566d094120a260c84f579d04c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca647fc973faccc8baf3f7cbcde7686d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6afe294c3495916119c269b29d13e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b16564c71ddc24ae4ea9efa981c07d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a3081becebd5e65afabe9e95d166c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a074717ffcf05d7696cdc52d0be7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4edd3d43aac54b66a5e6163a6f4868505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c002cc4a0017c630719461e6c2f4c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01c48e411b9217d836764ea68e85ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45f487b6530ad8cae500548700cd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163337ee89ca1cb1d5608e8a6f74bf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834b79f2ae9758f8674ea37e1a0fa9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41151f8c29afc68af5b4ec1ece1bee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447291d56cdf879b9ec942433b6fda7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45834f356f0b37e0119ab15f8534b459513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b176b194db9cfbc8b9882293e4cf316514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcd4ba57009d7a4c367efb2cd6083a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6e4b43f0af3dcd494951100dfd1b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf2d20caf13bbeec657fecb984ecd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d293c938bea0adb0ee694ae6756597518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a837969ad107fa436bdf7720d32078519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86c6452029f28b4a8c4e277217daaf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2751b823a5e9be03fa7202cb16e7265521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180db93ff81de373a4c5174ce860548b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44582be6fc7534b08f90295a958bca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11840f28de0867142782ed6c090c9f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d322660f06558c098a696531f0ef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d2bb253ec166e8fce7fd0a6aa5058526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a041cddc387524f715698407b0a65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d4b466e000081ff3cdb8d67d82e7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eb6c6fb6dd23214bf79fd884f4d4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8295625c8eefcd4b4ca004a10e46bb1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376b56c652d65ac10520584a92116ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ea448ecfa565dc59d5bf0af3f2df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75871d38da3c663eb5cacad2e298666533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e94b748ade7ee861f986b058470dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01e4f1ae139eb267da05aaf0d6b4cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4b5abdce2c6493dfde6c862d9518a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bb44ab97c85ee4614b7372c396ba4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd0a275241793c00e1fdabec5f407538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c335d5a3cfb60e1878047c2a29893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d4e646a6358fd65b37b4ac48ec611540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc56304104f6769b06f12887581b6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604be24032ad483188bd96af05f670542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31cb1844c88f8011ab7ad82cf23804543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7233f251ba7be5ad6d4fb36ed90ff90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0541419a89b83b9475c6f4e53e2da22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe3bd2483544e2e21c67f028bb533546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070f4965e9919ef3887cb66fbc5504547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16d72c0181a1919ee53d7673b6e6ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c14d40ea30a38a48bdae8e4a06a206549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e72cf3104294ab28417b72c309281550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa6aa3f46fa64d5fa1a5b274bb7f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff8b925b9746c5f9a4f71b47557e43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f186beefd0ccf35212ed6bae6bbe097553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f7f821f09d0c0f2eca9b893de94ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ebb95a6e2a84de47c830f1a46ad49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a85d6008dfded26cab856aa4748920556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dde517a86dbcf3067c5d0ef191d21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d6d12716a395183e5d58634b0826c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aa75756ca8428d53caa5a62dc65a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0c4f1de509a752b914f00f221c5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b419c073632c96d06f695ac14bd162561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bd0d94178bb9c0825a8a632356617562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc768c322e9329952d8967e8819958563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cffd9f99d2d69cbcd33ed9d76d9963564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab3ee9bb204750186248fda574b29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d629688277829a1e28a05d9a767895566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da78cf5410cefd7197c359ccb71c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e30a76f2207059b9557a879809987568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57eb0d37e830406fa231689e64661d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba354a15736334d4bf673d77553cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7975f65706aff91f4c91973764d9da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4811264667b5cc83b4bc755a671f88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5c08af981923db21146037829f046573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f799319e58d66767af60dde3e4195574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e33fac0abb9660f5146b299e96314575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18fe6a7857ecde64b4ce6e01b7e50f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83ad9386b3d7abff53770fb2695f5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1871f77436010686c5592b54494df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0a572c1f5d7966d5d1e14346c9753579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ee48cac4bfdad2646947f96f47bf5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d77fad7f67dff2e7db313c029dbe4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dac305b73844af8ef2a4068b2a7aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05b53553dea7ed8998c134521306a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29bba1273af8f17f8bde19983c1aa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f36d3b3b6653a692911d09bcdf3e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916fb94d9250805c66c61e67e7a20e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7c9269300d302f5e8cd4308a39ef3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca072f5c513c82a61f51bea23cc69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8efd8bbec4027c567833240ba4542589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71043a702d78e96c6c5510c1d93857c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75c5ff6d194debcd45baba275731dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009b92f3606da3ef2f32b7e9785a559592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964d05b9c7679f23d1646f5f2257d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428138d9b0e2ab0dc57dc271617fe95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2916f657e95fba15d56acb07adc1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaa281e7f7f62cc8d765415f62d374596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c04bb52302177671355a337aed4eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0abbdfec4ea1b211a5bdce54a0965e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9818f135df3ef1d9665112a6db6ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e9106f371377aba9430f37234c51a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7b2ae937bb3d2c979757a654c48c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042bfb644efabdbfc1661793d3a45a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0687d47c7d2eb20d88a8d9180a8d18d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d665e6cdf564f13c07af786a0148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932490b59ba3691ec7ab51d38f2ae961605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafccd04a0146abb03736f886034535f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b5b3ae674cd971ff5a2a22ff316c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518d7fdf06426df590cde004456825608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f14e07a57028e30ab2211d3cdaa6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b261fc959a731729e8dda283954112610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4d191f0ee9143ce6971467bd0356611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a5aa1e0307970559048ec376cef9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdec29872eb055ccc7ec8d6544f65613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71377e1dd14a10600cfedf2e17a25e83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b667acc58c6626543b4463c1a09d99615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c23f5196e5d185aed8f819675e96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f04a534dbea6c108b34a30c4e029d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ec2022d2f85c2b087ca591fe5ed5b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46eb8d838d70df51a562852b72c30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631daecd88945cf115901d0701ed49e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28532b075100dd9eaa6a273859c0a392621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d335f23da82f4314e6ca540ea1b5a1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208690a6d61bce5a794ae2a6371cc592623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c87602f9322ecf5591ccbc71d642624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6d027668a321746f833fee7809166625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac54892aad294044fa27684d78cab77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e999d9a2cee9e65ac493dea8b33afa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca3d1c8d0f9225a7732818843b9c9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035559ba20f4bcf44e1a8d4d8f5908a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe824d725cb5271252d223b875839f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ebe11fbfd976599250224ef04783a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddee0ece5e8abc695ebc4d305fa284632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aef4518038aca17300de16e2209e10633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b262b6046e303c6d70d40bdb7847b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcc7fae54ba51322e77fff3464eaa0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7bc0986d546538f06d3439e24ed5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c48f2e937eec9f877529b269021b83637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea62b65868eb7d260a9b15ce09e044f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7e1273e0f41fbe63a799c422f93e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ee088925110e38aba70b0d62d688640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c282d80df1f74d79a74d4a45a9a8c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3079253b974ab51189e229bd6e8ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77596a47be4d2ba3a36602fcbe3c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdfaf781cfc3e3126bd9a7c53181eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00845c8c5f7101126982679b49980517645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa788de22b257ca1ef83b917349b53c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd476dbde230ded47b236936bdc956647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab8715f16c31c5597b7c2f53ab604f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65684ff03cce65d758cebd708f5b42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ad8e5319ae0975b3001be12cf7fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc93a5b21c7f5ac7836d1dfc44b9a6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890b3b81f0d2c636f5773b8aa5f2ff6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09510346e7d6d42d47792b121a1d06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faae1d80029fc8219d03f7c0de0a0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529ce917a234979d179d48aac8d75ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8b7889a1562b11f84e83483ce0c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111b75bc48454fc7699366471f9b3f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36fefc8923fef9df90b720a8d856eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029da21949b0d981b4941512840ce182659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e0602b20e9c7a544baf1565c6d2ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5e51f21a4f98e6aa2baf1219b22b6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da6f1047fff5582ebe38058db70919662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7de6b97a8fae34083e78b0bf9909e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06853d98be1288cbe1c28a02aede9565664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62abe84c281ab145c4823e78241e54d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7ccc9de6ea2f654d9ba645d677c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47af0dab4d60fa795388b6e9f87cf52667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28b45c62d6d5eb6d23ab9a6ea83022668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80129a3a826ccc09c639eb81e28cb347669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfac21821e49d5f1945f8b24914944670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2c851f3ffddc58d5f22d16d52682671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32346ff7bc5a7430f820339d7a18403672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a5792dce2a2e5e5f4d91e0f31ea0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd38616b7432976b52daf5e1ea7140674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6569f358b37aff10fc488302cd827cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46801d94075fc66dc80d0c3b660718676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc09d2d46d4787bd394bc8c1f2d79de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3024a6cd7feea4549a91d6c23d83c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58ab099b4b3cc5c46740d92f832bfc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef0d1a9958936a23a686dfaa681964680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa600c4a679af2f4c914c47eca68798b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e43467bf0873082d296419b9fd723682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81c42bed364340d700750c90c7d16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cfbad7aa9370b1ee3cf348cb278dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f847d34230ed909804865273405ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7b1bf9a9b1b6bd2dc08713401c644686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9ef5874b272065b0d85c714ce44cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037faf4f7242659ec6422bc953cf34c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ccbbfba51200ea2935140f16d2de0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721fe1e755562e05d56da3c022100cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73698bb195682c0016e9a6c6f8481902691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493735bb5b6eda07d88eaf30f1fd5f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03dbd501d87b3e5e1cab264071bdf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476423c6aaa889c9a467d96eb6df21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a3eb3cab386131a15c135a73f5da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1dca883df20627afdbc2973e4e11b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0c2fc7f6646a530267c032200936a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f07afca49e3a7ada466822fc044b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a94d6a3a780ae36e0056492c1e421699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951bfec8f4767573498dc08825b0aff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417cecd62c81cc855c20a703f28d644701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b034b0a23889003f9c272c8c9d3fd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5d82a254169bfe1c6858519e05b2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dc1df5e46cfce87c4863737e58320704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60841e1766313a4bb8d845d0f573767c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187933e52d8b9b5366c6fe7219b65cbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304aab2fc6449c37e15169292954afa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986d9eea66484dd563b3b2b7930ef6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d8588fc3832c28e7d53c164f40818709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069013890de5d52ed9ff091577f2aa72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a33418cf3c501474b7b54762e15df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e5a8d52dcc2a84ac8e59e67ef3b57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663a2e75b785d3bb812d0307f2cf09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22afc73d75f2c25efd83de71cd3d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e5a7704169037fb3068cd41a0ec5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd1da4fbbaa1d7b77fff2e24a479d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33508736b0f829deeb77de8f67e9c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027920d1a5841ce8d0d90aa990314850718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db7d180383a48af1eb281561dbcbb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bda865c39582dfd2482aeadc46aa9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d89a73edb755fbf353947e2cc5809721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adca158f7d18c05e302d5c4fcecd16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b081792e86828bd60e2206798f04f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b14cdf897f425212a9b4a45699ac60724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67732eeeeb2d5157159df516745f782725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ffed619e4e2824d0b09ed0e7fd458726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8395c6d8d83c4f2a83baad6d662e066727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712268ccf180cf8f6a037ccc1759290728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572aa48af5c7d6c6c7bc5d253907e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cf6bf47a1a2fe59da3a2e05014762730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4354b152ad71ff01890e510e5a22ec731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76150d71db83aca2b2aa18f759bb4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b23b691242486d92df0b8b95c17fb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53d1fc79ceabae8fb8dd0625f01a8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e09f8ff1abd070450bc50aac48d70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de8c48afba408eec836ede76a6cebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec826547e4018948db10a090546e6b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c99a94fc2ffa1ef0751da7594cd45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de779b02db9b94192d25d12dfce00c2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee1a94e3c883ce25ceea844c924fc7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3ac73800b378b95b19c827d517531741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f319538d76fcb310832e4a95cacfc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ce54d6e8c0fc6b38956dce6d62fea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5cbbcaef81aa568bda29754419f52744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61145f5224951eb4cd47e1327c422d0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd3547979f2d8d2f3f8ef2c85f8c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6984276b9310c2d8ea89c6f7aaab96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757044cb1cf903a4f55f6dab3a8c9ed9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b4a57691c8263e9eba8b535b5315749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f092f931d60f0acd3331575a52e20a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e7996fcd11f326de8849215f62fc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466509a4a228bb5f48d55e109be6ff3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252ff101b3cc544f8ecc7127375763c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269b1f98a4e72559901b4dc233f0bdf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f822a2cbbcc32d3c3aefe9c89212772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0edadd90067d49141e6ad241f70733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82430817fd67c483d96a60bedaed2844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4c2ae9e7c85f343ff78e9026178ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ec5ec92d70d6dfd8a627df1573bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952be9f255153dd3518599aeabf1577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4829b116c4e36f7455aabfd8bddc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c864fd2c724dab02161d92ec12299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3260a57dac5fb3dc88c29a54a7a6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac24f126497b50ba0bbad7b2e3fccf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cd98ce0637f07bce6a39e62866be512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62818967807de8460533fb82f43abee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123e32d3214d90de7d7804e0631dad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429100971755aae24d3095e5a0653b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a48cc1e2a58590a3c8413b5dd25716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35469ec3f02b03ee979d77700f0225317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79db7096a5e4c3b207fed817e523ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9810d38cba4b2a93cc7ef0fa5f04619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ba51589816da48c80f2cd1c5d70a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676a1fc9db7d0f9071c41a66612346d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3d61036af84a7f8e7291a80cd88cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d1088ded1583529a7d6636de97b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0ff5256a4e2b0409bc702bb7878b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1245a11a1130934a632ff39f6390c3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a02cbf04527dc7ddc100b53556a3de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc0637932148ec332bcf50ea97a2c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6ca496bb74c686db1eb65a143d2d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac81bf614f568da4882d7d2be16fe229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fe4d21df919186db1b3a802ce894730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e5f08a25fe8ee2a09fc4ab1da513331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d566a0961681f2b70de67a2f83a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5c1f62f503c4e0f4dbdf7178ed1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6b283cd5aeb7bf89a865dc9fef75c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687049d73c7ad6b636bc07b0b2b4c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10cf3acc4eee30074ff360d60a024236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e682fd5d6948f97253a6c06ab786137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d8975a21a5e6774d2897593980e138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482edcecd3e295c667889cdc22f0a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38142fe364dadf80fb58d44a3f739440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2f384ad208fff35ff60341905d1c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6010db0af0e0ba88c2be1dff44846942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd603f1c4b8d2477d450e7f3265a29a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e817a2631627abfd166c92e93b524a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92fdc7ccc0e71fa8a554ed9bf29c0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a504dd63e4cc5dd26c3d8162cc6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9271a6342d489b7ca31f5d8dc77e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a400795938af6f8a71f453c089ce4848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97fc3283d92b99a75a854c60f8ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ec1ab5c9c1b2410cc9fb7e74cc3d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f64ddda4237aaf2050d7f587a5b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e687d7c4b4db329592f32360fac1a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8b898a39935bca0de4891edd0689f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51f17934931da5028e89a0844b157554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc763d38ca3c642c8acb51ce9003b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f528fb3228ba69fa93477c13a7be70556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f0158e5c1f9d1e1bdfcc8798d52857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f2579f3a45e022a960ea92d91cdba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641870f1ac11effa090803b81485efa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245abe77c486ca910b2fd61ed5321e6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e420658238dc56752b4e29393ca461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6e255b0d07a6aa37c0b66fb22980b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e537b71d612ff5667bc5d27d2786063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe2b60033663dcc6fe41026b6c0b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0890594050ec379ab5b47405b310e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4980a577236f0fa7deca05b1b2041cf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d90184b31a0427a16f23ec0ccb5b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e78dfc5e43442f715badabaa6e6e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e86a089d19ca6dddd8594c4a4e03c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5771b841d956f93fe50a245e1b8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906621c1ede6f8e987cf9c55cb28a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc300de94c67a8c9312e9ac6d7dbb2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a1e0135efd06f2c0eed62ffb6aa773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dc6aa5ccb24880969436ea663066074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09fbf9f7349fce27b53a622c12a72b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d90d4034998e12efe3e5fa1beb11dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fab65799f59ab6db03cfd9f96dfb2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01a13ff8511e52206c00cd7166ed578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e53d2c0d13c57ee12778887080497f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e37b83f20d96dfd3d8e5866f7bea5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd0155f7c266a7b795023c7c911aef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b99d3e8687e511c75d532a3aadfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf09541717156c82ac8e62867a0955e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2577fc767a0555386a51132433cc4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415083beefd552fe0aad4978fa5ff3ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb71855733650befe4214de75f58586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffeb67f466d01628d8832c62f106e1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9498d228742315c4d42815f433aa1de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24060dcd98fdb5056c19a304fcb68489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6e54fc6b265ac4c0005fd6c43fcd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368822c89502376dba5193867e1fd56d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc4f99608e5cca9cc53176a1536d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c23e43369a61b11455b4e20ddad46693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4dc4e26f56bf5d0e54ae09af5edcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3f75fc8aaeab5b9880f4b1cf2edee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d26adea3e60e56ddd90649ff45054896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f46d9e62725c8b405151d706e6eede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88974438ff8b6707e31a71669cf45b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3de19e4a27e7803c136fb9c1171ae199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aadafe473748298ca181ef1fc2ee16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e773f2a6685839b40b7aaf567eaf57101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba35d4e117e665d571ce5fa576e6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f56e7eb85d846f3086ee51915902103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c6539952de57df63cdcfb5251fbad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea54f7dad1cb70da015f30e3c26d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3549b49b432ad2c0cb2b8e30a2711a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfe3e2043bef80ed1fc819aa20d197107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d98164da6c338eeee6fd5b2f93e9e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d098f65642b29303c820303084ebb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291729ad77bf16de8899f0ad9d7a8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbef4231456a318efe323c918c1e87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d693fc3a148dcb3754a7f422d6c6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbf6ed4b00c2b67895633e9b69407a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed1bfa3abb37353f92973e04a1d27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bfa6779f530f184a012335777a814115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ece5e717e49e0cb77e234936d88d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4dffa7fef01fe29fabac1141643cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bcb843e54e541dc9858e0911db3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96289243ddc9cb4a576c93fc351a8d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3de6d43531ae34762cac06b5ffcfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe7d329683db146a15dd3f8848b69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac4754e9152bbad16e37d825cb247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9942be35a8e64c265fb86ab87281e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ceaff8cdc47b15f6589123a376a84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc470d6457c695cef74718a21066af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f1ea248bac208364b4d909d9dfe38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d02bff2a265b42b5020d2676eeb87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb0e3819288561df8d6a008d5748d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda97c579e77f429065a561ff0757ff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af89559ba2757b066892b21ac1f38b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e10f3056e5c35366351cf4b58453131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55410273baacc828528fb6e4a59002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8705fa661df697ddbc78151fc78d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6226ad8d36226ea8703af43ce8cf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be97b0d34fe472381874d52eeca5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb3389d9c2cd0e2c5b123c7bbd3545136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5383a535de8dea34eb239abb7ea62137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b5bfe779151206e06ab06c4ec7312138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92d4b45a6ca89b50794a113abfbb3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e070ddb4f760a22f9277410218fa99c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dccc3e8ed9cdd1647b4863341f6fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c974c00444c852be359e3a44f5315a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ed11ebfc5e512efb857b29ce8f643143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ccb14177e98ee40b63a470fd7b864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0aaebd3e9b76e6859c45b59b88ef0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03307ef9eb1d4ba19f74eec1b946be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a151092c280319f1817eb0cdeb50f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09729c6887ce9241b61f1b1c167ae2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d60ac9a8bb434f53c7d9cece3c43d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe21759bf1887454380d48d73d5cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfabc06cb1f370d3b505a5fc75c52b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1152bc17dffbea64d3530011517dacf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553fcc42f582336784b70a03fb8e2db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed395e218ec05b25bb5e9b68422d2bb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66feeb7c3f15bd1686532d1f85d96e3d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea96c309dd37a4e79109b4910417565156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d099a75d2314c8b19b3fd8d3ff534157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd04f989b0750da362a12547791a9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65d77740f7a7b5e56b149297203bcb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a0f9813c4b96c15caacb63268b092160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd59e894d3565a294225ae19704870a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8d6203ebc5f541706616f4e01b72c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144035eafa3f9e6aa9e705733690d54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368034ca0275478000626f11e6ce5e17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a50f7d1e886004983247541910ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a2b4b6ef1ff485367662111794f33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcfff435579d4851c123f1911d2545167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7be5fc1ab1e4431d38435030cb921168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760eff70a6a2e3a323bca7c5b8044a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d079df6f62a58b24eef02c7fe85bf91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3356f2863a9991478861c885133a29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74431448defc9c0f41e61ce98236bbf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284ca1ceee4fd63c0a1263bc954eab7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785c830684bc7ac8d11c6755091c21c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b264f5e8dfadea555457644443f90a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd652585fca0c64a707435daf3d0810176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef4bd9ae4d059a34422b0623be0833177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b56a951f0d29958af3b478d271997178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8949445580e35026edd281fc63fc432179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235c1c21f022237871ffb6177fe3775180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e627b24a100d0ccae7ace762deeb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a82762f0e56300d164d65501af507182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd9a588af84cad3722cb841fb6ef3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b20e9fd9e7244ceb82552eed569274184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37204147c81b146cb6686b9d0e38c67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22d055de1a51d4430ed1ead5234a81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ff08eb19295643bfcb0fac0715f0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a19afbb53d1b99e8d166cd1839be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea8364939f2489e316bab1e271b76b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9c7f5bcffef302b6be5f67a4e82d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a436cc6b10e81f1758ec014cead7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a6feacb8d76977c70a5fe11c177a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91167735e2323bb13d390aad1baee1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd9af79a8513ca202df28cdff0d32a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575970b386fc13570068392146062b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3a4d965a7f025aa1206ae253d17fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c7efdfba8625c8d6c4a93d312995d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a040a9af6ace73c938fc2a2d6e7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd72b14b65736f7659886a8b05c8f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ae0c133b9dbc0053f1e31742644a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bac94e182aba263e3b19f28dd70bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf388355ef49709b525eaf058e7e39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d53dba6d8eedb6c6cc131c7092d53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5ea9d7e94911b008a6184e29d1d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd15d69a29df88678a6cf6c34329d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d104960fed0cd14e9b037df6669ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9e6b66b47143acf5be08471ac445d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c8e9591489a5fd02db41db381d80a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59246a1ec8f97b90ef6bba12346d9e74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1446f90222cc070a82dc911406305e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d8b8f318c2d00830b972a5690220b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552eea71551341343aaaf71b339f33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f364daf0d26cb027997de6b1e6b124213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3568257af3d4029d25bc5477b6981e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764f919e7d103a041baebefe2aa7c82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edfd1ee8f6adbe55b701d2b2f1e3e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b65b10c440ee9d8fd1e0d3b4cb9d1c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2168d72fe1d1ad41d9c4b061a2c1f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce826f8b0c34b1bef3a3043c2eb71fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249b93817bcb8ccc2466a1371133c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcd24d44340f247c62268ef4672363221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090521d3949c1f78ac90097792447130222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f872335043ca44ae113459b388626223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d9f14911453cb1ff880c5d4d99ec4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea66eadd603a3611ac0a5cc71e1ed6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533495dd4082c2b0ecf8249f408c9a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886df41a47ba4c7828e2ba0f45b3bcea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717057853ca5319f93ea078b566083e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e090aec7b51462ecec7b470860bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b1b867017fc19a45e931e87961b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e2897b51338427db550d774ebe1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c153e6d7ed301632b7680cc8a4ac1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee81be92114ad8f95ff260d10bcbe29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886e1a0776c32fba5e8d6ea621e5ec1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc86bacedf30c4deaaa5439cd35905235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9b39a4427eb5fd0f6479cbc529d2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1470c0348482ed6becf789b66212e79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d139adef4b4287e5cfb60a6443f15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0057001c9e4d3270d7d1d16e26c137239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890597d0cd3036b5ac5d52000693c87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafccad6605a4a999714efb3387a023f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197f94748e2b84b9cedee4ff0c92ab4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422cda6646ac0cf00194ee36a064151243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5e8be1533aa94de511c70abdceace244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57726c3eb2c5b359c0e33c5a90917245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49d424a3d7c54136979a08c316f91e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bc113605f524b21e0516d6a23635e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba79bc2bd487981861602d71e0a454b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff05a5cfd3013866c748627233acb5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b94d38a52715542148727287e1c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a6694d62045e7640c6423c86f3355251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36fd3dc16f35fb00bd6be2cdb3e7c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda925c81d5d5cdaadb96b9f91c00bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753307a9612957edcf141a0df4e1f1b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12639c55b190b342f089984afce05f4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb9ffa4a729ca50e23ab87be84c4df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862ae5eb2f910660213a2ee4196e881257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c3fbe933a6f4f6b74960e6ec4b433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003bd6f1f3e5a32b7aeae386d4f436b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b792a59d26ee0b44a67e0877c2b3ba8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaa99d1939e9759371e991f7f638da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794f8e7593f7691f598d24efd7d4f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d516f0ce299d69837fa7758f2c133d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c39e67cfc40197986c92915a336b6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50fe8053975cb4f5776eee90f47ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1ef1251a16742faedb9a7662393e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9d6e2fe961a004e698b9a09832005267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e17506fd6c38a8ab6c7a9903608dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d8c0292bfe17ffbd3ec04fede4251269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e860e6f3bf37a48f3a4176ba500d7cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2739b33c19168d281c8aaad67c95b29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac6c2fc0e1d638b2017a55db7492da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a24da4a3dbb037f4c6bff8d452a14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d18126d4ecc0c39c063b0c6837fd5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab1db85488eedf8b29fb01971b1ffc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afecd66ebf34eb6d06327aeb4f1d151276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005d526966680507f44504056346b88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48573880de7af29aa727c13ab08dc14a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042531bea9eef29a86430e09c6069758279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6171edb9c0db5c4236bef020eb012280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad0df931660ad84290edba96556646281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256433e9835aa759caa22bbd54c0ba7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0865293ae2ac47075f3082af51d060283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe59e0a19b290e2008dee6419644a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b72131d0c92b18fa7e47fe7aff06d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d6d45f3c03e8735e48b299b527946286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacc3abc828b74eae1e7e2251f7ba9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627b3173e62268bc03f295439e0bf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96798e9f411a905d08d49641794f1094289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fee9c49fa9dacb551a4e312a64eebe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e075aca52ff40e2fb33d2d32256f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c1b9c7a83bb3e8ea497434eee4a36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91e8fe39993021c009bb5f5b261cf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6639ee4de1bb4ba301e6fc3d7796b2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e058821e26409d00a0a0844caebda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f20874207309bb9aae842d43d66f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bdcf3ebdfdcbdba995327b6edfd51297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e174bf5cde52a7c5e2ee7e58a4466298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb22cb3a78739012dad8be57a30faa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a953a6737f1f1f94f358b465410fae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06538685301f6ecd4b7efef5276768b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26795103852c66f073aa455e6b5dae4b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6055d8b720378198f56533139e1421303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719e096f1d1b446d76a7525256f003d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ad4d4098e2a562a007783b6c5a115305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0235338aabdb39bf69145c5e9282e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba143c7d423608afb929f548fb63a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b328123b42a2de8a3aec10fec4d6a60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfba1b12716e380f18a6d57202fce99309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2785d2617325d74b8734fb2d479d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163ae619c0b1bdc1ae8289dcc87bdad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d8858e5933c4b7a055e78fcd12ad4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a611592b5724cbb67bc69dd725c4027313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1124bf30b0d604336c6c53912cf741314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356df11305ef392ca1dc0a26aed613315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888d90587d74c6b0b9f8befcf7f666316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2346f6f5385868d5bc14fc3bb5a96b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13878afec4ab27293233b425d12d0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4982c802c63c7ddbb3368178e7c18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202936c682e580c06c158d8a91404cc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661e554bfe0bcd56871eb6b973b40af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597459a7487800e43d01fb66a2c611f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca15d11d49e2489534d64c211a492323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b063285a1f40329f0e5b5c2069d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b189d8e1d93d4de7fba3a4be41ddf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36574fb5b63074d0c6cc75a494aecf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67296a8d05181ee9ef0623240f6bdbaf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7a05697725035e567d77699db3ae4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb5c35d6c0aac19206962c3f30777f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ab969a328a24915012d6028bea00c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc097f16c32607946f5d2006d5a534331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3210871d93164ac2f2162a95fe3de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44e481ed6a0a861b5c0094bac6858b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe99f6ad3d105c8b5d70a43f89c2232334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b000cca7b1a885a79ff93e26fa23b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fcb016b4a7284dbf40e0757574112336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99dc53f7362779887e976f1a093ad4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe890f2f4be2a2058b93d076daa53a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e60830f92c8390d3078c1cb5a711b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d766cab0554eb55241ae48379537340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dbff493017f038291bb1ad9189dfa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203b62e4e935546b855ed29c7b3a3f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb3de0cd152414aab1cd72cece7ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59f4e0a7c4faa41b306e862cde5b0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7536d95312def4074ed4d426d3e8216345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf07c650f14d95c273e3727ed88201346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418661eb64b5a11da0d4e1c710c2df5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0596680be99ebffa0646193ee6bf9da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e21d243c84fbc554ff95318a96966349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4031a73623d70853356d926822cae4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5662a4be3d7415accc7e65de8356b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975499a8e3e2b8733a532b916b3c264c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61098ccb24455ce16c85fa1c07157c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce89f40686e211540f55b66fa3c2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3229ab166cba93e05bbd575735112355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f5abd0aa572752001c8a80b798b29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e79d9128457db4f3dfae94b8441873357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a889c470a41e3af669fb5e7dc2884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97072af017a873213518cfedbd19e6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e93fa2de66be0128787ddf65c5b42c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac34bd6b18babbc228f09e0d8cc5b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad6f399ca561405539bb9fe190f1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bb7c2e1a31bb52e6c797e43eb1c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70f5ac9c3c7f08e52d1af9cf6bfd8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f05db4d404b7e153c81ea5b21387f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfd5f5bf43a5c33f88b6683f8c9790366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45bb7f1fd8af48b6fe72bbedfc942a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f9f211ce4258dc2289e38f4672081368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb94cc161fd54a03ce6877dd8575e2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181240f32c501727d7f817c7baff71d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a07db1e11a18d813d2293d3b2d43371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad20ad08598e7e262c4d326fd378a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d058b6c201cff0ae444787693e7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90d7e424359f3b31c8967381e879fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c195b700ce650fb8ad61b70c1a94a22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72f8806fa5ce56acaa5a57bcdf0626376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05121b65f2d02352016e2c14d63c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd646e9bd0f5170b1cc656509b1d77b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae6fb487a8fcfaaa3454ab9469f256379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61679fae843ec5d2f878bf1fc788d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3e78a3da1f8f56de4d967319e55f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb49b328ee3df1acb15d2c3e51a9f74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a514541269833d86339392bacc9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af1b4171b9e1551e855b2abbd08ccf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ef0ab964e56b5f932ca2be98d1f61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5369f6e9555eba7c745ce19bbdebaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3645da78ef86b4560ad092b6668e11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c835eb6c5fe23aed5f730e27d0618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135eef6ae75447b3276da5bd743b4a38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2bd2062f47c533c900132000d38c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad098b5dda0bf5730be32083644db165391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9a92192cbf0dc71e62dab0e66b06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19f5f457b1c75d939a050fd9ca7e63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae4ebe401effe7f82fb56da14d4a64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456d982dd61a4fa1a1499e9d58dc2ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9364ea2179e7ad672d09df8a833dc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24a994ca5c015e4f2ced6b96619de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f580957dcd183ca2a1f5803bbe47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaa29106d1f06415b6b769e2f69ba6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216d98efc7f7a05a7df50b59a0638f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b2aeea3a38bfb8d69630cafe8165401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c02973b30122636077c772ed16a8e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2480acc3259d9abcf036ec6476da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea37a0126f5c8cd2212457fedb44903404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebec5cda7b1dfb9982a904f7cd2104f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3631eb529194604be98e2884abfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f40a3ff4913e4b23b34228ecda04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767aa69d6305698d5f65497298ad9fba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c89eebe97b63b53c362ec69d3a10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2554355ec87a0dfcd56bf28351b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745b95d1795dc2e9423728b098e7c4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf12d6cc77bb5905f3dc738e563de0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193fa82be83ed237d3b1ac67e7ee952413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7805308b835c76f71050d85aea676f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0b847d7cc0a79b003463a0ef5402f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ccf4976c7460368147d33c93d4a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7035716b286d7d509de7e27458d4c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dff0330a9978a23715eb660bbc95c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592544190b80afaccb8d9b7e28bc49c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af943542461d373d1f5300ceb261a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de8e0cbc28afcb44a120e8fdc0c25c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e3fec3c99c78480f66b6554300deb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667764818da46a1ce100e65c7809d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cd1e13ccf3b0fd2aa910c84270f67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c449612159d401395d70706e23597425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524216159dc765d269077e022d0643a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573367161e8deae7f5ad935223f270427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86809614cf0f3f3fd9860e8149e950f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b64e44138b040fd6c873179c44a5c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cec2ae3018f171ef1b6402d2cd75cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f832b6824d4e6abcb5f501b9adb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d007976a31360c4d0fb09d3e376c5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5135408dd7ce34931947c521c14d2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6af28273b9a258d082d9cba099128434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90c49fd266f31f6f600d12724c5759435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c61594dd29b619b53624014e45e27d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735829c94629db2e10df16a9e23d8cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb539c74eeb9b025d43a13e156f42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a229c2d9bf120bf8f63b16e2b8d41fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9925f646989d4cd6af10dec33c597c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53166b33a4b7d1e4d9475304179bb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4876df2f3d7c070a28e44f9cd18b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfccf9bb758f84bc39bc3f150935b56443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3cc7d8fa60fde72fd2d68f8c31789444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1a99702e6721a052e395991c1fbee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b64c9218cdfc4fb6d6b91cebd5bf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5fde3433a1b43dd544c5e93d534c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f974493e44d8f68edae4f1ee0b07d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac2b0e3c4f30b23c7f059b8c13a84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010703a30d5e859e9d74bdd4cf3c422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a0d7f9f943566060f1e7f6bb1f13451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b76de26eade7d0b40774ae94c8b16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8575f3eef35856958832657b4ffd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdb1675d5dc0699fc83fd0e7cc76e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571c7d8d7a4b4d7e7b25d66fd70a124455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf845b7750d80927a9494fdf681c3614456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a1b30f389d6ec3c07efbe35ddcb3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e7bb6dfa9140d781316485248e198458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306a575cb991c50c6d38e80f4318fa5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b568bc135c336a388d40f44df203460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea2e8b2e41b09f4537b836eecc87d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93534ab475475b5295cd1d1be56869462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf15315bc1d593d0206a23e1f05495c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac837c5a97502005f1dfc41709e963c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bec00eca72892474c8e0ee3c61ca17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c994b569f8ad63456cf5e97d119b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78039a14a25f509152aad8a199248c96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49412fc8f867d64cb98bdaed74b5959a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86cbabae308c08619a29cf7b0f4b68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474d448667efdf6785b229fca57b61c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0362351791ff7c73bbd71e87fdac4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6517251ad1f7892b620e1e6b92548f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e936287f148df3638f2d3ca2f51c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b766a8f5281a9a387ef36d378f61dd5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c678fa40e4d3ef079cb06bbfd4f8657475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a8dfcd7aec38d89a2149c87642feb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75485f69b480781e16efeaa9072861c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce361b088b7106bd5f6885503e293b0d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd2f4c3af33941a929d83e1204f3f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53693b51c9463c7a196a283f43b941480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8042b6950928c3ec87086293eaeb75d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf23b4b1d92215b49055cae764b0b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759746e4ffd83f5850439e6e861cec0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7f57b10ca83ab0deb42208c0d548484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3739ad0548d6634714420701c3f92f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ae68c36c20659636f91294f7a9c27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8aa3409dda014165fd312a2bc64b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de4343e458dd120d527cdb447e3c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b560c6f6fd9c7fd47c2df9154cea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a6a375031197769c145e40a0083a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a94b53abe8936137ee0f7ae7510197491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0352b2b905265f2723df6d399df93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6008d2d9bdf33c7fb84e3a34f2c7f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029c5f6b1b6084a291a1fa24faf69e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1dcc35989c488b2fe3072a1f07af8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a378ed8d25d5f502d4c53325d4e8ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecfb2757f06a5b7d99173e58f5ed9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2481049ee42f2bbef9b553f92ff1b78498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cb5dd5057c2092af7b026e9600699499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c145d1cd31fa18cca030cd7e77c22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998fd56cecd0aed74ef59ac57ed038e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13249329670c45a539c95865a597190502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93349ac51132a40ee0855fee57223503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5a1305066d3d73a923a6abd0293c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f10e1840159a2772160559c73d694505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52470917ec21c266e089147104a272f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac04103cb9c7aa5be2ae53ffa47cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c35563ebab47dd0583348493ec84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba672dc307e019fda9aaaf118c404509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edd2d28b58d151c6d964185866d5ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea96a38854f23d12010d5534e475a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2c447501d5f308838749ed985dc2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf49a97a2cc492bc9ce0e751f4fcf34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7f38098620efaa88349b0681ea830514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62538f82a9bbc7daba34d491d00aa05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc7b84ddd981d1a1a95a2ff48266f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ebc098c3c34bb6500896baea7f399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd237c71922a3e95ab6249b80db868518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cda4fbc5db02217dc8f2ee2d6871c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b3a1b1cfb2b52446baf4e44861833520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f253c6cb215901cea50bdb8064bd0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122a1431cfbbc7f3310c3a3d2318cad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c942abd61412572e13c51a5e83560523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564e7554d5f14183ab969609133e028524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328d1cdae51a3f88c23a5f1b9649b31525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cd70669a691d05dd1d719a57d4c35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf26058d27ad96411961c66e82a88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48687116a424f076f6bc449a48772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6a66b398a01658c8c286218e61364529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89460ce46e8d6dbe4b12859807bdfe14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f0d20024ec085277bb31799cda05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdb690e533bad63d9c03b84329d623532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def8c843fe740296f30b817f9d8f0ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c0d2a9b3279b16fb77305bda69660534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4e5ccd5a6cda49f3632b13685ba44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddabef799b1d06729842813ad024831536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf7f72dd43ac16d5dcb3bddaea6dd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2e322dcec372b1b549c71dbe1ff61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc952c77d3d0960c9b3404e812d783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c5a851226517adae7e30da5874348540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eac58fffeeb364314458f79a8a2a18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016687206d081a1dd492554e30e566d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896028ade3e1953419d721a507c75c5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106b458056210a44be8f79fdb005a39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2f7972e48289b1a1c6a8b1294e2cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef40253bf9ceed3cec4119aba8f989546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0dad02a30b4f665fcdafbaa9be848547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98f9d7e0823e4481f04f8dc281be5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab9a59b67fe018ef303a80f038b41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc74ba8b611f5cac99aa17518504ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6351bc608ef97e93790ecfa7ca8fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b020baeb8662b582add39460c1e3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3ac36b664cdaf743d59e5c05fe4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59079321ff195f0d2a41dfee9ef77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a4b9803abc6f3df9f200d761fe4c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6f864eb18711c9f18ee0a5d95b9d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d53227feaf845cb28decdff0ed2a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad8bb334568d791aa80b9ad8de4ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d859598e57101edbc46710b3be84559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f6bf224b2265f34bb45687567595f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8f8a5fb9cd48746033b16598d0bcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80356551190837779dce8db47837dba9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf6b04dab404c96703acc58f69408a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc524569254aa4af5ec44386dfc0271f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82870f436c7f2ac75c296404447673f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd2099ad7f8ea8c8d7ffb6810b234d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd679ed5849ab4d59d95d43eb4d12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a6c3c30d69867461696c246324fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883296abe39b2c6122d73cdf4d92a79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44989fb29ea529f4862cddd60bea40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f06de731e94866a59f899cd5d5f5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad5cad5e084964b967107636fddf75572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7c78f242a5a1507b80ff0d1e9a820573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199b7a7d2f79d36f431baa661b187d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9537b0c0b1c058fe52542fbf62e0159575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d023f70aed097969db807d83bf008d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31d86b9d6c84bf5bcd3bd24c986ccd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b15d55ae54f6d6cdde94bcbe45f1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d9ae87d709a61cf1e2ca268834e01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790054cb747ad6f6b804cb2f590a763580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a086eef9fd8a615e1960494d4d051581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b339db5250909d62a06d559abe0f07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e014b8fb75a5d5c28bfd3301c8ea0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dcd1b634277e489a7a54e8d85ce28584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad5c4b196ab1e588ff68154a814e73585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190c03f78af396cf36c091f1d78fdbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac9a31829ab428db93cd1db65ca5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92f6f0558f1094765308013b6a576588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cc157d39bb5b8eac680446581d4b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7d78fe962d0803ce69dcbe132d70c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283f246f03842ef5f3ddf343ce68e2c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc76dd0865dd577b6b3d8fa9b4084b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de250fba232b29775bee8d63d20a151593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a969ea43f780e9a0b4ac11c444a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efcb9d0a49a99ed4ff7c2c010419cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ddd6d2b63f49f6f419a95daa3849b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c417fac49e1b4792f458dad33d6dda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc32b3caf8a60a09ae0282c635a3ca598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114820bd79bd7e360c75224bcb68814599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692cbf6faa56b730dd74f8d6a52d924600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb4b2e7b4937c4bb76423dd1924418601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf05ccbe88c608fe5d5989e6839cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc8ba4940ac0caccd0b2498c1d3b22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c68c7fe1a7859a36315651c1ffef1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ad5256d36cc919614eb02129ef30d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce27451cef94a45c66c2abe7c62dc38606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a4a951a57d59f0f61f293dc2a58ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d0d1a5fecdcf239a83eaf7a844d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cd84e300f094857d0dc82be851f87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc4272cc6822f7616e3b0df299dc08610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d088017d750d1b8b79c453e4b86a81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d02d7837ce9253060d33cde6322a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b9110554e6a398f667b33cc2a2fb6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e589736bb5febb676b1d50c05e56fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15804f31f9d38a856dcfd2a6c993c194615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e3820702a4f9a5ae31db227702e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bece73a222e5de04e0c59761064e2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48857615f6daa70f1c78e4ec3e111618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d61fa7ca9f0e56bb84198f333317c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e19aff56efd22492d94b5d20550b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358589141cba66d8bce1f1cc1eb34b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662acecf419358146b1eb6310fd3df0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cb8b7c3cfa5fcc6db420126509076623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43956a235ca79c78e9498df84b72055624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47431e302481880b4d9de859479f164625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb411dbc20f8f0a7c1b9125cfd7b2e25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a672687a5e254f9857fb04c5a0db82f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ab378d3067351f4f8613bdb719744628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37181f9ccd9239fe19f9812019783e4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957e3f9a9506ab80a14fbf88bb1da8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519822b7a3849e5998c57a5cb2f3d4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72962abb324aec8f3f956f43a56d5d16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e1654fd09ed4c6985d5878b8930ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ebafdd5f9f7a7449321cfec8de8b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259bbc78b08a6a5934b06e292c96981635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ef0f0941dc86f3c338bc49aa5d02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ade8ba11a37cef6837f7f52126f48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba3f19800ce4c19591e75d34aed92b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bcbb5f19961fd646abacc58d73576639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae447a4485e8b30d9980ebd3086d91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44601e445d62872d9f64cb2e011630a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff8065384b2601b75a4c8258e8f9d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd78fdd292f9490daaf5205df39c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb381c61773e48f8fc2b5a4d47c1dd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6950282fb3e5babffce788a3d9d03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1ee61a13b9ea3278978b33720095646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b290cf5dcc44156ee87580fcd171efd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ed6fa67bebbb5b6fc36bf93b7caa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bcd642d4b386a1ec4a91fec8a4647649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b22576b6b385e52276493293d34b48650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aa986ea31699026e3d369790200be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0038814b0823a0a4cb13acb54ffe39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4d4fce74f99293b4d26628033ad1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65138091109a0efa87fab2d47dc9fb5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb823edc84320bd522e4a151e6c83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf84c07541ac867f28a20f8bb868848656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af2b329dcb822f1f069728f29df96a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a6259540c6862fe001e09ff27056e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e057e9b1080b2320ee250d91bd355b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7a81fed680a8339a668650b798590660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b8183d6304944a70b87667ed68265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54754793dc12e3eacd6a53255b5e7ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a0c0c98dacdaab276f09ed723a26f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be82cc4daad2e20d6df6bcc69930f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94374006f48ad9879e204b659f72f617665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9075d820c1913c19c70b615188f4400666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc881c4cacce5ddd13aad6e244bc35c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa446c52e8de7add0ec3f7beb5ea7b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fbbf19dfb062cb3b9976897bba642669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41810fdcda6584c302db618fc2aa9b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac26a5e6ac5d3c3d8aa2b7de971c33671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d96254f89f824f2da5e8d8c6cea5ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bccfedd9f5ba0edfd99923833e1a6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55297f3afa31dcb6f72f54431b757fbe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f5fef9f8a2fed693abefafec1acba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd35f5900ebe94d447b7d5d1449b9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5de07ccb394eb74d2bd9b7f794068677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5839fac003b84be22779173aa59741678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279529b2d3a066456ad9eb5b4f744a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3524409ceb005d120d6471a89b4f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481c84415a00d48bc5051c2444e5cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a650486dc7cba1b3a631f2e2fbce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b2a1ab42e4b5db719882f94d2022683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc007b690a729a678128b63db6917684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cd9701eb434f0f677798201f141ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fe4edfa8001714884537c05a9831686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea1d9a04246613d8b8051c42bbe60c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90b337af0e39fe44d2007258e98728688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492eb93bb09f77ab90d66d8d00a1f3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db81d15d75fb9c34b0ec2c2eaddf66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288365fd9ffe10d8ade7f66246ae77cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97503a0cba30514de00e5140c967f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22021c4e59c1327631fd1a4b543a7726693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daafadd4416dc7b4987e5c0b72d182694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326e6b6bc22c7e6e7ae3c77c3d8a689695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e163ee0a525e89f3c63b6bfea74db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba550b781bef56a8702950c50fb9d45697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361d5f48b5f6bcc97658ddde2a502d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4f63cd636d9520101e075f77b5b32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12394f93f6513700c78691c009b0159700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3301f3225cc6052880d4b11e7459cf7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43769b832cb456ece4b94e362a418c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252b79ea08a3438846815d7dee69f0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d842ec68f938fb7a93fb50775837591704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c868b05ab273917c25de942a2ddd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266e1e6a2b14f070a0569c32322c94706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237545537a1d25513709cd26697221d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac743f39c0808b9046eb9014500a948c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983b74a34f3ffa39f2eb06fae079d02709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b0b3477344790f369c5789483624710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d09131bf2ef0dd293bc70081a038f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4eb719563a15d0420576e143cb70c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982ffc53dc8035ed5e70397c19fa3b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9ba4fd0b510bd886f76df0e75cd9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c75bfa06d29501b5b6a21c1ba9b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79fdb750f7d47718c0bc78e1c904e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fe7c0854ea667a0771ea7159390a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100cbcb0f929f92afa655fc2724b7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405477646d58db02a48fa2868b5bedd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230497e02267d264946c398417d3fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86868efeb9d2090c364c301fe3d3f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02585825ae05ed9091c4a7a88a0b02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbdade153038a0003faf8b52310649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb00b09b753d53a4e687e7e8beb55e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02813dc7e5798489bf88f20d28daba21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638c723b87b2f525598e8613beb6109726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3cf5c35aaa9ea0d6939fa9e75bf87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda35eb82f5881888e948bac9763ed92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8353d34d33b3c7ff4c73abb5ec21916729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cd1e8beca2c4f9a394cea1a3e256b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd2f5dc82158ddb403ad887258fc0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26062f21f61bbcd85e989ef93807bbc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473620570d8946cbc4960d94b32b69f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10939da50ae095f41954425aad59245734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f35b9b81da2c9fa62b31a9073091ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47333e5f217e2997776c23d81eb04e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a31c55d1e879af848ea57609a74dd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d15a9307f51bfbaf833fe2ebf73a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f8e84cf42c390620c8944f6c6bfd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998b7990e54f82d59599dc392e8e59d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79464c8f98de62e3fce2733800d441d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe51d736981b58a3de63122928ae8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c330bcbdf1f52be9e7223158ffb1f13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e29a2e612ff871747673c4e7461a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03d9b2af1af1bb1e74df80a730fb4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c06d1c19c5716d61a4893112f706a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43022aab53069918463cecf4f004ebd7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c58df94525be4348c0be06a67f7649748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff189e6320af605f474f2dcae23fa58749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5433cf0cbf0d7074d7343e1bdf53c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41011b100cd4a091789a7cb88a4e5398751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846576b676ff5753e937d7c9c7ad94e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec64b8c3968ba921244b2cf63626f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec88a4e40ca14040816c5e5adb79fe0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a6143776fc4ff5566060d4167d0c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c82249fbc050eedd57adc66466ff5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5df0e2607fa9f59937dbdabd98de0757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>