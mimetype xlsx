--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f84f797c466313581a2da88fcdd371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8e98af0e00f548477fcee47c36d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5c95e2a5c7ef7521bd5d42d89d0d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ec78a93aec39283ac2ffc160afd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b792e487c7349a45ef31d18922c26a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47b0633d12d4a30ec6023936424486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa82077f9f25d15772dfe3129f3c2b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812fd2e0e327ffd9ce6af972485474d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6cb4363cebf2b69f37fd8db0f82e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a01ab22d4c421c3a491c776fb4899310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a28f569e2b2647066c1cb37f3d99e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce370693630aa663d43c92d4a0d136412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d896dc486c2bb063467f5cb849c59d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e41d8b4a81045eca74079c43018f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c482f7788bae173eb63726dfe7ee9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae675d555d28b8f2ec74e410af0ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f0bdafe52b05501db95b44867f5ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db188add4ad74c5f2c736495d01a0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149511e3a78443c17c2889e00de205c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682987a5ae3603707fd085a79f2e4c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eab0bd1407f461df8d4831028d39821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828451a23b8d550587c927ab7d03275222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df451b64b7be4373c61b5252efd2e2323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43db5b28bfb5c84e3b13cbc6c5090f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86076c6d48694d39daacb48fb8d59f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24927ecd3cac4799e93051ef4f056c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9264e5ae26a4bb3c967c901d04892f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed622b6a832608bc83262b0f4a34528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c4bf1675f345dc1a61fd98733c2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e57280694929b98ae8b1c262b365930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc421895277d1ce762f65927db6e6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81bd37b8e0d9ecd0c5d1658961de2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07add50ca3c0218d7502353c462c8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60bd5ad7f4263aa7f5861f97c4c1f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014b13d48ed0a93fa58046942f474c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a350b256995cd8220f00d3d22a51636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f18bfb55db40406cd435733bb9baa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785d0a48719711959e64aab55f6603438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684bb7fa9f6f006b934dd93b645ff3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14d85c69cdc5f253a8db9ca3719f1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2664cfdfc82d172edd2d6e281759441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cfbb1c84ab3dc619ac84ad5613fbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf3e3f1bb71c17fd590a924fc9de1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd327bab734b70b254c7e132c12d7c8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf98d1f50675c68a3773e491b68e5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d8c40da393ef69583c568b041ef146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b68e4fc363dd907b6974c096d78c6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff822778fc1a3e3dfbbcceeea1a6d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d866dd7d1d06484b544b5dd28d64e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13cf43c2c586d05b884e49af55cfa150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f489c15c1e0c4174094b0345150d6f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f127fbfbd81c86652df0358bac5f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310cdf1e31d20fe4678525ab3b1c9ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98767e949be52b5857363b1332ee254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c62f9c0f4ca1ad2808342b35d516755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565d165870d7dc20cf5a74d849835556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e31bf98e503adc107867e3504acb057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a60eaf987fd3765a41d064e0f95558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c722b956626d130c0b012d66e7dfa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a58552c70a3605fc70a1891560a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731252fde9f7a58acf613a334847b90761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b66645278b398283e127f2e4597c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4649e256f73a151cdb5b0f8f6022d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72932d62fadfc98fd6c289ea4d5f631c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef472ff8b54d91d62374808f89cdb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a9fd904b7a0c90b405ff7e2f5a7fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413fd8b7256d2c5e47407c6e1d17a2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab42eae201b57f2258a647b02d96efd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb45707cc3971e04c772d494a7499e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706fd3d16e786a65578a8c3b8b8328870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673479abfbe5da4f320fb30efdaacb3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ded9fbd1c801461f55931408f4ef372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15efac2fe38823de1963b7fe7dbd04573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26070d5f3f8fdb02fa0dad889ca73c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbcb1a258b9f8eff781e57bd48c10975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e791f5058412dd025cf0f2aa341375476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3c0a746cee1b24f4b960b4923eaff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a03490702400fbeba20c416a197a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c504cda8848b2e63184fc0d66130079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1fb28476605171e49781ac195ff6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa54436e2a526653fed55cc972f6f5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdeac02566200c32eb778679175f2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804cfa395f9fdcce0b633bd57b87c3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a2ca069a6900032014a7c31bda2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94badad33c2dd3d8daec55eeb11c7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16293fdb465b6d9969b3ec541f02e7f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc743aabc4f4f678373212db881d5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087aaf52204a072a1d48ba2dcaaa55688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c08006a5ca144fa7ea7f35bc96fd4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1667e9dd705f509f52e7e6351863590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49fb373a4ee5bb2c7316c5b4c0cc7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d593b01b9c501ab55823ab34a9a08792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe82919289ad28fe43a79607c5f69293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186deab9cabbffee7232d9dff9b07e9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dabb2f4a3ea362837c51fc5de80ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038b5605f4159cb17d66596183d972d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1dc33005ca1dac001038b531dd27697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004272525fba871da3854c2370ea817298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c358f33e4b320844a6e1e76bbd50ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c1ad0b4f353d76d4b793a6d4130c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf1cd7d65398bff821bbeabb0962a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731bc2fe31a355f82053fbacfb2f56a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e9f9e6a56155d074fc4beb48301d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba777c32803f7e1889fb12ff55992b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a5ba4d8445fbfc3198b59b5cb5f21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f619cf5331ce1cf29ed45a19a70600c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaf183541674d32c87196f63d8b4bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333553a967cc29631e4e1fab45c00d52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59969682405ecca9c69e9bf1ba25aef4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead9f2da7717e0f03ffd05982a429b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c8d97541d5c73bf1e0101d9fd86c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758db14a13d3f00c84127c168e2ca74c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59069ce70485345a61d9c822df6062113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6b15d2812acfc5a7c17ae82d7d012114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47bcd206857447efaa16f9008051c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa77f918894677e06c515965a5421116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10e9c7fe66954262a7eb77ed149aa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b159fc1fc1f7b1516bae6c142c77a3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce87c0d2d2c1663adfab9cdef42cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f0a97b61e6fe5a780487db65c6416120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b19622ab570003214d33457cae93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa05f8b6ada5c00cb71117721d4d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a615c18255ee5a9e4ac0b1f6f492f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb26107f266fbc3d1e3746c56cbe2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd1bac4fb1018f54f671fc9b047e19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1604c33b090fd93953fd89a3c22b26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0badd45f78ccbca18d499cbe2b91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985e605604deb85471f16efc121748f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c74ed50bcdb69aa7aa4b787202f826129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e762dece00287e3de6089bba85d8e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b5197b4ac1891874d7e0e3986f96e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840b4697e38466595567af2c99400ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3821e1171f82297ca4f8e9b244a47f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf6bd4ea9772e885d02b4e9cd3ecc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46882f623728464e73bae7192c1b316d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89adc7d3b9272c7250d12069c54c21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da329e7294cf8db456fb552ffbf1c57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a2932421fbea4ca951ac2bf1f5b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb2e9f2a8f1ea105978031bf662fa5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe40747abbc6bb79270d6c672568ebb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31d6c9f84a219867158c1705efc230141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bbbad503744c878e1cacd6b84f801142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b421d517c8626fbff2e101cb8f57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef75ce4b17cd14f73da0a7e78e5c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239ae0dfe54b8b5ec1ab673d8608435145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d1fbfeff664e906aa69d2d16a72b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff08d6a6c635d73f120ea0f9963a0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1684b8584a2a394c64ca8ac761264148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99636450241221163f7000254c3fab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbf137bf3a1ad4025d92597603db77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac1d9d3160fd4aa7264ed3aa69ac05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d1faaaa7d54769598d4416de421d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b842902c21ab34ad651b7532c122153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19db49fa6e88c9dcd781eface234a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8c7218eb094f933ec7a215371210155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4f1d50afca90c62d03041465fe813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f897fa0c5ef659439daedd01339baa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df39f22d758b3ea4b211d01197cb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b7c24c4f18ef998128da35b8d4ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac275547a3100e7ba25cd662125c4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cafc0176321796d439a4b2edbb371161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9a3a67b0aff03094baf53da1683eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510004046acdebfce756d785d31a86a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff066e28e7cbb9e1cb78e051bd89236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da48f1c03e3c1f9d5f82eb8c86ddb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4fe7931b7948b27543f251a88a709166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f703ba3c208a2600d822cb393c781d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ec3f47c7b223fb2c80b0427ac791168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f2548875eac9c3d60a8914319bdc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dca3ce1ba9a50871c997b21a335c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b673f69abc868ae799d878b484c26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395705320f460f2203b34d967b53933172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceed7aeb584d09b4feff42afa44310173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c54eb0e81f77408722ce3920093a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fe9d9575ee0f0548bf7b97a2c2d18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a2a9bbdd353c2e44a755e454066e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae4ef1e264a45499a85099aa8e1ba4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd18b19e6abc211ee0963b3a36b1cf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5ed72e1719d9ca67852870be72b3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91423c49193a71244cf2c75df9a1f3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299e8195dbf0ac15c1030f7ceca622181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b261eb7ef3aa1e8ea349245586207f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac851f242d7955ee554d89ab12ad990183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c3692119c02ba1dd65e02fe99359c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc7c72c8d98ecb62559c8a6ce9030185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b2e0d867a578d33a5311f65702a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44f26007b1e1a6cea37aae5974aa1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc427a04f7b7bf1e9212197df63055b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b15db0eee4c1056bdb5bd776041fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc94254df52a3f3ac54583e5741034190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c14a886455d33a9aa706565c8cff0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c813ed5e96c0a2566b0070ac02825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a47f28b592c154b0a8dd80f30b574193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964acb80ca6dd2b28e9b97ddc2b48fd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683f6dd7a5496334a37060db2e0b6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa88ccaf409645d1a628ed622a4bf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb294ce85aa8052416b49c1f4e3d94b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef40685857979e8c1bc0ea79a495d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a786a2e50f75b3f25f18fb92046ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe3281c3003fcb1a05dae2d4fc1fcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede26e5c4401fb120786c42e80b70ae1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ac3b966410b68eef9a97997f9faf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d2eb9c0a8bc09658367cc47a2ea23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc14fbb25231e1146124bab44f45277204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d392bf48b335ac7c358bf51862009205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ec20b6eca7b7413a71560737d810206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb526a3b7131aed5b4e468e4e7037207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5fef7628c21ffa58be91b263eefb5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c17fe06a43c6edb46295b3dafa470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaca51393fc8b0d944ff1ec64e6590210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9ed8a5d78e9b3eae98a41716b68a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610565ebd909693f286178003b8273dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e627541feaf4a9ecee09b80f420f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce06c911b0deb5b02c5a691aea252b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f011157669c468c9c2b0ffcbc2e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a99ea3eef31dd8214bd4a15976bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649472512aa6bf03406d7a7b25336cd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d33ad135dd8f5545318b9fe9a1103218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62888f248a16583a86fccd68519bf9ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77f1354becd232aa928fb7a8085937220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2db2731fa666dc9717472565211d92221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fd2fd0557fe330fcd63b18e9d8a44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5f4180b79be042d29195f5c0c58b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f44dbacec7dfd154bdb37b174435a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d185bb4989a73708cab26a0399a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5976f6fabea23deb40b8e769e467e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6a9ec9175a44a46423203dcae47cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f297b7e91b53fdfb6b16365365d5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf30ae76db4a2abb10464efc73901229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e0ba59dd8b96f992dae49069ccdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bdc3e5da7d5aeabec3e8b7c00c273231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c1592b09fed6538e3ab58cee9950f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ab40c8de260b2e53b99fa7fce11e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb3146672a2610fec15b354048f2aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86b32ff10342ec09a288cad3e8b4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2dd22a36a337943a49b1770e5d301236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e62e379b85f311614410a68da713e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f38306ea5ff194e55b5c316980c24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584626614f2e490197dcc2a14877d9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2840c588cadf1b8e6ba6cd7f8a7a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db4e924637d93798531bfd80148b9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e2131b58eaffee509bc4202565e2f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9b7261474b3e7b25a2e60212981a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e651e7ff2850dd640d706a3024ded40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f5cbe614d0bf8c32e404483a0a2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a56a7f858b53746fa83a5b906ece8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89528159f197d38d8233d20310cd20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad54f4662da00a1d6d85001e96a615248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6747bb784ba733a20eef4f2feb99e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6209822ef777ccb9bae2aca2da8b1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6518baa374580cbdad95f43bd250251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829cb6d04374b13742616fb73ed78f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa60473f45e4fc6a6b9038b0e1cf75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae83d9341feecc17e2636ec020871d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9d0552177584ba489ccab2a2e50e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7579527a10eda310eebb4b0bb858a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f82a3dc90dde89df6ce50637ae4fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e7c588c1ebad17dc349097c05ffe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db50b9464d003a627bbe72b23f62ea7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd45ba35b4a8cf9d269afcd88679cb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67b011e0883cdeedb4166982ad1244261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdbade55274b9960ed4ec20391217262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da793381f3607b826ff70444c8e5d86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b11dfca3a94ff7e6a2f10064de05f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925612315a1665e7220975717851a2da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a312b75ac50eb94a872646e5852b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b5eb701dc67b8863fb12190a2f88e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298879a9edafd7f5bd2f669ef8119b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64768c51bac1396ce77158fa712bb2d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136fb2312a30c39444f783cc90d05b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df605b5ad1d45d40aff4d0480f5093271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a493c85ef096425f36057d39ecb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f072b7d4603c364b52669d73c50820273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ed3a378e32455cc7f87a3e80b07b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d92d6c9565d01baf4d24cb021a2d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fac1ed3cb7c1deabf3cdb5a2a7c8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed5ea0cd2643d712a0d23bc870d471277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f75c882a2e118084c18be055acbc9a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad802c9d454d5af697cd4a5d0d300c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c031662b6764750c08e5278ac8ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e010865adea8bf2baa8b8efd4a1c80d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbfa801a02ff3e4fffbca33bc75070282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5856a2e392b9dff8fe2ce815e30f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3626bc25c48e6c8874432c3a09f7c93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140438949a624d6e7a2053d3cebf08f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08551df0748f8812eafaeeb54ceb0aa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db16b8201b98bf49b6391696810c6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f103795e3c26efe9fc3c14e96b150288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f54136febb6c1d7a517c22c1ed7393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9463ab58670d4000f78cba826d3486290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981acd138ecd76dc378d81170b52276291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7877fa1c566674e01ce1da8ede4999292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4189d21c5794006ac27bdc1d68a96e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed305ec506ed509ed68a4379fa8649f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a833d6458b956e242f65c90fce76cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d270f0d91f81de02263b6ec5f7d40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa3460fa88d097d16bd8c6614d1c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da55fddd8310db5fdd3f20b08349447298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c816bf4b1c91060c4cd596d1407e452299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366090fb9ef3bf4584ac94b29bb25ebe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d2b7f6f77f5e7e0a7752d7380afa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53174b13b68ad7ba392f4f8a22dc8ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e5d732c55df7f613c95e46ec3d742303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9687bec0afa2ac564580a18b8b78a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c57b38f2a36fc88af88959621d357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b4e1a1a5913ad5f8a7241f6f84ba0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1c2562239ce7aa66bfa86e9b9d529307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d98a20d676a6c560a140f9223629308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47223f980543c4b8b5b15e3b6c3f80e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f07b2fb720f177b7bffb88b2943b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae909d9d9c107d35c98c95f164b0ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003adf76be6a6644dff03907963b9f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7743686c77c5c681ffbd513c4616fe3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17671a4f7c54ad2f1538244a42388ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009548a6786be85085d1a5f778d56eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c346a81a3450d81b4cbbaa0d43e958316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d460bf72c4ffcd05e59392159bb25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a68044fbb28117916ef369cab0c55d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da695028e13432198960bb3e8abb5d2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ca0833b3b6f6545331978e4f6af0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129031f7c8a1207cfff2bc2b14c30eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7c1d9613c6794e8f77a200f34509c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b25ef8e3a529fb0f5b9ce35d53737323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a056e1b797fbd4281dddd0c54eec0d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f96a2288adacee5d63ff5d30febca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2aaaa65b7365c124753102cbf3ff4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a79875329032ce21a0b6840a280d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7b96d51682cbdf39a0b40b69dedf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fe60e27d30612e6d50edded1cfaeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3781faa9b99ecdd5866d120b486f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f20bacabc8035b6db83d667c1d691b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63511d37c183ff3996e1d49fb85ef66e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb10a04f1e1f31325d068cfe33b61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecb924ea8f6866554c408c95302896334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15836ab60bff32a84598945cb8c553a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37245437f7d4b780f46d2aa44c71a7d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae10ce6841c7ee03b2076087ba6f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a27c855080f19ee07df260d134b68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b7381fe212a5467c326d109b9cdde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062efa3499763a4e0e66bfedc415deb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f637c1f12ec55d96221f4fe27df7376341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd4dbc13bd3e19c6bc7d3fa9cade94342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaccc6e8c47a29c4a2135bf4ef48d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f967ef4d91d112a17326da7ec6a146e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50d58b5af1f86117c643417b8dfa1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe3466188050556659de4205fb9ec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a006e7b0190184b8a3a9769f19be1ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164a66889d476555afe70b9c3d2b23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191ae8711efa5e5d9a79735973b4a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c659cc3802724d1c7f3786513f0b60d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe425c5862541dd9737249dfdd8ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1578b06362b93f07915e565aeda2772352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4efaf424d5b88379a307ece933a833353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f91b5bb8ed09e56a52d908840b7fd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23dff7ecd50071bc6a70fd7d82af58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619768c6a80c35378b3dc48518297efe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf1f6374b4313561586491c041831357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168502c48785f03c66c42d4c31c5829d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7859d48faf34da4715aae98247e5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac852038123f6c533018b3a10d3bf5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba25045ddb754878a503ecce6b81b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e64f50985c5913108165d99239b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40de10588b5275ce246da9c6e5047a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4f4ea061ace91aee9057264c0dd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740e5e57bc3fde40150ce08de52f502365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236f2f0ba89338015db0e4a0f71e244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fd4da37cca8efb6305451256589a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756a46cca6a405e98ce389985310988368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436b2a1a9561ece9331eb3a94298290369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c735db8ef5616f4670092244386d8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd4912e5e3b9050686919be2cebea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e708448ae042a8fe26d8a3c9cb4af6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c21dd47ef54c0a2cb7695da3ade09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fe2d7144989153f3af3d0877c1b1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a89815c0967d6b500cab6b7889764a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733e29da79eae9b952b2b64a7071b45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5100653d1ae50fa2c188833aaa94601377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13d0fa57905207f6a3931d2d6d610378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11351d5138d9587ff9fd5a4dce466f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16a98581794f8c19e35bd0adcede2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c38c392fa638b559d9b513a3d282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19566965bc2a3033af974ce9e32b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9dec22ff218ee2cabae49f58ad4a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4f16b5e650e69dd9ff427fd54587384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ceb41f1bd9465dfa6ad34f5dc0b83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac58781c16665d231af25843d6dfb7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eec35dacb5040ecb10c9100458a95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4afa3b1e6e7df3c7f71356ca39ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff4ceed8c45e0de480b199a9bf4b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bdd6a4650b52bae43a33087602274390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8412ff6715cb06fb4c372b9986218aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cea2dd9addebacb8af38edd7c778b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11513460f98b0386aed1a7f733b5f91c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cf88bd5d33eb561a1d3abd38a33e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc779f05296d6429d370e1b639145d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fd4c02a176bc1a79152ae0118adef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a06e6ca22be6d8d51dbb218f51f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873b226c59d14fa33408ad7c147273d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1ea42bda69d78b6070962453f9f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dc3744a49dc7daf665cd2b4ec8328400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467a075054b158460da856cbf24e11f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5fc5416a6342417a0c9cae5efb291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d991400b214261ff8c0cb036bc065403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b381a45c4a3fdb341b1ae3b20054e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fde2f45c6e2a92a985878eaaecb28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e368dcd993895c78bf302eb2428c0b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823224cd1cd9bd3327e55aed79fae1d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fc08ca2ab6d6f7b6adcbc76198be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c495641133456de6e343beed2e3cb68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb0a0c30b51549b604386e6a7f95db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146cb50fe53a52efbabe27db431ba3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cba3ff3fed0872cfd901697428ccf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64339e2bc04b45f5e24d885c89fea9b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e656cb59cc1719c1f6a7ae1d5adb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8693134a3dda47a9d12cbb2f0698b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e161ff9d3fdeb7491e2162d90f19071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52e56dc069a57cd7eef247ac85cf45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d42e75383f7a966983858c03f41052418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ff430f8e7c42889edf63128662805419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b1c6dbcad2ee293a00634a803a4c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce8433a798e9b36d82cd4adf45871f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d1b58cf2617a33a591e522278eda9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef4bb78edfa85532216abc4e87f89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d85b84c154c9053e2186fd0ed4c77424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c356d007ee03351272c91fa37a9ac0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f419861177848f0fe4551fe6f0bde3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5f541a8f4ae919ad57cc4804bbc2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a292453c98eb95f9bb29c9d3b953484428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35454ecf2bed5d8c4375ae8182f1da39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545afb830741aac3438245bf595f0799430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258fce789d83288b438878131af69a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d56878f35ccb8c1da08afb5fb7c92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b97bc4a7e8fe0acbb40d2958ad51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce7a5576f667643d970aa0ba4e571434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165717abf85d733459ced85846ebffd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbba41e090a5c5f6ff879feac365827436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ef98ab53ac49d187903a6806d7828437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233504b3624459d75447339786806dcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d5d7b7123b58e6317c82ae57ec44b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1176e030e989148043484da0f46838440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952773171f5e52dce273bb23d025a38d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb6add63a539b5acbed3ce5a32f40d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408aa9692471de6a2098d5c0d836214443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9f29ace144ce2473a26268c8f14df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537da9c1a7ebe3e33c2fb0d24821c2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2702e355ae8bee3812bbd9755fa199446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3969b9d65d714bf037f148ba57ba15d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b455bd2c0b741e25c23c92bf3ba80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f188eed2775a09236cebd847e9e133e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b2180a4b28a7c6c1f509eaa01ae0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae02f2dedd275f07b7c5b7b3f4e797451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390cbb3ba86b525c0e1caee500334e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f935899c07e4c763e28d7ca716722b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686ad2089a49f51519d3fe2c2697166454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf8a7da617affcae6ad041e9c2d861455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb5de4ac4e08b370ef2606013c0a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc45e86ec99ce56f2128d75ac554f6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeddf318d60bb19713f905c0bb830b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaaeebb8f10ad5ebdf55650db821e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a8aeac2dded34b86f68b64410276460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3566af945b24756d9ad369e0cf2da3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38032b6ba16c6bfd5343a13ae74592462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd950dc14437a51fd3b25817f048346c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f26012a01e5339f8f0e0ecda3286464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3193560689ec20e92a563af704d40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553eadb43471a7e075e9f57683c55f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6918969e7db7e92cbb397dbf5fbda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b41ea22a66d06ff0f27e45a4968036468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c4829050dfeed9ec610bcfb25a8cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e302b6cc2d7c88dd42aa5bfa41d1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049901da5528d6469b9e5e711e42dc57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c12a5d6ac72c10b653a670c18520472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c4f1da5de358f8ae117577dbd2a65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df0754f4859ebba821b134fab78e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb123d94627b73eb08488388a7bd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e48996921da2179ff5b6f01b74f5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7117a7684ca937698fd44fca97472fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32e84e3a873530bd4443b2b397e31d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c5a01cad97534b874a6f32ca4d21479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd8d2021f2bd52e30a38fdc721c0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dee5cf9d470797f26c06de9ca79ea2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56222f362dfe4eaf83c80108e9cd8dcd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0197e4a9af2ec15b63b2c2d56f5c4cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0889cc7a335a12224f81b0758f489b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4a27a833bd95fbe8a8f325ba10345485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2020d5456da0be2ca91dbaf634b909486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e982932e0dfac96cbf52298598ad3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c1246bd7de1f94710db17501d4a85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38264b6cdfe0fd36ab69bb099f899e18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423ce96caf5a601e7b7b8c34b3e007490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860f36a9f6e4dee40cacea684ee7867491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb71e30fc24b03d72d4bcbe8d2508cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b982a53a2b5c7ab6d0d6e6ffcfff9f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dd64b63258779fb7c6688f67d9616494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ee3a9f70cb308eaf0586222a74c55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a69e42f575b254a963352357774a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878727187af8ae9d046b9a45800358497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042d6b267c74aea8d442dce3b392e10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b75c9095a5ab74a31750beb2807cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90967f29d98f85313b11d4987535996d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba8a93dbb58bdaa4daa06d5f89f9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247fa406afef33b42d7b56e53a9e096502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577d5cfcbc1f56b3e5f5ae61ada1ca2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaca191f69f91beafea731cce84d36c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe595186713f388ba33e22f3953dbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0efe7481c2208510964b3cf56864f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9f37657aa4e9f16e8d2b1bcf5aff8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e28e1897340c0d7e510fff456cd1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9f24c6cf82f7bfc86c720f875208509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fb1b8383f7008d22f143d11da6ba9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b9f59e94103306326652ad8e688f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812988f0dc3a9ece399a0a952fcb4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f72c46dc00061b3d68190ce83d3636513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b0ad039ba8618fe0f44bfac850e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83475c0157d30b1a545174de8e7c6aff515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a1ef2fc880231198b607863233b42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c64d129d8f04c2b4bb57a55ea2fd6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6dbca58cbaf757d8f1c3bc0f639c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982c527512aa09b67998e97831e733d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342aff654b8e50c9d0e121a6d0ec1b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4a65afddc1fe27c6a674c1393fd28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ffb9ddc6e8fecee4e97c72040f833522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3176d404a661d516745ccab298914ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497217a9fed76b4cc62e9ba478d9cd83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a9ff39b682945572306df93b7d12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661a0cb719e159717537c9175bd882f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac22c10b7d385674580407a67272ff1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec773b9a965bd6a0db02a648b1a7d630528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34174879690be5b18848e6b4c0f9104529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b111deb2136cf619ac7890e32e78e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281467e616189c616ad1653f4d421cbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c4ae58ddf42a7dd33a1fdc8faacf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b71df2704d0624f231a82fdb732cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdb0125758f7a67c0ea889626bd990534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e371696702fb9583c742f73088d768535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e439effea8aff967eecdc322dc5cd0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ebf35080daf829762bffe6112b7e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e61cc9d5f3707ccfcf38bb5c63da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb72e8325199b2102927d869245a07539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7460556915c36dc0d154708f6476e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de631556c5a13e3697d6ec06887ab5fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b09e5d0d155016dc852de8a820494a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fca6ffddec9f82387617fcbf4e195543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b873d2a64d55507ce442b9e8e2e75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6892554b2066e8cc4f283f78ef0c625545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac23a7aaee6381cfdf80a8d3a89825546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6116e769c68d09e662b5120269532fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f61eb26fd03c434ed2b3f22790ab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799ac6ec127571314ac3cc5f27ae095549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7bc40e18b628a3bb9fcd92aef68a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dafa10a3f675bc3d4d3313f413fbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439f028554f36725dbe274c462c652b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b425c16428133c620ecd1d4a2a00165553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6e9a786413e88cb503abe61ae7512554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb130b52b6a449a459d9d86eb015ebd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f27a313912939cb342bcccbefd30c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629714c188555b6b97550c3652299c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac26fc7f85c56419913eec4724b8f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a0ad4068252f4e0cea7f7ab492af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b63ed34080591fde246ea97bddaa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cca6439f2eed0608575acf9e8c0ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5405af3178e1e6715eedd4ee19033c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15913dc2591d833aba68f840d9069c05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791974dcfb9f3f1a6b885552860754c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0c4cd4f195801f8777f8ca3513cfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c13344a38c6cd15bc88036320395b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94834701400d1a58bd2ff8d1b98db5b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1d272bdcf6104bd241bab03aadc36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8627c6e6128a46cd824110cd86a3b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a87b8a5d495ea25cd52b05e74aaebc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aaa845491e81f2d8f4edc62cbbabd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8e82fdd4dd32028929f69706393af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333b655c0833ac42925fe2234ab1c86573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731330e09743561846159eb295af9597574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885276b4fad5a06ec1baab00cbfc31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ccd2314ef5276a93c6a28a7ef66d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7256717d9c64e60cc2f6fac1fb1256577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bf8f2b171c74231109cdfe034606578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7ab495d3a7ec0aca78b797b50871a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833bb1e81c2d4770a95a4c5ec18308af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ad4f5311b33e82e269486182174af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849d6710a1cd1b91670a00028ab8a66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215e2bc48b7cf79679b1555ae88716583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ae1cbe3852b695549093e0a37569b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d322f1915537f592e69631c433028585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a88bf082ed6904d9c88f8ad7ffaf4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8115719b7c770bebbad2fdcb5c9de7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4bfe50e4793144c0456b58d64366588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8f96a6a74a6bd53cfcff786563a56589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039568aca14ac759b23467fea234cbd0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb1ec8cce47d923e966c1d658069e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111784264f0fe1f5b7e918596d721bec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534d9b9261e4d7d6fdf2e01bfa6fa8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51147a7c50337cec985e8fcd26535d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e490efd45a02998ceb1511efff821595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89221a39ef4bcb3451f911560166ca1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966aa61e397eb4d7bb10f14ad1f9c273597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34516730bbdfbe4332fa9a7d250ef65f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c10c3337e017c867fcc520d5db2aaa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c649a8d397965b219dfa0aa2527cbf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f279b420eaca5b04d339e43448b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0d699424b0e5ef1b3a621af668efa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7121bb5f35460f3ab2a834e5dba83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f176b4d10e76f9fdc96ea7f9029684604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39134fb51e9e3ab2bc2b9fffef1602605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55abffee9d371cff0a1d0106b980db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14750d1aee367e7717346d6319959a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a6b872b2cf952e2aac87340110f98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bfa7cd7909436c2ae13af892e962609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b3bcb7e72362434c96ab9f146ac73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2e021973aa408f9cd275f9bef497c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23063f8024409ddcf32340d6000a266612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664f3270082fd736d1c54ab14b5ceea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa123a23df1d41ddac1066492235b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1595f8d5aa54dbe20408c6c7d97c7f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b13dd55ec42fb8e922129b8db758a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152518ab5e198aa46be5e656fe0df6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1f9f3883447cdf5f3da1bbcb91b97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63df88cbb6fc61b9f933b35435bb38619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf54371fb6f2ee97880b0e4d9dfbcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b2d689b75b29e084fd4de3dac0087621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc9a194e3da8733f857a723231cc59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910f1ddc1bcd0393ab423157fc7c41e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192116daaf08acc5228e1e4eaba41c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a9b9c09bb986d0125dd4f2121c1d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0edd21e97a9148068908be37a2028626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489b1bf19de89b2f7b8b912a0ff120f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87adc06d7141b46388ec45350bcc976d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b96828f3efdefec046c81c96651c26629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0aad1842e53ebe5b73cca256793e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9b4d6285f5f9876a9ffe992d7f1aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de2c5d217f23842b7e18da6683b9ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deeca463e4c01626e9e0cfbffd11fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef18f8b239a6fdb2211a7536322db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4473265d39083371ac39d1636331021635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac4ea65aafc8a6e7432a67c0a9b6c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631ed0363a499c655c163eb83e90925637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d13ea15b8ec7fb66225677c4defb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b62cb91e2827f6b7e87a71845f4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c1008f055e260824f93b15476ea38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6370c6009ce0cac48cba74df8fb6074641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cebadf7d28263abb404dafd995d492642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38da997cf743e9364f20652ae180e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a81328bbb5519e260f30692692391644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf6b59efc95a639b1b7204680eb15645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c3468f9e12d8647e7dd6ebc362e6e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63d2c8f4c3afbea40d0df0208a5924647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e424e58cdf7ce4b7399e3f4810b77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9da7d16af7fabd0f0406890606b0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a62a5e909c0b73977909241634141b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53bec5056061236bf81948fffdcfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7019566e8a8386b5e2afbc576f52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee591e991165b063f20affdc46fdc9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1e60f3509a78f33408b2206c40e30654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec283ba3984b7823cbea6e578368fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216ac96855be9a60b818c279e2e2d7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c684c114f45cccc9dce1167a9a40d26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f0f8e42d301c7d7b65756a48009a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e454c47b898243d4046efe7bf25da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a510d5dbc80c647743a2a39032cd557660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67366e8096fcf14a718791523f16cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4b8763906bc8f26c5c58427c1eda5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee12dc26cfc969f05e9a7407aaa875b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff21cadd493b6b3bcdbb930b168630664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004c682f0047f684d1fac3809c717ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144cfd3a6ff09a6f1edc22b025c5fff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81e97da1508acd31c141a01a9fd9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8c5d73d61a506279f1bad9a183b1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94277bf160fb3d2f0912a2bb6aa98ea0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c394a496df1e580414cf61ea90bf5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec864657575f106cb7efbf47f45a1a51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aabed3b3d5bb59148470a8474338b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0faf07b9ce40b51bbbeba3cc9af9d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63676ed00078daec292b4e97ff1f0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b5cb699292e892a4dcbfebf52108d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa824f92e4fa9d524d8c80eb753c9971676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2e0d2e64117f34f63b4033acf50b9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86767baa9531fd0bc503aee096a21c53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd30213c8ef58625f9e469762d97a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945a6b6b23723d488d2f9f3b1facfc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508c334e1a9c71e22ead86b8e57a850681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b7b6ab483b76f1af4a3905189fd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b13b4dfaacbcddc75b58ad37c82a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca577d2c6e24841cf00b060269a35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693301434ce05b1183081d2d80e768b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112551abc8d0d8c88286a7a65aee6f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854857a63c36e3cd765fd3d442380e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f48eeb6b5893a1d1f3143366286ac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e581cd625e445d4c8f09e2b5ab6cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e470cab381ed106c0524c4e15bb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d89ff6232e7b73df3e5846f562464691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e77df20ee4e869ffaa54b8037fc52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c874c22e1aa2f99f0646c803b8a94b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee75f5430aac641b670b41d29a3bc6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcddf017c5dbb0f3189089740d7414695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e29d0b206418ab787822ede49baef3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607c38712f3727648286c785157677f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f04136b26f237ace4a7ff1b7cab19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594877cac84ccac27c98a3f948bf84699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647829a796433c9f0dab9c2a9318565700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fdaef65aa988b8c40da330a3c2c65701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6592e397d98f24de4dae16a031199702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742421aabb35659866d719221aa5746703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb23c3c6b061c80e33a1cbd9ef35887704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f4ca1a624b61663c09167020bdef8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b0b2ddfc2c64fc4626e8d7bb1059706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b41e73be4922e1e25b24aeb267e84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43433972a8210b084797f7e8f9990a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1600af20625089d125630b16e2e4056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59cad707049da3f3670f68e9791faa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795fefc5a37164e285d9de0f4e506e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c16d094b3ca9d9afb462b051378a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000f1429ec9a430b99ff9080e617e6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6eb27b5403e0f789603425ba032d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc8a3e9f079822b507c5cfb5646060715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5afae41ab56bedab5e9563295530ad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae30b6491338ca4c2425564bd2e1a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdb28282de58a92e7f8143f58d037c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21482cf5a8c2d331ae6d1ead6c2c1de3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e40d64bc617fb3a034cb686aa1c20b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6033f7cf9bdf7d30a5862da0d023f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dafa0797ac781c7b76f1bb125f79a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb1c436fce7be57b4d2901b394a1ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b080448e94f6dc1dbb82fadd9ea2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d756ddb41e0bd4ae1e99902d7516725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f430b0d7fa681cc7adc2b3d246208726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6843b352dc0a73c4727e4aa599a0c8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceebd2dac178e567c65db7bbf79c27f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed700237554f7902da02becb9fa6b6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd9f08a43a0e9c6009a59a7789a01730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cbae31d17a8332a1bbe7efb2edcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb353124fbdb1fa5b86699d453dff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc6b596e0a450d360371cdbb71dce3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff8769a65fc2e1da0a95437be71fab734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33616393876fb3d22d0314b86c184aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c4f98efae66885d23e69d66b09b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7b96aaa9556614525ebcff013a07737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19ac3afc182e3d698d69303f541991738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36743ba925c726f48b65a2d7633a3926739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d894b22fb5309058b73edee835f3c94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312054f07ae7984037c2c056dac494b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180f71cf3253fcad8825dbdf53c9d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca732d93cc75d08b506c5d7142b943743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc2b9b41757f8bbf9345af997ac6d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90696511aabf5e3f5599a67f6dde5d43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897706283c9bfede546d1fcbd36cb905746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9de8c3e25752c9947c2cb2d92cd95d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbcd97da00542ca2e807f10951b5ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fe275cddfb1a6bdb6a7e3436bae27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8207cffc8b870d09407e6167ca36750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d508012f50abc114bf6eb7c3ea209751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a247d3e89d8c4196d9977e9bfce292f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285668d3422ac31b49c1a6170b2586f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471d54dece53de380597d9fac215eee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89667f7c6ff9bca2bfa75b10a561b395755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9662b09337cff5925669fcf3788b975756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b45a3603eee0baf4c48ba70d9ed9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac1d091e0dcc53b38c735c37e0f3a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354d68774db73d736097a2099280988759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2a37bbf3d9acb1a447547ae63eda01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22c86163ac85e1ef475f684eaafdd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dd16ae4fdaa8666207e8cd02b0cd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e96528f29acbbbb0f4156f14736a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bf79612dafbaf6d653397475735b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b53ac092d230a24c3ed8eed5cecd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4c0195d633cb09219398d3488d5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785143db6e5b18c213b327052b0140a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781ccb94a1e70cea6b85f5700353a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef52c749164e683ebcd6225923636e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa4841568794c8a54f95b924b3f4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d7feb36efa1d5ccdd831a362b9e6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662909e0ac0561b9038fdcd6c304b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b530132221d929cfc16296ee11e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b77ed289be1dc43df4397c740d6fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c423dea7e0445fe6a5caf8de5640816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556db2bdd00e3875d82aadff4adb7b8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748c8bef7cbc986e37e9f6d49783a9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9063f9fef3baa1834184bea1cf403719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9a644885d87d66fec7b53e197036420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf9369e9275b6824b957cd7cf2a7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218572cbbad761219c89121c5fa7f1722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761cd4bb3b32602a44020e1ca12cff823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0d6e78ae9b048ad598d1cb730552e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14aaad9a8f182f8c74f3555c442bfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9bb735eec7e13db5f0aa69ba3768426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e07de502ec6e5180ff4fa6b8e37e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa017dfbb2bbb6ed6eb10809aeb24e2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413051b12a1240f942322fccf26de2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a712401a4e6b1f79c88cafa2e10d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f98f0c3729d0557c12fa743abd6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7023e05cd7ab5dffbb8a95fb4a7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cef6582e89084c987fd265b4b97eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017fa8016ddd579f21564d97133221634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827740a0fe2967be381e3ed37d637b1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ced406be45e5fcecd751ad4bf9ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446db779990830e8dd193ea754c52f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a92d8cbcc4f2c5e9113a29dc8b8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139130d690be0eb79db7ed6b7884ea839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2371e1c6ac001e60ea36a3b368b67b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9c451106b8d67b976cf076eb0cf8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cfbbe9ea946754d10a66e1474e03642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fccb2e1051fd10697449cd8e23b11f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5b909da91de070c67c0526643807e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584705a9218bad6d22b00480e15f8f1845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e11f80524be4ecc233a83656d734ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056102c4abd6c11332d063297275b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8697fb8d641cd9f8403ba2e5f989f1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3e35649948ed3c17f1e239cc5217049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4828f98769178d5d312a5de47616b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e00d6eaea76bdba32768696a5a32c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32f4dc6da8085363f837e5175177a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90754f6a0ea1ab2c99e3f9c9ef8c930d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d58bc0ff7bf6fbeea2c0bf70cf911e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5da6539257eef0162c24ed0e2af6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e6c514d34f25f46a29eb01e246c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8bd7b39ee8c72069a20885cffeffe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cd9878cd83dfebddc97ad647d11fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a14437df8d4fd5cd4c137e4802bc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb60c7dcc7375968b4d6ab6575d9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809cc65617ec214ee3af52af14e5ee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d142b08b4e5ed8c21b99722f65d06c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8c0bb8b5aa23f3d41c18dce8fb12263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888439f3c8a003f65c044296e803dca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd4933550862c05d5ed33afe0bce0865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17865747df8fa51306abb1f56972d54666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d0a0135a57f5a2aa1758df782e11a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bacbab19d1fc864cc27a19d06348168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ec8c35e7d93085dcb050e388e548369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa299489daafee88efec9f99851e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb63c4f6a11424aa7d2d085b851e0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c6e35c25d6a5e6816e7aaec1a4c8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e651f1f1ccf91fcf87f19c7dc4c0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc1bd6c09726d8b64bc1d90ddd8c9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d947e14cd9ad1b0f5e77e181f04575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7f7d3e56db7fe80dc2366c7c75db376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2f7569e189ddb5c9f1f020e3d6c5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef82a2df8f6020edce7eb24473ed078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2068e794c8ba10e61c5119e70635f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05461180779bd7c9274efc85e735d4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6cf46e3c60d82420a5c655c162e5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60c7c7935a484ff521482b410484ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfaad85d2276e458242b487c72a47b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b265fc94ed5c124c87c100ccae8ae584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e194efc93d69f059d8cdaff56dfbd285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff89bcbb64499119f251a43f2c44b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751c5a5d322748984c4a8fd1029e3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e89726e912e661c9f19942a582b8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56970f641a3ee52517f190f0d19de089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e38bd29c4f2f15b4c60241fa64c7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0708528ce9ae0f600a263102abc5b3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90959c035a2473d588cbf7d9f5d2072c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b4cf17851f4b04bd9abeb73c0cf6093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721e8bf9dc64c9be9ed99957adc62194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e2baad24b1172524950d9a9eeb2eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e424a3dfc07c40aa5a0cb4a85c7285096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ad5b85e3f7bec462fd232dae2451d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e2e1f19aa001445eef975c155d9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b9ca0ab758573a612c76bec22848b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191f8589199ffb1f8a75e69c069ed3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb341929efacf44ba197382c41e30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66130c872f1a48125186d2f5669dd204102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c6927f853015976e0cc0c517e71a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ded4e62e469629bef25f788be507a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f46d0f9be486048e9d05fcf38fc1ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e10457084d877ac0162c70c39dc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5418ddc7af8cbd6e47ccdee76fd46f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583340166773c95dbc794c0af95aad0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c041cd540ded808a03961933a4ab8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd387fe4fb2f497ae4d0455daa6360110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b02f090995ba6ec52b0b78d43c973111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6518648b8a1b4c025ddb6027c65a87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0653bc85f19aa4485098c0f892d46e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196bfa343e82900013f6383f7fd25bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b54c7f0841efde3e36260c95aca5de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669b5d849b5cab94d2c09a03f1442b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0c06a544a4ea3abbc70f00a7351a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813cd0e90a8ba9227310dbb338d7946118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a69d151e19dd266504589b464339119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3009f5135e04edff281f9a5008fe5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b46288ab01cc77cea8eb88bd43408121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f422a70bfec52c4c448adce6d73093122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c43a37b875831e8d08987ca1c7d42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d575c26abc54cefa67e0373b0f32e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417539b63ffbcc4f55ee91d322695818125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c23d65898480f56f96c256f707d59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeac25689965ddf0d1b32a9a6103b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a392cdb7d8fd221375b8a155f388851128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7e770bf11c0f85ec15b2c6f6a76c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa685a5568fda2ed16ab149ad8dc8120130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040647df434f70fdafa4cd94e3ab0585131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc32715ba76b1196f5bb4a06e065709132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d8e184f683dbb6b2edc3662dc288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb888baf0f7b7cbbf86dcbf5bb69df1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f197fa1b0d7b0beebcf532b0309f0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b69d6170a1b9969b61c1b62fcf526f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a6c67cda0b5d79b414d436153d685137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36674587827c20f3a4c571e167e6c75b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2020142c111f961b15aea722ad2d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610646662ade935b1e9ecfdbac841947140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30c38c637ad0817b7d59ea112d52d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e58bc21f9f272c0c4ffa2c6b62f46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0acef22b7340677b1ddf46adfe53b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607935ce08596a99b2bdaf157d0918144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f68b2bbfeab39a9eb1236babb9e4cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabfc0f6bdab24760a45060033c54b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b63d895731d2a2b1aef48d85afaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57760fb33e37f10cbb5f4e94d7806fd9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc690be2fe1b7327dd8362173e02dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9fbe57835528c3910d8ac1f98a96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d339809cb1ac2492092ab3c012b6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98b66937893e50b110410897eddfe9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f9b9b6e11fe68e40a86646897f0e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348214b6b8badb4239c69649cab1fed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196d5cac8036b083416d9dd9a6e15b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401bd372a2fb34883b1ebe099653c63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade03e626ec3696b449fc58bbc2ce1a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346c2e2b0bc54f4b55090be8c1f056158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbc14535333802c3e4d737dc14b346159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f928447eaf7ae703d2867a1c05c5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802af2e8839ba8e561f10d247675918161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5584b58b8ca26ee93c120f10925c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdf2eb3933386e5c146ab9ed603abe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58657f60bd80a8fd65187fa260c5a332164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eb14591b18b013c608e9f2c7c6b23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d86cea27fc3317568b56489c4d4b07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677800854537ee08c2bb1ab11799a49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49971a1bd78811fd7db26dda1224197168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35114cc8b923d2ee392295724a0d9a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b86bfc46f6cb4c3a56134c1d30b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa8a0869c92f2e10e968a97af29ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f1c0dc0b051de438156485f1a634c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76765c616381e5856ca295f22c539c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e77efcd8d1a8253792620492cff043174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8dd63dc6db4f92906423101488e00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc29e51083d6c2f529d8659541f1dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28ec99938e7dacd07f4092e1ec474b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5bc1930a01a9727fd503d29522348178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a826214a183d4a515ca017eb3d3e8a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27cb8c2b47c41ed83459ff8f0c7ca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a33c618279589b1c697f0e639a278e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef8966ae78b9705812f780130a0afd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46bb40d5cf16c2494d155f6e8f1a51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459094d9e30c37eb8ae873a00e0e62fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9125cd06c07875fdd39729b098d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffacf738bf73ba5b155d6a0e6f143c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee9e84f5a3c897dcbcfe2e6de6a852187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28243947daa225b998f03f684d68d15d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b081d86f1a7acb0ca3ccbdd31f40610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47a47458242cd8a5ed071f5828ff6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97fd825b6e31d625b0f44fa9307b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e271deedde0842b6fa3bc2fb30b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c892638fadde5d06d84b02d2e94a58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c2c1678c59f5d73ed8085f3f1fe4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c51f15c46d3ca50e2c5842f4517f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21af28d0b3d38ec17a233f9628ba43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4decd4d508ad21b46078379de831bde197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21cdef235b85309e637070c807cd67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec581e33dcce4935792f1518664db4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b6ea1d2d099cabbe0bfd21e55c28200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b5e6cb2b45aa2ce017acfad36c2f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88973ef137c5d6edc521da2c230168a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0726c7c1d9272427ab8d4d6cde1d48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95099ad4e05caa755142976bb968f4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a92b76368e820e29c52672b4084ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445e052f98764fa3ac6c1ba8387d9f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5042d31606382a3167b8ad95d429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244f1a07f016b680d0ed582e3076898208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df838e11732d1a116efd45a6d4520a57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eec03a0f5b8a3f89cb6eace4f4fe1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448668fdb7f4c8513f94650dca699be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ea83b89e6ad25eca8e5479e3794b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af353f8e6638f0342e3c881e80f04a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a8a9c7852fb57dc3ea62a2330f47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4c4e8076da6c80ee8aa1c218f6b09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae86d06c9a174b9ba3771209d79a7d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9ce45f2bfccd504e3844a97a4bcc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d9691bfdf1b25fcf131a56be84ceb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39a609df6e5f876d45a0004969404b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86020328202056189487d97153d65a84220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6fcce6b95501a67edf0d5a50a8e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36af8b3cf0b0c27a6b36c3d34a8824222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ced7a87f377565310582e03004d7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b9c616ba85aff4c418ba511aee96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960a7df4f065055fe1cccd26befef38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81c732362463399d7e957f143c79aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3f567c1d54b0dbb38eb9854fbd482227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccc7a8ce61d3fb6aafd72331a96f6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6402307066110a443d393c70b74b8c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d172473b34d8d0cf7ce747f853418230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f0e8e4ca354d7cb16989663ec0eed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30002d05eff417bae31add343c77988232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064e2291e1bf8ab2a88f7114e5a7ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6714b2ec0250c166b5dd754bfb08e6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea944cff5ed3c1dd67174858163bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0fdc61c03d1dd7526fb5625ff0fdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472a97760b737649323d67861bbff1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bebab857d126c5b18a94454d79c06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7257325d0c522e71c223f97209f82c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd110acced106d839218c29b43d3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105973b740104460caff52c3b03d8c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f87ac634a7652fb340128cc55a45d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542acfa64e0a9fc3898cf14a20045b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62473f8d14075446d8c14800faf3968244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fae25979065308638b8214136fa26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82546536a14b2b9ee13a43675d1fb5b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea2b935221d2f34cd2a972213bbb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e777d4c086b21e19fc88136e4bc2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a164374602d7465fc31a76f7f271904249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130935e802b8a8627146088ff6321cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df06d302d2e8e0a194c098f12130e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce53dcd51efba6e8eb829cf1aa844a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc86dee1ccb164d79368df106b94d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b023fe050b5f5369840e5b7646224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c095cff38cd7c9464a53c58a9bdbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a9b9e59b24c0dc750315f7ef2832b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d53a94c0c1aeacb728d174b2a9d3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3c288a46495396e38d7f3f3f43ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ec8c519a336027cb8dede7f64b3f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccf612a7626c84b6fa3527c530636c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818361b53dc2388208fdaf4016d6de87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4956d15841b630c6fb660182b1d6fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9841c035e178bb3e75484c90bd4688263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ef6c53fb2631d1cd25397f679e00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8ad88459c0b1cd1370daa7a6f0744265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ec0968bfe41963c300d827bdbbac9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff0d108d9cabd00db1b94f163a873d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012cbfece587b0a0e6f780eab94c01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e22aaa4e0de16eb9f336bb44f246269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cecb150868789e46c8868c65cbfea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25db409d346ab44d741e0033d53e87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b78fe8c8665566da63246ce25ea9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db41a438fba58657879461c46edbb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f512241bedf8bf8f29181d25c87632274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb5d5071c269fc3cfe0cda537e9c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c881176829cb642619311f9c30ef20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0f6b3b66b721b7966e3573ad5c7c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf729f7032887d04ab89f0b5f0b74cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4623fc7c117139d392f4711e8a4e66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0820917b14661704a39b830d31caf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0527883385a548879a1aa52d4200afa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134e68d339feab2aaa0f79dadfe1ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc71bed3c781ff132947f16636287c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4ca5f24dabb2d68b5488aaca3cdb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb6a9b8243b739b9bc1a74734d3a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac6bd3cdab9abb04a69b2827747792286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3165a6154276db7edae57192bac931b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb98f719cc7026caa0220d6fba58888288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f2d90e167397d2199799b2410de69289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0075f90c4a71fb41c9707b7a9a7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966922833e7384be7d33c1f1885d080d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360b1a8aea6643cfd87d679681c5aa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c2ce30a686810cf4d030986322646293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0711002e9ff58f104f00bc53168bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f252b9d1de7bdf57646387c21f123295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3a841187eb6dfe1cc4b5db8776d3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313011172cb09a49602692e5607ec923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa33150ed277dbd21692dd9ed1c76a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f7c2da45d6f366ced47af58073909299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5d5dc6978d8f2e14d0dd54410ba5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca642dc0826035325b6b22c58034ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8d95cb1255cfed286245c38fcb9a6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d1643443496201b1396713e6638fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4b24a229b50d682fdd02a83c74d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314904089a67d13a169be6ca72eeb5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44632e573a371fc44345d6d0fb09f1c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e80a19efa577636ae6131ccda0d794307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28dca233cf2f0fce492abf3d93a0a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02bcd06dae08500ad1b06086e1060309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3c8cafbedbaa00c32ac91e867534310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c54fe11ddc79726b1a7a2402dc819311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac14e614715f15b81debcaf3c3901312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f09b1faa7481c863bd345c5edb7e9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df91ba537b814fdb7ad7e9abdb85a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62c02c2b2ba3278e61eb4fa92efac7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a686c152624fa6f48853e02e1965590316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16983c8bb875cacd0e5519edd32e5c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1accf67b3b340c8c3a483499b31b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648550382803ad961de4806478cb876319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b60c9c69bfccb9038a716649d293f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a379f27dae4bc0b6466a3392afa18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b00594440021c46abc8152a8b7ec1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6ed694ca85c02cfdc51ff1f75108e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9491c666fa4a4db164652e150c9ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43fe12e7dc07307e0f83a154408349325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe2b2a7f7538a10dee35e5d97730f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86d5fa54c2d5e4b9877c745f26f564327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec1a0e252e039001570ca2898002aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2fd7ea64161978785c379a993e5fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82379f4e3b1d948332f4d18dff780330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c65d8c444570e3d7f8d9af70b72959331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b28cef566d2c01ed2526d03374f09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6265d3010e485e3393e2003f7f94d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8dfbc6883e4a26d948a29bf33f8e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c3b57fea5e317c352bbc35da39b2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdfeab0a74495115f3078fcb5a0b52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079884f934992c870bc15bf2e2dac5f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be34720f4a29420ca099931ce8c451338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91755dc6cb83deaf61e98389d4784fc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90cc7f21f1f75b6e514e49e683ccd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2a3cf74a51b8f45e9ea65fca88f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9232e262b8ce728340c3ad61b0b57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6944395714e1dd6eb453510f38422343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6726fd141304d4422baedf6744cdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93664ef56fa3ccfea5448de94f03f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53392df6bc3a0c8b9bd65160f4ca14c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d4eff0df24b1cbd47583dd1203eb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff7beb44b8a1da6791f65206009003348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ab7205ee2a9bb0c2c83510b3c14d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8e8324193f717847fa057c4086343350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab681c710b5cb289cdba206f6ca0679351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137be41dfc75020b9acbdc5f3e63d3ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70e87b330de84c1c37fe6949c20e67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ace0fd1d9159ee320580dde9be38e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa604556a98d8ded3c6c852a51b250ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8206bdf8afa162058fa1ecaaa12464d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d661fc45eb4ab1e2e6e81bbc037599f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46617a4b952364f8637cab14f1b9327358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c04b183f0fdd00e6fa33d3c5f41b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290dbeeca614850bd91876f320d5c60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831daf2f6c9f3b8088fb4771333f4bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af90a8654d9633dbe7fc4e21539162d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98b14f9e1200a94b96c150b6cdec2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b0435333df7378af3c3840060c516364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b44a9f46333d950d11ca1eab09f17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5e53c5fbeb2885d974827d274fb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19608500c2faea6cde435e8c2a3ce1d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a225e42b1da1efc16fb93a0d60ae82368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b5d36c8f05cb79e6b279f267b3d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e477753f559deac011ad3de0016c46d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe64d41ac59f6d099e3d2f24b6e292371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe58a04082fc1941e49bcd74a8e00d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047fee3f3c0c69337a418e19557ab54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef69d176bb7445ac5894e22195dec1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6cba962ddb9f6be5d5ef08254c64b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdf120ddb9617cfef203714a744cd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d825f8ab84940349bd9ab68090cce4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc80237ffb3868dff5b54b1469d1973378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e94f8885208eba4e0982b8a3838f0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af81ca429ed7fb96a6441e9238a46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564496dc04d97d76b9561b9029700a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e50e0e4f61c4076b399dca54c0e9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd2ab787245df13d2911775d3a719b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd083b960eb0dfc957d18fdebeb9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f28a213b534e9fcdc85809bc9b0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638815b6b136a4ace25406032b8af88d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ef1f06785709f4a4ea4544e31fd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ee23e7f3da85dffbe790b9d07f968388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd1d78b83f0606cfb3c32e8e7ce400389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307440a284b7e2a4d9cf124ac6299405390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996faef26fc777c6cb25f9dc9c1df8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ab49cdc8a6a860e2c2aa8ffd0495392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6be8913f06e9d2c1eca62807b21b97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9fb0240ef6c8354f57bcbd9b472c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04103784d465816227b033d0b354a3f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbf519a60f1d88fb73231a9770b630396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a10627cb87f8e894ace3636a0f36c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df9821997db6072a4a31c0356ad689398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9f97129fbf73765d32a97fe0dc48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc45e6d6c490003eba9d00c0c334e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4932e45d33033432effb15250f71c7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deddd986c848c8810610a6172f2e41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f134edc1d2fae919e00a5c441fdf1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff2475b04231719017f2b02024a17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515d2f605706c387f5fdf11950f843f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d8374b85111695f53ef32e886932406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6654b528b09ede9a46e10ee47c7a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fe22ec1146178f13709822cc76ccc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824500ce6dd0c35a6138daa0aa3c0eca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8381f5bdf6317fc89febddfd116f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a98c07b3018015bb125b4d445cf90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61856e8e8cbbf17822469c2db3acea3b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13720f92f0b557487cde602e8badaa05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54f091527d4050eed8a6c15c96b084414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e2f5e9a9fe427a30b8388015f3ca5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c06eb60900467ced36f0992b52a76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e62a56a4e7555006a6288f048c4ce1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb0cd37940f48caa024bcc83a1cfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d7a3de74ec1cb0828555751d02cd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1d1ae8420f740b06c05c1c2020ef8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5d7f12c0e5cb4c25666fd7b9d4a7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689683eab57cdf1c3dcdbc3413324cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef884e8cc8e0ea60a66f5f6f976fae7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3310f191422f3f4a9a5e1b56c4010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c77913726da8d9be6a6119b51bafa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0c7e2f63d44c50addf1024d123714426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b77f5bf55b8144b587906539d0398427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc338e46456f8e58438e9bc32148e2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab576e35ef2c34d1de4cccd4be7aa5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c99ebf3c664d6154f20936a7a51f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e868e89864363a1ae8f36a5999cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646618df55ec2771e72f00f38d3242a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b01458b2b75ea8137903f66b8019433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0fb32eee0568810a45df7e09d5e3f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34aff67d9323356e7d68c931296ec2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c243e3691af52a48a5a3fceebc9bff7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b8e0a924bbc48281d7ea2b36dfd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ecd0e1ec25d51eb6631c8ee3dd031438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144372704feab278fe362d3286c273439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d086660fb0b5f41ffbe89ecbf4c23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee5ee557d70da05fdd942baf0b4731441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaac0817d65b5aae7ab37ef190f8dd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3cebc1b1492594231e6399d3e8b9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2506f8653b3218503031e4f83e18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbabd7e4da73741f22ef6b30f66013445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe42dcf8782b7a2b8061ab97ffaf0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690990a401c78800fe5c4de3c2b4bed3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4393d21a524a83e80b0deafe36aaca8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faebbcaef3c39f6cc5f933bc339b04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fbb89070cf194a0405739672defa6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e92f4f01763844a6ff7bffad47e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea9791cd91b17411320d8ccc2ee812452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d8ab63786244b2015e1c827f196de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae856127a40d57af33fff4d04351a368454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd58c725bed0d9093845b6422c4361455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7983b4be69ed8b1a4efc327014877456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8057b8abd4bb8edebbb3118eb3e942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cd61bd49c869070d179ee5e3971a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c0781610a022ee447a5cc1c79828459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b9818ee9adfc448b3e5460702010460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f93d025b8fda7b5f10514ddf6d034f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03665e3df90c9b4ebc2a23ce3ad8469462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ce2261f78e69a2219a4989a174af7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac936cdd334703814c4c72f2d26e52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de2a3c52060aa7fdfba67195d0c18e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336de16c8e336318dc403d5353f89dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849fe8de232f6c81be8987310ea02ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d618ff937e1830403d786bc9b3d6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6d0e3a6824120ed385caf0320c75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390cf8a634b5296f3ef8bf398b9e926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afefe7cb463b9fd64393a93d5955521471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1157d9cd7459b238dddab326ec89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d719448dc71e0d0bd6717577ac4ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc03455ebe881907132159c5801df8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405747b58265fb3e68a2e81e2a640e39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ad9ac9068cbc15fed40ec5891e57f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c26a2489aca368531d3082e95c706477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6831ebd560d0fa869913e5588446aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59061018e627821ca166984b1578d2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f8866763d3d5c65c13eef88fdb98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4f736d7b81749f45930bf38be5d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0477e315e9c7ad0cde065038b1fa64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad9f5e070ed51af2ec8952e7899652483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4909ef1338c1a9a4ac392409194ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fd0791c94880bb36ecc9130bfea76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c9f2c84c6558fd9052a491a41bcb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267765c20626c0f6d698b24be5acbb7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c33646266db9f8a356684c1f674f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517e8ae63c896895cb4a49d7a68632489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d17a279cd3964505df755e1db91cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b9841712f2b5db6cda2477c9c656d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff254e65d5dfec91a6b6c7804fd664b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e2bf9bd193aa8f433baeb4156a2fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823899ac6bef9e82e4b6470e6e29acff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1979e181965d35f71d096d08002086495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a44d49fa7050df86d25eb9ec7c6b5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43fcf26a8190d7dc016ddc13a9ec1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a73534fff8e29540b8629e57da6f0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e77b66da9e326cd1411f56b121e1f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d358c3cd358b13febbe47dcabcfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba5db5f27a956fd5ad7b25f1cd1065501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c7c4ae66070032154636c8477ccbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c05b560cd53beacc3e1c35c37f19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c4b03c4bd21f0621722ceeffdf89f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ea02e661a6f8a276b71f788248cc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5b9d4e74509f1fac9fff99ad7eae5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001e2c5c3ab2749d9d03a84c618c282507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555e2bd09b5ba73f3c669fd793e9da8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51756b8014a6d8899046c2a7c21bc08f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a362f969a6bd5fdf7c5810e4a05a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e52f627ad795990513a769eda0cc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862c0efbe371fc2506b10afb05df9c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371490cd5a72832d4b1825870a6a189d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176dc5d51b0d482d0ca626b2de9406514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff20ecf965dca21a6285507bda3cad9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1b1b73f88b72eeeab916ef9f8a5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6565a753b28a974cf47c6dd33b565b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ba7ec24b70db984a94059632c25f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bcb371f64ff3a95214373548965bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59346c96e492b020fe4ad1b07da86b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a697aad2b716689c91da88264d04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14ee3319c0006b9a2e555ae79bea3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb2218fbef585b4f3a46e3f1b76777523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862611e2b7a1ba560ce4ba77809ac2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f1a4ef23c8e1851341d9530723e19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2951ff4ea8d8df494d4978ed548e995526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1955b927d1ac5cc89ec6f2fcbb285527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214acc07afc4c7dafd3e83085244955528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9baffa76cdb6444ac1f9c5eedcdc30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245942c766d344cb27b693124ce2f02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef5687b8d8e5e782421073303217f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6bb32cbda6c0c0c9df132d082f15d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163109b7084e35af7db930b22338de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6e10cf7f891199f6ed9533f58eca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb2df87494192001fe1b322622b0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cfb6f4361192f42e9bbc1307293ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9528fcc807da04e1f59cd045617f385537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5081d3ddf747898c2b26be29fbbe8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e45d64a01b031958b7734567e172f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f21f784c2b25585ec72d9042c7733d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd30e672300aa09a4b0d4fad428ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f12ac75bc6f71f045136157a2c56a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ee44689bbceb3fbecf89067e848e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3904e133096e44066d745a5914acd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966b1c25d6154edc38cdc4cbfb887d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f5eda80bc0ce8b2d551870b233d70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a2c604d38be40ce3ce6ab11aab7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1a5c4e3b4623eadc86162412abaa4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7127f5cf2a33b239254498d1cc437549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a57c9e5e808fab2416d828c2ba4b37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3fe32739a7081d077f5835880cc37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262552981b3307a5da2fe95917ddf8b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476cf521eb1f37b11f9905af400133b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b05e0735825d016fc8402bed539a45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f645946e64caa87634b481b3c5892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb7d38b7a081753bf759e2f51eaf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a219525cf61f453e7e6114787e55b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3417fc4ab919e737fc7e26b0a214897558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ceede08817cf2c0b36479065aadb77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866407aa3ccfb38fce313e0b504f52a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6da8ebc0c98c08588cb27ecc98f84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c158e30ba6dcabe466ba05749f43cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9cfe7348bfbe7c9d6675472e1e214563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a8541803e91085c763209efaf0503564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6741cbdaf4b410bf1910faf9283d16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68003a83f278c1d33ee6a2fb49210c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f688886257c92d7995e983c20e047567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb51ea12be9f77bc5f18769c327234568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17934d23ef27f8bb801515bdb4a9b18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5495fa87af0eaadc3cb272dca111b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbb4102700fb23a61f4f70d3c9f81d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c78d7dc3bdee86ea0266805e8ee19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30aca9f41d221d73ec59499091ad8f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb97183487739ca42764f685bff81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccad9b75851a8478b8697e1fbeb8e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36ca9bcf77e215192a39a4c2c98d9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8297d1a8b74dfb49a52a0580da9e096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b233ac65c3afa18274526928dcf702578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6958138f9915022afeedef28b8675579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea386e17bbcce1db7809ad89c7c1dd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556275006e840c5730ba4f5bb8da5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ab268ef4263875b0654c8417ee5c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da305059dadbfab447d96688fe7c60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5e25b7deda1ed5ce57492dc080ae7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc89ee1a151ad8e102dff4e80c9c61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7717f1cb624fe960b35cc7ddc1a854586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65becb020db5aab80053d84dd4cb8c22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d52f20a4bb8a513c786787f1d1a11a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d575dbbbce5814a4cdb34219bb2f4d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a756bedcb9f4e9ae6355c514b55e095590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18305ced4ef564a91a45419c62d37295591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fbef7752b720687f1c947a77fc611592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e20284b3449645642f8808a0d6b4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02d2c2026f1528576bd5d058ae8f8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882efb1e6e4d0c83ad86f0ace5f405a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53b9af6e3514394df56f4900a521ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e681c647cefa9ea4e848ce2ea92d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3ac65d5ff09e189590e6fa71b1ab7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1b10bbb56488ae9830b93cffac161599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673c42ff724879ff5f1c308b2b2a93600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028fa28a8810fa0bc4ededb533c7d8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e9b3ecc0d1f95b41916f92d389424602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2106732c4d3803aa1cb753a1c87b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0537ff750dcca68def5eff674d0b0d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abe144e0c2212073b76f6754f96a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7255952d59c1b6fb7a6c4c4efc55f89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a07a44f8ebdd773ef596012c0fa3d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7f5f2513592616a614daadea9485608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba39568492c64bcf6b3fe193a72a686609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc462cd0533a6cbd1d2be279c1454d3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e57dcdf82f5ea5246f4dfb93aa0ff2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c332cb9e55a23deb50c2d2467e8f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d58a0b759a0f6b6db0f11a52aec2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e227313e5212f9bfdc289da079b0fae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cae19bd3ac8b454f91f8dda6a11bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee8bc0f1ecf83c16d629af8b6ecba4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4ecdf48cdf8e8d1ef4136a880a4a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8a74d4e237520c3bdb87a2cda1fa3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d524ddddda90ac0482ab129f54d1531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6130af09cfb02028e0d60bfc59f04620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc84ed2920e9d036005795747a1b7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b104d2bc9c9b0de4468196487a36d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d2a0e430825c86ada2022adcde89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1632d793407c3ad77a44ad558dd61eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13243a8d5b3309bdf79277823be380625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f31fdbc14353b5bbdaa75a22b0291b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb3704bb8ab0daf900a9f3f40da10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633b652d93a73276ff18bab307986ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddfd1600c87de6690255bb083f594d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b17acff6c35d95e02202514020e14f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d295a93a3fbe770851373198f91bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e038f120cffce8b6d1cca42ff65dcf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c010d90a9c39ffff0e78136ae80c29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e68449c9afda002961e84201abdca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbb2b0bacccb41d7de73972bd2d1ba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e33bc46a1a2308fc80ea89e8466f1a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f90b858a95f7cd4d6ed03855cf6cc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2afddfb306bcef136728095bcd0f21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bcb7c69bb6b2085d5625e0d019fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dcdd221ea8e608c75536030d6a525640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860dda33088d591d738c2eeb214a86e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425346926ee46f798eb3ce07bc9f284642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b4eae5c37ba08226ba377650fa1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c740948d0e47ea140af8a1d8dac78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d85b33b1d8ab97a3e32798b6e1b80e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5066aae6adfbd88deb9ff155ada7a02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277907afd960b0779f7a54c6cddefcdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d08a52c4954425fa156e23dfc0693648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc201cd2a340a49c790cd07216dc8750649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654b728108263d7a6bf1542089887f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cf0b0a1826b3722ee1369986d18b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf611181ec55d08de27c6f6ea36fa82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdedaa4aa9c2c3003e93e1ac754a9fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e49d6ec2a867a92aa19cca1561b5d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587792d7efbb4ab188170ebabd72645655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3704a747406fb563ca870939819fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c883e5a0b656d3813fa255ff65046ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203f3511d1067435adf039a3b77156658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ee4eda10ef4e62b1925b8bd0eb11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb54330cc2818e99be98a4b9732cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee4ee52d4187a9907c0998859dfb50661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24d6e1605b84a61d548a530219d6f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9a12627ad0161e17ca8c70427228663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d041b136636ae38bd7dec537779a67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a2c28739693e9f5c923230b46b85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5256d5d5935823756e417aaff1da53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50764e1e2bad8a9f26f9d32cdc71b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d58ada80db77986a941d7e1f45c41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf513a11672c1125cf166b175052148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247ef1002b113b30ada12f7bdf8d6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f67dc13d564ffac30b436bb697a47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babe205f7c955c8bff419f721c54c88672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82fd05e2b6c5bcc04abab73f983747673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5a335040ecd9f1b9cdd5125c75d8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef519d1a93a1735900afb60438c61291675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444adde8d12545683e669c9f50149c7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2c4f3f200f0031d9a346c7c395453677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f63080fbf5369a65f8746fefc94ac0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291a1a058029bca00bfab5c06c4eb6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca26184f3ecee053243b15cd4fe5d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79427e37017521c788b5b715c838a87f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d87118f8987042b0e1c14b02acd6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0343cdec788b06bae6db5c3db606958683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a096dd78a32f384da5450d616f2d8e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960355d91feff98b08c421f0dbb5330685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b3fc30f4fe9f91177e5b30f7f780c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742d397b035554df4c33bdca719636687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274475d19ac129216bdaebd472832e81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d1c9291bf364fedbb0f1ea5feca5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed04ed475569dec18438518bf10e7f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4bebf66ba6d37c84facb5529a641f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc0440959d5c4e548b83b0366c560692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95813b80da255913bf26e297ecf28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4ba19fba05845d7e821b154e6a8f5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1ea6423e3d628381a7d3f7f015a6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a566ba0e7736849be18af92292223ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259560cd80f901a8deca31e06ba9aa3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced7dfcd34a7d54bc001db1529f409f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e01cd99b87d018ffc951d0e94105699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464350644c17690b384ddc347e723b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf476852db94d89434e176badbe3e6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472b7f11d13894c49574ca10340952702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9217b562a60afba6a43af0ac05ac9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc6b751f5cce67c1d31aded7483a97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd882474e529a5e9c14d48525895a04705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ec1d99baa4228574591f90391ee4a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa863e1f0734450faee6949632d67f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d64179dc057bfdc88b4ebd75becc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214b6df5e039e98a49956f098af2e07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d2dfc3a70348695e894d5c749b80c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c1071e9b7a1c288143cd58e275c73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f4764f611680e751175dc72900989712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8cc1e54004aac9f3699ff16b5e33a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f448765f0c2c57a09412918a2033714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d38d4bceeb8177b0b2baba28d2543715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3becf2be0661c7449676692beca0891716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4793b7c95c9d2b4cc927e754901c19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c603452c51dc45c80e5c56e588a0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916684ce3b7dc302036cc650fe7e8b83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e712a5cc284e105b084681037699a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0926beb1e053a1f852d4a30c9148f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35937cceb55bf920898b452739396124722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e6bdbfe11221f80aecc84b6e8f77d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cba432ab2c88dc3755e8bb74cb2c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b00a3c2e9094dfdcaae2a2090fd4c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58ad9aa45e0d9fd9d1eaaa65657645726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f35d24288e3ea05f750e9fab6d6c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1386933ad11a15f408804186636b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e101ad270058cae62faf9be30a108c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061bed0093a14bd73fa2b32af922903730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e4eaf2238c3504cb618d3611cf32c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff63ca68be0f2dd77ebd17d6857f542732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc32ae359d6890283086475aff7a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305d2a249938ec30e3f1a904585514734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca470b834cb68d47bdf406ecee3cea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdec82f36a9100273962d90b6bebd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e66f9800b7a85fb0dd3106f822a2ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c52f19aa6814a2fcfa83d2e3f4c740738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea92d29486b123cf041d958a3710c7c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0571427347c6695aaf68de1a384a48f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d34c79035206e39c400e0839447b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffb59b459aecf981cb2d375d171819742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7608f84da48f2c270862e895b17ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0b27c7e44e2f19cecd801496003c1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17a240213cdb6b7a8a151fe680e14a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edac080f5891a10c0f766e5388af633746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6870a8065084b344401fa9b0e2e8be747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e212b534d7e56ed1f99994989312e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17e907e4d5bf578c9bf3ade79d3efe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e16d11f78f5f4285cb664441ad6df750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c656426513089f2958e829804353751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce3f2fb950f235dadf46ec5cf5dfd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68127926dcbc4cfcf2609265b09d70753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e017e722f330741c1f6508c94bfa52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c9d3e80f1e0fe60f2823e6296f22755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76142ec8a4282027513ae715a4a7290b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba6b09ba6c02a5a1eb3137a872b9d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68bc709eeefdacf50ccb5ebd3686be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537515dd38a735d2a8b4882aaa4a2eac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>