--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4449990886b15476281d7c31039e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e76f97666280d77442d846c9c459972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d18c3adefcd10e3f5971a6232564e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cf196217d6e22b8205361494f97c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330b58b42f488ec2e44ed758ba1ac025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd6b3bfa355233456cdddada936896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e18eb3cb2943aed4acacbd27730197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13191708788613a70edd65cf97fee1f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a49c3143fe4201fc46e430886856aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9601c8e5239871648ce96fc362bca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d152c8416ee3acc0ae70f7d06591cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604e8be33f2af4826edee6be89a6c8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6ce889260afc391370e04675cbf0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e9930746287273ffb0a30e913d78314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742946fc2c9f7328f65b2408ebad40315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ab935709238a630d2f220b2bce5df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f960f67c8d53bd04efd31bda0d0395817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284f154a8ca106898eacd2166121b9a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee65d8822560fe19f134d9ff43f09519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5f6d07750085a086a0ce6bd8978d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba1d796533e2c64920eda6f894f07621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf21796ca7e22521eba7325c906d23522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e461545b28b3db1e1c231f014c3501323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788084163badf2611c110911e11999f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2703dfd7b0193e45f4c871696e7554725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc71ff5e9d6457a2f8476dcaa8b9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616544c1b446a616a9e53407a6b1c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda80acae0abc7e57ca61c90c699438828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b2a94b459a167cad4878ee2e3a6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1d9af7b46d46342702d323d63c4fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444671818019a20e55ec849c8d4b7ffd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb0b1302e185062b1ae28f8c7e3d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bc3f42c1ae5c169e31576ef64c58033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c33bfacf5df204c23414549d09215f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc065b6a38cf144ea27338bcef8c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef11ef39d3e02ea2a2fcbe0ba268b5736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5504d1227e3d8af565fab77bd8191f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47120635106fd678033b54a999fe3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96e5df63807650de0b7c29b01c94639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b37007fb231e050bc20c5378a465540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe4901374dad20e7ea2f30047c824b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c2c273b4f9c7ed830e5c0a8d390142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51127b5e6aa596cd76920ab30f8b1f6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534b2031901d391666765a34fd3b63e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a374e798b46076a9a57fe22bb3ccdf545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30920f55bb067d5d32dac1faaee7944b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c330208e802190fdbc25ae099ce5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe413e9c69e86a26bece1db1772b4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f284ca62fb2eaad3a8611ba3e8cdc9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf11d073864818fe38356bd8beb2c4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a5c5879c3bd0108ad15f7d9b65fe651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc3db77147010c347ac37b6e535c8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103186eb81b13868146787293647fde53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fefab2c7f52cb6e317736e843174a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0d78f5f21d8e01242311db5d20ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebb881ea2e39ee54808b5d1a61c74c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab918e09aece1e865a275c7c119fdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1119a4c8b2170c3f32aede056b76e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5c259de0f10bc2af928d38905a8aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574692db6acd08cb9c3f34a4ad6fb2a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a56bc8d43df8f24de7bb7a2a64a5d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412612a265cdc81d63442e5f10990c4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf8b3e574d88e71a3d45f43fdcaac263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a967f3019afa1a1cac63021db5f8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61cc3b97eaebb1f669e453c5dffe3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b37e80cafd64f77d89a398e2326d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aebf761a0682c934f72321b0dd78f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7879a338bc3e2a57e1aadb01690c6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef202a203bee7e18443c69cc14bf3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b890dba11a6c840c50cab00a776b54a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9820026f14de682acf1565a46d2b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78298c26220fa1e98be362dfa67a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2add89dd4f68564dd6a416c52001c0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87779387d13ad68f2f95db2906a521a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cc70936300f4de9d3a956ab9f18ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64107cf71e9cf0d13cd827e9159434a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb8b3df09f28a0c2ff42eb4cc6b59477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d4b5f5eaa7aaf26c9e54f50e44e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd146bd16d12cf98c8df122f1a4a2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616087d49fb85f4d0ac4b8ac0f2482280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2786812f9ee0c4e569fa4412b4890c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171401a3c67c3f23d00e9d53aca7f9ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4b5643952c7c01ac6a23361e1d9c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0635a80204e28f57d8b99fbef84b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b1f9329fdc95d98f0b6d558e363b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c22a1b072af548f5eec627e9d2fdca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad1aa10dd80fadb137cf2e2334274e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c895d9ccfe267c47764e4cec438cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e6a783b4d5da322ecab3386be0d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518df7c303ef9637aa10358c1c7cf5b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653871df8e6f2f2e0cd4f592f40c531091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88c992317fd5f854e820f73087614692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff3b4e7f1665491d6e9a654733ee893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18385e631c587e718ef7782c46f0fb6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b10297961acff67f5bf53e4306bd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7ab27039059ee12dd3f0fdf0c20696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e720910cc167372f489b5cd4d5760b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277e6759596f54af668952b7e2baa5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579bd75bf604f223fbf1d7e193187cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba44f49239dd4d718c85f907da3a53e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a986e0fe26d55e1adf6074455c68e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8224f593ad023cb921e2ce251851b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c40fccdc578b4a59ab95e8659e8ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39535b0cb47e5e01e117cb4ec2778271104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0e9dc24e15ef19899239c3491cca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeda755c738c7daee505654534554f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af5719dc0f10aa8c9ffe5cdde119d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98bd6e11a03468f5cbdbb11d7f4e0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0ac0bccb1d2b062f15a6b3fee5b06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc00b83e01bba2d7e15a0de0e8fea9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda072a7ccef5cd8d9ae9fb39e0cfde111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd94f069edb49ff9de7bb44b07265e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0b98741873df987d5ff54ff51a6c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8e155b0e620f49819c2b9c141dfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17ae7658faaad58bb4b45f5b9be76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda046b24f350553ea1f27b1c86963c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc7f0e4d9108705a91dc17b5a6cabe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf4fcb8ba10c41db3a4b085ff8fde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53c14bf27b22e0a9e5979c62f94b9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a652be1db0892beb9fdebc7a1f1444120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48031f9f9ef5d8f1304a92ee4da67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8c934460abbe052c98cae19447da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e378bd30d8e76225e4991f896408123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0179dd6f733ed7a0e99b991e3d8d866124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2795650d6e338534b41e87ce2d02c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c70f776f2430578a13dd72b3dc0b01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86d125ada9c26d4ed4cde32584aa8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dc934bfe8a4dca889880e9ebb43c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af4b4edb3ec62c11d59497fadc80fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98cb479998051d8833010e82d23410130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d25acf48e735cfc1a81905fb7e88cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443eddc4677108d8fd32ff21cdb39b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89701d7cca2f06c2fcf407419cb37d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2859c0816cf637928f28d16734886134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ddba9ee96e6e56fba2fa667ece6f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924b53e3cf84f87737e43914775a14a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bf495ed460d8e8762d72242870cf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434dc1d1df33cbc38778c1f274ee28f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b98611b738247d5795d370d91eae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea2a8922dc6d194d79ee1202ac862140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a39e626aff1007119b54e9e52efde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99689efebe214f72953f1da64cdaf5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97988bb3671bddca44c39af6056cc590143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dade9c96f9a87211f379f70d04906144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d07326f02d3a2145024050e243b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f61f8e485ee30bd54906cb0d4ccc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd092d74589baeb5aad6da1dbac61e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f5d4238150877c12916e0a4f99b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6f8e8307844fb16b7f3a743fb023149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b89b16f4dfe761882d7bf0044fab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd946e946681eb18b844301241267dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a9cdc38ac9b206e0993575c139d97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45045d24dacf7a484f7b2b3464f0de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b21668200e1c7b894de7bcf7469d3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af410f8d96fc158cbe2c5671599fba2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e3409b275ab90e37d83a84e3fc7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d0cbc8fb15b3024c6bbbe20cb56c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2136f99af6f255adadca0d3535c37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00b1e3cce507aa00221a677fcc0df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dc2e4e84014dc92fb65abe1192228160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf87ef13496d114c017af6aef64d8bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337269bd13e6b1c2ee122e1013635d2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d340113d30b5b96af0a866089ec4ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edf11dfcbac96af82318bcfb230a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399c2076921081175613bbb6bc1d50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf31604a7f8659c056cffd54d042e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479e07f41a964b539962483c9028dd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fa3be7637eed9bf9819bf3947eeb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bc7e2700b2cc17ec8de77d03a01b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631ea937ae5fd8ddcc8b5cbc78e1f56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3891ba0f5ec29553cea2904c9b58d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e745db967f9b244f1e10fdd42107bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c553f751ff0d54d275eb506b9a724173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d49a9845be44525eda532cab3ca26b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c7b42be215cdd94dd03d8cfbf8c27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727338e03c24ff156f73c9903cc65f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb56cf91f73c06e99222064c178b04a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7500901631cb4c9b825968fdbc8833e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f2048b6c8b1e277359ea061bad6a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c8e4fa6adc3e839dddb7beb43528f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6db5285050aee348470fa36201dca6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e82030b22206a0b3e0dcecc9dd42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a339a4b2df7cee87560440682de11c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e144d83554cc757fc3b96b73171f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502c8ba1ff320bc1102cbfcb555388f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9522f90f1f451795fdabba1ca2c2669186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3d8e809849873d160246a182c61f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b731f54f1fe1d73cd339aa1a5af1a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b24cceb89cd7cf5161a133518eafc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffa1830a0f9d5e4cd70b7562e2ee8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97cc8caa0036b692f946d7031167e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ae9b3525d5ceb6c355126205ae5d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a6142c829d74f3902f5fd1604f983193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7135e2e64abdd55992ffdd497ed2279194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36cd11619bcebbfff3a5c2049833c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55944346ec5de9e90e25652e9fc30d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3ee633ba393d4dc05e46d380a547c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2037738470c30029b447a4b8fef9a52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fba8b5e0105a5b15012f8e4bbadef8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036d1fae65069d107b6b4b747ac0edb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429165cc9e124a1edbd48dcff165a71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b819b3f5bb9373727842de3744bdb0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bc586fd860bd8719fc08c49c5133203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf22d5a508e81879f8ec815d3c38ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c3eaf0ef21beb2b7c003a1ad4431205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722df86aae479d375f4e8800a929485206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1774731865462b138fe9adc433548207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b30276923ddd8bb8dd85a4913059ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25fd779a7dd8af30fdd3b4e8521ad0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba98d53b0cafffcd00e3745e0a8a09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2594e6305b32da27121afdae6d6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83b270861cc130785fff6fccb693a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc593bea375313defd84a25b7ffd2a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abcf3470c89395f12f80fab399942b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe9660092d62639a09c35a1a104362215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfcb2e702627df3f8c80e43b735495216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a14d1d840987d673cf02a9566f1b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762ee9458eb72dbc93d65876ea6dff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cccf72133891a8b9dc2d5359d38bb8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eded4251435905fb077d3f6fa14d1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b804cc81ceb0fc93386363d2ed252221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee293e3b8dddd09a77f7d1d874c99e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a166078a7664f472914155cb13b154223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066bf3393544ee6e4af2ab1371fd8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ef46b5d34defa2f699589287e544f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8304f93772a01567d014ca242e4dc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21fb0a1196403de453475b430b3cda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adc3ffeb5c758a226a30f73737a4c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3259f115649a030094a55be4457031229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d647b0609dde1ce0e357f7ac0ba75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe15cc32786ed07e5ae74c670730cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd8bdeab23e601393adb5861af623232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719acc87acc51353ea2bc6a9569e801233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610a939b501142f96d8ad188a30abb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed7bdaf10a0eeba6e6739ee90f37e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15686e516543a2db13f4bd1fd01fc1dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80550fb483b53053c6bee9954c68212f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d875f0b22c4e98230066cb590e414238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c34d050fee4067ab8d3a8f2e403c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db8ebf24628df78048d8d73213e7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5db248ee446ebbb7683b07b4ee9a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9663a2f56bc8493eae9523819aa5706242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4f889039cae7f0915337a3cec2b28243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878ed72572750275abdd38221a1b840244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624f12f72b3b6436685cdae1cfbe977245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7650eebbf489038f0e129a2fefa33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365109ea3b29afcbb9b8badadd05c304247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed88221ab4d7939e94c6f8323f8cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467545b8271598c54bc0dd73df6d923b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4c07ed38599b566a479dcb3c1878250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3a8424f47dd35189a8dbdfd3c0ce7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f8f773c1a14553c07106e7c7d72bc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257ac47f77a9a6db132260d841033a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e405b384705bc9ff7224f1d169752254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3ca8f4679aba14af6dfd409ed9f9a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7406b3a2162ccc59778d8ff56ca259b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388f0ed4a3640502906b15036c8b039257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242b93b50dec994ae1854817e2ca1d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285642076720a412c8be0195baecce6f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f086589f258e587a2148c6cdbce5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3868cf44e50f9364eca0275d329180261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30f3db11a80e2524be6874a5d91649262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39c569799c2c572848c88547f93c02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef6fed437e91bb58fe9b698c9781b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875fa62eef42ee61c6ac731bc38f5cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84b52a5ba98e6cbff0a2742e122033266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae04226e4f172517b81de6361bdf8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f720cbbce509cdfd452c2d94bbaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac95ca8a186554bb21592537567ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a84e25614c56a559b5ee9bc9185e96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196f8b9aaba167339d94dd26d91bda4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a76ece838006ab5e49ee946e21ecd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b62d36da06c619ecbc76d698f7e4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb44f93da077f7ccda85222e48e74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3544fe04433a5b6d1d4a1d46cbfdc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988628e234e45f8a863a99fa4be62a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5a064580889fc5d07338b9142b53b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4c84c18fcd16aac1d68427506fb36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd7fd116b3ac80f14374afc42dc282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cbbf5b8d2eb7633cbd62f7453d219280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1542104fe514704c69508a6b163862281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a31273031a799987637ad5bc11bd54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123fcd77b6ee3a9d33d881d85ed8f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0d575eb6360d0e6a431080267f997284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036cd46d040b7c33a3e39557e199b2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e8094374f00cd516f4db3a3441cff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba71e9b52c92c85228bc28f327400bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5f81ad8f7acbf0c9cd4b0a08a970b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d6034a917ae7bf242ee67acadca2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86405fa0a5ec5495155c5ba180412290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f6cc8995ee8d838dd07ef5f934288291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c819174f291a087899e1d457b1a4e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698670e8fb58165bcfcf95a21b1a723d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c06c7d590990f97a4b5d8ce32ae3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3b00da5ec112a2d8b87a6dec92851295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8934f7d767856ff25e945a9cc2e2a7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23875ce5d68b2b44a0d650370b99ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230831b6f12e03d12497a60994c72ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb608ae3d90d4204a57388cba8abe7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1db192c53e000210c56684c4e23b02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e17014995719dfe8297df0aee6c4cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b6c4196f9bd460487ca8c8d1e303f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697516478dfc9f06b389241a36b16cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b663b3773320b08edb2e08eeddc779304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20133808e253bd930c7de52ff7113305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9696151d086a64f42df1af9bc73ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2477de248f7f5622b153ed8a0d4a42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfaa6684a35471a120656063a3b0d9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03384c41b084ed1bf956a961b070bee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9758041edc8b917ad25f0238e6bdd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0f5c76491c19354e220b981cb09ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea557984ae73cf30283643719a8473312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b67f2ae5015269b844199a5aff18e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a1c4c618893058a8fedf443bd56e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242081ca989dd2284eea24d8fbaeb94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38990386e18e016da5f07558eee3916f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4079df1c20267425ddbdcea70125b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7fea5330be336257a156b4d39e98a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06047d844425afcc04f20408c47470319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24822db44a720c519318b28b5acd695320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03095dfad05c280246367534180143321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c99d437d98ba57c1b1fdc1857edc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292531c798aded376e46f7f7b8d0722c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee65c154743e4c2f307a6a287fa93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04f8e8d1fb7b5cb12887c06b5d8a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce2979a8bc9c4bbb2e37770dfe3f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8656072fdb5c7ce69d5af904f12675327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3276277d027fc161577b4cc177c884e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6236f9818fc6272a14be6e5c6bb79be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933fd082ae71fb115869b91bd7c53cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec6c8ea4293f6ed3db0babe4c59f1d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053bf718118730c8e167741e8c5004332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6973511a5adf5b61747955740a59647333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c95216148f8e77260653c446ceaddd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23cc4731ecc158cc3acc14fcd911f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b734cd4aa2b4f352b5e2c213701f31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec596994427dec18d061336bb110f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0141451552c62aa4c2c920abefddb01338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e434f9ca550f1ceb525fe3ed8bedb1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56848fa68b8c9f1db1fec56ba174e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9f25d26ae026d228c99b498ea7d54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e2588d0c28ae4da380257f9ad807f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1faa8012f3840da7f05fc1c019dcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef67af93d12d80de9bf5d1701bb9a0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5229e9805bdfd79da7ceb9d81122a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef9f05f42f09fa4e7533929f2fc614346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f48b2b15fb1d8c27b57bb99900c627347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aba341732aae9329e31f1e8aab143348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81150f9ca805273c24c08951422300fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29119a85ac063133cc7829096e75aec3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d76d7994a459bc9389d45c4bfe9f99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7941b4b24070414150dada3f8e9cb24352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b8b0002c94736cf374458517e534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ca49edc3c18858dec54f4082985a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2471ac0139bb4ad4a328e92b42bb280355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead48697af578d282902379ba66cc67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c233d0db28ddd8896f241937a648d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a8f64e8cff8423c33bba607de3c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2bbe89a32fb46c25ac45d3684ef60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10975e36cb138f3414f3affe013790360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe37eaf9d45a67b3f787d7e0ba002f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4887af2c469914c0de59d9ff90a963362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd67ae611475bfacd055650e7e618363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb5e84d16a876c2b455ecf60ba77d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042d2db1acc208715f13e28373291ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b3db3b1af4af2f8a96a080def7c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04862a37a4f7af2993e9e8b155ce813c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3c476545944620d3cff0bfe17202368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8900ad514092408cc1cc194243200369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39591eb040ae8a84f1c16f0683d718c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3c412035f2d4dbf41665b9415798371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31da4543e765e4d989c1f5c1b05a77c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8082f8c70979214ca5ee747129e5b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055feeb72ac7cd5e614b32a1ffaa2e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c3da3678c7ab45391da2f5486cc2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f22cdd2435d5f170a662cf67db59d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db54040eb4d2f4097fda741880edb59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1148426b6c45547761a1618aa8b11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027dec7c65bb6c0263348ad232a2d4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe01a3f2c421aee9cdb368b8248652380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0fad375b531876a564a16f41e4822381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e631e727b282fe87f37674b5428eb5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c19a7282efa88794c7560c48ddfad8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefced1bbb6bfaed02ae4f8d379c1c0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd48f5361c5b426342429c9954283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43704d0291071bf4be9311667bb6ebc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138813a610914a5d8cac59cf2a06506d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb98484bec8678e9d177b1402d84b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fa428c3a89f17943083e0c8bc9c31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f98b43458e44cdcb22c11f538195f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345bc2ff1b5128dbae04af5636a0389391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def0ad5c4f0d763b55892660a209a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ebc99c4c870e08642d3bc06897b17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87556dde711ed64aeb435347554c19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516de9956df7e36f10827c447fa6a01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6458d15ceb462d7efe32a269f6821396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d3b8bf3cead87ab5dad7cae3a72a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf01e7f08199502c9eb377321b55e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5006a5384b8250026527635ad6b7c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447a2fa61a8fc55b1569190d9d7ea81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b8e78a026950dceaaf065d5d006e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6c72d62793501e943a582ebe967c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731668d5b0eba306bacd60fb9e5f596403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ec4b73fe5590ea9ef0d0d7d480fd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3460622eee66b5ca90c5975b0298cf8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3c31e3c07ee460e667ae5632b45f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c33e91d8dc05e6fd360a7ef1685c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6d3bc19569f7ec769c648abe1bcf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe90827834fb18cce5a6ff991caf4ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b861bebff0afbe0b06e31300fe1ce45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed0f06bd9df834ed0b54c87e55ace411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081fda256f965d9bb3a721dc81826a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d379b68e7a73ba00fe12334ccb2caad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c95075e77cff90497057bab38da3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de2526def79336b59781bff55eecbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dd147fe95748b5062b796e395fc01416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c04d545b081ec1b9dddfe90d1586b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171afc7cba254a4f7672badaa05c39de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b621b0d43a88c7d1c15f337adb860419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de464d6f627d95ef7faa2f5b18a6afa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307e3f0023e3ea2788688ba4b09bbbf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc1768cca8cb43c044caf4484c6b16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec7a19b73e8309b5cdfd51170a5e70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf5e739de10916fb8031fdf51df0ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1a291ee468bdf3431552111d28d91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60afdaa5ef0ae12761dba3ca0fa3c0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2223329a154a48b7cd3b3b938f2d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e74a78b6f9b8464d0df10fac63abb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969c230e53ca84109fad480ec5d1bf4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc025ebceed40ec4b0e3e9451f4aaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c29a99907c63b2c02c6d1bae1d7a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1aa6ed9b0e68280bf7eb4d168f215b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe9cb10325de8c6eac867671c05677433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778f60888fe49c892d03080bc20c0af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb4c376c6a0ddde8a9ae443ab317e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde71b8fb505a68c86813d573af7c242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5fcc436548628f10c2e90ed4b10a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1fea87b394cc5e127363d09637149438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad29f8d42f9aae1f7325b59cf05ad51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65a1b3062f0c7458e96a381de04925440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173fdc08617ba473ae12c9b0131feac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf362323cbb184329b910253f5044442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb9b08c3211b38e6bdd4483d4504e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8711a411a318c83ffc276ecc4ffe2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb43184d8c36c76202363edfb63406c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de652c77d61b77c95b448934e29f5311446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e7ffb26f4f680960e71c624afc7fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b0869f3f6229fce810b30d215521a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60856651364b6a53e9e7c64794071e1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17376ed74dc1f15aa4631e3e58297a41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f79c27de395b0f500900bacf9f054c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097be51d00076fa1f3a7025f1a2b0d45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecfed6fd939a977580aa1cd95aec58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f705b2d4e1fde22c48762bc114771454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556fa956429dca8bfde268e2ea552d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d95b0cd8b7b3288d5dc59ba292591456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c88bae23cdb2e959f65bf033bb64f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec4134795e9f72bd49ead57910cfa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0289b2e126116542ef50fa5a341b69d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2faa78fd8ca20b77f1982f8f38e8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45042dc56e581a2ec4ab6518e207f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8423f9b0687fee92985bfebc209e4b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4981766dbb78300c7e5dc3d8f5287463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bb40f3065ebacfd4df717cd26cb69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bda5c0589fe584c507da6663c4bf9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328c5b130d001464e6a689580ab2b65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc752fbe1006bd2a17d30ce10b133f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df24c6b76402a7d36d9bb0f9ad6b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f33c251d9e2a0e108c14e4c059ebf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531015452cff565660b8be87f5c7328470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510723c82608261912e9f5d1f43ddb77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e79ca1b827fac6090f93db9209c8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae724a5aa2721d9e672c394c8d22df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3808748eaf92a978fb0911a8ad6522474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99a1f303fd2046e0afe9ec657212d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db4a496b69f7ede2ce81163d527b03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd4e094eff7f9e53ea965f554b0cf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4bb7bf673d64a75d156198276c1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677611888073b92b9b668a33b7382f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ce4089ecfdc115a61a6c077c355b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6e6d7f996c570ab31d32e8f651eb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5f3d4e6689b9712d1daef21fd6705482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd78ca132cedaede68d139e097b0233483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f148da4f59d13145a43135fb4f36917484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cfaf63da0e3d4d16855b1c401b2ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a06255edd59d1622cdf6c44c81f69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1488ff9dbe8358ea1f31f4b16d4d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac191db698ec86d5ed15666ebb640dfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd66dd145f078301b53818c77671b33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081996a2991dbdfea2361777a10cec5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4dfd5a8424332c3c046927b5c633b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6fcdfc58c938b78fcc9055aec6980492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89a4b34567bb1050409b0b469e3b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646d8761f7339e6c65d98a5357b27dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a3005371a1257612a54cb757a952495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4523d7697f6e514d77947ee04900496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8c40382dabfab575d2a3df3ceef9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c4702815b92927bd7127e42885ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0907b18e8afc541d39ddfcd7546a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529be1bfd7e9835cc80a4b0a6926d72500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63bd9ffab71f609e64dc007e173c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e5f3a2f9fc2d8c64a1e23925ce186502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3a71e205488971e7cfc63423a923c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f15b30ff5da7dce1dc576c0efc00a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2301c718c8e79ccb9609b140db81e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e96775001abe13c64108a2892be434506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f710389c2c3e88eff76302f668a9f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773e6fd82eadc57ad100058453883b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2db7ceaec11955f9111c1fc1907b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e13689f9eb1f4d0cce71d7669ab2c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f401df7f4eaf3512fb1c102b21f2d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f9377def6849c273b3c0a2765cadd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255fe4183292452fb602e1b3fda7975513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babc844bae30885ecae17ca351f2f3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdc9e03952495ddd3c42208e1356f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cbc65e6e32ff895d0453955cf53c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8f79153c42799f1258c0025b2413a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303642bd7f79b32adbdbdcea59bcc1e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1e9cd612647393513e739ea5a008e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb29ffe4799cd448ea0ecfff318a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fb94e7f038db3bea735e35282c0cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939956abeeda1c493491a258ffaf1796522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb3dd0a4f1f3b73b05e59bd4aa7ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b06cfaa6f727a4262eb5a9b492eec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f9bd91fd8e7d236b55ab11871f347525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f05cbf2a5968e345c5dee4cf66d40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be1905b06e8299fbd88e3434f51a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b5eca61fcd4ce06dc39e585fb14bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9d8f6c4a84f21242b84357b7d3a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c6e14252310cf938dd53673a57c64530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4b8572b598a72772c89af0d3402b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b6a430ce3e06cfaa0e3ed44753ba2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dea838d6a31d216e6ad763ce6f8958533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1904ff4d71f9997da102a1e8d7743534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82d45e421421872cc45897bddddcfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46523201af1c8ddab1165b86e66b727536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6eaac85819624913085370fc20b02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349576e5e71c74d3ae3d245df66351f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ba297b10fada94ee5258849c9a740539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508124894478241d20736d13bf95fa7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1a3b66f1376ecd39cfbb373aecbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587fec3a6ebdc91d38002460817d241542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e9828f98d7c30c1494ca46d8bbad5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaafe9bb7ced30cda3f747aa58d9ebe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db730a4ccb2c9c408b95a4226b32d80545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b5b5097a48beb0fb4f1c31dfb664f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab861097e335bb8ec95cb13d7b6813cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a89480aa3cc77847a83db7f4477c08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c6b7d5dbf4adb950a462a93e607e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd086ea74cdb9310702fe81ded22e823550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64256e4950f2c131b26ad9757a32bc7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ee6f561bc9e048c3b952f1032bd98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e5b426efe5582b0ac0265ff560af0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95fa54b09c3777262bece6bdacb8e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de3c929396e7e7c94aa114fb8f98c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ba336448122ad6564a8839089038b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e64a62ec5e1af065c2d9cb87468abf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f711dd5bc1ee0e715394b177f7ebe1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40679f0c96c3f2c2401ef17ce60888559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b471da10cfb8c6948d886c50fda376e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9973f4eba034d1af1753d1150ba982561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9674214ef78580ccff22be90d656ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fdfe2b68abc8b159ca5ad253247ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81686d68b4cfb87e589693b8d9424828564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116e3c46ca3adb352867672417bdb1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6e51c5941709a356c1b8f694ca78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c86c273a66a6fe443b6d4401adc1a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f36d7af984a8079952eb5bc7f1ed0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d4a7abbec7bf22ebb93f7f7257bf8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1af47b4bf835fdf6468bd7f323580570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb61f87d2f6432703d2c1a4345bfb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c1521e9764580114fa070fe1d3133572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8925e023e103e35cae2d680435ecd1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31f940249c6995ce06f1c9e6004252574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe386ba881bdfd79f3f38afc49f515d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062e4fd153fa31be97116ddacb039d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f566d312aa2e1559bb00c5f514d3cc3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6e272577f173cf2a394f370438bc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de61d5c32f26f57cbc812da99dd478579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5776cb74fdf062bdc3145cef67d92e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c98bf001322a7f8331fa510548ee1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31e2f2418264dbb637731d2d127d71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a913ee47db39b7682904e5a0d2a76c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46810228b6856c9f81147768f9e38e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ea79bfd04ec2dd106a23bd576cda1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b0fc2cef3ad0353491e4a3c5b92da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2631ed994eb1ef08f3543826d905c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd99cbdacdd906d3a41ea25bb87b10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a461c2c19ce89adcc905c2126c14f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9776d7ce0d9c9b9e5c02caf91de751590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288e21ddd8c6fdfedf9009a06b5f172591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf7e63664be317655a3da3b99e7932592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f4b593185ed97b9d2238d2dd73512593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ea5bfd27d0cd194edcefda6c37e9a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727ace77093e41f0a4fb531490e6c23595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1480255fbe5839d25c73a24ab7053596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab92487076abbb832cef7ebe164900597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce968eeb711e8946bf394f48b475fe7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091bad7097815c48dc9f5e133aaf3ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b028d56713d28f9ad4ceeacb5c0410600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea1311a849c14549ecebb0466fd409601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af733927ff1c9798102d37d2556d5d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963073ab231735f59875261adf48b18603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba51385650de02ddc77e72863bdc46604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be353d15b60c601cef94e7abdcf7ecdd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87056ab00e5419bec5cea7a535bf025606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b2eeb0af324debd524262c3fa299607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad304fba0219102f1d7e64ded469e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c0318aa430872a094ee26ce8d45ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed143ab1562f49545fef7812afed1fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ddcd044d12fea935436ae99af96277611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd1bc649a6b0fcd92bb6356a0e8d86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0fac25ed0917d0cd95f9ce768de78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cde6843abeae271abb5c8fd768dad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952d4b8c1fa9005cca4b3ffd8730cf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444f577a5ddeab31205321201bc6a37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c39576529153d5e2b650fce3b79b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b84b07cce72aa14178461b1111e05b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5d5d232c1e14b11a0dce132aa4f0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af784842eddd5c38b43c5dfa15fdc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f3487833aa21844631662a0a67c8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee961dc3fa50bd2831459afc1a9577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ac315f804f11c4dbb221ee088b99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a76f9f50283dc47213dc522a4364f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11aa284942493cb2e9f18bd1038c1f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537628421c00a73b757050d2df9466f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa2264cbff2280ee0af7d90a23b7ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997042774bd8234604f1659bfcc36b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631a3b53fb30a764166dd2d5f1ad1b9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaacca43251de2fd07cd21508df100b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71849535e96f893579eb87c9c09225631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4178278b3a1870ffc126ee492612e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f5132025e5dcb3682d76a5ee3de9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be745bfae7bcc1c02daa32c317a80a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3383d15bc1af22ddef9c2d6d313480b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99bc647380ba79afde729c834b4bac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab970ed1c5a72f7990b5ca64f745c672637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2592c4b628b958b1b6a7c8adddf5af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa7a3396c19d7d002a05ba42193eb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405cbbd26e3798894aa087f2954447640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f3f0651c90a0ce4cebb77a34d1b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78d71c3651f4e0ae38e9a45bbbaddd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ebeb1b5dbaa8452414c557db937d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a9e16a96727decadadfcd025a04f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee06bdb55173a0901d025ad2d93de6f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e5d99141f16286c015ce6c77dbc76646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a15abc5972f7c206e299352c283670647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7600540c927b678fe8554af2c0d4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa0aa148f411c22bd7fe63a5084c8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add3f77e1093697cfb14696aed67d4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357907633cf9c3c029af6ecebea4e79651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa408241ca838530ff548a2fd2d71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a43d8ab7a7194531096b5d02509b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac014f2bac6afbc2e591cc75cd0f5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056383d29cd788f8e0f3e7dc6c2e70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aeae81182b321b7bbba7b6c65da41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90fdc1f03896f58481a8952df1b9dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a64503824a000e97c92a8b07993b28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02790204f50f38343e8aa3a15bc14206659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea69d756a8316771ec5ca3052ba7c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7d49c7c150184a9a16409fc9b6bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f148bb59258b39624d2505f22b953662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b9fe1d177d2753f1e557f4545752663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70505cd80d471883e10c1c072018d0be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be724404958ad3188c09d80bf3a89f63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284b9c8f0f19ea3a1b623c4b603daa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c7f252d3256a283fa2f4a41e7b33a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8048de7fa1b31ec2c2bd2f20fb190668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53aacf154bae2f3fe11b915afdbe07669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2314bea24c79b7e0a7f2b84708ff1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc988d43c9facbb63fd62f308ea9f76c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bbd655f2e4e4387c1b7f6ab95cb54672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc6b714bb607a984b4c29960d7d902673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3eb0c9a23b0ef030574de97fcfd1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fabbae5d4976491a795f1e546bf97c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95ab18ae2bc48b7540e0b2a7e43a03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70634a00ff26b660b55a69a6aff7ab8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd36b381f10c117012167b679dec19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71eada80fbea6faa9f598b535be8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a25ff72c54c9d5cddd37babe22d71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daf16684e37f4f14e8daaa2f449aa8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af575ef2947d3c6633388688c0701fee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620c1704e33c4df15f142e1f193b6b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ac75c5e33fbfaa69b9d9cb41e5b0e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2080bb5919d3bb6dcb8e64e44e752c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf6ac2e505cb61faf09c17fbda556b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e8601ab705d870f3fe998f6b6d038687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad841cdbaafce7bf00324fe4bbcf2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06c53583d91a3b4b84eba01c0ee233689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca29b18784ed957de0ffc936c3ccd85690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f478f31bec7f29f290e63ae4a18dd2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4e4aebb7063b2912cc1ff32169323692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db0f1a5bcc2ffa774d83f4cdb1f63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba31a79c9f34888b9a2303359a1bc20694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fadbf7a642d217129afff926c55b75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267d529c0209a3008875a3c92961687696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30bfce5157d82fea781a7981dfe134697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663d02f8bd9a3925ead9e26f1817e0f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de4ff2bd49aab3b80f1409383eb34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b993035f40e06fbb0f907ee5dbeca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb004d121870bdd123b870639500989701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b417357a57c673e2a8a4c3170525b0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7825ffaf7257b37d242dd62f609fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4993cf13bdbccff0b9d239980e271b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f0e4269ca356d4b5e3dc6904bae8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162b2865cf57632ffa70e56bc6ccefe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7bad7b0cb21150efe1aeea3ce55d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e0a45e187b9ee14e16047bd32e33a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5ed137fc5477528112a6969dd9fbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33ab03582a49d2ae43850736a15c17710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831cb3d0ded909d99c843d23799936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef84eee9aed4d7ba82aa6e362a604d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f44735aef0b5a39b98af77dfc0f7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee426a4e9ce763ef26086a1065a3fbb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae6ee852f391a601edd0778486e9b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985e1b463e039e48c6f2139b162b89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd630dde6b6c19c31d0ea17f92147a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e2c02b57f91281a8294d5f5f66111718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f73a2700d2a9d855613dfd48c6137719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a255bb79b4efc3a9f1d25ab8c7547720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c44f6c16bc3b10ebad6eb3b88b63b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff294fe152bc5d433df50d6d1fe5538722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8f1504ec28e71e5c69fc04d1b2339723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a0e34bdf18bcc2f65c712f313bff4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfbdb4b6d44a43f4a725c913a5c6d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df5411a64f6aba8e8c4ad6a795ac66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6258b940de1671676f76740ff8b50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1dcb7db299fbb84f7f58d05d228e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649656712e419a36cf2249bc5e40384729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee901e52ec8c9f170d8b40cc238a87730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb575a5b3dc7f4c6b3741dc29cc0e9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae97e9d310af5d82414dd7fd699276732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55c25ae2b74862f851fa5d91601a58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7221a730bfb5e5a03ca3561c9107b93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f4320fb9cb66dd2e327016e95cd79735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a7a4977ec6b1b2304fee46f0c4d19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e340a974a5bcb8bbc7eb191b6516737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739e24cda481a515c258ac90e9268fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0423e0cfb59e745f3cf708ccdbaca45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be15d6ec749d10b0f711f6e30a034740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aeda3727600802b0fdfc8880bbad9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efda780874138675560059ef8ff8fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f7b6cb6710cb5b6616b0144961f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efbb08358b39d88bca7bbb98912533744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44045bd3b94a51dd0f702abe12894a89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6347539a20cc3337783d0788eed55ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bd0ede4278f4d45f2d52eb4c68938747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86bff1bccf4884575063e090c76ac8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4387651d9dba31b480457f5ce53c32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ebc23e90de6e5ed7101617a4d3bff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf35f5b62d6e5dee5830b6a2c426370751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c913acfcf145586cafd757565d17752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a604a1f84a12516e9a1171186d5b3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894339abf800d0b7622d2c7bb09332754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233dd24e45dcb87d7cadf262c330289755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc2f8fc517883067fe2db0d0ce87d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b16bffe8d3bc7244067d95b8c5e0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3409060b4b7b1bfe8e1fef52d6ff5b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2bc1226eac17135cc81047a9034f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca06d27e517c459bb14fe6e771a96d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6115e6479f0eb84fc8953de95adf52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58822c6f164ab7978b31233b9388f2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d1490f7d2bcf98a76c808c6483e7c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446b585cc7baab756d8164f571eaf015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685a1a015877aa50dc4d09c456a11366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a583b6b8e645011d49bbfae20d1197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdef2a1f770a098b3bb8571760378d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f9159ffbf8d627f08b01f87d58e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7daa00e179a1b82532e11401624ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e212cdc42893cea672040a8b68c1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc415cf44c15fae586db7054da6b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143235680a823cd55cf9a8d52abb60a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9607c38595a09498925997e78a79a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7104f14c56fe7a6af17418af33479f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391bf83c5010e01b84d540d05f72ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd24fc29a3bdd473a305dafff66fdd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9ce8154a85cb783f2c51601e76bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8776146e710f737d0488d59dd56c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e2a48c86a8d356ba11d45e58e886620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b1f356e86214cb48176f412fcc64d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb729e5d0d82b2b68a094812e75b54d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2c8f8bb30fe75271ed8ee0578ca0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f84b757b489c988ba4dadc2706a1f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62357145e489c0fc0e4ff70be0d886c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875abccf828a45bcfcbccfac4c16c7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed881af246c6a24bf2f33faf24724dca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716792d64e694359804e3d9cc6b6f57d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7508d14f18f94e861b4f3813b8f3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2403d7e6ba41267615c720b236dd99930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386270b6e1109811d572a0a06beebcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff68800f53da0cc47db54ae91a7d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b993d0f9b74c4b2ba23e5382234233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c28d446de428f74924dd0aaddb04d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c5c75ca31a12ac09452233e127e3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da45d5e3f6307484c58dad603d3641936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653a17266f963f4b65b3256c606a8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f354da7bf2a4092f2aa3d4faae8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3311f868631651e4517b1f3699d5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90eebae97640b102bbdfad147a34cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd080ce3538731be47da399e1ac68a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b85010a34a7dafd3c9a181fb634d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9caf96faf7cc2bb51d90590ed1bbb0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857a27ea3648d9282b0320493d605bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d3436ce8b9505f533880d291c175545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c48bf504091bcc11cf29f6f0a4ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bb8fcd25f23a6b69f771eff54167447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e83988369f28f06714deaf567b0b0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49565315ac39b58daeaed585dba3bf8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d342119b425194accb8b70c4f61dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958225b1e38783a9c432e0e92fb2d38251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a30e0fddd1f8bf534de1c0702767052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1be89b62fe623c8907da9d0af3547753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830b9a70930191d4d3660805bf6eda354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088776d1af5ba3bea32f79f1b49ebc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccd11359eede76ef5e35f3b1fbf19d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed100e67f258f4ea7d73ca8270e12457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164964d569a5be147a4672e2a3f06758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abcd08220e485d3e98b61300c7ad0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e12997f3a3ebd905d7db2e182d1c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f967ad8d29eb4af6987ccfed328f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ceadf85c5e07a0b02709797f7f4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d891025decc7ae49429cde0ef03763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110cc7c7fbe89dcf450f889f5e8e0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c36b3d17bec2d53261a99b572e0cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5d04e2ef310f768a4da4cd6cc7cf766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ec9e5a6fa3c3e2805bc152e5c85b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1910897608bed26ca1917ef338c2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141ecbf4e9692464b67a70f357310b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4d4d8aa7a7744b6497a2d1cbaa3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db2fdffd8c89227626bc97c45d287171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa4b7bbb1417d9839586563198b88f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679378e33c62becc3f1c2b1ff82a80c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae851b676474b2fd83dcde1bfc3552574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df786327b219719057992b5e5b07b0b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a90f56e5b020feca1196cd6a8d77d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df293066b706731a0fba8f38db1d618b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc4645f967bb89d672ccbfbdd10e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf15f96b41d7e1db6fcf6a5858b6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbb0511e9c5e9fbeacc0830f85a3b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed8aac518203203203edd92102a38481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df049f9274c5559ae2d63a21178961182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b268d7a7244b1ffdc2aedb9c493b4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17fab2c4a44a9931b3ba1f9410d88c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe53549069e433258b7fac68648255885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0db8ab1940c0974b3db6045619faf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f911896c2b666a0b608a59e095c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5feea20868563caf02dcbbfd8c3d2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294419ad655ff3b7d27327a618f57bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f1f52722205682a41d1e92ae8cbc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438cb91a5ab45f8b8675da9e1dcd96791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf843f26cb93adc4b5977f8ed0bb98492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11050d0fa4a590cbb73d35d61fe76ce993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f94e7d58cfc3e42adcd3d9f128a2dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03f189c5d16e938e28414085cfefda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd010280c78db9a705c559cf15b5bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c1eb545667a758b53c30b3f9fa6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acbc7297fa5887b5daf617a4e08ae498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21292ce987c834910f99b1e91a4634899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575183a4a308928d4e384098e0564b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d7b30788ba90fcdc6b0c78f5c525f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fee013e826e57b9ede3cc842d7574102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc95f2bc223241d98eb01e03d025d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae267fd9d6ed46697bbc151be317a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde295094019982bcf5bf31f110ae82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e752abd94462f020932ab9bfeb8fa5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae753b13c49472f07daa519f0d14ed4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f8cb646bf2b160ba5779825075f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba57a66639e3128d1c72ed419a1952109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4b7dd51a2d154f5f0aa714cab53e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b541887cc9ae85132ea10895dcf0d08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a462dc5e3efc0eca28edd7065b8c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58690da3e9b10d552d0819c23ae1416a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582ec462b4365957ed7ed288805fe03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7f7d8e52d064944c9a5dda3499b19115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874912b96ef5d3c6a4ad73baf6cc3c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca00a69140cbc67a43753114bc8bf3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4e57d63340c0d548329bba9b38262118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d22950492d2518fba72cca2fd11ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa6942030a5ca11e100428996d593120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb839abf99622be0dbb99ce5ad4f2bf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcaa2eecb8471ae903a1658d473e3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c754e8311294cdfa24c483a2f2f914f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766796ba8317b3313f629d4b3fcf01fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c141adfa4908cf15062251542e78be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b72cd058b10660e34e81ae3a03a96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bc2d80ccc437b19ac2a9d97b1dcf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ceea54417636e065123431bfd0da0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f616911a544cd15742fcc31bfec9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f50f6ce1715400b3b300868c4454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd85aead2cb629d4e9f5aab97998300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3fa7760559241d59a22bc24586612132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd2d94b75605455586de4bb7547e69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc9fe34c5c765a8c7d27bcf586b88a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650518aaee56f01b81b69c9693731b2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedcc5de3a6fb1ca06a4b57b5bb7411136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341ba47163e7422a8fee644ff84601c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eedae65c21c56e3fa12acf1656d6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292c40cc08e0492327590b4a4059ded139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bea0b1b8101b58e2fa9b01791939c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a107ba055df46b03be6feaea804153f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef743cb9cfdb47176abefe632dffdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c11fcfaffbbf5c6857dd58c4e37f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e07cf0a7359b6274ffac6f19984e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d1087ed48b47592eb3bbdaf54d0cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc0d8340bcdb108a402bde14f07413146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485b5f55385f3f5b1ce20804c6626b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e355eeed3f6eae3a4f7ac0e392a7c20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7cd278be358e033358fcc66e75e68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cabfb39a28ac2d3bae89e956d56c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f335af5089c594fdeabfa4d68ae33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad60badf1bdff34fcdc52d36840dc38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fab740fc1c4dae0a344ca76730cbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654e71d906f57f0e37d366cf47a0cbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15316d142c9655b031ea78cd302bad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8470dda546bc979a816b8f550bd1c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68430be075b077be140a50a93f5d50157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ee033444b41a6bef9779f8fb5316f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db013bce34712250b5b1fafdfa32a2ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62bcf9d5a7e85d4c531ed03a0c3117160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59fb1de8bc4400cad8a61f74835c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf3a060a9b621eb3b8ad086b4848db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79896898fcce08a049e0f19d7277a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cf61969ceb9f9d4e5ba8e4c4e03c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac002b72617c09131c65e6df88208165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fac468030cc2da62a554f891c2f6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3555b5f3004dda7ff1a474daa2c8ded167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b1fb1e13fef134487f01ae59ff598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ad514c35d72bd54d78cb03b8a292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa83c3e52d481bcd58508354d94e87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be79bd13c7c03a9169c7caea6a4af1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6051b0cea10a2f481ec35bbac8f25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac774518e16236e1a4e60b4a0f7f7a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d58eea1336c97c7a9bb2960f78424a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb321f7fdd5db9eb41fb80145cb43b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040e4d6678189aaadb524bab28b101b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1cfa679e895c9fc9b20c3980cc55e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc76c52a642d30cbc1f9beda3a21c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffcf9e24c3905e80ece7fa99180848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325fac8ec8c40d879c07c3e7b7f06b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50854e028f2bbd7738c927c8fc34f15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4950af4b057650e746b7af218e6306e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11957782397a7c4726ce76d9a93a60db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25cfed41269173925bb401d12dbcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a3574c574577a4d6775674d946e34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3a4f096ca2ffd630e3ebf0b8d8f3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41680576c7c31893f6e1b55d628414e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3cd275649107f556192c86f2b6bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550cbca07a16f07a68613b76ed120ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b983cd3d780b5bff3cea8a6dbf00a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78f968d31b0759fcce18de253d075f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db2e33a0cee5f561a02c117029ad75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8651000d5094af12cc3ebc4ebebe4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bff7086a22a6dc30208d2a5f83d11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67def6bd232fa3a5c411072bddebd4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da4970b2d6c668db16686ff6cca9dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b8902a1729e6c929cdf924c7f2e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66918ebbd54e085773c25bbb96fad6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9022c20f90f7dacb13b9fe3c086c45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15740a5aa48b0c40e5994bed0f526163200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ccd3c84a12031778daeefe38e715b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a19166da14f959a4d818a15be00fa9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0eb3db5a7b6ee4b2f3f7fb987079a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afbd33547f8306ddd05bf08fc315cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e421122a3d024f352140049a709c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6628c58f9fc4af37eef6a1285143b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ae1119829fd206904b5499af31563207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82b077f8d2b4a3d17c02d4770ba327208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d820c82be77ce68006d3b95d27d3cb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268c569c2c248e39c37937618897d20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c079a36195d77d0b61bf1352455b54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f7ad67fec65cf40c7060418aea82b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5908b4062036a6f1d47549accc9365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f38b1cb2039a62caf95ea15bbd40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ef57c51f836466b1725379ba62d73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f9ab30266fcf1aba8e8f493cee9e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e4a286bc70eefb869290af698b304217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924952a4a05efd2d6170fa9c4e896af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b44bd713f388d7b398a284b473e8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd5de27893a42f479fe73f772023cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b3b9eadbddb3b9756f2bf5ba5463e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8312dd348baa916d520b1a852ac0067222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bbfca1ecd40936e8c2189a1984d75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe708686f13fca2bb630c665fc854224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12eca65b18d648a428709fbb665699225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204df41229db323c8668806d22a66c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48efb27d512c9a9c9d83591f56887a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97047de8080d8d440b1604f24d5af92e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cf653760f96db70c93cb8f3dbf70d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3aa392e110c2f28c8c316f5e26a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ecfd7c3025800b0cb9372aea4541f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c789f101bcf2acaf3ed84bade756d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb0384e1eb7013bc210375724a25d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c170e5fb4143445f9f439816dec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00680715831947a3554d085f8aa15d91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2c60967b97d00b7f7b3c5d77d47f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c1ac8303a0a490673dce70f4d445237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6738ff1c8a4b2ee1bc0ca8f4463e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5a3860ef335500d0f93e90b2cc2e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74222ab0dde942c3998dd28ab5dd25e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e18a7b0535f312df153d53db76c670241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609eb553eedf996a62506f93da557c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262629ca5e6878c3ae756c77554a84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac046ef0e58c9f723d5cde46b866b5d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae624d98de5c2d7965053c5e3266fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a0063d01d1e14acb8c4cc7539aebe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91239e72f0aa79019890cf12e3a5917c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db4a81b190d00ccb823a013ef5a21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe57d6977c414b5bad5ef7e0429afb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e54a693c2be7829b4c86021a2b52f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eeb0e0f3e89bbb645e9d81731e9cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f97e3d5cad9b6777cf5f9620205172252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f56b6d1e887de0c4da34029f0e3e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2776bc89d5a8647d376a0b8cb3e84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662f8e68fe6b48e5df6f6750b4b7506255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fb6ef5876764b8d73f76555b24584256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d54d97492a80c2fcb0634925b1eb64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca32b959d3bc74c38539a314fbeca6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dffbc8f55488c6ef117644a8c7ba2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705455e9a1d8554321c707b60926d21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c59564ae365c60b3b3718f480e5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36531280c4676bf82b2dd2c1891aee31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db03c47496f12be2eb92f6588e755263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c15ce530c19aef59fa7638994e3a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead03daa0b8c09936fc3a1700afeacc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffae925c86f92f5d150ceff5474342266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c8efa770c313c054912b478464ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa9233697e655b5b74e12f548a483268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf907b0b628e29e021945da51b518dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f741caaa67409b6b662e13a7a782c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f6ebb1478cafbc84a040329946194271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e517068c81c15647561affb25e053272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4002217081eab464628806eeed85b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554580c8266132c0ec16ea86cabc86b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd199adab6c3ce232fea14dfbb20fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5d7753f972a49440af9f7a55a19c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521495cb769e0b6e2dcb633fb280e7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc1a1499453cbe96b52e038bd27546278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e057ac816fb906f019dc04b4e7c889279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ca3d7459deed86b31fdc4bdd9e26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38e69bb24d6132053a68c6c3ee743f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5790d0ca62e938d4737df76f76e8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c03ed5c4b282e3ebdcdf120516cac6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f91ab478f0db57ca0e334f1dfb4ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee954a2821c84b3934ee405721e9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc126b6a9dc09a4e50a39614ca8680b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06c12f6702edc82b01410106456d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2396f90975a81b675cfada013a3b8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b231940ab5c42f6d57690011d3be298289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0d5c8f7882aae7a8e367ea9c8ad07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dea8d49f910599f6120a3059a12b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ac3a2fa69af2b4c42c85792b2862292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85566121e5a1ea9d5891d6e47fc4bd38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b228ae0fac7385c490f0a92e9690294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26216ce10645fca22a2cc13430628c0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410900cdbc8319dce12ca84931b922f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e62f7024edfc29fa109356deec22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12631fb0a3500b2002a4e5875f98a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5836f8f63abdc52968fbba29a560299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cd4e59352477a75e92385c9e8dc90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a23e1632d0cc03f7f6b4dee8d89d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69cccdc1c43407244916de6a59fee4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838254e54c7cfc89bbdefb7e001ad6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a10854d3cb18cf55d728c3cd919a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36240e08c440c2b98a9f0f38538917be305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d94069854909aec253bf7ec8f1bca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346e01be329c4c1d093d2d6d71195cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3ca17d6311aaf71464b126f849eca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3853a20c07d5c5b7abf46ba457a46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aa333c9aba356a6a33f65369d2769310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831fc16d902ccf8440515de7524a23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbda24b798dbd1ed401c07740cbd507312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8752b9d14f7bfb97134b8672203e64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd581c6a99d2127a91d55dd0fbf9edf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d7859aefa6ad0044e990baea612c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda4959660c6cece8896185251ddacf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f29cbf48d6ce6e0823478c06dec60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443601be96abae4869acd462be8d335318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75471a376e0f3d737a231812b083e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4a1ad4e4b3acbce8ac3ffd00294f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d203f462b1197f66116921b049bc80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac98ab4ce5d08edee0e6f5c0e2bc46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139e92f1a773ff0e1293e1a9217dafb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84d3f6311a51470e66b5ab7da6ca9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5cf3a467dfbfb0fee247509b97a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7385ae41fea9dd3fc6e4ad26bc26a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278d4fc4cc2662dcbc73c77ecb32d04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d780cdbc010b5f5c575cb36f8866c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8f6dd5bf6480aed6216daff99a319329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44021ea09cc2a3bd44d9919b9fe4722d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ae48f9459d4dfaa918567149b473331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3473a83675babadc23816df13558332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e5d1cdaa91d501f6403e7bd61f6a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e508703c8dba6761ef2ad9bc9c35c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc6b8640bc12772e79d6bebcafeba1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3d03b226e08215d1227c64b619803336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729abde22c6395f76087115bb3f3f48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c237f3b5513cfbe64f23f44d3d64f4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30ce4ae8359c9538ddfb8df8b4fc01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc9e5b84eb5fc157e77ee284d61d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ac9aef3e3d8d14ce4327363c688c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58d8ec1a5895d86e119cf5a62fa586342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685981c24b87b20586aa9d1630c02d0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56014cc9ecbb8cabd7aea8fe904a76d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafa3fd281d5a3265102acef5b9cf38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f78ee271b77a34562831b0874cf3a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838d7faf60398521dff3dde6b04304347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb70343d4c18f1c748e73b09843be8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22773dfe654054be56b97a6453598dc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bbc055d85f59eabdaeb43b8cd933c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c817f85fbd2223d1df28ab78a08ee15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7543415a181948575f63db1f0785ef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929598cba8fb6bbafdee8159267c040b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f7aa990d625f257049c3cf2f3b770354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc15ab8cb8d826898046b3fa18d0705355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e739daae2b6fbbf964e64c587ef11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0f886f1d6f84225723eec5d1932f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155828e19db5e74b3c93444064997e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7ef50375e1ea3520f2a959f7b8f17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae109dbc5cc5fb2ff2fd2f6aba208e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742e216edf15864b32a6440a1fd89d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b375c656abbc09ccc4d0eb02405f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56dea2807ce65d01a0dbe167400a21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f622cff9c26d454a8808f1632b7ee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ff148e827a3ef20e076aa4cfd81b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba956231686b4b4d5149e66aaafa7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f9ad061dae3d87ee509ab8dbe1b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf822a1fcf56dffc7d610f720c488368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927503dd537b2370e1b21d344c881d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b9426590cef4863dfcffcccb2e405370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211a3cc760c1995e09db1b652005425371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491885f6ab6808cc8bb97b5cd52da674372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a2236a02086ae2bd42b630ad54a49373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10e16d4f12b81b691e0b7cabb280b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46c306936ba8baf4f2abe21acd8e97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cba3c896bb6f7176c1be466fbc95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d267a9daabc3dc7908f5ea05625b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc2e845f7e9516b0c3033ea844396378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d61d1e5be4a79570dcf3516d17aa6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccce58ae92fbcdbc8d4ff38d1d2d66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a3e428b23725f1ca27b446b023ef8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044651f9b7d2258e91622e9da2cff6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4125b15eb4081019c6e855de1b23b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccae57b99335704fba042382005c4b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d267ecf501f09e86895ef93114b4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854182fefe15176cf63f2c52683820b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34d5de97b2ec2cb55fdbebf210d5e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d12d666b9878f6e537ad229149549388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125339dddc429f325d128f68dfdc7736389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5c9397eb4aaba8fcda0eba5ffb17d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5aed00d2c246d3496eb49d55f3ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277e9a8fe7b2294a42e126771b8d655392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d6f35f6a6b73d41df539b0b51e884393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4804562476a0a6d8848eb807f9666394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f320122e89d53033c6d606ab4dd3b6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e595977f7ae13d608017211eed5d759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe56bbf3a14e165c1e7020bca31dee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca009c8d40c7f031eab8f980dc44574398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59dfb66b0b94499ad925a710f0a1c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885cedd8c52188e5842d30842a6b5a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41578a3be26ebaea9aceadaad5031c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e332e3edf03ab8ac7cb10f646974b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c724f0143efbd4014a4083b5319e342403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8bdb67e1428b6ae5ece66230827ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd562067bd8c28a63446b7c3f51b610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf8e6e0019a49c034dc1f85256c8f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c1a58b4bda4ad72ea6465e47adbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6df8ad1748126f3bae63a4b026de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c029d63291016b798b4be1901b4e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01d97fe947569a799fb7f8263be062410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ad036c30984a561b8c577deee042411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661b004cb9eafaa9f3aae5f664bc879412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dde15a13cc688254acc9711e3065b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f9023243fd60727ce1e69ea58fcc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a623a3808467de60efc0401900130c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38baf13c6977ead880d362d8444dc439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df90c5889016407e879cce9a0cc820417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13164a8b9acb03f7b48caa7af025ad7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8efc05ea56ca05927ddc499599d6b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb22a37ce2083f7cd5b840d0784a062420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8358fa7f782c87b29ec5352999138e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa574a2b83a4a5b25977129edcbe4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587abc4faf54de6848a914d886f2261423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12039dac848ce1ff411e814e49a72523424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a389803625407ab4f666d3c744ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e5a798ddace96e4276a62b32f4461426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081620233373eac9c6ad0fd9e47b762427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf5246e7c5933c9d6f092bd81928ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffb9addc1a5b59fcd2b9f697ebd597429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c328af00e1336dcf33433aeb8aaef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6aae976e09ad5d50cf7e3f00e289b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed53b2caa2ca6ea27365c86f0e2c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc94588ebb4c234e0bab507b3eca0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff037412606a7b760f6d96c8a5cd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893486b2789d7f089e953027cc15703e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c72cae42d5a17fc72afb8caf83a1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a73950c1774a342debd47e439bd84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73c60fe7980fd4d986a44ac9358f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1d0620505c34c496954d05ff4f42d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c2058149eb78f3f223d27ac9c82b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4357b2d3ad9ddee0ce1ee8f7748c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d0fd2401f86912cb5b70dee5ba587442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f94abb51eaa514c33f2c4b932251ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02737941f3aff37c84a53cbbfca02a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80313aab6234240e6971ea788a5433e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5c1cff9d9b94fe6b0fe3988ad2e60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65338f61ecb7c078429dc0e010baf0e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e17924ed7daebbe382c87408019fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee9f3b779f213c59354a068678632e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e16f07830bf84bf1ed821e47ffd2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5cc7373e4dd856667cdc6437d4944451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f9b860803dddc3964cc048212502452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b3620093d5eb32c61a589404272f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b1321aa93cf0db173fb2ef25d13a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad14a096c2dfc77623bb3b9755f012455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e70984dcfb39fc88b6f255e1b956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f0a83e6e870f26c78770c821a6e19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05902393cab5014b1f92d01c95db928458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90af0d33514c95c45f50f4bdb5678c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23778ac49972fb0061e9c9c6e853f33e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4a85b02daa000874f606f05660fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3ecd04e76458f9c4b047c29991cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28a9f9265128afdf8b240aea76d4a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731250f1d2f4987c5624bb5942b48d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868b759ba0b6046ff39be75f7abce9f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c470512cd9451decad919127a66a95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bd3848bcaee2e961697bc239ca5cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639ad8f4ff6197a021b3972667d587468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755cd2bd2824c270855a6f6d0f8b291469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4ea600903e22c3acf95bb359a1f9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a256d9714f7d83722eaf13fa76d74d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28bcd99a4aede9aae50612851b2bad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9e810f073d9ba47ff03287470698473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dff3403f9340845d65405e4a51a97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bc34f5432344a213af47a29336d69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601b3da240a6022f37e4f13fac591b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fdf525c6913325bc3ea507240c5ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722444a973cc1f558e9f559c9eb31d24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd966202e3f5d6566840fce19ea188479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71618b434e082a145bb1fd9bf3983787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb81c8dc746fa991520f41e029f033481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb1c8c29a1cc178fa99f8d53d309b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c00c4ffd12b45b87049f4d3bf545483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cf2d904e2dfa8c27766a8ffc6f4e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653e4aec9fefc2dba41d502704891e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465b5f3f04700976783f6be306d3e88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838c0a8850585a732b75f010f607f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dd4fa09ec68be9f7fc302329bfc21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36e799379ea4966fda1f3d384a61f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfbd2ee07819539c5362166651183c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bb59d17b153359f9ac7dcd39c5bc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9a3f81e5703a92249e48dd5a78fbb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9bafdd46e776e6483865cd095da2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fe118c9492ba9a2c002f05feb9bc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f6501cd456d5a567ab312fb784907495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec9de5d0ba1bcfd84d749f6f2d6c70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fee24786e2f5dd824c7d5ccd941eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b4987c8e6a6bbd2892c417e32517c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c16f7166fb88905986d38135906e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b55a74d592de7ef4fc0ad9da34541500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514e06d0311f1f6559541dd837c4425501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8b9a527409ba340f773e35443d603502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78331956bd5c9ea09f27126bc3ff5599503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee9cbb4159c520b373c7424f6e9e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709c10e1dc43a1de483ebb220dd0cf0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d7dedb79db339924ac0ffc88d2cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4426ded0adbbeca91baa90fcee792d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efb14875e9af56be57e1a050c0888d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0089353f1b3a31d520c5fca527c0a55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eeec837e53d30cde2875e8c93f9fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a503527895e226105c85826e6116aac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e285b318c2f023913b8b4dfdd5ee40512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bca5b6ab4f291355305972a17532b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004305124adefdc7d84d5e20cfec42f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c8ae2d472d0f61dc61b2b05ba5001515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d567351f5d1f96d858298c6ce2743516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5e9ba89413838af709ffd1f9d46b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e65ae05afaa828d394c135cd63994518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac3f60dc1370cd6d8f1b5a1e95d185519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e3dda013b2e658c9bf50c4babf246520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc06965e77edba1c2c13cbf045dd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822afcc6aad598886d8ce8575b52b97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82769e33673c919b4c84818dfdb98b83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1b4d932c1ece1844b003833f76fa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233e4c1071a6786f3289ff8ccffda23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2648f9efad9e3542bedc06d3ca9ef71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfad90ad5fd3170f3c217919c12e512527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4733f50f9789b3ade9759f5531a88528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae1f7585a42ea32af2302e79c0f91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca11e33e1c6948344e322c6679d3e6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efae8f22513a769e8b76d86e8907c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba00ba990ff13cae57700bd27f16d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175e4f64645ca18885106232d166e46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5ee989ec6f6f404472934bb05e6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb22a2775eef7516fd31772620921d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6981e8a2b1da19b51201695910fce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c4bac8cb7d17e79a5f630cd46ccb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc523d4c57e3fe2af6327627e130c87e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bf6164dfd0d12387dc375c10717eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0080f04edee397c256f8ee5940ba9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922e07fbfd67b35022763d85e7bfd17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e32e691565f01893352f5dbf95d805542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d97779115c2c8bc81f86db2701a75b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56536b9d55e263d319f6e4cfbb3e91de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec27771ccd9293f4856c7c2e0599d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d98e866a8725ad17e08d072c50fba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafcb6fe7e976b5f6e75da2dab2c70d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b979103a8c2f57856c5b005b818ec3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa0c7a662364af95725bbd857f4049549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a309eba699a1675010d83abc0ccd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf717fa4bd5d24d6b6037976f850eb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef8e8467fb34a353a90787d69f1db3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beea8e83d2d543122eea59332dc9dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb520e69d68a18a4b8ae441b51a4011554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde449168bae95c165c2cae8b4e3cfca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc90018863672bb75fc4fb797967d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61db3ead9e7d3da4a932edf4ef9deb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f541eedcc609e0ebdf082377e34b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a7c00fc0470d0d38301462c56dc5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a09a81fae690f3326d8033183041560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9d4498a428fa9926b8a8988809ded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89822c27b05ef0b2ad88bb2cbdad3d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aab07311db42bff5d80b2edca66a2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addb53c00dcaf546f21d18fc87e76b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4b99feb82436a76471368f934ffde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707985499d589f275cfc41e6b4263ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac684bedb94411cee3a30fc10a8bbcdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ee2ce628975a60289923e39fdbb85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa5b0afb4ec7f4041a89a234b77f4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff061666d40f972a41f08e36ce5e58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3804c5387c24ae0e9f09090faac60c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b984ad50091ad38133f58282c9dc0e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea25d4eca570c0addec3792b88cae4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f4e38d1a67328bf23cf46d22dd306574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebd496c5a3f56bddc1a1aeca7149b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10259a47c9c59139f7d81c6dc85f0b3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b790b4970fcff7e3a9678f00660f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c14617a5f4b9bed68a47b79e068f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f054fc06f4e1d526e27ca02b15f95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab310253ffc331856d1b6b9b2f2859580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb51a88394f3a2db8e937c87da188581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f811de730493c454bc704492755ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30feb58b0418e1699fe5d893c266a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40146654eb5c335ef21df35fa495d51d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df695b55b212e48852ef9c1f48006585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a80fcb511f0dda23468b5613b5618586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e374ae37deecbc700425163e2017925587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce5f2b75f5050120336868d2100a67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7242b50776e0cb4605e989dca204062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8d3c19c6e36cf8a364ccebb4c72d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e889998e76611cfe683beb17cbdd2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb73051da2358299ddd1cf3d2a9e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14572d670bcec06f1a96bf3f068e7865593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090724f07326d6925a260193c7d396a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d3bcc8c76fd8a9fc8daa8eb44a69f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22c9539eb5f3ddee5e3c0295df5f02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dfd719cdd3bd278020292c4c599ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c3644ee7ec786a943540cb48ba63f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d832a1e3bf28d3d0d49c6e5b7f0d9f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bfbd537cda2ae1b6cb6e534acd183600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d2f4ba4475a7a153014f71fbb29c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25250528927ba09c0175f8ecc02b5e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842598a30696beafc7cbbd4d0c3703c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe18b6a6c8c4097d251a01cd9b244604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7add70361655b9146ab3ec27eb32ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cca8be5a70a417cf4a069738a601ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b605c63b953540967cfbee1fdb9c6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd946bf13c2e1743fc8eabc2849645608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d2826249179f1a89aa2367a192153609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ab295069b1212c3f0ea671d3e1ffd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71085239b417e7581b42ecc70467a8d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fb330b7f7ad7ccb924703a735bb17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cac628a678251914675c598add89b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224957774dd4d59ecba8983bc400a60a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff614d74a330fb696103daef72afb8d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d7e6b85eb945fc5fe32356195137f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330c748517f6467c1c2150d7b1bb5d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460d3bdba18aacf53553ea1c8d73ea8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3d85b0febda2c818aa5329f111f20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6faa056a3e70d0ec254e6ca6df41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a70bc757beb2d894d50ea7cd1938c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09170086ff4e4e60ba4fff42def98849622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f933e785ef2f7e578c855ebdcc9dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ecfca144aadb4429910b4d3305f05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6f6f1d1ccf9642c59eb7c619bb5fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ba7302b4549fb54c9e83c8c31d9f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6b97b4e415200eabae58dc47ebf15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5fb39b6e7b87bd8e6c148114bb136628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190d178edd004fdc21864c57a106c95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836339a6bdd8ecfb8ddccbfb74b9ba7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0138c30bfa9eacbda41d148dc1bab5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f42fdaf0f3fd095af517327cc3cdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda55a3d6723cd0866dbeccd5d0f361633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ade978d4d6fbf000b3bab4988ee88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3dfeaa932602403259401fbc3f3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90a4a79ee4b9b07da3d6e0aab9e97b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a62516d82541c1fddc9dc2dbe5156637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a652bc889cf8a252c472dcd7830e723638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71336703c1ea1f84d294d44594572b98639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dd599d12b2f4d482ab159f380d75e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca870f2c7ef500faa6a261f3fc8ace0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0f532a3ee55defb7ffce3e4e2663e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d87466c5dfc233e17a7cb1b7d148643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54539e9c66ac2fd473f1fe0310c12a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ac7bab96123cfb6b3608948d9022f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7926309eeebe0c18900d96270bd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dc6a5ec6e3e1c646b10c3a8b182ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222706aaca9934004fe8e17570b6e12c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef64ff4ce31210c4df1beb6fb577ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083ff6cb0d2071af22e7fd80f95590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee1de8baadb32e8681cf0d2c18303f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3db1ade552e078324b40e497af14d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce392e4119ad6b1e7160f4bab1445e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f583f9bc7c09edaaf511f499de241654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf7c59bf0009b5059d7d43dd4ce046655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9114f865028df3e78353e04f2f2a40b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2dc7b4b91152101207cc79dd32eb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b8200ecd741c574ea59c87d6761f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccf1b7872dc432093470d61793643e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37524122c6c5fcb9a858dd0eba0f0f65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9aaf09e6e9a780a8bba801a032f6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e764ac59b3acdb644252cb5c1323b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f1a829ef80b02de53e39d06c53a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fde538bb9f6e8a7b33789812b19d32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b91b60d40365c6ba09eff447867c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddfdee56edb94873feabc4f333a5f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e31e8e2774670444f4c8629be75e34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6066b3c1ef84c5cfdf368fb8e2bbbc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0b97b67b800c6681227f4b228cb85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432fcbc12afe39f9756a298ef8895bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baae21a2df67e796177e421bffad23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32f31b083f5b50bd7cb92f0daed93c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adedffc693fc53720d22c7b89683c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60adc43e6ef73355baecc850057bfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca26dcf08c1c8ff2ee8e0e9ea2c745a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6321740bdd60a1e6139eddd7ce19c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e563aef0e6b27d3f25d5fa4121d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20140bb97b21380754f4a887ab72740678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0acbfdcdea1dab2b88afbd1e70f3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135100a368cc4209db2ad4451730eb5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e28d65051e6728d03516fed647314681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955455d73b69cc8dde705981f25ef15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd36449ec61585b4a09e31e68710ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07687cc262fafa0e054dc68be401b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670bbef3297aebf1ace937d95aa4008685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50515bec4ff963bccc6522a92cc29e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd026fef45dcfc462995e3c2a600915687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89c78411360ec0ef509edaca9021b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6b67762f8adee7f379807545257d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638087a66f107ce26d9083975df644f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18442153ae6aa2d1841c8c05d458c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fc5e67024469b5f36bd9c7595a15a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285e7d52571c184503dd002dbc94e06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1bffb0003d2e511718ef6b03adcad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78383dafb6f6b6bf4542b78af86b845e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ffbb9f161d4be576d887bf2f2b491696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cda12c3f416a22d254f944e8f9a8fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e17dd3e5478c2ebc77e58521015637698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602bf4935240e5bd2385c22c85cbe57699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eaecf0e6daca2c95c0995d178f3a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a15fef6cb9aad6ece129ead003303701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817edc96b680c0611961f57ce66defc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8874dee37c075bee381f5de6534a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3422f80df0109654466027ae75dfbe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e0c6bc60ccf3ff8b25795cdaa7d35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5838feb87b2732e1bf63c571e84e03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5dca9e16207e13662443a312beb9d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda2ccf9cde434a58ccbde7e71d54bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009860418967172db8aa0ce8102826e0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a6f12948ff10666728ef262cb739d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a8d53c03acfd35f6733b6c76e7c65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61522ca6e1049ef5db964d12e0cb223a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7609e4acea2c708835eeb9618e4d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c1b5a15d51960ad170ff9e032071714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafc5f87b9764dc4c77e36febec8056715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1afaea44fafa53ad355525dd5ff6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc7518f7c787818ec10f58c362972b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e088ce60f1fb486efc5933bb2a2bd2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87889891700c3da28f37a88550bba379719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c092aed03c29cdd0489f50403d87fc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436f527afdd14646ed93343850249f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146d2885cd22c8b70a083153c7934b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b6128f18936d9038d60d3aa26be5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4121bc050baadcbdcbdbf9010d209724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975372bf0464248732a0015c673e01b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd22d4284afe6fdedb9bdc434b1e6c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335b6dd79ae38e9cf4a25467347d9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591a5459464a73f40a43a02e11358b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a860a7bd74c7779e53a58f4917269729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213020ebd4c7b22d9d39d7b67687a3a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1a007179598f41b91f1887861abf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cc6545b980a630f7689a069e03270732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18830db49fd241b35c88642abc8e6d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f96586f03efb66a5dbe0cc815ede8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8924cdda8ff13b3ebe724093b39e34735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd893f2ae10c4bcb7fa5b927debfaf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781abae4acfc7c9c6def9458c75437d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c89472cb2d0aa0a0cc91e4a36e95c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5835587d448eb95a8b7a968e26ba0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d8efacd1df70ecd3563b2837c951740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae31a545852a290e3690b83d55d5e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6efbe550e9012e399856ba7b4126ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6efb6427080e1c80eac3a6dedc794743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380546e40c9e6a8f2aaba916de1afb4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccba1894cc297b2679b57e9033a14e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60132cd77e0fd4f3c29afc7f9e488eae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34dde096b99ed58ca32a080308410b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebf92a2af6bcf92a42fa46812899aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c2c7357942da4bd7c9a3dbee7317749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e26bd8152f20713de4faf0fdaa14b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ac48d19192aa4460393e75ed95576751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdfbedcb45d7ee1100cef87526aaf6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f685d79603c8aa2394a31111764ab4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d76f6036edc673fc43ce4d8d63f67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec985c079c4d2bf735b6105801fd4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17885fcd1494e951e990c10d23fc5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b30f16ff40667e31925ffefc3c84757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb5af72547b1267cbd36aabb49d9ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e1447b159676a6d7010089ffc28b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>