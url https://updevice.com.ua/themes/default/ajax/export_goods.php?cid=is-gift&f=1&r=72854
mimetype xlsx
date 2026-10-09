--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13f00ffa0f4cbfcda1b9ebe1f5cfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d6a44694b3290ee91f6fefa276b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456005842153a0135ef7cf9a3511c9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761be526202e96eda4400f27aed0edf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac9ef91e57fcbf8542e5fdd9925f795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4c60c85ae3308bc55c49c17f9a4b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b343096e84f2c0a2fb23cd90459a0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92fb2593c19863cfb03c56b0aa1acb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6336d9e8181e9016cdb2cae23984ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b2d9ea33d6a3248b0954be96d9c4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f29b53c57650c6ca3febe21ed094c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5817f5e64009d3241ed49ef4ec99212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af233dad7f8a289658d1d7b9386314113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77831fde33548e615524575a588e70e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5adec02f664b20e609b5a879b1a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ee6d5bf7287146189bbca25976d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf44121f7240e010ece503300fa79917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419771a1fdaff5e707d102d2cee68b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78acf678dce3b00c46b7ddf5ca7cd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d5690345aa08762658e33e082e46920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6f119814530261195b75a5a27f02121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8e38632f9433563598f6e4730fa4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae32577040d877c8d02f7115ea334023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401f98d18bf04caef9ca9e1843edf5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f97c750a551a43f790ef006760bd7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8f0a96117dd183d906a85bbb3654c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dd6015a6137d15506ef4be1dede7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccc5e76c60ee1d12d88f437746e7d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84909e5b288c05deb8c2d8976105113229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0349c72de895702d0a36b61bf3846e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72d0bbd9fce452312a564ad2dd6db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd92210d9d3dc13b073a7534dffdcde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f177a8ce792d4f34a155f3c551df55a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151023928ca6bbd809166545682fde334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462806545b6942ee01a8a9f2b17d8acd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd5971c0ca651010fca3291cd720336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c539a0c70bfef15cb084305814f2e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d02e358be47b46baf30789ffb9b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd040ec170457d2e508b6ff3f0f58539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eabf6774d32b283c4c0a885ec359c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcb056c82d5ed94d66ac53b2c19b8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03400fef22eebb052587cb271a06c6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64c6d871deb0e35885102faa0616343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218b090bcac706ea61fabfdcd7637944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05902ebf53e5c32b3602130e6151d5b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f96de5811ef7b8b26a0f12f55292346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aa2751c96641a4a455e7045a1522347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3c0a9cab3b1648af7a4ad5893522948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bb142361d88167bce90d54c225cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f170c865af85ed4b1f71c267a06d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793bd4654892b4b29497277a9e2ddd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408607c10aaaebc32912389242f832752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38cacbeb61c6a1460d30ff3cba9ba753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd7211885196f7528a49f0040ce03454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a6f570d44bdbe6d7ddc3663b8077c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8316a24640c7848ec1123105232e1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b674db1c090b7b2ebe49f7ea14f84ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812351aaa9d92e42d9d5d7f0075541058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c731849455774cc66d3b9cce946eda159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257c9a64a1f7e09d6887ccf7656294160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802b5e97cf5c3f9ab54e6ce2b6ea56961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6c001a9cb48def3a4574a3e7f27c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b36478ad08ebad483d3439e4b0b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa26c57fb1e29d9c0e503220810eb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbd3e46ba33152c20d9f44a3a241ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00496d5ada64a57f838b50d2a99ae2df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753a5c137d6b8e8e50dd252fce5d0a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e63c02d902c0b618ba6a8878e85d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccefa4731e151c3df54c0f27909fbfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fe6bdb910644f67e69a761171a85470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39091fd005de251ee1510f0873aad871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12467abfe4580743dd7eccaeba46f27372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107713775ddc80752c56062024434eab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659b238a6b7a8517474e5135fc30d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15f9d4b6c5a099a0ff04694e8ef5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe4c9baed2f9bb4480a81cb7576a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b41630362bc977a992a9f8ee5e15b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5aa6bd5fcacf0ece0e3d21e7bbf2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d99a91914a15e51bab52f575e63a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c33e93c8df6cfa142a9026d30e9d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48bd5b0e02caaed488771674f9449581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbf90fb0868526398de6dff851b39982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f92b5e90e38f9b7e0afa0346542cde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe0e41f97b6d95f73a3bb26dd297e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b393b2ff1ceb35f5181494f1f2de7e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfe89a7ebc8a5bd82a0abcea4d95a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc095a51c6dc4b29c1068d8221ba387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a54f804636ea773d458c6fd3d8b6f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb58f6f1f0c5cd223e03debad81dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e78e1d63a9fef54f2693537c0f45190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b9d1814bee1ff61940c39d1c59f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aea71f3d006c63f89dff94a4186f2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73bda365e05f8f4b39904a4369422993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c786b26c540f6007b5870887949ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c3f2cb27664229a9e72ef503eef3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de717f0804cb84347c12f921a384d896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351d10a65bb6e8b86a55ce99c08b7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f7b809d9f11583a8993ac4b229ecc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47711cbc05dadef163a2ea31c402ec0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd39f2d93b80e0c12edf307fd0b0ad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f534fd4ce79fa8c529b59744d069101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54966c61713c8089e8148ba827f6cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c62497ece1a2beb94b74afa66beeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e94664eb2e470d43c38b028210bcd8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691b4d72069165041baa27b75e139d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db544fcf248ba9ef319c31ee0e02e5ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754ebe6ec164b48a167cf3411133347107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9af5455610651c708dc82bc501df9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99059ab99418d526672f037a5d976fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1625625a2721e2b3a872aefed3427110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c3123616c870ddd2efd35403ba3d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad9bced1c7e86c7d6ddf3be1e7522f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e49237094ab55cbb5a10c384e04c16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32435f695189a16d9c3fcd1538c5447114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dd8dcb66e5106aab20dc37a7626d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f4a24bdb3a26d752007d2acafc9af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4ebdc058dccfc0c02f2a0829dfbbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b059dcd885f8824df7f9edbdf02b347118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f717bfadd785e9e33f3f21ed370a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9225b7869ab5293f4443dccd15054d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c42c730577d2bf5bc993916dfed602121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7caca4a604492b70470d206f48507122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272248a13b62a6dc11d07cd326b9aa6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760b91ac853c5f8585ce3b5c18bb4ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35946e3f053f03f78090c2fc09d53ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c8de9511ae9de0b5a16dd1ec1cd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd27aed5556f2a47554004055ad9ad0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521791a88c69bbbbe3f4acee7f95de7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204cccce176905ce58060987fedac46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af987da04b2329d476acb341c27361130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05b17ff39f75d39155c2d703b43cfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76849a69975e75ed9df0d934abfa20e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d934bf56a356bef1491aa52228f1b0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064da981f067afe641d6f6e7be6593134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7eaf24fd3332bf63ba4b95a5d9bd0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f31d373f324a5984477faebda631b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd73aa7467a191413a6f96c6f0f590137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d27c525425d7f48b75f25a96ee5fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2775443c9b28e9265f752bebb9414139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d678851aa07477951366b1396e8d112140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c11c483f42a4071240170fe48c1e14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915fe3b506cdc95d9f20c0e667d7db4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e8de8d00d8aef6960a642d87edf30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c8697295605a9180ecbce7d2efc44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d30c40c0ad0d01d5a68997f65421145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc47bc0c0b86cdbb101f30d5cd142e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658ec8e0ee3d907a981cf867fe7e68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b1c79de1e3fa23478e44daca35e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17d126081def916d7ed2e95fe6fb52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba841883989baef91843ff0de641a441150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30612c85177c5753a38c524198a434151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574c29daf41fd1f9cec0390ad84ca7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f5bf0cee164d466b578bbf52c8220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eeccfe0172e7f285a0045fc4d3203154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf71383d1f20ae98da131249c20d725155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583634a1269240b477bbb916302f0412156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0cd94ec62955c271289613b480585157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998c12ac5ffeb12069cf3691a591625158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc52a70ac20a7f4a4fee375fa349e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430ed7a7ba8a63d90a12472eb95bbb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dceff161bc038c1f58c478d96fd3e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9e82c86d52a95e0c479b87b325c5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc4704ee6594bd3ea711a5b0f9bf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e740b355f7190cdc902a2e7dd0168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d330228d67a0436335caba03252f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a3d93f35394f5ddc099bd69cf798f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d240a5640666da611914a55d26796167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc4e7c849d78c26cf6d93b0418f525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25a142ae402dcaf2691d4b1093ac4a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f56675193ac8b1114e520ce0cdca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83172ba67e10fa69d62c56f0c1ebbc1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee188cc844b22fa7cdba61179739cab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08394db7f4ce44abf2b269e0ef216b0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40ebdc4e71eb07e9c5884884abd2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f75217426b9ee29c2456be8160f1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfbbe48bf43b4f31e5d70bd1df3106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ad56b20f2539a6b9fd20ea9aa36e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b34480a57ee5c6a607449903dc27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83289ca88f7e0314d71cb1c327ddbc48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71705e76ce6d39ee7d56825297468d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1e3f2f0e27d1a5966aeca368d9e36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f38178d5a299dbc12365e3696eef4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa19487a4f5ac676dd1c67e7b17c6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70605dde207acd2fe84a7dbfb72b35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0edc7c622bec70117d22adabcbfd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5f6f0e7f23811838c6101fa75212e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77764010755863b00db72bb4affa841187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3197f484170a688c264b39d3914112f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d34ab5cc3229f5ecac0cb94db797d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c9475485d03f675fb4f4c4d6026a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6134975091137bb727230ad0f8dd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e92ae06503646c23820f1ebe43c5b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e674b0b65f8a48c82057d14f42e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117893d241cc32e68f0997f23354b0af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b89a1ea96aff4b34f6c63712ec321195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8823417cf089b2b1cecac81838f8fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c9ab3a42cd535f4bc745b637ad6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da81b79e6de6a373b55bc592d0047b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920de102617b7a5ef923dad46f69a65b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7ed536ba9b661be75a7de071b43c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46395c2a455af4073665c0d393ad0024201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03df8c9b7500d470daf95976a2e4fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e388bf746854a6470d273079469456203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac27d8bee60c7be293fed4f9bee64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764423d176e04acf68ca739b693efc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2bb62a0cf8ec52e0b742dfe3ab835206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eade30bd04128185cd8a6f06018110207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4240aeb3abe3b478b6f39a9f8b3a61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264fc0c08bfb5216e0dd14e8b27bf1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b228197292b5d922291855a255cbe4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962e75181b6cfe9bebcf2caf13b6652211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c31eb93352dad66497f07dc43fa407212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d348cc25712d0e0f84118652abcd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d904ccd7ec108a3e4e6fe8b3f92e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daefd163abf8c1735a7b7c9c4b3618215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4e82c4ff8d75a609fd1db167a244e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fba627f4ae9faf81c296d6b774b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef419f1d48e9ec6c2bc2c4b224caf041218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7d9dfbe9628ac1e1f74e0c8720b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24e6cdc66c14ed22571e692713b9d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4730a6ba76bc9e2e29083f6d0a55e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac860c5bc2dda0fafca88cc0dbc337222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119998e3664c3399b3663877520ddf7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803d5317b8fae359f177b2bf00c300224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cea927948e7272b060e8ff94143cf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe89d7117a85d29a96450a60d4db51b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571d79d58c430b46af41af10058d7c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a67cad17ee0146503d09db3b1e8c4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed37b75e0ae90b4fbe94a7ec17a1cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008b3f3d9823d9c2f7bf085a258858a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b8bd7f7c8433806553e0e5cd68719231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee0f9730f2a8d67b4c330a8514215e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5988b4ff890d0c59a327d08aeb0b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1c280784d7d0f49bc1e632c22a57b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0ac67b628ccdec3d165ec76e2c1c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb78803d98f5d8a10e649a5f014e81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330bc5fe08f66f305e8335ca193617e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf7108ee760a874619e8af2b2e591238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a464fffc74262c538cf3d259f422239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167bb9322fded07fb998c3c8da419e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81635762ad0ac218fbce4337a743201241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa7d50d2c095dd039e0e65f36c2133242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3d126c99e9730759a2603d3829187243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5bc98dab46a6d344d44f7e5134aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab397675070c1f2bb54ad2ba274c6acd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea5a88d7254abd5686d290e652a69b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea70fb4046e3b4ccc99b39f6bdb48c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcac51aa8eee5ad8c42b9a09f062a6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1e82050983e1bcc7ffbf2827244d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ec430246632952118f3a7613b1393250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee637fbda6ba3fe7973af5eea562874251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59947d94410e18d513edaf8962a4ae9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da717ed5fbcf594e64a150e4e678e0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951651f0a5f3bdd1e854685fb61d85ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187b449c3167f3ff9416c3ecb72a6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fbc8961b28c2874eea622ffa0b75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494ff8747c0f8f6edb38796b31c2d62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dc392775d9d86b8878f60799949f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74392d1c7f5bf97f8a62b9e6cee1b1e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae5777cc7b0f422df41029b80ad1c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca2f82474c48f5ee40e2faff2e2353261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b006a1fccdfdc82b33f1bb137818f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372b22c5300437ee726626fabcc48be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934700871eaddb7f68780973e7d377264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04753d08aa85ce5075129ad138ed9c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc2dacde3ef5b7f059ba2c9e9d961f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5ee4a7fbf89778b29f4cd68246735267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be751a1c358a27a49ae9bc572317f49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7c3cc5869c660c7ba968b1bbf3db1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd632d2c8a544a49f7cc5d566d334270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135bde11d3f8db3b053a8714d98b503271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a96ff00dcac64981110f3e3b3e81ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ee18538ae9b86af86bbc5a98bf45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fbee30dbc340435d2dcff01bb2258274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324b4d39284d540c8af92a6d01d753f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992956a675caac1feb9e3685586a544276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63c52412f5dfb7eb1617ce4d085511277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460091b84acfb38a7f9e11af7961eb8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee743ec2c08e81bc2c78457a8e7ba2a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f364ab0f8b448469b16e0c3dd3378280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a70f4819dcc7d977e104badb0fc88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb5dc1f30024dac63a678d00c6864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabac0ad90e6ea12b37d49fac8c20dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5415d3e229e639a44e4d780033b36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac5c7faf0566e4fa9ff16681314d38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4d48eacdaf93758b8c7ca0e0b6445286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84ffe9acb23367395f283cf1f106e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f77cccc37a0b0fb94566c7a0b802b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c1dd14c3569045cfbe5399bc69013289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03426438ffe0654e86a7e066a1c085290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c44befed2c786c646b7585cdead1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee2bb9f6515d8a1823df82533778a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9e5b94cf5d93b8f9c56ebd9aed2ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b974a277bc1b4a692d04637022011294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece18e60c536f98ab51bc12b1084793295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f44a332600f6e14fa3c1d179193c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e236b65e73661f6bfdd52cf511c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c062020a4624f599f5924fec1027298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ee216e61940d487ab4c7161303bce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b953d234eef81d5cffa34861b1b8f14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33cce99d3309e190ef6754ec85bc6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8117b8639d0ce0059f2705ea6cdcd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaccabbd1a609a208baf006bcf9099c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d8278b45f8703d449301dda13337c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a0341770e630c226d5d2a6d4a437b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c89e594e894ecd6ff68f978cc8e8c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43bb4d8c754d4db225ccd259bbc1ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1236d795c7b52f00fc9d039755e8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b6d56f504beeb8e339a64e2691e49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1a4152be3d7154cc3efbf32c97c68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10948b388f4546a6caf4035befa70620311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436e22decd793c3996413b1a1e44edb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236e2aa05801bcf2668bdb0b360b70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa714cb738cc4d5b05d1e810d42b4abf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0ffa2f7dbe02e59ed3ba4dd197285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca4a4abc4cb7426eba76060c381b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b063ab4904fe85feedfa64988865f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e587302142097830e5ba2f00b00e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da962ba149f140139aeeb8e829369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c55cc5f3853e21c628f37ee2c6e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5a0fb4ee24fef37d53b257f1282e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a74d9642383d4bf5c6d5ab7b92875322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f011d4fd8ab72f79cfe94254aa14a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce72e78c2b3f7a97ce5e0bb78892a75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac08e7b967407b8cb4ff53d1cfc2640325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224bf6227fb57285fdc9dfe17bcb6e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b1c551b5891b7a728afaf6f03273e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a77e961f159c50109497591c8e7fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf31140323a06357731e73fbb1b500d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b711859ed4c0664efa9a8d64c491ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb1e3a191e200625175a9e6328148e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb824afa99d8269844b4dfd54e04e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861291d0b2ff550cb18e70b7281152d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdab7eb424010dcf0671ac14886b828334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84843212445e5149b0af90d417cd373335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b1a089cc666259a47994751658bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4dc9b2c310ebb6e435941581dd93d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d9ee557028c2e5ba22452d8347bc1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6ee2779b7da75afffa597cff82f74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb2007866caf8ca83fb9de1b9e30f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4280d68e1b449d10569f0e3a21ef8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff79c7216966d4350d630f5e7f5482342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8536f95c72910cbc0707de2326f55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4d77a0be1df243b450e3b8d2a7c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac13e22e273888ce446ccb9837e3176345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f53eced178dd768cb6addb6f90dd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121b83fd1f57480bfc5b8e8b736d4cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c41d5f22a87e24f81cc7f1b79f78f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e58cf5d8c7526345be9e46f3b1a13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff211e3a9e03705d233a8fc3fc110f45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb6689883d0c845961953398c26a01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeee1057c014cb6487d7dc5a5b9976e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510f81b628f6a1ea6b788e1213adde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a76337e8d118854ca38a36053d85f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26227f95c511176dca64160d5b5181355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9e6ae4c12e9597725dffe0cf38a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec8aaf878a623df2ca3a416a769da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5320734a3ad8f83db4f3cb47ed1878358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecb44dfbeb18af33180139ad9fdb5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ced3e97ebb405f616fa7a63179c32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692e81593697cf92cf702988fcd7ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587287d486ff13a6b95fa04b0a10d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0329e92eadb69744096aac8a3f4d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a7cb4f09add18ab5e1a14f07bd7e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f27b1dc4b9c63db8e724e64c69ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551f88909a207f16a38500a71583de6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1022143013fd9a979864000d84d25f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd951b857a6522a1be970f9df9f66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec548d3ab4eb10f2de116e3a3d5226b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4fff3e515d866c962b25e1153d70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b392c445724fdc18e8abeb05751793371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb59e0b11d1b3cc5f97f312c4d133372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4cbddffa3360c986597c688b171c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14299e672381a769502e68e07b7e3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af25f8784480ad92cde135a9e192af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ff0a55475752eb816854d45bac636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb120303dec386f78620bf9f71a7a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be6ca302ebc0c7f2f8950077eaee2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083151d27b19501e90d69210c3e54c61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cff4cbcfabe261de59b7150496d765380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3addc15c90e1667176738488561a3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2498a22e1c533b49987e338b2fd5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4024c2bb95efef9dbfd3f7d7fd271fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ca8288efe42168064c3171d9d4518384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe530b8f55cc69a67a68482ae4ee5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777df8b1c5f527073496acbb6001e6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a924bac3209135de3ee861124386387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5caaf60f6abab2a6643bb4351c91b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc9612da251592e51ba3187853341c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b8fd195fe717171d5dd769fcc671390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebad6938198d806a019828268973e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90c8e57c120c5d66bb479d0da62c09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cff84559371d270e39b58b01d5864393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed820860af735d3fe19af743333e189394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c3e0180c84701ba5c79abe86f9580395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29473e964782d46cbc680da686505174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffdc4554c2a154c1d9fa70e1d358a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a8cd8a38c4a205a0d95b16f1953b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d999dc3a936521d1cd561c46dfe5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fcfdd478cd75b4cde82b8b3ab43f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fa2abc86e797e52601a7599dbf03c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0db91c05955a50d261e1820c91b0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca3ede39da3fdffc66bcac1a42c4c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9fdb7781f787357fb95c54c5fb3ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6e7c80b3d329ec4a65caf8afb7e31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9e98e52b4cc51ef3208c597f23562406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faacdf3eae08f1c8c7dd6ee5ec5cc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0827fd6777d186d1673d6fc042fc05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a78bc9114369c487ac623f8bc6a4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd22e71e1aaec5bc573d6b74e95974410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99cc541c3e5dd00d532ce350345139411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044394e465d739faf4b6308caf09b95a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a1663bed9cf26cfe98954ccb0de7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e5d7c6366be2b730c317066f0e9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816406a643d6f87c9958c2f872f4bf5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe06be915a9a1f00a08a34d9004bea2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9c6d4bff9a55e07f6fd99716a515f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371038e52c2b1a7b3e460a75da5dc57418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d8e9dbd30f27b3082547511e15ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7578bf96b38eb1fe651200e10d71d6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c633a99dcffda47dcfc32c004ed7d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74e612aed5a2ea66f1e4994e765a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700a839b325a1c3df0c32183d07c280423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42cf1047cfddfd52a8d709882b2012424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4bd90d944c4309a6a4f644f1a0357425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca82f975d75bb691355babaef1586d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd55f89f86cc38bf014c01b5042cfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5d79989e1bc994a2e682edc027f25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ee3916b5711949d23e6ed19aab4d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b415ce0a8a5a7b2fdfb894ed4298b85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5532be9e686f972455e163c6c44431431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c23e018496d02d83543f75c8d77807432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cef47b2a2ac0f929a2b3855f0aded433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df731b892d5af283e7af9fbcb6c5522434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2949972867a89c6105dd1d25c837e2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a73fbf61afe2b4cc6b8ce3d5ca5eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cc439cc88185781c2a5a101a7a49b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d989e403ef18c5c74f168f7cc2954438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5653529780b158e5197fd36c1efac15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137702f8d136446d32a3efc505523b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce455008010b1b066ea87875a90e7f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0456797e8fc823bdd88b05039f2a33442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dc271f65d11fe0bf87b2688128d83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcc502a0af5e8f3d6b8517ae753875444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316dda397bf113ba4dc84bcca545776445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01b0e6e165ed68c4a8ea0a7402b56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1f4c4fb60f3e4c59599a1c947f2b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27d8fbe65f44838e19c2edd43123e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0351f3fcc1130761b5934c1b3f728c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc6734eb41509b9e4fd632d571f16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28fb283427ec87602e681f8609be12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3335f72b7cdd3549b218fc0ae4e68e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae5d4791b5fd648c2e12bc86377785453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d69ce4836e971c3891be446e7429454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf7c958d1e0b288922d58310556e0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3d6bd3dabc561aa2d79c4e750239b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088121aac4fe2845c427a67b1bbdd2c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5796bb0050ac9dca48104baa6f124458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbbf1598d3021c19ba2fd7d0488ac8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a30eebe53c2c81b08225201c26ca0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c178d165993fa2dd0522e0c1d5aca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aec3189f364e25b71c05fe229de04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fa1be817d432f9d9586faf9a983fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a290de669fe25da40a4250d6daee562464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e206cbe9f0f6add0f09ec77ca2dec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e15a1c7cd076bdae3a40839da9cc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be862d2f6ee11ef5e38e96952627a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea2366e8d956a01b3570769358e2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb7cb85bfffa50130a6126e2163eab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0bc90bc20529b21759152c0448867470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060c0b7c575138db943eb032881a251471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05df3abf463f8af48db16bdbe8afa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76b2b4a9e600ede0dd8f8648cb5217473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19641df6efd48506215c904ca9627e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadbbd55291581c106fba2db7757a1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c0753e56ce143c40a0ecd3f74694476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b745da4cdbb1358ca81ebc66739dbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee8399b37f8d4393db03812e0b9cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5075cb2b10d0d9947395c44a95359479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080fd90c7b8b16ab83a4d4ba5f86031480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9d4896cea8a48ccd82818a3b2d524481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc13e57cf32a11cd2adb294a63d7a8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11092f93480680bcd173e18e288dfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9e9272c094fc3238f582927b074e2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f2cdc97667e266e0c967347c9499f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4a28128d5e80f11735c776af7efda486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e82edc5c2f0d15b3324a41a6df9e22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57763663c6ac6f854e779d411896fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab8d1370373b6f57bbb7f7071848c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afcd4092032c6f35c4158ef7b69925490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19494a73618f2baad78fa5b89c586a5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a615f3507a5121b2155355c28a6ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c1804aa9f686c94e88b0e53c67fd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002467b2158e6e02d5b68a98ee7e8cab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c9a2d42f0ed9c7b173696911ba99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ba9fab855176553dcce462759a06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d95bc503bb3b4fb9c3d6b066abd33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23b90d36f04c12195b28c59f93b95d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d67ffb722c334843eb47d30b3fab21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d03fce86548cadb65b8e6b18806e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcd730777ae8aa3b6c2bf5d3381714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df3fef83f4fe95519a2199d60f036502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfcfed3296675a59be1b88321f2667503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d965c24732dac37cc971e51a788e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fdee2a0e48848a0067d1949d31af6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cb618585d92f92bd04ceec458327d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3479179710c3c9c107bea5eb7af7f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d331a85e116b1b452d018ab10d26d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a865dbca6fd1c35dd0efad6afb38a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073926c4c8e2a9c3c2370e4af0dc1cd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3554dec837ffcab925a04fca039259511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b61cdd391f27b2cb3ddcf2fa5762c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b6a88a272b239882e8c7a4e4680ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeccb383b9249b52befa148a8a33d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a62184fb813693e9c77da75ef1ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97958e78dc6c669ed01a3e9679d752e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c21a2a702e055831e7af98fe48646a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a51425a6e73262bdf2903f1424737e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae8d50da1424882d7382621499c065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5ea087266859d03147a703074cd4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f8223c649b9e0cea1aca7351c324d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce71be7fa28f03c59566601f4369735522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a96a854f8b61604370d5e234b4323523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1bd5fae31651547121188b0dab1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec786b14e76dffb2fbe88a1390ed15525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d55d1379febad2c8b94d74f693a21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e08edb7b8df8ea4a938efbf5e087527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307384a2b88796a69afe56d854af746c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496dec18ec8393b15e57cf327aa94c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e361dc65778d47aef249a0ee05ae0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f6c983d2338681b7fafbf3e91301c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dfad02337465788a6aac1326e95f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4351395ab7a2b5580feb59455a3ca0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da80b0ca7d4170c91a379883e04212534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd115a4f8eb9213bf0a116880703f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f5edc3671b2f657b419a05edfe85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0984b7a46b55108724a235d0f5d736537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0026b2efd9e2b05d2a4953c40688538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c45de52e235e5e00ebabd40d2ee7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d621eff9ae66a4a2d3bd21485e57f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca19848d86193d8c6d2921281af70ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136aba9d181567e9c4d18a505ee0b55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2009e35ffd390aa5a9c9e628d7399543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bb394c6929004cfac4cd23593e6e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc6ed96157fe5f22850f8d8c12ab8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe126a032f58db2ef1f63ee445f9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308029a049c2e4133ad257f7bbf15f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a82cf0acf4ed43bb59cc744787b55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa4f0a69ae9e49a1d49784eb8fe5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1388db80438dc0bd277b3d67a1dea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4982de0f99d6b9368d95f7afc21bdf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41d4a7eccac62fcd9b364513237c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da379eee5f84907aa9c2394ccd86a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac25d15f329a6daac2903350600a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b9cbc3b637dfb11252cd88f111e23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac3bf8b212ed774c124b8aadb0161556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74730d278f824e0a60ec4b933de5218f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5daf9eefbccbadaddb03a18f377039558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c491b4adb467651287fd5d609b4af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c05acb5ce2956f810cd249d2396ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7930578337f068b7028b2ea87e079a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd2882829739a9785e6b53867cc6c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87fbaa9e448403f105c1c862241d43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8debe11807614d1884a00dceb4247a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055729dff83da68d40952f2a6b0a29e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fe19b0c30dd2d38c58295d29bbf7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4597a027c229cb1924f62c9165171bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5dca9d22a179217aa596fe58dd1a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c0ee7200bf3308c12834075421d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b5f41338cf0052f9751ef0e566404570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672c95212452140df405dd0ed3108d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36453094e31afde2ae2267dd860279a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d87547708ecbf6acb1b3b1eb76860573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005c4abea25c23ba028656fc7532aff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e89ed018ef1cc5f08cba04faa8414575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e690d03d7b2f31a367199660075c40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d9b8d7f69497021a157b090e38a4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b562651eb3a910e16f0ab0f82fe1bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a812d46421f8a156bbfc82925d48b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ab0987faec40cc92cda1eb5dcc5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5466349e22d15feead1d103f383630581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d675ddcf2facb2edd6895fa7194dc9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06088c068b603f49d8dc07f43afe8812583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac981387d8109cdabb9b125bcc9973584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff5d0bf2d839fcf360db11a9db7054585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fffec0502e1cb60be9e3e4df60af7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb0925100ba0e53e0cf5aa3a3cb85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc139d3fecf72e64ea196787f9975588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e710335dbbe3bff7adb1ca000aeb18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4efb2d04a2acea79d74cdbcc1c262590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd5ef2458f55be45532f3fd0564629591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8fab16eab46fdc5d55ff622b13b55592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d8b1209fbbd7c2843fd143b17288c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4fe3c784ff7482d52f4fcb2b8a281594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce016bf0aa968ed265b79c4fda9fd9b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2642cfe87fb01f165caedfa9bf00106596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79efe308d27f875ddc9fc125e2288c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f15349ae13a953bd024f0981cb55f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef83bf454bfd79e8a1e0cdecec17713599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202d4af8acae9af4efa2e19e662a50f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8c599fbe85fa5ed29ae0228581bd0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff062a0e9e6af798fa247439dcdc9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b885e3b2a9d0e9000bbcebdcfc6bb9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cb02c3d254b853bd2370f7b593219604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1546fabd2b0e24443743fee6c945710605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71614dc1e9785a4a767291d57776c58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0852faca2324802dde70dfb1e0864d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e77b6e32c50f118ece5923d3a032608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623797a8919019d7dbeeebaa7706c67b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789a27c114dcf1b36fc9878bd2f3fe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d28593afb70dc5349ac98990517111611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee81086ac01aeed04a07f1cfd86068f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0153d4415b69b4aa779f51b51e644f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c661f643c3f58f896f272ba6f7d6a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf709573d522b9a42c896cd9ed2359f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9206e2319d0ee6c22a971e22fa800d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb971ba59b53f42cd202a997fb18e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa863c4678892e190cf52fc5ffcf7bf2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6cbf5629ba1712b5678fe2ee6752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c56fad9a80edd2878adf6242c5b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39b4c94e70471eeb998cd0aade6c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b92a545532061ceb061ca4351e0b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63351c97b9efb0a2a3be5f8846c9c4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bd631e5a7394335285cd9efdba69d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aac502bcce80d54a528313c8e1e4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048cc6c6e0ecb2b0dbc9369cd5526fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827a4d46e52d1b4ba69a16acfb07ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2a3ccb81d02493e89a9c41d90081628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e123bc251a79378ddfcf8e09d4cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397eb80f8ee32d0b2912a9767b03935630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dcf20bcd450afb417e6447d2c5a7b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719826bd9f2cc718b8599122b6d3643632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78def70cce518ac60c91f5d86d7d07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5fe0419ac74b0ac458f59dcc99f95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e58f1ae9715512021e4ae4377d3894635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6c32601629c2b41cb7429388519ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3248f9c3468c350b763ba086f15dc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1c4213418994cf68448ddadbcdfc3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c660ccc79337357a7824537ac7a373639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd518cc725c6e33e62e8baf708babb5a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c967a84a0916a473cbfa82b1ce7e485641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d95391ab99ee16dc3f3a23bce108642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d68fa8bde028d040a1172a77d4a05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830412b2007409bee1eb131959f9f8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc996a172a4fce48bdd1a8d9fe11a3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3d12ec6a2d585ea86d1fa8e01617e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08837bab220a8198140c39535bf41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91616ddfdccc74d9a41b862472d5b4dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604712a7ccedcfe3f2f7bbff6458a96d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee76b7714d010977a5f47ba3e335d81650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d70705ba614ac0bce255386a400fb1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca3669aa33155af536403332c0774652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ea71fb262105793e0429163fa3cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafdc99c991d61522052bb0074bc9fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd8105e567be9edc906e5652d3c1ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6f69ef4d8e4ad009c58b11fcb78c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6a1affb79238246d3b2abe528fe4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a77388d3c430950ed55639448e86b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c099c840951da0ea781cc7c89a86f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd30cd970eaec5cb65cfee87bbdab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecba87cfdb2d203895729c8e6c8c81661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f32456a7a4c261e12e10ed0b2513b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78a93fe1cf9a03da38bbf9c3d618a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c5504da283f92b30b440488395058664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bead67baeac8f1fcc22d139c334632665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211b0f367ee31cf7430757def6c9179666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931555dcdc67e520946a56c19a2db34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509aa102b99964e70058f9e76a16ee1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea65b52553e1c0e503f55e49543f597669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a56c22d8e3b632b78d5240aa81ce4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ba9b3572a4b579c286f8aba953584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29772ca846cf66b584d378f304293f67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d782a22d967e4bbcdf90b4ebf8a3df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437718bb2a11a351482a605d445daf9e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48e41c41a82b56f57c3a63a778b71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a55d15dfac3a2e4b2621bfa7404da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d377f5ca1ccdafaf6a7f7e96d5886677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663984cfafe92f4e91801096e88c2a3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db0174aa8b8cf83a788376ccae72f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03634bdef9dd9bab9c6a4fff4e9c9cf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff95e442b1284d1f3d83370b30c5d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d09c67379b74f355edc2486606cfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd383ce8b61418fe1ee37ba7c3f25683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695af12026324a2113b34f16f0bf9b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87caf1a297c1c8b85c3c22e9bdf41f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a61a6275f8fe51cba0367b2808d652686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a7220d0a5296f708c5c84800914b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df54256235c2a144e3887c9242d3f0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fe98f95bd38ea6f0818706baa669b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab5ce79b4056e017166f9f5f675f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fb8a9e56a772cde521d8e23512933691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b46dbc649bc7be3728f8544d1846c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1604a4187d876764425b19acd0f663693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b8445a3897415c98c493d0622571694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaafd54d22b678c2da684640664fa4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cacd55d77a833c5576cde43bc149d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d01f1800664304d33f8f3341c6ae1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57527fe3fac55b5776313701248a38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a979cf43c43a481e72c335bb2dfdd78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f0118af3b93ffbc7a84c2e5bfabda700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b91495957a6bc039ccb54fe5b2a3b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c4258c8ff523d181e8142fede916702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c3f1746088cac6bec08576059c6b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dbf6e8ca1df847fc54fe7971a7e0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a0949a90638bc6e80cc9748cf27ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7ca05aba21c93c70bd54f425c31e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c276349cee564b3bd33cd2888a4721707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019b6c436684a9f15ad28b12964791a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183f31f5cf94dd740d3968012fd9733709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ab4dd0422247a600c1f32390aa0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1eab51cb55a631e0409dca2d23800711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495ed2b34c1413fc45d9f8a74930c6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d23e2ba787016c62d8a6882f494b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff5847756accccd2b77ec4afda573e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ed0ba3b16e2e78ec5046b86a31931715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b8cbded63cecebd7cf074f9fc05f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378394d4c65f661245f6e3c6d8feece1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6d269c408cf37da50e4f758d9cd4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4987128df29606c6c8ed40c7d1d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d914802558e45109964d26c97f59b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549eaab43d7f7c717fb7d1ced0ecb18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6362ce08c8a34875e8de15655f82981722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985198739c78c3ec220e8bee3b8140d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30da63c91625b6edc23ce564cfbf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067908baa4606af88d88a6a714f25f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3179b9c5769eed8b57f276794df0f5b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db5c7a47615913831c030b8f7cf17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8378d7854779c3e1c7443ead6b7f80728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed77e6dad7544f4a8416d65ce1afb84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a60787eff0bbdb020176052113aeb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f0dc91dcfc6a28bea1c371b46472d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e98aebd9adfbb346450eae09d513e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a426ff64caec654d2ef5742356be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28274e5d9c4c144b52918dac0ae70d3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa390408c82a2a255731c834f9b2cc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b327a18aba4287406476a583cf0b58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985eef8be043937f3568ed9c729acd40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce084fb96bb87ea89166bfbb28a187738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e95d5e45c8c750a347107505a4433739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f7feeb206960a055b9a2726af788b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710d65f1f262a8f5d485013b4aa1600741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14363abf506ef24060dc6a9f7dab71a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dc9452d7e26a72b2545d5860560d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d64aad2b967987a5c60e97649d0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81817e4422404d087e1b75494209c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b265df2ecbeb0ebcd19dd26ce59e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e282f7d611a52f4c4e9da9992fa17c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2711a0822c7e1cc9d5bb8d85bce1326748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b6c7b361c5e474999aa6e38c5142f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4af541c2682f0b424be49b3d139b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda8832d9e55cc2c3928d53545bb7e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817dcfb77e7b59f61f34d6824c80904752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dd06125e6a35da0b8c0fb268c1411753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f2f0cc273243620204e7f9fe923f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0563540f1146234dcd89d46bc8b0865755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97c39612e04dfdd3e53350a445e87b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca59f0950394103ac5a7bc2a927355757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00508788916d75677c56bde7844512758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c41cf9932feff1a111ba93028211f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc40c64d33c086e62bb9bf30154bbd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117125a19de1d3c86ff63af23b43461b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757142cd98014751ba60e10a099c773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95129ebcaa291f00685c913630c05dab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a8f35c6e41b5f3c1c841a03b482185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077947520467054a3d9493352c8486886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a3cdf32d909872b048132ede232d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071d5cb4cc453badbb6e38b9b67e938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea545f03590068e4b9bec147797ab69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf7c03ec26f4830af896fab6c3677a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38e16aefdf7fcef051e2a154d08adb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c91c14c05781e6d5a3fe876cada912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725f7decf735ae21a6bd7be371d222713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f3d06af1c7a0679cbba08114af7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836b2fc69cc6882d70b9d77a124cbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fceeb714773ae7eba6f809238e27a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de8db29a162497c44651bf2219979517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9d5474a2d76908c27f4360ffd1e4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b54122a7ad455999eeb98d7c0015819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1ef7c3d91c1610f0cc8b9caeb8f3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427e7f2e9625d6963f584abe3260be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f42b46a3f969b5446ff9044bebbdc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393f46c6673944c7c278723344b6f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c94183268f161f7f7efedc13090f5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e9f76b28f485dc229ed14d98248d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cd64fe14321033f465a0c2839f28b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad879a773457837e8e52265c86fa64727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b9d5e5f9a13620dc75e92a5a47e5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c62cea9ca386839c5d7530b5e9b5ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b65d299c74168f47fdd93630d6d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476051703bf8cde7b15bc555318b6c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ffda5ce7f38c60ba1c5758e9a9de232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd1979df02916a371c32a8b98942a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff043bc0e26dc6df74bfc133f7a31c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6add968bbacc2e38845b4fa8a06fc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a2b6a179d2a49165f1bd2f8f6b7e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ffe1aa795390aa69a1c58b7bdec737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf39f7c4bf7baa1dd1d99598b25cf438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a8f77e35892323e8d6669b9dc5d3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d21eb6a7b391d84e9d6c25f36ed29040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d3782a073d18a06c915cbda356ce341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db490e9454a181f74e5f5669d3dea84542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51553792c80f57110729c1cd38703b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b3b1b0a8b7b15acafe8f3bc27e10244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad914c932f710968f0040c0b9a77f6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b55fca5390397a494f9ea79bdd987546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e8dcc192038af5dc20e6812052eee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e69d544926f4b79b887c0f8e749b0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad2e7e4b4a61b7bedf83db0118a46249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f0fc4759093491f7e8dc7e1ff972350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016c5d2c2cc0641c9927013eb01f6ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495cf0cb5ca6ee4f2102268f022e3ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716a923655f23402fcdf1cfcfb8b26553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925384b587cf1bdb0edba4003a68ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dca24003aeac3f53e4d2869001b7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee87b5f3a38258253069e4a5b9b6c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d5eff5a9a094217a63f9cd007fe3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af460ce62cf0977b2d128928a3f15d1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef0d2280e685519c2678d3a145b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9705620676dccc0ed62b42079f90f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401eb75adbaed1cf566f7d6fd343adc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036d9289b5857cfd5459a3893e4516062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f845ca858cec5adfe157e9eea57ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c2a1eeec47c933bc80724ba95519b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8546d9d15393d346b720e41d844c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49812505b39b6cfa3307d9d176e9a8e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313a78887dc6e925302b73ad8a21b5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82854701f47271363a460e25409dbf6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c3f70ff78baaf29bfd930bed5b93a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69385885b6ea6e4aa6e38cd4e3054a2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816203e83ca5a1bbd171365cb28f269471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8ef4ac28a8f567c71f2395992642072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273611fe20ed466f929a70e47542427073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedffe64642d58d97e0d881454d9313474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c861f448f08e4b63f50dff36cc8fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8148c2145e6a775257042487b069ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cabf73fabfa87804c0300d3d226f4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e21fb0d9a31b99986f8d8ff7555d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc2a0906d91b2d399598496961aa579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fcfd3b31c6bc5c5f7e391e680149080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb49416eb199afcaa2fdd270606cb581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831f0f9aad1ae2d32b29e1dc77e87c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6325cb21843fa113cf4be1981a71d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b02dc1326e71294d5efb4791c9bb784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc832a870d0efd9a38f4ffda7a751f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff616294153507fe5e68de0ddc673b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516185364f4dd4d2b9919be9bd9ce3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2155c1b7b77efbaa059924f571c7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9b5ab90c7d991ca86f50e6af57a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557fa90247a49ebca75069947660ca590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107c7de7c6a9e33bc4e5a2472d4bb8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2994ebaa22c759b0bf0f7becfd575bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6df47ea4b7fec940314f1aef5805c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14596cdba3ddb73c5cbb8fb2ff45ba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d19490831616374ad7606d512ea6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6579832ada11f02bbae80eaac783596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614342188b9c8418fe8792fd21c25d1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d4d52a61e9f355486d537a2a16f4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b0d5e2790eab288efb479da05b7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f740278364677db2a72bf96e5a1f423100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa70bfe4f56354563487d3e0bcca834101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea4df51cd82fadfad43aca7d0739d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ef2a29290a93d569cd89d7066777e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a402a868e56d1b71f26f7d7534741104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fdfba1b94f6ad6f6d30f5e5a06ea4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5803840a56750ab0be54edc1413d8fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129163db642592b2684f16d6cc2c89c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed01e2a2cd5ec6339b178ea2688e02c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818366d4482dc95eefc7007a7a8e839109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5580e89175700696c6e72ac09dc5a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51e7959d7138e5ef129149acca1695111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7ea188bf4dedb98e146d1ae2777a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92ccdc283ae1e169010479bcf276be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b27f88bf49b1fa75037429bf778bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ccf2c0f6b7ab8272d25e57e8c88b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec186e1deab8bfaba52144aae70cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d886fe4d0703678c01d96c7609fa6a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360caefc0e6d7d05030ca957a234104118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4dda8777d7e0ce139fe38ba5ee68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017d072277afc7da4e07b7df29ad29d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9d837afbb4a4b060837a26f1fcfbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb14846746da4009087f9d5288a3fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaaccaa0b1f7a823b8d717ce656df2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cc2734b1ca6c8be02a120af2c5516124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee14056022c8ab6f0d15a6ee70db069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547adb13efe1e40b98ad8dc14d4935126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14cb56f3e08c2f9d6be7229d78e8be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19fd05f75320d861db0763a645911f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0cb738e37972357cb8d3099857b11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d62f9f118819552bc7b4d1f854139130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597092cf3fd41a20628dd6e9333a2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0381e50eeaa138845e325447fc36a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bfc47a6812d37fb5fd5d605637985133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24895f437bec83c452fce71bf746061134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc31206800ef30bc622e2da25f80c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480724b298d23f3f859026f5f36e76b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4be5692a5529651abf5a0a0b00715137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c1760e88001ae967cd3b46c79ffd9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de9ebdfe00782ddab005babf021190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd54e0d52c8aea3706962c3ef8b7364140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170a0812d79472be8fec784998d0868141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8989f34b149931ea3f4129a266d0186142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878235a9ed195f00b5c2d67bfca3c356143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ba707092e405e089abe9be3b36997144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b0038cea3546ff5d235d4e41726b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc210bc3e28df9f15ed523b3f78b70a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671df5b9320514d152beb28fa8ee771147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006fca9f323a014869c9461f5039a37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6611442911917772195d90417b814149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b78d42ff28641047cc8ccda7f24593150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912f3016c94d1d444b16c2f3d846b5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de19b05972b28e071ca83675dda16a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619ec636bd53309986fd77bf3fc2317153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e33f3b6e27d5ecf95ca612ff114db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b0fd29e309bb1c8d6e10c9b1ba2f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69079c3b9b70ca2cc42eaaa206d87276156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d9c58e137504d50febe98bc3acf7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405d6aa8487db08b5fd56196970f6a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aadf6b3445d4df86414a20f447a69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa194e3828559db90ef510d73125c0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd935854dba2d3ab969286f2f93e37c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2c720ea42b541b13d4920c572fdbe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593a44cdc7a5be362fb1cf11c958e56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe9582bc51ec0700002e7541879934164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f0158c8b4ffe57391eec82a06c02a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc022a0674edad45cf3ee3532f912ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716785b0790189cdbbb592f1c4fb310167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a234a64a6e71ed1a82c85fff64a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54747acf0f27ec28a9893a4c2129d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26797c7f53f639d4684bc802bee0841170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a144ae89438f2a86023257d82910ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f93fb4dc15f81940339dd801cd66af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2de9fc668cc1cfef3a884c3d79d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf974579d2eb04d449e1a9c39e9e8a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b871df8b8bd0fc7b763182013834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec2d2e3e70cf5f0fc60e3c867fb55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b32c1390b284b983192f9cc10697c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0420b5dc2a971e642cb3389f6bd961178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f99bb767b59c365fc06cf6567cfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70db080e3ca83065327e3b9d8c28d3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e242323fb0ad8277804fb4fc522e286181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb6d376c2a5ee1a3509883d49bf007182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d069517b11222348cb2c2d8979c209183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ced8a5460871aca0b0cbebe70cf62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12a3a80525437eaa497901818d37b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19bd4f7176a6dd192512620eccffd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c0ad569bffb68a795cf14bc1d3461187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730a97bf2587a23bc21eede6009de6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72896706e6edd176beb82cb184a7083a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175c40c637b91d4bf714a9af31fc57a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3cdd41a7170d95226184cdc76a591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837c71d2a2b735155f4d440ada003a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c6065b2b27691c941c5a6cbb1f9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f28768335836d2650b6b274ca58a2a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781008e6a5dcd0c4e1ac715909247b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d48951f4f908ac30a6c9c09caef77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692928096c22d07b665b9eac923565b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe88d95c872751024f710b2e32bfdba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a2d5c8fd104edd99c6d84f79890ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b899eca8cfa9c93d56764c00ee8f9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10380d0b7e6dd3ba7730f27b6ac7533e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fbb4135187e731ef4e0d4d86ad5f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a82f21f44ce948c66cbebe84477a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefbee2a04f21396c59a3aeae74131c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4074bf2b7605a388bc114b8bfe414a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f52282a2c9fb9517141c8919b46cc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa14efb3f62f85819fb8b8388e495d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02a0c1332066faf1ebc51a6205f0b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10c854a24419359714b2f84a4598e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b36066ee79559c2e6aeed709b1eb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d5b369b436b9055d88700137b2e18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64fea19b71a10b8c6a7a23644535de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad42965fa141ebf39212c4589bdffd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eddad7e63da71816d7b443b62ee81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d301760f5d17c245d6bfcbe76faae44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbaa46b5481c86064565b9ba40eec39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462cf122c88235d66601d8cddb42b21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e570357e48eab6fd64389cec923ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034ef60755545af2c3567159175c9b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6512a2f715d61ece49ea1ad31e1e4af220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d58d5246c1db516569b0b0f7589bcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf0459dd18e924c4677c6ccd500c92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da346c4267f25fe9df118c7373af52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc1e166b5a9a6d63d32c83118b5b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf1e0afbefb8b46f83b520a9c18de3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf98c6afb1f87ec591634676aff61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdb4cd16ecb2678ee09594faa21ca2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8def64c4711f405f341b80abe7c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5263e657da6c760745107ff88fb62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c808d86e99b5d3a2a781d62da214a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59622edb430a64bb2cadb93cd5d94bf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ab638df8d6b74f86ec4067ddf5f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f07ac2d34920ce60747d70b19ede6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3303d3efdbfb946679df26367b357a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ff06784ca9a5c5ff6b83749a4ad69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b497a19cfcdcec0e0031dbb6d24771a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879863ba7372192b20ab74b29446331c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e815a40c05202508ec986067f111c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485982e8728ae24b45a51c2e6fd831f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073d355cccbfc36b28cc004e9ba5d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7298105a8051daede6b588967bfcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b296b88681cf031d3e4da35e11adf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9252be2cedfd440d5eb33743b27a2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35076ddb6c43907856222a0a387eeb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d57baabac1f5e2f289dda74c4e6f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694cf5dedcfb7048200141b7381eee4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90917513d9f855ea20f81ff3b8caef2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a541e034fcf81497d651ece7c72fa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff358f8c8ee9948c461090bd4c963a10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968306ff46c06017fc55f9894aa6d719250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd35585e41f95959dd31eb7882b4789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4aa90e1a667fdb0fbb54a8b8f06c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ecca13024243b8451c2b4dc7c294c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03fa2c92ae178df7726175cbb4f792254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ee363db4504268a429b7b2b0ad3f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f4885f79a954b6324465ad8a5d279256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd351a6d5a50f7440eb2c78e5ab2ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aa26eb0268f9185a2cc3e54641c03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c35c2840ab79a211fc50ebb9f0ce5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9a3f4e6dd017148753c193c6e9d50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f0142ceeaa4cca497c94ad636fc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73fb81d09c23634df94769a051f67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b136f672b7fbbe60a8b905aef64d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6d89fbdafc917425e93c85597d960264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c9f6045ebf57def0f48c4ba6b4ba7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1acb6835ddd9ac76175aa668745d7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e2330f1421674b73bcd09330280b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36652500835d35384789ac5afcc03719268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f9d20f000f05bd06e84952e757e5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19661a4e05ee62619c19c859ece82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f8ccf458c9a0d063685e139cc438e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24438d30e64ae76cd54836f77e993d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e61c72f9c46b62ad85350051f2f10c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4405a1892625f5ba28e11bb258cbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a38c8dfe8b5cbbea0d37039bb09e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca84397e01c11f646be115c0a4f2bbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb14656163697e2fb0578c5be3142277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e8046e1c12bde65a2105e841f1ca1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229e182042948b5e11959138edc5040279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec69efc5b92034068ec43d17b4562280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ef1633a1bdac5e3a49d4e6910bbe0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a155908625c9811765b5cf56b7578282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdffb4131d8b74c8612c6379c720db6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9149a92b7895d269c671a4d42be82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa46015314c132d038cf37ca74eee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fecac10a141f14f553069acb87e49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba3026edcaaeabbb54cd92714f20df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f46fe4c7ec7edf3d767cdba49d9ad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c961b257a465a589042d0dcec747273289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd937cce40593c918a0d9256abd7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc81a8ccc47bbacfe5898ec8b7a5bd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9d241819aa253073032304a34d9fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7319c2bf759521fe256667ac25b981293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89772d15432df238c5dbc7bae9551ef6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71f943b0f904298ea9691694c61e27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ddf08b5a96d2a4de2e472f21f802f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbdfb9ebccdc90a443c49559671041297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36365c80c46d2b3ff45b0d457bc434f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ccf40509feb539e3648fa91c1697299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec48087b5677e6f383a231e83e6b261300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920922db85efe0b26a9bc2327d7bb16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346645328c91e620bf0378866734b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543806480574effc4ee14c9e46107a1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28fd249b65658c6fcc7c7cc42ac403304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ef5a7ab72b2d6ef8407f1a3cdae7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe772067eabc3025f27d25de911c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c048ba9e7ee1f80a3ace0ece457b0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992a2acb61f809e83bbaa37e9d31e85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5a1092241ba4cfaf1dc728280556309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb7cffe9467eff90674a9dae07fdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ff0957a835e80e88897ebf26c298f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f29bf7b33ce5acab238ebff756a8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc108f86c5aea534b87afeb153b5c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c0c169a8aa1d8f335140cc7a1ef71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca529aa9d268be004f46ef2bb42ac829315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11166eb366609d5e0522038d480ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22ac476cac1565437052fa8526ba30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7aea00c19095d9951da56dfaf62635318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f5e7273844e89fe0a027c9aefce9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afde7be360477783c340ca93a1a4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9796a8b8c9ad06dd01c98e249c92d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303878051b5a119812b45ef9d6b059322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d75d4e04f86748a89546f0b2fa27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2623b00218a8f53b9c9730a104adac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11783b668bc423fce7307dfa3f53bd5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581e5f72d5cc5c02b2b2f50a4885697326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a47ea283647b3574808c0bb5b3d97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f999efab0c0153f7ccb86905df740f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97f53045a532eaabc9eda955242fdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3041a9c21e27cc9086c0774bfd20b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9c75dd9b316e2f2038fa450f51407331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad68cc1582009c81b3856d0838d85d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517d6f84de3e22b7a6c860d43ec7f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7ed1135bd67ed9a4d967148da48b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a068219661d548ada73943b11568f6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291dd7932b8c9d563f3c808a863f38336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b946ed0746061b9e5bcf77e10cb6a46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b9326331409038f275bb1e7159de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c5d07b562f2424c0467fea61a3d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c9b7928c1936bef5d5030f4724c20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34795f5ac242ca1f7bce38e802a50caf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e77b1ce1858be5e59967d47439b44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b9ec332b568bb637842db8e071f19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f4b97bc35d4c8b7b0bc32bba53ff3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126d532e782bd5f24312ad71db7e758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe70b5f4c0b8484cc24ee32a532971346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5182a2ee2dc12768cfbc63b25f7b09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e73a7ae1798f85642030749ea72e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296c371a396b8ae1b96dd3169b6be5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22809eacf6512fe3c46147ecbc9d33ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21d48f9f8f948dff205d92ed53e80b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6812a92e1b07e96b278bdb81afbc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb8fa07183b067724a5c8a10d7c41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9e6a7b43ac2a28e3473a7752ab6c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb981cbf5a1292b6a1d7a6e94a53387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b8f5f7a5e900b449f9feb8940780a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54474209a062f50b9e3d8b269803c9b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2b78c2003b288d07cbabc2a229b58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a948ad87652a962224a643955bb76359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9326256afdf6f6e3bef01d83007916360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e589ae75c8e521252e68e267f35ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebe23b9585c966515d98e248011114362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f068a40347e80b46d4d1729217eae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e9678ad46563cce6a972d753f6fd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f8077b5225bf3e5bb8350d2fce217365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526faa5c8e8f45c44df37ce6f4242949366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb67c39c7cfa985d7748c40e42ef376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29941a223d52909c0f4a0c21f836b9d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267811018c7d829322d7fa77802c2002369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162a3c8e4fe172f48cb7d7b052f0e0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066a3613e4c31b68e31e3a1547c21b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c6458d81eeefaf38836d6a9f3bdac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afec91f483d6549cef8a289d27875a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af20a8f613902f7e6f12800eb7aa2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b97ccce7f28729872526a37f172c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b20fff59193046cb0a5d66f45b2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cfa1524a50dabbe2fceef30463738377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0087bdb83a39dbd57fbbdde5399a2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd739e677597f9fd6343863684dd4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b29b36543499b20af81b7c2d2a1ce2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba715d65a872e778c98c20949484ca9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961fb19ef04a39fc1a18ba56805e366382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4d27bf503c1ba1b9444dbba2a5d38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf36a920e1380e1110b4da6bf2d5f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c663d611886a6aaf145215227412c56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945824df614b3644f92db0e798bd1bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f423f08c2a3c51028de3c31110b6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba92624fbd2630587f81d675d9d77388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2904b1642bb79776e93f19c511314b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb522849b7c86ad7cf62c3eecaa32f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6fa04a7124cb71b35bf7c51d78f98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe9aedba8fa010f475f6ff4dba0c98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0f56ad3c8ca2899351947f5ae3ecb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c510f165e70794832aee7fd5ffd43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f1d14d143c692020a351a35d82e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6f97b62db02e0107196e53488791396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba3a6934f3d64d4aa6b64625b1112e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd4351c36fced88252aacd1ec2bdc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88173f33dcaccc03d2a4d8ad4e79691399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7330d37d4ef252d066e64b6f1f5e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31d8bd74325eee2f73d64cba001ab4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150953867c84a9584d08f0ff7ecf15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d93a53c50f4ecec2affb47e4356a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ae98f227eea89936439577228ece9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de645b15eb71793bd6af667276d73a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96259a3da44788159f234abcab73f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c2a1fba870992ca5268b2c41ff8d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83c363cf3ff8d59af264bca60ed79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ce2e0ba697d27b9a57de5fdce7f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b4d4b80b47ff08d97c23ab8925982410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bac17175942486b04b61945f9386e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130fabace6eb17ae24b3e069365211412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0ff040bdde47c62939416dbd3ed0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed36fc50c84b3d03bc1afc807e71f43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b4ae962ab3e15129b7c3d15d36f71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99df21c1d372a9e2bc9895775b6d999416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f741e636b6019e464d87693187b917417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1df8500ebb791d5e01704a024daf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e216a04176c47407e5b44ae2a9e9af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc98793d17f2386f01f69056018ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c7547d9576e57736a3b0a970c0ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae453d3f02ce6877702f9dd40eaf705422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0950fba8c14a95845e80ba6d1eef98423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ad660f3867bddbc57834674194769424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e284a781ff504c2ad1cdd3d088c29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fda064cb1273b8c95298f09a14332426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4842a0536a355d47ec2bea071018b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9669019d73c5f43bcf7ae23744ee8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f8385a1e41d38059756e187864c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5acf9d90c41b3f7df50b4213ecfd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7ab0c8f3c2ed162f136c74dae78e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71837bbdd3376ffacfb41a6c4c29584432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be790616854b6126220fc70286512433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f13b099b302d99478e6c612b03d22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbe4c8dba217370f22ae50d73a4ccb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafe3fd8aa067a7fd29cd8f79a3e311436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7f001190757b4e244263d0e1b50a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fa2c45e55c2d8ecf6a598e6839344438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ca285ad70b4e01f60285b159f3859439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c0c12d71353bfc130793d2d786b69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd6699236c85b399cec455d391662b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471787ec9e5df6be6a598195cd571000442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410709e310bb0a8ccf29dc1414772761443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f5eb5252892ef455fdfecf4ceb218444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa36ae6de2885f68055a0ec86ca2c56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de5e68276e8ab4718125a7ac951eaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e793f68b509b9f0886d79f572c26677447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720b19e25b7c70c6b39b85d47059f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee3b6119bc0949f83ce0c06e67847449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d26aee8feea3cc2f4209efc4d039450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7826308c7b732fc5f19076b9f9c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac8b90889e91f884231c1214da42bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875ce1f734b1ef96bdac9652f78b98e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31bec9bb20df9b1ea4224c0a9d5373454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c7de974dd4bfe28a1e265152bc03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc0a64ec6285ab90296f5e5d80cbc7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c9812f7823b4be9a8e399f8e3919c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84852e70f37d4271cceef21733a665458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd020e4b90c17e2d18b5922331feefbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11d9df68954a5751b2410efbbf2e57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc637b3ae1c79e2568930d6a3b7b0c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6a4b1de0153a6d11b6c2b8ca5438c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff775e8382e8a25b9c6920504bead1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cd0433d988e4644d8333dc6229506464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff105888c49a5e015afbdb1111590e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971bffeac36543e55b3645fe78c27c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6c1d84b8ec06c95be4aa151835c15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36997c64a874a88c5edb831db0678d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7cf09d496729f18f764339d351a2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210626d8129acf5f3372363bfc8d206470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68811b1167cda35c46eb12764d18d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4ab64f451efce110e9e995f141dac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736116aba01a877a66276cb48c4609d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9bb37587e7b1b05cdf07d04d73d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9f37716013b32abb140d3ce5be75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609c0b2c37e27713a6d9d6dce02541c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13969f88469b657f08fbf35950d04d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aeb589f15838a84577b74e4783eaed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b213396c8be0329c6ef057fd8e3cc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b07508003a5199ab4f8be1e7b806c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad58b95e3cb3f2f491aaaa56f68924481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c4a3ceae6e7202896437ef784ea0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18b9d0160961e4a115f1a4afc6e20f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09d95863d833812f20a6c2bfad5d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f9f8e2507e9fd2ce00be87b02c87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc65579042ac84e18a442c3f8bbc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a261a4db0f54195605ac4ab840b3831487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f10d34260551deea65a660b64b85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0b0449e6e3a3a753dab0b86f9745489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b469d8706b05180883806163306f53490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8ae212502443fa7b5e8f97e3587f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222255ffd091797ef8583b043a14644492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3177b9c8d3e91253f5434e24e466493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd32fc3a7a4fa28b9b4d4bb6b1254494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d1eac171f0b8fd6cc60a5910e3f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dbe00e49094a984c2cf423adc8976496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c411e4dd4c7d694d45bb9694fe6c842497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26357c9acf22be273ee939894f567b8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9645cdad253bff4fe52fd26897933499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cc7971ccdc459967ad992df49bbd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d474ffeb1f7589c7fd211b927ce973501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9741978eea9426002853ec4e72ace4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2307d686a181f6daa1d818c50fd17e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d176356b5630647a5c2e28c086e3769504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ca173697852902c5be88d670a11e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698daefb6cbc1fd8bb7dc63f2c3208f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c868a8d6dc20281a9bf5e824487ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c7eff3e429555e72ace2f18da338c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4796a08d6e6ff02f89e458875ab72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdd90bc92d5b2354e2cda527db5a84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e246a0ee7a9c406d048e688c1787d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28483247bba275f86114fa0da82cf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b04ee22fcb47844b5f1092c9760e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c0dde09c7bf4f21666046a63157e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247011ac27fa125c4cee908bba4ec96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd81cb1c70d39578dfbd5496c1abf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca251b79f424ee61ec24b9307b6bdd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efc2fb0a8a76c086c40d993f88fd66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966981925f4a2882c6afa758e54a2ce9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530866296abfb428560999bc6bbf0d4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1fc02b160b40d6cce33b66593789c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c2ccbcabf0124f460326f8c55e370522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1e095eaccc061a0983366ab522bf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2b2e8135772dc2fc81d655489e92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8287a8ce3b1f858eaed3a07a04c69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb161ab45b10712d457ffa3cb05a8f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838dc1b7c23716fbdc18d4bcf1921b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6d14e1f0423cae644d3859514bf6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92f4642ff0c60dcf4e13f08bfbe67e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951739dac6377388d977b4b267848cd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6338e3c140c113c9f060883020baa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446704259865a4738729d4bef30ba59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a616e70b69093d694e1a4cbd1a6a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043120bfe84d02756680cb135f05deb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df782b7d6feb0529856a09e8158d86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167bf8188e0c520541ee209f4dfa3ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685888b33c46b04b823a8c9f4bf09728537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e4ef18dc5bc83e392da415f99848538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d9daed103034e4b4cc3378bd9a1d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2bfbf1db01168f7da93f5e8142d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05717b74ae4bd84aadc8939d530e1fff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5b6a31962a4a43c959a02554eecc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318152c63188be996c3e2b643e549c77543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3fd8ed4ea2fa22be27a33f73150d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b34f6edf3c85757798370b03671d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6079439bc03ec173dc52cbe7276a4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786369406f177a21effa040787f427d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992f83985b12dbe2e51cad1fcf62867548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f90fc7ab1a3c59a385ed2107fec63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b80807687b3a601acfd5977569059550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b465dcee81a8eb5f3a6946c5787fac6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0e6653015959681e41439d382f7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051e6531956041ae662fd146a244c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f851043a0b4c1cc36784ed9bd228554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1842e173cff2fd4cfa9a469994452a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e261ba3fb019e06b72916dab7054f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d28219b4065041834f90daeea4d982557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1106a24ff95a10505603a8c9447cfc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b474b17243b3d80c87d7432a5643559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee08bf0863b2e9dfaf12d4b20d146a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bbcec40dc9c23e52c3c5741112682561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3c5ab60724fe8d76c731f3075485562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f0cccd32a9200ffe113798c26d112563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d754e71566e7140fe7a6a91b07e44f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99826e29bb16b3cf375b8a01c39e91c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cceeac89e5a000bf05dde8bf3f4c23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2944332a20e1cf8f8dd11465f7668567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ef70e98db8e065bcfcb0cb9bccd9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cc65f8259da0f7684a268030116eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9383ced87c7ef4a84b40bbf2d381d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38dbafd4011602bf0d6bfda0228234571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a0b2ec103e6a35fdd64ae03808f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d4c0fb9670dac3a01c2769a3221c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34cf51fad5ba0013daf4f056662375574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7f1fbe898f3d21fe8ff3b2954e89575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f82a3b494bc80e7f71c18a6526f1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611899041043867e37863b6c53f63bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1142c47d34ee2d409f2163e08a2df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098adf56825b8d79737bc44c67f3cb8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c7970173abb75a2f382bbec87ab15580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd2db96c4ec404c8d13b1c947e97bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543726e4dfe2940263fc24ed6026bd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479f24b82bb2c7942640e322fed2d42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c984068881af0f5deabb01a64e2fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821de1325beaffe18b5b10772383348a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f2284e10c07aceb7678c52f15aa06586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e769721e5ede467f541f401c7cab0e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170bc01034f32dbb714fdc25f4b5c69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e95009f088d6e50d3de513db1a08ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59700d9abae27b344fce18219543386590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6634dde3c4f5ecb331a71cb4d960a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb1b9ae3dafec30e9dfbb5cc720d42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57dee14b19a1777a30b8ece5c4c86b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a85a74cc8e2861e547a579f0c947f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31e33b1efb66431a6cc1fa41e986c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b39c00bdef8f7336a09fe62cb03c2b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8989a15d7f6754e7814a32083921e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87778aa943ae6b89a058349efddb5e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3f9a86f29ea68748710500e2537ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480a416628764218374253c75b5d0fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a840c667516e21124e7e1854ff5122601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec72c1216817c544d3748be2485df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3515136f31709b848658c62f22f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d6cb5c60c6fd781b949b5a4e2e14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cfcb29b13ce2142b09dd20ef61ecf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2557fab574cc5976911bc5449f5c4cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b44bf3b2315851ab90eacaca492b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a04c29a5e97c82f9683d6e23557b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aeafed1bc2b94b7ae64e220351b3e5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2eba864925cf04a9ff14c153aaba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52887260dccdfb362faf9ca2b9446611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cd27dcbe5cdf1d87036de7456eaaf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4c3a567e1a351703149fc18ff0d3b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109476cfd52ec05440e6e8c68c60029614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68878e71e68e1712eae0a99e6d3298d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cb4c869a2e0e020ca4faf1ac3225a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9168d63851415cab04acd2511d310617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b743abed7c8117f8acef4e3ef0a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956cc8c9d4dbb1bf3e19fdd5649b284619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713801163548dceb781da37a9be6e29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd865f2a525fc29462a70b52b40984621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b09106ce89b0265672a7d386ffa7de622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733feee6bba10fa3a10f0ac1d51358c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a45f3d4b9d739da880a7f18af0b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29666048f2885111ba437046a14e6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77b67feb7814038fdc9f6c394edf48626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa10951ff0494180b4dc1533e28030627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2efff2a6fbc9383bc7cb69d08d470628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fc9689dbf6f6e96946bb0336ed156629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adce450b5862bd489433d7f090db269630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957acffb97ce577c6e5c774964a8383b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5aec5288851ee8df7030d2b960c99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768540604d767515a6d17284247517633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5576372a01d7bc7c1d5f59b6dbd70e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b832ef3d3a7600ece7aed274b4607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef2151b1079fc4fff2c598309cc21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176cfd767be7359080be7fadcd5172d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c24b36cf169743991475c6792698a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058b49d844f8efeb2747b0f860bf43c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30b25c7073c0bab0df147fa5b6282f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da4c6d405392fe01ae3ff932057b6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d97f598a396929b40e41d6ac88fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd5cfefe77965a78f85abaed3b56ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f01f13af329dfb1fd37be7d96e35a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9c0f6aaf19023141f94bf1a91f5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9691da6f98b2475f1de2674d6cf9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f493dca4b18a174a0acfff8e424466e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a2409aa9f54fb673cf1a70ee349ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d488195c4de79ed7595a9fcac387d08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3c2b35401b05b2d610d7205ebb0f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8ef097700cfb8034b88d0a161c680651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523027885fb63f8dc9d413538850fa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f0b89a81ac49bf3acbb20d5e0dbe5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c7184f751cf222a9648476e102b69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfda1a67aefc5d9c44349ac9172fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b336842be9edbdf490de4d9d76bb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee46ceff46d794a85d61980d53b6e9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dd2b8ec317a1248aa139d7b8ce9ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfd580fb39931ef056675a9920cbb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45684a5028cab2ccb329315746e278660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a786b0445fbb4b7efa5ed8079d0130f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280198b129199bd36e28aa3f34dd122c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abee448dd454aaa81d304e57fd9b7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cb9a988ac77f6794f9f07583ef750664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41c33437902cc20f07e3b8d9df3a3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597273763471298621478c33f79e89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93495102af7499dce49a2493823f9520667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadea124197c49774a2f38f017a77f9b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40245f7eb54b7c1b846642b5ba32047669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc6a7c7ce20fcc80a7e9cc329f1cfc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24b7d24cd4002393f126ddb022085b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f39cb5a6048142167065f107527ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45a6a07eb9380d4023766bd94d6ce6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02850ae6e894870525f436ffacbf6e49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c003cd54d0eabd9629698c6ab5eae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2361c8b3997328746ce469c801a279f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6c306c4ed93a4f605259bd9e924b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a453c7d9b2f918bbb6eb72943db68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1bd4d3cd89bccb9fcc53659368657679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b400ebeb1570e89ca9a49b0990a7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d323f25df8f637ae8108940c127f648681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03f3bdd23ff3bed2536c1787efb9c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352dddb5f297de9f44bf3ad9bf243b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8215dfa4b80a58fb069dc1de5f07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdf0001b8c18a0867f07192a8c1595685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90615a665023110109acea0fdd72ccba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e63a5a6911c6562ca5cac0410712f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24c47335d2cf225936aa869e941ece688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c1d962b01304b8aea6217998e3e2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58851b8b0c0fb44eae332b5e907e92c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c054f58f966a5cdbc0b13fa088041a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e49904f2a38afd8c79caf026a55eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4fc7d5820b0e4d21fccd8013ece8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82ff102166a07b601958740b5afe51694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108316c0e529fa8ba97d6123b76933695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a48c3e0948c3ffd5d8bf192481d29b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d27444b73a2cab39e6aa277f5175d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e79e9aecb30b53fed7fdbf805f06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51fb7e06ca1f19bcecac44f03f64a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1a81940c698e50dde0d9cb3bb6bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f93590d4b903b521e5f1c9b92fe32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3854fa1fe8f95ac79768312846dc67c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fefa99e86b7160a48dd28f0241f4ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22971789f1175f05cdf735d933ff6c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37bd3fa911b93caf0e412620b5e5b3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51b876a0f805a28d49fad4dec33800706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948aefebf7dbda41c0c95c9ceb0cbf3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfdd3f603a0ad2c924f1e133c67971708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f18ce535fce8cc9d4bc46a980c8b67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f139aebabf2f2f3a8970ec3440ca7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e727e9e01433472ec33d203ec4595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4308d02117304d02745450bf74038712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa7e7dd24c3a55d42c45d477a4c5a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42295b258386c997299ea6b9b877efa3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52f02904b310f7afea7c6e69a8a281715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ded236438166051ff3c852740c6049716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52beb6e0eee678484cc386aba6548b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962360c8c02773e698b3cb8b4d5c6bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158f461e0b8273931c8ded96369cde9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c5a4ce615d66c24132b369a05b640720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b0f55eed59a801804cdc3b36a0ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f869cd61ea56d48ba3eed13b6c0d86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d56d23c3939639024d378904c2ca6b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d790e5605a2c29196f0bd269e2fbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb018936091eee25acfe72f0b83e34e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1e5be0fa7acb82bf99e96390db357726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba76cbd996dcd5f1bb8357d68965fa6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dfaaa146ac7ca304e2b19889de664728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3b6653c52064e8a5c059278d832b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aa5c8f290468fb842b638aef5642e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850690ad236c2e83f24d4eac8f247bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb107cb29d50b03e9f2c2ba9694fd46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a4c6bcb68e47de5f593cc6f80bb61733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cd75d6f13af33de212c29ee512057734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288295a4b0b59ffcd512925214b3d60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e04c2f1717df6ee06a4d5f2f00a14736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c11c7b3a960f47df5c39ebd6a4c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad929f4a77cd1db2adea55e058ae82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1178b0aecf60ead51a2776d9eef82a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54babb08f6062d8003d068b839cace740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd4c3a2d5350905e7411b6ec392dc6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0252bc862722ec4bae03a990fe3c94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc760841447ea7f53d3b255994d39c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec29a73757bd701b39674200b15a79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6a92204213ad075d41bc6d7e4f8ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172d7f824dd3aaf444f24a0d78a068746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834ea4e7f8dfea6d07d189c7e801ceb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694847c5250c2e7b4c6ae52facb40d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f455ae363d8643729e9e2b85e5b480749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899db5c82bc3e4bc73ad07b5e0b1126750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c12b86880020ca801911375bc6b7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e539ea4ea62ab633ac6a3b41eec79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea82ba640aab00974f5620c46b6efb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41ceb2e8cb5ae79bfd034666e4ef4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854579fc42e7f49fd8429c72a2aae7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e70bd0971c912849000d1a704f459756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe438f777350896a0acb01bcb25cdb7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee4549a3f2e2b81d7b80150a124f6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ca6571307e8afb38418e0ce3f959c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>