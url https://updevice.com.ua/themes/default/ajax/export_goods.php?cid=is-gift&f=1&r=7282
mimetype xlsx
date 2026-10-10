--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06cacbff2613ae72176d93c7af022f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ffbc94e0b95b576b71e0e7c4bc1832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bd433f3693537349af2a4e79642583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd80b3c98e2939ab3fb410e9ccd7a7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d894f3cbfdac48bb82ae6853d5cb7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ed5cba8634fa57d17c8d0a319b4ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ea4cb35b4a4b71a74cca9bf54b9f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a19a70d53b5cfb157dbb6530d1eed88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba69e61a646d6a7dd8e11e22c3d07a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2fd655d34406a25d1e1eeefdfa60810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e1d574cad4345480200ebb58e3a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884eb48561f905870942a03c13949d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f54fc84d4ff64766fcc4174ebeb3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a713728bc47e3f6083bcf3f53e92fab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987a4772c04d8a88b1357cb2d427d9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e222e218c8ef1360614bbe721dad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca618adcd1dfdff52e104efcdadb12417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20cc076b8b2b4d258c7b9ec71d8ee718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cb9fd0a6bbd47817a88fc2c42fc1719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402935a6751d66323450f8c4d459de9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951be9a80c573c2e061ff6a0ddec4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab088c047ab906e7cadaa2e186f8be022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3a4b606e678f64247ab9ef2a55e4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49f5eb43e5502bf5ba8a223b184c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae25f70e44319d414ea9c9dbc5843a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fb2e9170d8107fa23f7c3f694803726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f00d2c6e98312d1121e620699bab1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02c86cb762a077ae1795a94d075df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf95245a6cc43f3fe97cbe336aa59ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c185c37a1f6f63afa9d053d1a7633e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7df07b2ed172e78c7e1e70848cd65531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ec03907c94a5686ad46b3fe0c8d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6328a1971a8bb8e81a3016026183d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b896555e9a0bb49c375efcf430ed4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9170bada7f4ad992a1b3f3db5210c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60931898cc4a47e44cd550d64f4d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e43615c1f178a74a3e6ce99110b5c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776d3d9e30188b98935279bc6a2713a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5508a04f0e956a70c60add81b5da11939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6edfc0c22bc1d1d9188d1c0b36497e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc56bde2300028d96140afb93fd64d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1799642ce29a699004cd9a04323e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82179d8c10947170504bdd262ce4bf0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426950d27b7cd0f96479e32d6b2240b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fa8a97f7ff2bcfa2a17f4b734c1a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629e1ecaa290f0994e84db0f569b34a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331133a48181cccee47a00da80805a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8e29645f0369ff3eca3050ac1d34e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f61f3fd4a7595becfee4352e7aa22549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71219518bbf04e8117e6111d6705f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884eac20916ac1fa3ace9d37bbd551751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b7fa6e7a9cb8459db6d3cebc04c3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b10332cee42f09c1e21a908cdfa7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57fef7b1ba348c02ebe14a6fa6185854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162a207c48495ac85dcbc03330eaa1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9250b461be979312cfe7f022140c59f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0d6c7d37f75298c5cfbc61af02b5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7f9e4e10a610b5ce453a81bd8000958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bac468c4e7aece6f9df10b3a80fc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdb96f97330e315e99cd4db11467b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729e9d5aa72b4f2e542e4e6ff1c74a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a36c8f034ff08fd00e6bb7eaded1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96e16a5e9d7103034a73931f41e84b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88cc0442512237c9c7908eaee21e5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f876da8441b9edaceb5e54321382865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233cf2dad3e9d6ea839138390614ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baafaa48e14cb9493980f15878875ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e9d1420441b0dc4ec54f61d3781b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8bb178cedfeed049080ad8b45530769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acadc1178649e2545e8df86bdf310f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858865432d50dc9c56ffd85af71d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db223cf99de6890d72da24b56d722972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324436ef162894b895b8e2ab305ff5be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db55baa9a56f9740bae9d40e25ebc8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fc983df6d744dcd16c8f158e17c4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a7c3bd078ce352495429d3371a1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1729cae26f0144ca9c6c9ab0b0e9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e86efc804bc7cad1f05d115aa423c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d396dc0387a8e657120e69e5a27b8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f4101afc8e2cbfa1c1b59ad5d747a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8128e23841c8c941417ae3b7b73c46a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d43a0cfb4e0c9a89edb87b4edbcbe882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9af7da7606a7d0b7a6c207a576c8fa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591031e7e298b68469142434ff5e36484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742f73df286721e568b081b7910193385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c41aeca0403e7dae85d4f9561a87786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ef7c19a7a8bf6ca08e8db416b5bf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0342ea2739fa33109af056e7083a84d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176da52024cbe6bdd0f32364d88949a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75495b8f8e08a4893c57a1856af2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122de3a3fc61868ce49aa6924cf49c9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfcfe8cbd18eb606476f02362465f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05642904a4278ab183a2ea9ed5e4c67593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8554cfed8f2a89ba28a78c9a68124794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bc300f891818f14221dc1ee7e355395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773a7862ed9b289b02bdc9102ced8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be9542b9e931319c1889154a83ef7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51665bfe984c88641ed97805181da38998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d29ed81353378145e366fd3bdc76799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d91044ac957646fbd3b91dcea3e797100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf3ffc01efbb10fcac1f50b1217397101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c83ce18b8a138e84db8d569cfeeb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e7c768573deeabcafe8fb30b6c316103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c52f46aad7c3c3037f38bcc9173592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183037e5ab535c82896228bbb559c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964647aad669681b7780c13987f4369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23d8f33c7bbeabf3630a8b71cf03c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acacac7f8227a44b7231b89e38561d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cd4ce888ab91cb958faa46159c8c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec88d4e2444f862a01b0b8936ea04c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0a106abf26d3fe23cba6277953288111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdb65be44ff83791aef6b31abe1b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25d03a79228412662cbc885fbc2433113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6de4ca3639ed08bdb049c81293387b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d170b67dd4eec55ae247db96a6daf2b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132cdfe2d77b178d5e48c229960b94b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6f3678d3a7303d2f5e594829da6f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea68bc0832943efa8373d11f0d709e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bb3bf9e259e6d0edde16d72ae5445119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f2fe71717137cccfecd7bf31be7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19967c230bb5032dbe67dbe45b72e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41bf6c18777fb0b37173ccc63bf934122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a5a8de125b3b582c4e5304961643a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27249e1fe4ebbaf4d7e750046fa9c117124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe6932dbb08effd97fd6abd47f55a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53569686c0acfa59a726ea373afbfbea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe95d63e3675ec44e1fb85122da127b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2e7ae1ee8524da5076c1494e1a6de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d920564ea33586d605fcf0b8b9518129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848d8edcc542cc857d382cec7e68bc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab858de7dde810baa167d74ddc1ec82b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca94507a367833e16d7f5fc5858942132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2f848f6881f57de4f4c58b7971e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7c6dcfeeb0d065babc8c19c1af87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ca13abbfa2503be146b9065a7835135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a7e84448b93be4e51e4d9e45e6bc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eadc7f4fd7f0de77fc1a280c89d43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bd33892fb3d488c321143e9f54179138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9faae1d3fdbb83f75b91c8e27c84a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea2aa329b8e474997c982437eb49cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1451c2fd767f4d9ed50e144939240fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510df4b76fb640b0f002f7e0e9ce968c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd2745c54fa43cd9162ec2ddd0c29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796293b27068c8488c3d5f420f3a05b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752efdd55acf8e546bebf422014329a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f953ce626ded76f94ab71e7fac33424146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7167e020a5bcc17cf3f083fc744d75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5025a43c98d24f0f7d5b480eebeef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf3359e6890c5d6db4350b7ab4978a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f373523be17997b7925ae30bacc4ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ab8ab05e2eb9eee172928a1d45e13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99823aa1ff8ee522f2e0bad6e959f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f251c95d4a6922747c1f6bea3ced6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85176d63b6bbb1c025d490275df76241154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d250b6ea4f75217736dc81a369d42e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308f97868ac594032ef5489eea3a39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee83af95ffebe9c67c9363de802680157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c97b5fdf91c9e4025863fb52a673158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fee04daaf7d47dc7c06ddf602b31f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f6b0e3b349ed70b90f6d9e53e7f00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b82519ee5023c3836be5f98cda8f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609def9e640f3794f821fef909dfc6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3012546ade490558266dd4be1feec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf142703e3a0e0bed7d89e1543c2ddc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15efe8feac7e5598d909fcfb02f1d73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e19d127649c528caa243756e5a6cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc535a53ffe5fb16948aa3994d7d0db2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be897cd23c29d26e5da7e1a7a2769b77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4120ce299b66f90e7ae45acbdbd59d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028fd72f64a6a8e5d25b59950a84bb7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c6bab5e3ce3c9c11e9bf99adfaa25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deb5d52d1e79f80d1a103c91ad08f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b19bf8b75f19c3cd25d24eaa643031173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dbfa664654200fa1f282e178b6f3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0ef54dcc35fce18e77c57b8193054175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fd5efe629b758f0669df346e9d7ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7d93ac5a99cab9e6103c04bf446d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd20bd1e197afe3b431db8233931e36178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930b698b85fd7b2b19dbd69d447a3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fcdc59a17a1150eb868ae8d235593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a1cab5c89be66fec42df26245d177181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe209ced47ce50eb307568a9126c557182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427396bf9a5d38bf5021c9bc295ca694183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d21be71413119cb7a6073684d89cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e34d72eeb652edef050e496aaf164185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44998f7ec1cfdb2665f85c31396d92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25d9ea2eab4641043919a7e7c5e06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8702a87157b2c46576ee0ad2db15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda84700fd819831b8d488d505738aa3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb6adf59a23fa0990c8832cf8db80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdfd9f68cbce55332acf828fb8cb77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9df6dc970b3c195c011f6c9cabba3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fac962244ca8c1355cf7d9489650f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a71828a45a843b4189700bb654e163194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a321369a4d7acac8bb6e0382ca10c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41449600334b202fe2254f0d91842916196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773dedfd497ab25247f2a91b3884b168197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d56f6989d6f63bb999a4b79a8e104198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72471f56e1b36cfefdf288c589b208f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320bd2f71a802079147603a8c809289200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483bbff8fef8bccd2cfbc9a1cfbbdca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d99fdc7dc44579abc63ba3a72d485202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cb9e7272c8ef5f6cfaaea57877b49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822befd2521e151050448128e2e273f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e3f44eacf6d90c3fb1309556c940f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ddf070a82cc451e3a7a47a1f0deb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cf11533d046db9be263311ee0c6fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016bc37dc108b38bc82a9c61b1076e8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ef4fb10a384e5244e855870c4fc87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccef2aacd7c93991ea17544d48e76d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17602de8480e53be9691719c98766460211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a44f98a90ee3d423358cc5c7e5079212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1998ad4f3c254ab18eaf5e5cdb03c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f9ef69c101995f1ddb0fb35a9f88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c084c68f4def8b802992c65b4636b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62533d51fb0e0214c05f6b81e0b0477d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb1e75ebb0ebc999b71e0fb86807da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903299ac9ba73eb436aa25a249424a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df366ed24eaac5b9cc1b13d82e12c0a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720343c2a4ea8ccc9844abd2c92bbd7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94475ef99fa749fbafd6de16f9d15b42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf879fcb8e93436f2e72920c5f420f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca17188f6253b1640427f03bfcc9feb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263f6cc4caf1fdba68c1bccda6b64f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347317b8b625fa0cfbc1b8401b667dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf067661fad70dcc7bf82a5d5d24fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48cd615eaf77929c8f460c243767e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb753cf36551d27c9dc33e75dc11f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4967d2761e7832285bf6edf372397229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf3e4fcca343a5511010083500238c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c653b24f67978a464893f3f878cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee6323e296034eedad620ed4bad206232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcb9ea07b96a1908d7338f68904277233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4cf3e69178c88e043e8fcd7082ddc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e20ea860254b1fdd4723697c6a1fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482b6c0f6fa09e4f910b5299df33564236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b36404ba4b02fec56df188663c35c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2732cbecf337024b42a83bb9e2b0ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cded022b6161e85128043b08ccbdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc0ad7279d87d75e877183f9b91f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff530fae203844a0e0c0871e81fea69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b6095957b279ffc431c6eb235f7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f8a0d3dcdf3b914d47fab987f3f13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ee3ad9e53078dc2d1b5a3e270129244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7323c2c3045aa2ee3afc99676b18b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d25fae51b80fdf0057d121265f6be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee512a99b1b295318ae8e2bbe6b440b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155765a8f9a4e3544c25153a4d31768248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7594b7f3ee7f77f1b32ae3f336d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b29fb571de6084aea4921da8388ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e448028704ac7af580abe94a1c16a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e49863780c4d1a1a320dd5be96d6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf224579d77592db4294bb333ed08839253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accf657f3c1b70228d34a53b8041be6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ce3ed6d9be506a6a98d62b5aecd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b6a490d03fe823f804ec9459d91e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ac9b510dc2986ee0cac568fc10350257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471838a4d7dc4d20a5b9ab0b12588144258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb008752250ce0b65bf9b8b01fbd067259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748c86a0ed9acb7fa367c43d4dbc7e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2359c0265a2dc2c10ee36867682beb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b6f1bd65b2fe83fb35ced3ea32b5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163135585a097bdb4ee28afd7961485263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fe26451fe47f180b8cd12e86ffcb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdfdf850d5a7c06a196eeccec603ca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3702adc8feb10c92ed8f0720fbe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe218e02aef3a1cfa96360065e719cd8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b358ea03fcf458fa61cfeb4f5561268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ce1b615845a250d868436c341969e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730435631be9051932d34f2c532380e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b46458367ff3fdbc6a52c69047de1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394de7d9ebfe08b2f6b1ae78d721284272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d83480bb53b3e1f97191140bbc95f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78a0480c61dcc7f5acec7085a4bac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161aa2236452096714debde41dff56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3085b7d4537f57cfaa80dc4af759f5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f0e8a85c7dea478688516c56ee022277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766bab5e08bca5f796b9b17bdc97d4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded355c43e527546895f5a5c7e01ad4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a339f6e8bb5c0cadb6ce4b20d57a504280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81cda631c219d8903f7aa2e3c65d0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15bf82cb1d809a1d5dabbac3aa2663282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505c16cb9a684c7bae4d9c26dccab9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49e64754f5e7fa9ce182f274b168f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff37a3d9476964d08b91ec5a7c1f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961338521628605f36d925f63c964724286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8db91b8e9c6e09adf9e0f6419f211287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d48a3c836249ce990a703ddd680ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a29006d77a0eb3ed0e28114ba1df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbdb7f7d2c44c6b109f01f2dbb66cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8accba98f05e02982da6b014024517291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de827357dd48029fa2ffc6c5a4f4118292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec4c7a47e98ce123b07c65189019c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f230c35a1f0de069c2b2703a4763294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c4828d2d468bdecfd5539b8a14341295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7bc23758b943b91b0a1fb8322631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787f9885cfb5dfca816479085847789297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c42f2c928c1cb138b53d1b6d52c21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526419d365243bbec282434129289d18299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348220c54fb401b9502b5b03070d9e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38aba55684ab443c65dc5016d8d651301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf61fbf16d041d7e6e1da12807c89a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca242d9a0fbfc6b50a7548cd1104de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a0647f6d4e1997bc13d5305bab1ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c25f1ed258dd73f38b9145b37f1ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc0903612fe9af81d7484325e1ba5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdda0e86e88c3055faef23204e9dff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbdeb8add4df9222acd8d3e49a0933308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc319d8377a9db7996768358835cde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725899b79de615cd18069fdb13633bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e388c0402b4da2b211c8de3cb4cac25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28121a00dc41cd451f7ff993bd308a4a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289f6fecb00c736ec17342ae5d42fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664db7814ef7e95960fda0d5377cb49a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295ffd79e15ef1e741486695d243295315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04442cf944918fbeada087a31de0f82c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966a0244da99e01596a073b1c78e81317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739bcb547b2041f4d5a3eb5c1af8182318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ff3a806059eb2c6aa6443f0ffc7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a007e9a47383bedc62cb309dd95914320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d53285bf0491335f790553d3e795e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bb512aaffc97e1d2564db2417f59f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a5a908ef9c336fa1ccdb790f4d8e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca0db397d5a28243473a4428bce2bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb226d21011fee8e752d61e24315e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c39216f2eef6f81c86305d43c0b67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28a075dec4af45d605162d7e10fec5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55bf0bab704fe8b0c2e2d7946008df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f53ab2233893ac41aa95d2e97a3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406935e0e54803395702b07762c8020330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3fac3d321134f29106efd2ab26ccc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9813e7ac1f8b12d997188db80eac602332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1280b0f6f702e73bef8ae241083297c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd644cbb6ab78b54e14dcfcc965bb5fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e887bf830a50847b5369acb6b15dd97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c4bf82c2d54e79b1c73ce41c8717336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55b1d268e3b3ff43ce81a5f5bbd8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc3d3b361d2205248686315ee2db37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a24e4f72ebf2f1ddfe7f6ff525b27d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82bdf18e83f67907e9220e42fe396e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670549764b1edb67283f270797b4e2d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d840cfaa8623faa695b2ddf90facc54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f104f14a986612128b04007a543f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b747549d732ceb7addb32c7021ce1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e752b6243645011267044fc9506f41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ff7b58855adaf05b7f983b4abf0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53456095a9aacea98acb860e76d759347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16945a4c06ac8bc775db8df506705140348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463fb77ece25635cfc7930d430b283349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5670780e5c55760f9316ac4bd4a650350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb289bcd762a96b68551c9ef96a8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163faaba25b92c5bf2800af1ba190ca9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efce564f0ee473dd05d3f92276656f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6eebede237582d4840681c173dfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af028d41ab6602bc9e4f54a578be52d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c921fc2e781262da1eba410ec61c6eb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2658bc6b64bbdfa67cd317b39f799357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61130c0aa15332936a0ac396d200a790358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bbb0f87c9d5bf451366fb347db20e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e914b57409906e44b538325496dee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3a2d3506b031c4da2437938f92720361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24c5b83ab0c52d33d9c775a593c5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d64101065c5eea35a22471933eb11c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1522925739361cadf23705b987f74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c254fd072b2ad1e226e307401668e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e967d23a2ae05b8b836d60910ba21e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6429b584b2a283abe100b64eabeda367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f7c649c92f02e5e48362392bd6018368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e10c712803ee0a87e1e259a44f7bb0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a375a9b0aa4dc9c60f3f45e37370c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a05c736a2d67de36c2ae49e87c0fc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575204e20132825842a3cb8529ebe08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83d2b37d0a1066d06fd192315ddec5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce808ece4b9367d8c07b470f4f7ab2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f1c4d7f506d7183a7cfedef8f1d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3650dc4dd8568d260a416da42f16b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce21319845aa41f55d9b993cbce02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69384dea88df382e86b3eaf48a8b77b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17088a251ba96102e63a3860077262c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a7a165ba2e7b8c88d97198d4af4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f46c6fdbeabcf0cf17a25c5737af2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeb4517b2e53ef505520f53aa78f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c4dc04f58ac9d07e3f78dd1e00af6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7c6c7c2120d5f4e6005a932507d61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1462a431a59c47900867ce1989e15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d27384fd20d68ae4a5589b9cdab9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26357082cae27ec29a1bc88b00ff6084387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12911efb6160a24661962799a066be1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0ef582fcf29bca649c131fe76b4f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a4dbda682405c39ca60f71689bbd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657e6f6793afe63c3cf3f7c858c3e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727ee1caa3a6f7b83916fdb4d4a3ac1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7eb27ba76ea9180e03c941b5e82ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deaff029736d4dc78bd4368c310313394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff79e96cc3abe8d3e1e81352fbb6dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc4608f6db4cbf40c42b5bb54341d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b558ee7f5764d029882e654ab346e6b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8cc9f75bd042508f2beb57ae9e822398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d2ecde40b0fdde8b5b5e0982f688399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309054173ffbc36e3093725920411815400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68a4de47a2c3e3a432abf8a8b1acff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa229989e6619f84f2dd26a1ea61297402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2983fbd2ee62ea5f02f9f4a10709403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f479785657c3cfe384124e59614dea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9295da3d846c452d84e5ef3fbdfce3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ce8c19af54c7325835b294e3c74cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26932cf10132ecad1911a8c305f011407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa71b6fa39f72baeea4606c3917cf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403f2b125b20e0378fd327bc821c8dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c8a8383e1d827abfed3e17b87d3ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00033928a72d461ef9317cae0b0c5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4de33c6f0e5f24f78dd4a08aadcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb67e0ee192dbb5421d6c9469eedd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fca1878a5d4f948ae5af00d866ad3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8cea60e6a497b7b94481daa04823415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b0c1f22239f02c1865d284f8b61fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7611e952b5c73c47d33d093e0e96920417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e18700dc62b232e8a12ed91e00091418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7316137a97505638d1fddadb8e2232419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb089cae35f5b02e30eaa53a742a1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888777f0d7d36b41d83703ad88792c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041d8966e0a0862e8352ed6e336831422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444165613bba526063999e790b50813423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be40fe31bbd3d4e979696e71c09fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fd7185f1405407d3478c0c262946c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c2fb0fdd44a4ed8fa854d143720d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020f32c535cecc8bf53f5e3463fddf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67456a153d503470f01d6ef804ff6573428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8ae27870d9bde0bdfa8eb362a85b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d86c2bad7cc4c2c61ca77cca55e92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dcc387dd718404188652d137e8af1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54adc3ec8636e9170636084e21899fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b329847ecc18958de50ebd54936f0cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e8d6abe2082f594b7efa277651523434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea99a61412d5e9a1583e9a8e0e70a64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589dd916891e49ccb93ef5c6347af54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd867efff72d17b624946e0f1b6721437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c3195e91f74faa8dc1401372d014c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a9907b3f387be256acbbf875da3d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb33835fce21e85bb6c6d7f51a9896440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a810ba06418ac5b650717ba2c310e9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5af6e647ce98fadf9af74096848bf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd91fcfc34cd03d204d8f047eb010c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e64db086010f27f1b9e6452b0bad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ff198778122b76859f0ce0972647d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d3434c647070bc29df3d5fc3f0806446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c32986f7ed5a99f76c038367bf2f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96d6457817e5a54392e72d5b831c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86366944366f7d841cd04229903a3a8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4dc4847da9e5503e00fdc8409c0cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09336a23029f9a37dfdfc9cad46f23a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ad6e2138fcc4d2666fb046ffe067452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6620755b5ecb764d8467e89846297d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e572d4aa29a734f76e26366489d01d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3015da326dbcd2c7a64fda80e6c86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751e651cc4c74c7370c1f8cd287c7c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdddf7588ae7aab11b41adcfb7b5d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183da5dfa921da9155a9c45ba6ec617f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69d80aa8b78d2096a37a7cdebbdff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f30b1ade906b7c39e8af0630b9567460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844e6a5b12a1cc1322c309f393eef96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964f46b2d2afcd3d6ef0d24c5e8e283462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442bbdf7b53882a0e7a9053e7fac4ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ca07ac55c64c6dc4473a1c619536464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c915105c5b5d89a00e5eb3808b8802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326611a0ac282c515baa50214b3b258466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c37696621b3e272581046be1ad24a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5ad4ab8f3d5e3da79bde6d17ad052468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d58660b45e68e04f38cd9859a088d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87c5a459191cf8b88c85a7ff1d1de2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6a92e5a2d2a611b5a745f41ebbe35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719dc404c2665e91a96bab0666c5759472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e0a91116283e61d518bd428cf4c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dec84c6fe185d7aa3fc8de6183f2c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40cc623297f3fb5b24851cb219f951475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b188678ecd7c16b98285e7779bc9e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83797f8af6a5d10ed083396a85cb7ce8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567340111efe066ca5235f26ac6a762478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6412e473bfdf827388332f012cc633479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777aa3334d2e34dbd8bef1ddaa42d90480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3fe60eab5076bf2cb5cf24fb6b1b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928921f7c4d3fb8b41d0065f097ea1e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86226936f546a7b01c01941334c24c36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795531215a37c9628e97d6d86a42cc08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1003bb2db370c9df727969b17cbd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75196e634e9b8f55c17707d91c8a434486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960db433a5608fb88894d32e77a8bd31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed30efe42512e33c3ac92a015fb939f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11951d661d31ae8f956ccafe7f13c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba2cc32ea60f19d41d7a821d85202490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7b86bd39e2f0dceedcb39f16c56cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e7c41839c82a590d529775ff5137492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371bb9f8b2213765e8b29127f76750b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24ffe1cd666a75990b64a52314ccd8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1726a1dcaed453253d128b20c299a8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fc6a0fc8d7d5f1759ce009d9f2e14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d494075db88fd4aa4a81c6746ea365497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a88dbe2aee993bb8e76db1ec0fdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caebd9ce4c25e1e15a74fdfbb0c06a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e0c4bb607291cfc267bd79260bf92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d18b4c8eb5a636e997489edcc2d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b50991c962aac95b46d8f550c3f8e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80114c71fa9372da3d6dd3cfb5c3d94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bc2cab3b36b611319bebfb795ef43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be517d8558643563e5300ea348b5b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae2e708446d6310729c992822c0aa7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef05d4d28effc7c37fbde06f0ebda9c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef122514b256f2bc2f4f0ad2555f78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac1427e2aba9f4cbbcfff6c8908db9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cd9e8f0946c34fcec285ad2c64a54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3f8c7d7092ce44b3a497d54890340511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66247c95a4d8a0a42773dd026ac599fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b47077de963c4b22e9ba82467ba29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea955ae5aff2cd88319b3299457390c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2819d7799a7938ab21552c086c3fff9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038560d073588399fb56ebb64fe4518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6a4e4ade1d969c8fa4abbda6a6202517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80807da022798dbad3beef5d7ef02e0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30eed008a4866ce84048f1884824065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2691917991effdfd3f0a6aa0527a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a324624b49faa93c15e93557723969521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fdb610bbac44eb9adb4b858804cc0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68289f7a24ae37f7a03fd14ae8b4fde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459b2a711302d8d331f9a637ff6e6f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bf41a1790ae3c90990b70f67e6f45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b249232f7b94a357b7ec4bb9f56e16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e707e9acb5c7476e4dc8d7057376d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10cc9fc1e8917cce808ead5e15586a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd616254addb51bb5ee958ccd56163529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c48673af39868270603fbcbe0d916530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948aef6d9b93bc1b19ac6ee470812ece531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3ba55e777e566748132e57123b76b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1264b57bcbaea4f86e177b7363fe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5ff2adc902840a9a5fbdfba3f7af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b1cb1fc50a2057318334194c45231535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20bd804dbb4e44b6a8de52ebcec4dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac43da48c7ba1f72bfa49d3e466021537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c8fa07a38d4374aa5516d618892dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dcfa12c8517c82f3b3250172384c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851611fc178cc4e86919be3fa78dcee4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3219c03593f0c89480ff45248678a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9046afddf502bb8dfec833058a6d9c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8cba219785619a275de05b62f31cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7bc8c5955df1cb7fe31662964d5bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f019e2f3b907a504430c03e7d2e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbb65f42e6b6be00f1c8fce95b18fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd13cd7b4437b9965cdb52d1775f76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00911622b3e524bce63f9e4d8ab83982548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27db2749a26bcb326d0f971912b254549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c48659df0e03dd997211ad921d56d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664360d17f795f8daca509a083cadd1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f993f823456c8c5b3dbbced25f7085552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a3f51fd778444a05e526a785f7d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a505ea634dee8bb395f37a4fd1b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a49fae76aa31a10ef0410473629cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272072113f9d4689b785076e363e5b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abbd237973ad01d9e94f7234ba3c08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d93f705a20af98fe0489838d22ea62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d048bf458173b84ca519d95426fba07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6df7c59aed5928cd448b77af4b0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91518a67c3d8ea68219b9c2f3a98f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701952cb2c6487ae4634ff082698be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585541abf9223975efcfe14fcdb9f9b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95b36afa3c46c5e7ada9b52a75dac5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f795e0770b984e3b97912ac27135e2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519323f08748516746e3f4838926d1d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928bd25807fa95943a9102b6dd732b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd05636758cdba36362ec98823504c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09359de9b27cff15ff2c59e8938a52fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f133330cfdeac77a9b83d4da4a969570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c48de435b9080572faea8e7fbc0bd2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0cd152fbb20b0cc92a4e4f7130376572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d422267d2916e8d9bedccac2dddfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80a36194c93e3b1320cb4d6ca382ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa3eb016ccc9bbe7c3e8a1558c467e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f58096cf7f6c0f8e598c845286cfdb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61477dece3fd64b008494e028eb51490577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3deedd98643cbe37b8ddbe82dde40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1cb376cbcb20e75af478d38beef23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f109943e0fb4b026d8a4324c091fe7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cf2230e5b772be587796ee7afb7f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978837fe488264552fe3d40fbed170582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ca07c0ffedf93b9385c7d391444e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1f7a07b76979b3bd2bc794eff454584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf40e3a1b3cb931f09c4914a8730d0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b331f4aae34a54dedbbe62bd71118f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2d9ff633977541c532f2e2678293587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0642bd42d49cc6adbbf282a58dbe1da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b27501ecb2c03307c6a9e15271331589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3319c70d88fde467271c0a25f2df48a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f271819c589fd16b6083068b344c67591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846248cc72667eb48e10494d2e9935f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa2e4f7d84bddb462ae59324777650593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6041020d29d38563fae72c60ff84c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33319e95a2282957474228a01ce6d808595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb87d89ddd2cb0f2099342711b2380596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752081fbb1990863e33de1fdebf00084597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02531fe2c31ddee0435b1ef0ae5f33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4569efe1d0eb6c9efd7ac358dcf3f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed0a35c12f35626aff384318a0de2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc250830d91bee102f36eba5577c4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7105dd45c22ec8b887ce4346107986602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9f3090f8c4fd54b007a562943ba8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317e43410c73f8fa3040cebbd25db5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064fca1d5d1bbf5378b95b218d9257c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160a6598f7b6d1fbae889cc2f4d76c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515a07566406bef3a92b653ab6a6075607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c83b3c8ffb7ef7c2e6738a29ce6bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891ba006b6d4f836782698448eb1aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e47ed92bd9975f196b12c7f453cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbdf4871be111d5ffa5cc9e33fe578611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754a34b18e9ca4884752770c6dbb10a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a3dc1311d53d7439096e0445d166d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466c4b218eba3a56566c7ca4d4f9eeb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a8e9d3089bcc9670ef3ca467430c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d53b202cc04643afdb1ea4bd964ce4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ee81f189e2fa4765240e33310c9df617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cca2689f209971c2905e2df826acd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b61f9ef51c780004cb8db4f60b3b8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d85608b312f49001fa11b3a594bd9a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51345559281f12111be2e437786c04de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a3d20735b71545ed931458ee28784622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06579abf1cb287c68163e690195efbca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d52e3f181ba90cc783284d989fb58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156d1c84af553ca620d413019a1ad4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33603ba5fbcb4bf6d412d5e257827e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b1f7ca007828ae54696a4812e3a56627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2554c0afc7e3cc8711d8a510e4e673628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b0d5ff616a86d11e41d0b564f7842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814303ad1ae98bb0276c04e0efd02f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f1e77fbec573644b3b8d5997ca3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea95611817d2a17503eb72c38e47cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481822e54fe48a38b2d8d616dbc7feb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68070e4c9aea97c4975550d84dce752c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a68dcf01664a973ddf767e8e0dc1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff5d30d3ef83dfe27a7368c1cc308636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b87da486a9f32fbfce0d9f0377ace637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e013fdf8fbb7ef04e59484b5bb31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21b73ec4296b73dacfcf2ba8235de7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7a448b8ef162a9977f1c23886956640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9129aacb4eedb3f4cb7315f2d88d42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f77977d86f45ad532f14adc80b28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941ac179a029955816c44c721195e75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907f5e6d3d6fc6c290bed8835416a1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d98da867dbb0594c69931817aa17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb071edfd5eca71590e17e0b4e6e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123302f51e4f2b9928c800be1efe529647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df63d8ac76e5c1586ad8332de488c74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a768ddfd82e5dfa2b7f673541330a69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530058a90ecd4c05a8bee194abd1f581650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05337d14018f49d26d9a8e62a773e96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420f9945647e0cd937a1e15649d246652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c981bad63129417dfeb9cd9efe9b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993e7bf4430c288d57c109c961c26f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a5901766357cb5ab2764ddf78eb8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc00841777cfa5666cf25c4408bf46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d7c49e2da8cb04709219ff9ec46d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e171c4bbb86993f06ce5d7f619dc53e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e422ef09f519516c9413c3cd756ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889b442de856337522c6753fda6e2e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea7834854d3ef04609102c8da8fe3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd05233bbcc55ad5a55331d43868b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f4c130553c64872314183fab19c15663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb5ec5fff75de1d9d46ce1491f983d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f81c4236da5249162dbdcd2135dc2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b168bf74de4e084bf18c1e4bdeb9dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc1bde5577724da7bad3ffdcf1bab3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562385f4b21e22f28250d2f04297d3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864bab8bb77e480202ae15531b427ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d1f5f07e9f3c36a05c385a0f3cbb3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b773638a58b6c704f828f579a6ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84f4b841ed145c79fe6c22ccae2b1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dee8a9b57db0e54d0b4a68479cc1d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ff0689c19243aa487209d3d56864674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce7e21ce0cecf28be6bcf2cf299a2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f558063b9f3d5f9c31ac1b36491b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba100375815cbef5aaa58e4373882366677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e00f1ac5df81e7f5ea0c768fde9f07678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2deaaf070a9963a4e5f5aae010a8fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df84c8f2ef4902d300c10b181a5480680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a88417ce9b0871c585127a372294d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e335eb9ff1e4ad2e07b6874fc6e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f2ef65f800c4db449bd2080d274ae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6b818b526d9aa2cbf7cfca9f65083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7017cdec8f5c25a663cfdac6d967685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b084bccee95bae1cdcbdf44dd9e08686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122220209841be762c431b52b10f0b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5860698bb774d761fa45f69a8f6dab7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede2be945941a46b7be5877918939d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b887b062c446c5170be4cc0c93507690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7fe7a2909dfe3d811c3857548c8d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b4e35783ce465889ed01cc023431e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1c713ba1e4f31aca95d6b8933f1e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57861eee034ff8adf2b9432fc3cd93694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169ddb4ae21d99b8e8275998e2e57e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d6f5a8b52d2587feb3723ad045eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255cff670bf2becf9cc379ddcf66829697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c5ceeb2b0318c6a79a3185d6bcc50698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa090feee6f062a8d52ae124794c8ba0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0525d9a6d2f7e824c8d26c53bf8dda9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321f4fd145a5ade4a023d32dc60eab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fe917211806268643a7170257e941702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446dd146085a8324954c6c58b25e285703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30e8a173f75212ed2fc05c138eb0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774d3bcf5d36286ecfa7b9813d2f7f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0213dab0aff7fdae3079da68f2083706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841da6057b2157e882bf258701879ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bafc24909c5ba45bea39a3a931f027708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d9ba2164493679f39b0f6545bd80709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e47dfee152e0db0df359adcc5671710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb0bb746f16270b735e30e3a136222711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29e6c12b5d15323bce090231632899712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe951783a74804c2ed0f80678fb7f5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a982e78cb2240a7ebb19ed72b19a93714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63df29a0fe9c68bf3f228a6cf1b113715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de91a35222b1f92f63d5188171a36716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a1e456098aa818dccf82f51448e24717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b2c1e7145796a8ebbab7c99ee350a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828618c671e6666863111e7ecbf36c45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b3ceb8998400a4a32da4c0f69ee78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc631cdddf36068a1e665742b0269fe5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33339e29a7695cd19ac851b49d67d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be539558ebe4ad9ac5a3cbb79795c358723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e9d2bea6b2ebd9d6d1b7e3852d38f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606265391ffc29083a8c547e25eac766725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dd8fcab331cd5aa4018a56af7ec5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027d3aeded71e083392792368a4e26d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d7f2d5fb09973e0325e5ea58f0fb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f7985651d2530f3ef0ca27e8590af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f8755c28ca2b3b7f77e87d415faf5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500553f263fc3e3d37883fb5e3fc625f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca54cd99d1917147ffd96b3377749f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50ffb9ae9b54f22395d9454e9baddd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404cc75ca6a823d622f05c4d6b81e1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d35c427e83c969e617ed911cc1b6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f25ecbf712d448513e8e02f3f3cbc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c1c26e95c3fc8ace90d3bb8e1d068737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ffd26ad48c16ea40934cd3e30027c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ad47341afa1f81adeaa0be439ae05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46331d6add9ab7f5447c005ed9d2a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cd27c55ad82fc21f94bdedec1d1e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407906a887adc3cfde75edfb6c5e4c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198e268ca785bb7ffc31ade101521e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6426b11f78c7ede7a394720f28b6ea7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5f8ea6cd01d6fef43dfe9d5794d97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7561dd33cd35fb6b1ab892d710fed4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e9e5ec3d2bff3712b510e7e24a9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835017b472d92bbf1d034c6f7571193748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cc1c4cb50f74ff8b76704f68f2d98749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110139776a7456c27ee58e28fe715c4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd7c0c80f3a0a7effea94bf124cf7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071087ce43739f989735374f871668e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3540f493351a93b20ba08026a46de9c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2f5bed6c3236b41cf217fcc660af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249d0dfaa03640d6dcfc0b38efb4fc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687467fe519af6a19cbf1be56afa1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df0438a5d1fdbe41cd14caffaadde34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7875de3c875f329c8040af8529a22655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366dead469b0746abc9475fe1b30b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8958f6172fb7605b3bba811f61a527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ec05c9832124acd86144be707743d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983896d645015ac2cbdf6a2ecf928ce09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fe2c2da5f0afd142e632aff0ba2cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82255e7f1e74974bd9f750f48d00e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a9322b0a8087baf3fb341d5c41fc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ba29a6c4e26860123836d4a273c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870d0bdece371f0f9168b434477a9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf63ac8b3c93e78c3dc46b683ab61c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67290a5074320348463917ae4d140a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2890b010f1b740dd21109577d9f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0ab49db6e0a3b117e9f19dd5cb1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edd9ec673100b43048145b023b7bb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab5926b7abcdc8932a052a3bf5354c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664c231ef0f310bf3a5d9dd321f684b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75987bbce26421a98fe34f04b767d28e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136f80607e2080b8e0fa68cd50785323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab444995e1fe2c22385286c89296c49924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80095a07b98309bd217846407150381a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e18a1aa4ada1c696e0241811c42526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb37c05553b98f66046da4e890a0b5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777eac3e139c6e9d4db56920973aabe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7119960a4f20989e94821ca6874c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86ef330075f9b64f08bd15d4ce4ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8937d2581e734533ae26a3830cfcef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbddabf29d8eac4dd21d0e4921e387032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1587f70586b5df0f1022eae06fd87d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a955d84791c0a5153bfa94c08dcbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0f6d071c80f1fd68cfdc6e5582e6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06940fad4ddbc77d0381c58970ed2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5565749fdfee094c7c212676a229cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f844ab2bb3ddf22f16d525b12df3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb2bb7cec5722e0c2726013f7026a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413d2eea8df0174fae96428a549cdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b074eaa7d92b80bab06384479bcce641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff20abae20441d9ae6978f4a13d0e6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf0f1092c7fa26119f219b8c38e83843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78633556a8505fbba469692e4f928d8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74c500d7a6999f1471621655552b7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da24b7f5a4b14e616b422aed7ac7f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8802b2decd39b0709f06ebf1463ded47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0b1c74db55a4e8651d96bf452fc0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e134d2e99c4edf72f881e205c9fa649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678fd21e49a6e3c973efa353618eedf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d047dfc048f1b6dc36381bd4807435951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee982f1954ad9d519047e1ba95949052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fdb0c269efdfe579c5248b1e4486753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5440cbaf54ff0a6f5a6587bb9fa1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b849d49561987365bc7111d8c6bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c8545061a627d79eea015789d7dbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963501cbc1e1cc6b4e81c724fd3b57d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd49dc28460d3cfa0da94a09fcef9c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908d1276f7ed83cb04574e7b5ff0af559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66b32aa34a7e8b343a957def42f4bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870263cfcb9e42d7ff7191db36a16ad761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c89afdddbf1dff5bcf770bf0d9dae962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a1a65bdad99c5fe5e09809a5b649363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfdb80241d0c267254042ecb2b9c7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b985efdf917092e19f43c9e44569fb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62048a45bd75c29c5570a520f6a7d7fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aaff87d46661974fdff44b3c8f29167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e654d7fdac5735d808ffc97d6e4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5415215907cc782285a401424c8aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea4f8ee5001cb28e689f34fe309af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20452dd85897d9c4eb4bf2acfca6e71e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80db3812893bfc864bf0661276e13c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b56c30c0e024b1615d449712525c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bf5bbff9b848ef21a85561489756574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a522d7420e069d39e01fa225e77ed375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183acd09d0002be97dc57f6bd691ddbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5468fc67cf3a5fd8f74522febd3efb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22fa2280138fbdf81a67166e4deb3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56174bdf7b04eef5bf0e468076fef7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e4b5fde90f0741c17864e8ce3d81b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8f3da7e59b8fbeab83f185dfdf01181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db05577691f6a6fb880c6d418025c1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25fde79f49172ae36c2d2e0c8b87d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af00cfcbbedf3ab796131904d472f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787aecd251fec8e0411901a9a81e2c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0187bec7553c167a4c7c600ab9b5e5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d4626f66d0538d212f9a73c1f14987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b45c9607d652c14620415ecf21f8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef731ef083a361f32df83dd344889c5089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba9f488208a4554ba1e2fe203aa9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded228a61e25f2b64d44165dcfbee7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80579a801db34100fc13fbcf413e72f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dfeb1e3538995806f6cab70a994a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b51b1e578f39892280ac479fbb1e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b399f38030926a32ac867554e214f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30478bb1d1b20b1c82479c2d2b91d05c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52c849787e02328184cb2a9dcc0f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f7f5518d1dc392923bfeeac4037698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a913608c9a2f90e23848c05fc748af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85600f753bcf2e4268aac29ef176e454100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669e505fdba5f66d4e60ec590d73cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a94d5293b078619c5120b282cef6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340d882f7d1ea2c5a49259b4307d33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38dc1620b3cbffc7d9260e1873263104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391702fbae3bda93ac60e8b1a0ae89d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec997db9f664cc6df849ee86f9146106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e902f93a3633d1c570d41d3cc747d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8067666b618b2578b6aef14c081e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af394348258febc36f640d6450d625109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ae123ca63e583acb2b4cbd78595d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63e74dc09a9ded4e129bcd117a0e47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc32f4501ed0898548d7b94a1229f57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7760dcb91c6b1bf43f603dab4424ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c41e904368d8381f2720be65d08f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c288ab9382381a4906293dbdbb31005115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae24a3ee4d4da68866ed4f6a1d03cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf80f744058beeebb04e85235ab4d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c7a70cc653a09bd047e0716d24a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecd3109ee91ec7fb7bbd9019cd3946119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25424c987cae92f47e5c47dbd48c2912120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb7f84b1da222a6a9750c6c11233b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997345212f2005fcfd6f99bf1cef181f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853dcb8032b9cd281886e15c74bce6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435656cab02b4b0b978f39d8ee41706124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4126a5c05e9be5ef0dd5c4360ba4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e821aa330ebffd1480ce7028e87c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e0d2af36b88a629da5968c586052127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751f6783342edccae37e25bb1165949128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea29ec04d9ec1e848dcf3cb976dfcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c1311073d0522a0c8e8252c83447130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d327f20ca394919d3caade67c3732131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c3d3ad3c6f1b2f0fbcae898c4881c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dfe06882c4e3ed3e1e0558fd398e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e243f608d62a9ff4c0c62b46ce2e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d3516ae5562642069f8231b88478135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed90ae2f2db0187d18e4f2a8f6597e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efe864ca84547063ab64451e2262df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c35b98c2dab7c16b531865bdd7aad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b09ee72c561bb4532b77cc2f69c08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f519d205fa8f2668db0f1aa46a0f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ce073d712ce4da12ec77d6ec6ae30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a56b9ac85a74568d51a277211d72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be38350a7aa0e3704f163e761b7a6a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c84e7a7cc148ecbd0806f8f18767f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b58ee673d7137063c6edad098503e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801579c7e48672b14812352140715f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab563ed7d1b762580a001a78ddf3e1db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9254f30a32218938763c7bea9d750148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc1a03128e199c024a3f8fea9f5d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccfa5c509e1be9c0cb8fca1d1ed06b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d5dd7640a95c05789ca665a02af5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbabe6f17739126faea80f14413083152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbef6abf88dd2286e5809527e4bda67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005495f7c4636c3cc966e2c3d44131f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5967fadbf600f528ee0ea67647494155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38fb35f5dd086462614757043e1df6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b032b8490cfdc3e59b6d96dec7a66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a4e52db5771898c60dddd787c45fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c84ebf8d8bceb704a7518556aa7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf90a72a33e6a290952f3778a8ed13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28f60d8e80a0bfbf795c51f693acf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3ad2e7582bf291822089e0f4026d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29610be16765ef14d622f00451db3ea1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716de063095e99d330bd80197082a55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78384650933e6d7a743695d34689f00e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed372bca3b036fb70d8980a89dd9588166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c032280b8ea8fbdf3fc3920d30ff8e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7e4d046945f3c9b4580d4ec4ea898168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fae242121568280876a6ccf7c24c2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca083b34806cc6fd3f7488d18f3181170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c2b00461d8818186979e0e4f43087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34c95c9658c9f4a2d9d25e9d82bf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b07c041b2263504a5d36ced9aeb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ee9bc3584f762ff843d70a27c5b3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bee56eec8ee2f585cfdcec228f91d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183467e7488c8949f4447996d51efe09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf40a4a6480601710e247e964a3e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b875b5a70553b97e4fc6338a66cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a88301ffc5ac333e6412425c7a0441179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416532f4b0bd1adaa462787b1c0fd425180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3baaec5e2e6528eea59a4f650db980181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1a4ef11819ad7a2ff54a73ecbc30c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95daa8ec0a626e28f540968a8fae292b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba4be73c7957c5c6cf7c432523ae6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65d21727e4892edfd01a0460733d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd11983b8caa8aa0ec358ff3b78870186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1807990c3fae9f7a4bb217223f3d84187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09510c50e59180aaf51c4f7abff7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969701b862d5150567d2c02586a1e9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ce4592aa53f62fec7309e05b804db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca613af5e8853ea9e3ede127abf12f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b8f38cc7293c8ba335255dea1496d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775abc43e079e5bc4be03abeef0e39b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f7a8796025c28ded8c79b84118557194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e5b6d5caef435d7874456e0feaaed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9c533270da202a11d6bbeb0c31f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780f91452c151907a5e1775e4099a27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838cc4247220847a947e136dcc072ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c778000af701e158a72139c214264c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569a2065ee27025dc34a17b52ddbcb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c44ace8475ae4f2e0b97b7860ce9a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee24903bc13f578276da074a315cf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c000a0e7a02acac200053c42fcef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b30ba9e15704f067507ee564cd08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc73b41c9ae4bed27171b1b4e0d6be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b85009ed5f7a882061c941468369206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1887eb592f5c4fa8e7ebde6b1fa4851207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e54b70ee290b65cbbd640509b815f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d89ef0285905c79fac6649a6adf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e648b2ca22de83836229106217a5605210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2797ebc1513414565ad942c275fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e70b14ad658b8ce2f3d2da282d7e4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e784b24e7a62e61b3d0e425e8d48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d38e8a41eb9a427fd7aa62a47416214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545ce120d43cc35f70f2580e3501c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1005c9025c0be4de88abf2b151af8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941edac6c5182052088206cea6a79ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a57abf6204392ce7d987e49cf579c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5b16766d99041906e40afc111939219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b8fba31476233f409a1f033494dd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f465ea799f77c30851a3f24096af431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc3e209f3dd24e873822a7e8803056222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc6afa9a3f1e2b68ccf3ed2463c21b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114ad46104b75b647629f560f9f8f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f8b355820376746faa27e37af996c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ff310f9620afb959fa09c91503591226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6de39bd9198b00c7fbd88e876235c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b932ff3947735cc202345511a5062228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dfd99cfcf25cd8e4cd93760b4319c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c80d6942b7ac2a4cdda18dc1dfc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add293dd41ab73735367ff84f8fc1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f67e3cd1bb252a37a9119132ad12f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd22affaf38a222a2332fbd6324767233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184fa62ce99315887c5ca8701b081f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8fd69daf467cf17bf18c733697940235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db70a84d689a4afd606ce9cb87de071236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12338a4ef352a6b7b75cc87e13a52c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606eb589cc2f64b9accf4e708406f9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa8eb7f5857eeb5b124a511fed1fed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228e85a745d0cd2ceac91d4ffc4e4d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275595f7bc2e6235071b3080b89df0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb80b49612a7f1f5bc66f2048edc83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7902fc0535a54118437b380ff5a77f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204c79c08d189fc6116fe020e062bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d917f71ba62679f366f64cc01443e33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b55ee6e07575e8fb72a8c91c0b3a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84572ad31c0207fc89f7ec61d352ef0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ac9782568977903574f05d8fb4859248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebfb8e5d1828ef5373ca898efb3a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad358f48280dcb08d6ac67dea8aff5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c8786ab29fda292722c2d935fe067251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23d03d0f2a94b4f14050e2c0cc3430252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8c4c11e1d94e10c1ae819f8b016c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d6a9b76c92166ea9864d4ed1676d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d7cf3cfcf2eef17f17afd2f5756e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f154169f41f5bf6ac937c31e66397a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f2b45437315dd0c7a1a5228018266257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66af6f8e099dead9989b96e6458aa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd33479a4cefb81bffdd4dba64fa9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d287f4741f4fe2971b55d29deb6e58260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783a8165431ec8538662e0389f384f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68824c568d4c616cc7283fa01ff4711262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104d386cda49088269f887f797359d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f729998fef178af5f68e2dc889a4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f522c0855be2c41fed142a59aee2c4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd218c8f02877cf564735d9153d04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e7c43bfb78901d9f19ee196eb94a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25f809ad5373e0120aecdbb083781268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bf807a2a348908bba69a1ec4fde08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673943991a30e379aec2a3e74b8232e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748001548fdba31977a49fce453e34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe996036555dca18929609f62376b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f16129e93e6f0623991867ef5dedb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c495a8267a73ca5beb357c5ac3711274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a7a048f080425296841c23be76d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729391adb4218fffba434255b0c03d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a72c0a14586ebd0b5ce49b8e8e1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffefd67921b8cb2d838cfe9cd683e7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae365ab60267147327790d0a7707fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e0aea36955b279b7dd4cbaafe12a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b863221049b8d833e771e25fd480a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0c625ca716972cf7e30ebe5afa76d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0770d56140c65e178a300d495e74c61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa8b74673a4d658cd6db1b4c6faded284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afe6e0e4f780d4caafa4a2f68e750b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452cf06bf2be3e6e54d1f3dc9103628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73461be510aa5f67bf81a1f3ec967f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38713ee3137fd927b6538f1c1aed75af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ffe1320092cc1e7cbb23e17b78c64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537c8250c2818be656324c55d53d475290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49530f89604659484b4243dc28a9b6be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a4883fba88a44cc94ffd604f570a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf508960c7be26a55ff50148c27a12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48e252fbef032d398b115bdcf2f223294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e96042aa1c2048cd72d2207205f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4b4be068ae8d7537fb835fcc5620b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de231980d79cb0162beea6716a5b28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab082da58e54235874bbd13ae415c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f04676d8755183187a7f590685bde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db26b55235a56ebc5e6d3e656eab12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a1292703f2e2eac4aac21d8c1bac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8197c8b89333dda294e3d3c561cfec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61132236a9244fc3622befc1ca73f020303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce326cc1e42d78840062f4fb891e5f2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393379eab3a9169359d8071eda583bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e48ad5af938c88cf9113508934073b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae616912cceacb89a72cbb593dcee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddc515732e89e491f11f6b0c027d9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbecdf947839ea81621c5d13eec65b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c7f164086ea6a2151c1922e5af600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae2044fae488685a486c5567b590cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d3e5e133167f3e1f7eae8e5a5912312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865a3cb289b601b13bff427fe50d7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b508e83859426377f18459597412f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469743944c65326dcb7bdb81e20db4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e941101e4208db422a1cf1ffd616e98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5e41776eef76fec132dd303ae7e72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8194c708a95281b74cec6177dbda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7abd9b9989794a28a8bf15ef98c8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316558f4f7ab801f523e212b434e0537320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d98307d251e2b1778a3ab63d9523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e508712e272ba2ffb1565b5df8661e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c9cca41c6f2802c31eff9dc3b7a3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442219b5e231f2f0ab5a6dba6f79ddd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c45ab8f536e573cad9cfce44afe2f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d15ec59daf16d73022483044b1fc86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b5a0227bbe4226ce77b79f55d34de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f921e5491a04f73fd01922e2b5752b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb0c3485a51f7f9fc39b72fc3254cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295ee2c6dac0ad6d692f391e7a70630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f4c80b256c21c7b7ca92ca9fc32fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862149cfdf7090772a7193b779a63963332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60794091d535dc5c5b7c9b9cf159acc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cf5b0d4dd42168b3d351099686a90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c9b71f7e0790d80676279c6d00a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8017276e360dcf924818dfc5534f9bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a5dab6c09bcc9b665a846ab757628337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cedcee6743b1001504650ef56c2c00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d634aaf7af23311fffaf0bcb7430339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6066bb43c0b507efdccaf40b34871340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b4140972eddb528ea92e444d488e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ca693f811e917fcdaa630d329e2a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63925a26426dd7e4ec2012ea7bae3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfccf44f4122b1187a0398e3aa46f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc496067a8a22ec9b17c995cbc8eef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481796b2c7d3990728048852ed9d1b2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853c7b1ae99e819ddfc1da6168d7d2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414e48708a2891d5b472e6e5818e4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a086b07a0cf82e0df50174d5e6a25b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2de7bfeddbc4cfed83184249c01235350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4584ef87c68b3681a2f7ee35b949b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab796bf71042edfc787ccd29287cae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab335ee7767773ccb8633565e9a7082b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb01fc50135a85fd8530d6b8198699354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f88f356bb1e458683c3e64c5222e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaaf05ff30ef65a6d92aa238ce921a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d66428403a44bde9dab9d219e353fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ea49c4ff6f2062761b47ddc72cee5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d1e57ce51450daf095b8078afdc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09adab463dc027bc3ccb72ddb7f7130360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead7cf1dbcfa424ab260e4f5fe17dc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444b42341d5441cb215504be42e2597362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15657fcd535916bd1f62b6694fc14f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066566692db81cd5c69d5285575aaae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be5db1cbb283c1cedb9061d1cd1c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99c03cdfe51910dbe65c49fbc2416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a292f32b8e70959fbb5ba8042f05ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f60b5a3fce268da9e39b94e7468dd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c90be93a59c201259fc7f6b2641916369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eec12bf8eb9fc0508c853caed22e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a045b790790b05578964c5831b1e098371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ada3a1e2a876b86c797dd26a5c6c23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb0051c83fabbff0091be486fdfc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0579fca607306effa83003fb0e80e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf74dbcc64f9c16115be4851f251d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c398f0492f733c0501a3f41033a1f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c5a03f7f0500fa34ba818f3ad2c98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c4ce9b33927a32b2758e87fa6b87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f30d108b52d9a04536d7c46872cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40f9b4a00ac98e4149a2406834ddba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea95817bc0f347ac61f111671e9f3eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b6659f017715dffb24c8c1f903fa7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66272f6c7abbd17080d2b24c262fe5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beead966453f4e7a9dbee3bbd3af25c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704ca4432fff4f0122e1e216cee40bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e82f11ffb23e66a89d5b5c30a6fa0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0253523a3ad1437258a766b9153a220387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea8cea766226573c8f11a59d452362388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3e1d1ab963c867455890f43b89be5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e58084617edc859aaf0bfcea548afb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92bbf125ee4cfadf2d5a46e689edcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc70e16eb05a9b524b67e3628a72e85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f76c612aa1702eeda95fb540c465b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd3dd9fb8f629eee6ca7feb5dd71ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298bab71c43618050bed463a3c03d57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760fbb3f1c4fb9132f756249bb51b37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1100c77f231b0d5ee821fe0b8e17e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8ed1261605b8f7ff88d148155c3cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c392f416f1edc175fa28f7f12b1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda8198ceb6a82565bc3c244c2094f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3de31ac81cab7860e0781dfdeae6d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccf53e25ef3f60d0a9072d1075637d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2458caa48a31d446ff0eec10841a108403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27983c4212a05b2a03c7b2bfb70e7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4e0b19c11505d3f88ebf25ce5e0e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612af23f69b50767121227b652349b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e6fe0968bfc24217bea18d33dcfc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f835fad894b5cf262dbfb967ee3c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efac5fce768e9cecebcb8da839a3f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29820be156ffc90d3ee837f7e954879410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0b9efe94515a891eec8374e8936f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259f56281deaf8b0611965a4052ef83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192cde77a8c70d11726af2c62016a87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390dad40e88ce797e8dd6f19b8bb8f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb88d1d9588e7328e93a3a45724527f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345c5f4a0d611ffce8839cf8ca7a456416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b67088d87afefc3e866a5eb29da9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a82933c3f4f51c324783f0d67389418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d841023ba374b7de0fc12fed53b7ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e31ef7b633b0657c13d644ba0dd2f7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66a37c9714366b7fa1180ea131155421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be606b37a8d79f424a8ec1fd43c2c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c44ac255b8c7e3fb1104296262c5b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f43ffe83cfc4f973ba45a2f47793b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef478cb43624991d305d3221db88b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543bc54593fe77da3bdff3750938087426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32979064295bcae17c92ad66e7bf8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e60aec54a97bf971cb7508ff179af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fa6c5ee4ff557de6928bb69fcf3d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c9159235c001734e4bdc2d2af283b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab875096e80119bfed860dce3069fd32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e411fe7ab63a6d5c3d27a4587c049cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee25e4a7384f49f6a855fa362fe528433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de548fe32903e6cf74608c19a86bf0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104d174737b6134dfe0dbe3c1a241c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac368914ef53092a1d4e91c5849d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe3232f7491428f6782f74480765b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935f59bf1076419d5d29fc7b46ca473438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffc2085df250df8ccf616185454cca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cad58bb2239d443c90c5595d6cd71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761251fbc873e598f42543a535483ef1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbe37becc0825efa7f5332d16e5122442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43cae892ab5f4f81cf69a461a5f59a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576adf24ea4e48b5b1115148e21eb654444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4117cad9fb823d5e078db3f9cd1e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649de883e81790f2d42ffea559755d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075280cf74f4c04ccf8cff92b8799a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724402280303bb5c41d0e4e00dc628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cdb1207e96a2a2356f7af74a63a37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce928b6f760c559b4432ddea147c2bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcd006a095ffb34dc6ce868e3fb655451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440987e43f58cddf929901bdb13a3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9999eefd38d43a999c7bd75e1ad06b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fed633365766c1f7322748dd9f875454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2054b37f884d0f55fd65efccbeae31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429d3b93f552ad86e030cf0e48fa578456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786685f3caab7ad8595f5b1820f253457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe4e25a871470d23c10bf29b57859f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a136d9084ce522b2f227e5c0903b01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c85bb8f0f7f5a9adc3cd0f2a63f1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1dd4c4747e27c06fcf08c7384e414461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16a21391d70a555c222d44996585ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5471f2f9b8b9b88ab5820ed82adbf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91290945c9ee0cb10a1e231f719482a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b29d413d185c7b8a2cfb130d0c9f56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21717e27d6734ac5c6cfe12c5955ef19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eec6d5343c34dde449c3944112799467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9a41727a0d71121897f767cc0eb73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196f421a05ee2df877d261764e027b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af037e4cecc9eba9e69d01bd31e047f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfe138e5c333f5c739e5fa5c2804f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba369aa6b2d5bdc339de5f5c49214ff472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbbf54ea120fdd3f4fc61ba0a34992473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22656c95f42095015275d6423c68f8a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03940e2acd77d4998b3e0cc00676179c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f4f2bf7d906b8112295299b995844476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519ecb4efcffadf373e86584a460ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908753bc75018602b4a91dabe0d986d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2980f061720885241ada73afb3c06a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4dbf430eb373bcd289afc5cea3e60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaa92c23a4b7714d46f4ef4cef1516481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea9582e731da756d3d8843b9b36756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63b7c23f09eac542b1475d630a757e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e068d6c90cecfcacdbaf93118c6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241917f7442b3bb84b7e7e8d8ea7014485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad13ee52d9407cc130b561efa0d3cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f35fb90aae2b845e453a2802d0855487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf2b090b6a3635d879675dbe104b18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938109ceef988094802db1265a722b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f629c6830d1b49279b98683d0683c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7908c3d66a347140530cb165d97280491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651999d51de894e6e161a281f3a6e03c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd90d23c8a294b7fbb79aa409552b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510b12dd68f1b6be35ee45e1cc66cb7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d8708ab6d8d767179b160c72a087e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849a6d751cc3dbfa73cb2fb74939017496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eba34f007393bc54730936ca67d51e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c0b1f321f53ef6514b0a97a402f8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80733fa34ed4ee3c468848e1306659ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970d9d678e9e23a029b62b594df958500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52b13766cda68074aa2aa731fd7bec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4455545be79d07399e89981ffa43850502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019514d2eef7a8d6c9d5c31037d5ed9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b733b7524188d7d7f715428f4efe7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715a54813c2e87d1ed00d1912b3cde3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0ac99fe8aa277c74f4fba33e7650c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9909f0f1d99073b18f48370d565332507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2b9fa9ec98ee317d76b2160c1c7c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce5e40281c78c477af13f1a89ea2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035d38861ab9c7d1dac21d2c9923976510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c2ed494617184892ee8ea78306744511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b704186a6d0c12fdf3eac961b22b5a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3608173712661e7dc4a908e5425125c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b2ab62087ab9967f99070ae390604514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84783820efdb3401cfc077ed7f8f8673515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb930be5f2674e5bcc692fb5b0c9610516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573ca8b064500fcc617d3d7456e8aad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb9eeaf43740b3599df9fa19f1521518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193beece89cf6cc04c732825a8459298519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a7e404569440289ec7249a0d6f26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6bc892d8a8beb21aa60382d5b0655521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a690b6c6b62361e0f1d5dfbfb1f457b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af100dba6331cd004bcb90a9b9c414d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc98397cbc9ffed6c1075820a34592524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b81812439e779bd59fb7664d54fcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4c4051a99e851a0283167eb2baa79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2973ebcd940561758e501ea6a8b473527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6e8e8f6391211b7815d0c9754424c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf290d138984a80e66f876f88d08798529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3901f98aab03ddb57f7c2b3e341848530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e34b19ba5231b027b1202ce6848f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8f0fc5a2f4d690047ba0a3160d8d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd7664cf9315a2796642e731b532b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf2836462144fdce00738a81d79af5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d74fe9181bbad826201db6fa8f737535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1745a6c0aa935dc08dfd4251cc5baa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c02c28347d26407f6ef1aef3364e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1a739ca1826f7f78d3e31ec9f68f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b8edb059f6247b67f042668c7f2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9489f837957ae326f0b0527098185c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8e3650de586a86288e9b3c3ebc567541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdcc890431832d987714b06e4614c6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25bd27822a1d8398aba47452318ca4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd27850a7ce7b19156c75ae8b86c8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019c760b02d7d90f977de89fc39bb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce87147302c7ed95c0dc37bdfd3a63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09287191dc0a69c17a2b46e258275336547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558acfcfcc4f0d29eec39073c2b83514548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d36f7c87174092c7e51d01b3674ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab9e706d2bc4bcc73e061c69290b5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5033570a4091317dc1f6306c690febf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59874617704b88b822e4f1bccae9e19b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f90e5d7f80061ac64fedc0449099d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ab018514bfb376bda7a7de9aedb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9c64a2a7a1508b27a51b3fe5359b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c720d1d8bb8a9fbb7eb97730ca904556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087830b183343b64ba2a80a875644fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2ce480aeb54e5659bc69bdb8ccbde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ad9c9d62ee71151f44c62f353d7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a54dc5c9b6f0b456a1763665e624560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553212a27027500fb118cbc2c814484561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c004a63d5023b1938f8d500609299562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f8e4f0125515f2cb3f2a5ee79b6f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603701605ead1aa251d4053537803f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7019aa36a71ce0715c9a555983e137d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3d539855ac2bf765d90b7aba37246566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b88d902b6f97763bd762352e635c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b1294faf52b314832b1a4ea1301f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af0f25b9059239b3809d32b2c5efc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997750bd26180093f2342a3341a049e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb4ce41ff70a4953948fb04983d623571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58084ccd813b0aa78570d17d4161665c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c1af275cc602ebd31034dc6be9d0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae971e4f7c1d228e37de5bb6e83ba57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48661969867928e70442aafbb39b911575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173a58e8b5b97b8864f54c697823d40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f2b4e3bc8a2242c8ccea23c0b3a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f6be456dd64592275ccfba6a889ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc7cadc3af2eb5a0f394a3140a126579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ca563101fedf7abeaea545441e70e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6457a51051f0f95bc0a6cd632941a49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72443c0865d5cf88727dd2fe2cff9261582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244a268ff18895c5df213c4b2724a7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df80e927be19a5c6f5136df22b8f6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d79b635540986d84ecf591a07bc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf235584cc8e9685ddd2ba644f12114e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6a6547c3ab39d9c25d84bd6d6bc07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf0287a4840b66dce0821cd4e192f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4fe21144c9f83c7fd96ce4591cd30589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a913129827568752685b5633d4f9cd1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882bf72bd2d029e853328468d65e46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b75a1d01a03ec3bb644e2239e95f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b9aca3b77870c2f31801d3bc7ecd2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af6b8759f4356921013a60359d3c22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d524373dfc0bdf5a9f280c79441f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985f82e6d9f2b7ca2a6a5137c724161596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed6e0967770fe02ce6457ccaef2894597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f02daaade2f45b17378904c682695598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c122ffaa97e1e4b430998ebb7f25cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802980f273e670399c53f612eed06eaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67cfc4e646dba07b30c9166918924d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e69b369c08e6e33deb5bc200ffd8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ccea5429a2577c30205dff96b37ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ad50660f9b194ac380f05c5f69e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d77fabe732a16c5e9f700273867b6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c835b9b6ff2f4b895f2349b4a8e6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa1ec2f0342389ada8dbee515b5f81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d571cb1de9f172a2930a5cd59399608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b03e2b777c89cf075bbf59e80dcf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e0a9c1f66f187e82a5df7fb497e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf528b4cd3fab852bdc70c7b0516c49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7e32f57614d4870e67dc3b5199815612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69c52dd91a275336de402ecc4b6a12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef268c407a2bb73f62d383425877a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506bd64155621984e6e4878259f4bf6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73ef17e3ed8d9cb36a19b5cca4eaf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d023e226bd10e59cee819811fb05dec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7de348b2f302cff506bd13d1718d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c1f8d0920a9813d640ebd8075c462619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc160c86cde8a2227d7803da30bc93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba063fa05e3efd3ba201c2cab8281a94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da01b00f5670bfd05548b0ef1c3809622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec387e78189b6427efa20cfb2e6481aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37e2c9ddc31fd252da8993f55cc620624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7777b5692818de0f2854a594a15bb6e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579aa1338352d16e11a0ee1ffe67e4e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e402038cf274715e8a1c58dd1699627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b7d0e7d9131bbb4760231cd3cd3f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1505c57f874ba8cc38b3764089e6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c740d5ca74785108bcb223779dfb8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40354ed2644f77886ea21cd0fa1c6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abd35bc43ffea2ec233f52fab22c73632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a5ad423d254027a10fac94110c2e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477b90449862d2109efded92422b756634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789422a104e6eb3369666c254e2ba35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504cad5235d694e804067c317d44191636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ace47ce15c86fa81d9fffc43350a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0d53e561d51eb7c3a63ccebe241b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93253e4fba4550b1e9b5ef7f28411b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4756905710d8594c7aa2963a1afe531640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b43ea3a2b1a409ae6f823ea831ff6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf0841767799cc8e588284b9a75326642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d3f50a75bd52f9aba1616986a1d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52305d114962f32a0cc207d8fbb06e3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a669199e9692d34c2e4d8750e3d3ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59998aa9403fb0ce5836a67b2b9877d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3476aa04030ad2132f47f3b01b73f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4445435aa701fc076cc3f4ed7bccaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0a5ac6afcd94dc78bdfc3020c3143649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705b9d93d942413ed359cba054e5997650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a60f1e26a34ad6fc983086e04e04ef651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3f1ab85e82cc6454934c0e0d1b03d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e711701bdbf20d11ec4ec0f6db0ff06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325a655e7ef6792ecaff15549a0ab93654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8577e7b478ac0d5121c19821299553655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee28445ae5bb63202a1cc77352035656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61aa180d6e6c2104f590b186b3386657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0d6193de854891a7120d17dea742a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00879d5107bba69ca4b116dbcbe39dce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582cd26db930f2161cdae579e1c72c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad80840e24d023ff88e1ac6e74613661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f6649540596fe4b19d451be5eda2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db1ca8b002166199d3dab7e431d93663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f838cd2889f1fcb5af5839162284b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e6111333d7ed2c9971c3dfd2d6cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b83bd96d5068539f9791f8501fef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62275b3d688a46fbd56075c663fdd27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18f6f003dcab471e913ca8987e131668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e0757477ce8e03a1d84373d1a5e20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d227c8224f8cb1adfafd8ad49a0dee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90989755bd08a0eb2c409661404bdd6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f15340d5d001be293050a43d2c49f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3875d9ed762ffd26d0e0c76bb716f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da008a1ebe771a474204d2069642535674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61588779b208c36ee8da4f75c2346676675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edba5ed9ff6b348c76b1bbe3cbff15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa26297c10140fa4c1c6a335935da1c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e99f8c1de17bda0ef91a35941c11f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0a5996901c086ac0d3f81cfa65f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ee915a641bc36b7b6bb9a551b0ab3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a020a24a918b5a377392184cdf8c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5979b395db90f6592f38f776aa96c0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96891f342cb96028e9350e6dc5124acd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ed68f2cd170c82f67a931d626c33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b323b2efe4be432052cae05c7c19f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4e940a1d0f925f392f1200d18645686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f391aca439dea4299599f03f32dcc61687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc68422b857a5ea58224c4591700f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a22c54a3ab8155412d7013a7acb57f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c2a3ca9d68f80e35fa24d36da0684690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f30290aaa35be7549256e3ad70c8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc63d6660360ae27980c3f6a3d2b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfdb8ed0ffcb09a87808c0e5d2f01c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b20810250e218cd91a36ac9b541ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fff9dee2f26545190b6b78f29cbf7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc696b1a9daf88314f2168f114463f38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670eb7397862a349a421d80646142645697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20539dfbb75cb6a17c6e4e60494f2e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f804b7ed9215eb5f35eabf3b94b06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e733e1f136619f8112975e5fffb8280700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a574a214c46fcbd7375f6a385c20d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1ae94eafd4e555c8e06fe48bfb4e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278883a9e1419d663898b83335368aa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ef668db3fd6791766b68f75038f77704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f472199d98fcec15188aa5bb98aef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4011af2b5d4bdead7fcc122bdac1d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0aff99c9dae3e0308028ea2b2de5c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f084d6a7461bf3339e0bb559aa2546708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6fc8bd710ef73fc32c5faca92d2ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d357a1de4ff9b002a70d87cf5bf56f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a383c1e3c632b0020893c886877974711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f66edf594106864bedff03a2381fb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69645d38bff3b9976f886cd29a164df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecd32bbb32a2a2ca5e1b11e269e6a7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32663b44303c5fe4b014a54ada72b6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11a93e0bff7b93dca8067bbe6ee563716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158de0a040905b28bea8820548fdca1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcf6563059fb51b5a9f918806a6562718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037af9b67b23ac51c9224570f1cf174719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03e7913ca74af2b92f5589496a4f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee2c1d8f0ca2920dc4ea4cd38519b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48c9805139100213dae39b7a008be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34253cc0541a7e47f5934f1dc03d5c47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff8bea6c3a28d61b092fc472bbedc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866fd97b337714527463628420dcc78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf87c869750f35bee372e906d36f2cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac24c903ab48e6fefdff016ea4a811727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2229369df115a64b943d51ac3b70bfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bb35c7b9958f453fead3c57b1e192729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dff48903b586845fe0e4e783ca847d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5358bf320e22d49bb34136deaf0b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc42155355729e4e69630d73adf3cca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af402a6df9407359f776cd1d6fd083c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67d4d7683237fe6ef10b9149e9ea58734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7e536bc0b85791bf0174917c9cba5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781486dd77df00ddcc81172e53c7df82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aae64789c46778dc998e1ed580ce5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978de4f5bf971ea567a8733f019d39a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48df4427ac9a0bc149510319c8ea52739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf5da786c43b37e5f7fc2548e65640740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c29e0fd0bcb7bad6b698b7c868d30b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e580887856a4561bed05ceb9ab7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68cd35ec16bba2d32775dcf4e5e58a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74bde4e1c94d0308a01625e36947f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef20080541f29a692b0eee1b3b0c27745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac07633c29cb34410db1b00b1f9a540746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2aba77fb020dea4c3ac6092f6a694747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e133e27e77ce6e6f86b4b6325a41747748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded5277cf944852d092cef3db0daa10749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9063dc70285d2cd6922fe10d04c1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1051495105eeba237f6d6812f5881751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4f29e53f41ee06bf81a059e7dedf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441761735d8c27f3554ccf9467d4293753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>