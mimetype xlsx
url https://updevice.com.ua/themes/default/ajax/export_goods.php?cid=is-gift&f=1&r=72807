--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e69e77cde077b24cf10e012e52171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2928bd0e601fb6e5f4791ad999d94d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4526a8dfa2533b5dba41dbe0af89793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153d76ba37063c31f59680d65fddbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df7e6d25dccbdb3bf599ae49c43cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e8789cdfcda6b159f61f8caf494556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cdf9bed00d027620030606f47e8d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09c1b00e150f676fc31ac6a70b94d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5c0e7fa78ce46baf9b92d2d2ea5429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25f8667cfc7edab9b7ff8719c96dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9c796f4f18a07c36cf01634a92e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a45a89be0c926d478ae92d313a49312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf7c174830babdda45f4badcaab5e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fd8a3ae6aaee724e514ceb9f36fda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10fc7f9f6cf7db6d00d02ecd32ff4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67eaf77cb2a7d60e44ce89e182329b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef72ff5a76fb185b3bb7b66959ccc4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d495c61032dbc2ea2786a679e0e6b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cdb2dbfdf02e2572d1b413a01cf6019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a310592b876f1c6bec474686fc5b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f7efadddef8ef6c879486450fa2de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39d648a470e4ae4a2a1ba43ac18e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b48ba52afeb608525271b5770604c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a7771b9adc85f2c8ea5c8ee009c7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc143b99860002cc0689f8c9bc95925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60840ca7069f87682ffb0db2fe096f6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57698a2d7a003187e292253dd742169527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989df39d86b44c75da9995eec7df4eb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357e58c1190a523a1931d073ea0f66a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb927d4b055ec00130ffc2be252d3a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1276f2d3a79c5fe78dd5af479fab39431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f9260b1655b981499358e4a93771032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38d21b7a64414613a8143f5be41fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45261aeaf391bbba618d46f1de302db134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec27063e4962f1d47d434593337c1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef5fff1f9d28102587315cd983c9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1fabad2c7985c9b21f61563d0dbf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081be68f8978f577c4cad85810c765138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234a012011b77f771926a13b34ab2ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259d0d642f512c915cd85b1764777040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b6b2378a1c9e60a22442ba380dc5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004df02c333429bca72e73347ad5d0742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e1703b4619ab02ad6f84d4331a60743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe691d19e0a65dee4af65cc249ae4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208ee45e62c3f4826d25c07777e2a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61c31fd1de0d770267038ce278e3cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15696bc29204d8e9df5edc5d424c6fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc9a875f7e502ace4ff69f4829a63c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509d4df87433720c8f50f987a1888e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5d64ea26e27d906323d364fe54f6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9697bc550dc0a31393b6135c27ed65051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413356813dd0bc4f8135a2ffd455d00152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d688eced6fff9aea693387d8b78b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3e5c0c781789fcc1b7a013748489b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783d5e24aae76d7135b42843d70faff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70834da0c4fff47357498439e3d3255056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6c058717ac866bd1c90c5bb61f56f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e18ed0e20e6ff18d40bae9b6fbedf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d44b6c4dd7804c1f30658ae0eca7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f8e4ba39266cdc6d22574b5d957e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e351f218aac74b63075400c0bfbc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced9676a4f993fafd7e81a8798dc95162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745304f27dac580e573767815fc24fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690bd6bbf1488bf1c0f5adce9fd1aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181eaa051ce8f734e73ba995629bd2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e70ef29e11db1fe693d5b05d8e7fdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8097527022dc225e8a4b4eb7422967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d44aa7b80ab02506182de37c9aa8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9afb25d60cdb080cb38ff882cd940969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1cad27310da58bfdd26e2947d96eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee857b84cb2abd4c92d3cdba9332344971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd817e80e4ef21957e918de5c8b452f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0f18b093fbbdf487df97a0d3d505473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a1e9cc37e27b474e4b90529c6ca2c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923e03de795f4b0d1533b8690c329a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87466fe3a6832cbc2dea095b4afa8f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b0cdef000f76a88ef8a7f1b3d6e7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8935aa9959e60c044f63883e12852078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86609e82b6792242cf0c09890f0a521679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360307890f4cb007f189c3de6417ce380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0f835c13fe7ef279a9c77591e9fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82f953602af4ab8a8549fb21392a9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b38fb1f1dee9f3ff84cbd7eaf9efd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b880ecb5a63ee598ae7ed8ffe225b5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da2ccde6c305a7ef3c9ec496c13b5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d9101843d1791497dd9eb27389c0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb01d93c2dc5797bf09a119d1584ebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef49d02fad5d1286246c8e1fb40c3e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9ead172c774660c89d6ad6eef927889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8caee1cb0b9b25ab1fab8ad2718ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932041d6e5b3bda75ddc879cd9a19a5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80786c6c455976810c553cc00b1b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1793eb803df8960da2c7e7aef1d3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e210106f279849218ac5a4d2ab89194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbebb6300afc76e61e84f7918f102a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45de6328524c37e3d70235fe87fda0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aedc8d977e2a787bfd175dffe52df597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330f71079ce9f3d453fb54630b2dfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d1c6f1bfa621d6857636ce530c28f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fd25a34b6c09860330f1e3720eaea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7936f81336bb6b9ce5ce7fe1c08626101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c78aa6709d38bfcd56d9377961dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1cd3b577fa5abb082c22ab27eac60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678224f3a9d5c15f3d322b382250a069104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ab8431abdbd6d78fab8ec08c5fdf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed585bbb6f8b393ec2ed6a6b8f84e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78d8f9ec215d820cf9a2c487166554107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2b3b5865020672ad185c904b0f5cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8362cc2469e7452bbae980fc76ac0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0768e54a5b067452faee4404ccd02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f638455de042aa6629982b522c7a72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a551a3b4b4bf083a563baa85a79e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dfe32dbc5f599e29ed2e65b790ae1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0db0ffa72b669b634fa8413aca460114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbcdbda686025d3c023384d24d98ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca9281268c507d2d08e45722ec33a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183a2eb9fc0d8d5f504ed86e225ab68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50e5bfeae1cdd135720f38c9ba940118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696379506cf729650ed0c47621c6c15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa158d4d70a472cc64fa8f55d2b6528120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d274fe86ad0c0a952a33f2983101f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0785260cf3a1ab6fc7fa6ee34942004122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79412f1ce9683077bd2944607b43f96a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95e031a93817a77ed501558c200c1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c1e0c8281ece5ac1543bc048688a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd736b64b8a097b8507422c5ef28ec7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68c5c900d6a5726ec9232bd169f6ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f32a15e8abfbde869c9add7d83804128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c89f6c3bb4bfc3b9e33419863f1f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d70cc7aaa6826d9397d6780c4b300130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b2b4b8d2fa169d74e63a6b717d43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d2474c61c34d96ae8a8baf42214d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcf12a4332be4d2724d67ef51387af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b73ca869af4ef8ec7295e754a764134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d5792d1c26e695023146b9af35241135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21d7d5bb9fa9f3d7afd776f7d9aeaa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d7b676698bdad49c0f6ad4789466d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c869c6fbbeec7b04c970c18f1136f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89f541905b34f9691e30b37db1a5e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe406539a45f560ef2f6e8e7d4d603d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088d213f8690225e830b5fef1f84309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ca277e103d5c542f6a00a4156c553142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e55eeee07885ed1955254ca8db2253143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b691ffbdbcdc4beae2674a0ffd40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f625528bf67e3ab430365fa054ab46145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a310bef9fad5834cee6e0302f8214d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa31a080e9b44f3e25fa0d39e88e8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a6a330166a4aaf37b2a244782a1b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8f582e6e5cecafd5c9f7e47a7c7d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60d5c6fbc241675cfe55048aa80580150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eeaa1e7be12fc6941fc1bbcb2ca9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0d0927b37ac3b1d597ce2b397176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3fb09faae97c4ef541746ac5c4b0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818905e702dc2fc120007c6e7a4b9514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd730f1ec385a243ee661341403ba9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c510c13ca6da75cec995664a4603f59156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbf96bc2bc8e24ea705004aa6f7728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41682fa237136d1aeab190f376d16a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1d512acfc7e4e8dd63537d2284f3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172e28f083e57e0b96b5fd5033d3769160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c778e80105eaa3eb0db5e5dfc9457161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d94efb2d87762ecb47aa283a358b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd09daa8a5f10932c662c69c6235c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7d0fe9213aac38bdc07c6ba5b3245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58663368a18ab8536edd713afd9b6a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d6761e84918a3ca4dadba24290364166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702304eb813e3fb7f7197399283dcae5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c28a2a66ba067216cea46e6c89ab3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be60bab9377da4724a4778810fb451169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb7325d4562b453190ae765626312e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe81f35405ca2d1724b29b6e4a2bc9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03495d5d7c781060b815c027512844ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7f955bc338e49da1807611a7a526f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06e252b1a1fab970d9b51a1abd1743174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f19ec0bc6070203c8173499f826d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6bbcda6235479880de9d84156e6cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f89dda6e7520b7c235e27a2adb778177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe722ee52ab581f029c3e29cd91bf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4acdd86e682a260ef00f14756e024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb446cfca6cc0c40d823f7f281e9fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae8962157fcfbeda6cb690f98c06a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228575533eb08f5fe03cb0675228976e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f4126a93ab2a214b4b675501e6610183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e4cd162a32eec17543f2fbe86b029184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df0e0ff42ef10c73befe86593e29d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a875bc0cfa644bd3b8daf3185ba85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f06f6e6369d1dbc996c4dde79ab18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c4da49606616b4a0023c686def8e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329740ecd51d4f1ef38a7dcc798647f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d6219b9432cff654b91ebcb11f42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9341e0a94f3306bacea7710f783205b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08958d4607f814f961e13146f4d85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989079cded4c7a5db3cf3ddb1f0e8095193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716301b9963d45d816227e5c6335d64194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611ba8e9762defce8a4c57c4424e6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11495792a8bd6017b5ebfdd95b643d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca90ca142c4420d80b69036ea6d9072197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d9ff88c31c198431bc4f3e1bddc8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418b1d695f954fccf3910579e8dd4de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa5b6cd2620d2df1500f4a99620bbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85842bfc5ead4fac4f6a84825584b2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71d61255e1c7d362174cbd028e700202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194043eac964bd2ae8b24d4b8f7dcf8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515409541f38b05bb1de3684dc01c5a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc31944f22a009050a7f2b1b20e28b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33afef7ae303a3f28a7e36f9d50518d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84a7ce81abef5cd9340a4bf5267c26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadd66938768381199cf7c65df5e23d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015ca33d5f39a6a372e86eee532b45d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6004b10ed872b59fc6d19f03822fc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f5e0775dad1272904435cf3e4c8a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf70f64cf42b89f092a1a1fdadabfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670bc70e41a16c022c56e8d14a39341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ce59bc71f7d212addb7741f42f933214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5022f5449b94d9bb89db38cc133e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e23ded76caa101e4cdb87e1211d6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589a156e0be27912b3af3754aab47d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cf5d65db8dc8568500896cfcba22d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289759df8cd35a7e33757495c6458b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ccf45313cb95d0640be25671d1d5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af003adccb6c6c19f6afcecd6de78c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99365013837db5dbd725c54bf5ffae05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196a03b0bdb2ff9e1b026157a48d3a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5336d4defc0234ea1d0ce97bef3f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73202e16b6b892fb80eb5b388081a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7993a95f114abf9b498105e1570c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138b47d524511f2337900248b74f31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181e14e6f5f70ee2bc098d0bd3096db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e3795efe6d86b6305e99b36f4f92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6044d1b632eec1907ff25bd8178324230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef0d2890e6bb2a69d187b213ebbbd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dc197610cdee9f43b8d7e7413b113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43772be7af28abf78dd6e580ce2052233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66682808a25465bbaffcd2a4fe3eab2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b0c742b2a567c39fdc26df20fa20d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d05e19a4d650d8998de3068accefe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6814758ebf639f5ea68a9eae5d6a1cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070636f859fe89ccb7b80b1fef8370b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040059b2ec9e7795bd8ed6107d330a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e9fb6ebb52c1f888a96befe69f63d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f434179b64bc41a1e2f7e689d7cf5df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f656a14b651ebd8d7350a3de36ed3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20971a96db296cc06fa00526fb5063ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b19caefec2d7774b620af6e2072748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10558d2c721d818d67eb67305703c37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f3aedddbee888bb4d5fc8c19b3a9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cd90051c1425298720d2ee9aa827c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffbed5d724826eb0d4a887d1570178248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a53a38b5886cf89319d0db69c73c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765876b1f36f12a176104c3087827fa5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b18bb701a33762791ee0c585086dbe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172a8f0375c16511b0f073c6888776a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ad9368d598c662a7d4ad4cef1b83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e54c1019571015c44c296b22adf8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466e2395001c54b09ef13517c5a6fb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390615eba25f289f8167ec7c87935f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180614624ccbc37910d0be3b1fc37bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c8ab41ab6a5b02388f2907423187b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468483c8e22c1d7c2471189e8adf130259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8705b753802c4492421e0f0e12bdd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c3fcfb76fc5c4e014cd2b12dd4506261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15864f83d4d1ea6ba36e1ca9240fdf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef9d79e76990c262c09769774b9b3c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e97018cf8947e89a64dfa3e0fdd22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e01e0d56f10851d07f8e8a1961a1e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd16b97d1a4e7a39404ffa2a48a5d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253dfc7207b43549524bb156b25e68d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d737f0e4b3e74d922593e3dd0973fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf0df76cccccc0efe0fe2d23ecc2c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042095d909b61a5314f5e90af0e471cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e82486d1a5dbce1e460cea18bbd6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047539da71cc524441b6228d596b052272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413624ae37bab7a6a909016180e66e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125a62128ea1ada1c033138aa333d30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c24e46be929477032eac86298bdc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1ac4a27e64fb1b56fbe77c244fb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525b1912f969d9b0d7ea17f432eebf6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d730228852329dac63ee95cb8c2c90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47045e26987dec57aea8be645d9007279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860657f137c57d03490c6c6d82e8858280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32771e77d6f152b8a75c31d17f40d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51623398fac283800afac60b86d5a8e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531f8ea3f6e29fd345c6f7ad6e178d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862ff55452c696f3e4ce61a8e59c19d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af93d18ad511e806ff1ec516b6f37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff2de3674bbdf0a6d082b09c65813f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f908175534c2fad92c78013b3e77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336988b98cb2d5558b0e77aa9e3e7819288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af95450e77a2498c0a4a8ced149c82f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef950aeb9f6240ae7f766001c2d6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db68e282383d8a399f68670f704a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf754915b05ee6e7b974fc1bfdd680292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78e5ebd1b3add2f4d72afe1aaeac03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dc6845c66c0b645520debd8067113294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f1633a6893d5f82bbd812605acc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c3860ef8477b76a6e37e629e6e2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8434958013e1da25e914cc8cc7ebc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f8b84d26711ae949181d274037a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b204b5e4fb330143247ae366a2244299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a44fc235112c768736fcd39f948ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab04d8f1316e3b7fc449870ace8ee3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932a19e8c69358d0f0f7c8f84b696f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464538061e913df25ed8d21bd7ffdee7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa90df6e0efcb1e95feeb1c6e2e5de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9fc33f60b7808f176381e0b60c13c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5de8011897847dca94944ba450f456306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b0c58955329c15952903f1d6c9959307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957034ffa21cbf816d9f34bfdc9cc966308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326c7d8faaf1e0c1963f2a8a6742d00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5c080d38da1d05d480377efbb9c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedc664828e7598cb914ad213aa3286311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8aaeb3615ef1f0b80c511a6fafa80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce6bea2db9913476e7bd16b09a7ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7bda0433ad9d1b7e863b097024522314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00693c7d1a6a9fe76d465fa94282e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07637b98d633f79983e1a4645b6237a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bf8d14fb7b7fd6da8daa5e356936f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a910cf08502be3de34b179b65a3e5c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f496143ef935d6913452d958f6974319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b196cdb465a842a8af0c5f129b68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716a7c29d25885a144cb189df3b9e3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad2d715427bfe03768a0cef489e8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2280cb912b0b54855aacb4c578cf82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c0772c248f6ae79e3f64fea0def05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191e5f5cad1f2bd794563fc402deb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0e7d2388c3ddce917f5090aac6907326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17038355c5b53fb9a094f1f2c87a3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdd7f62e5988391f6fd30c9969fce0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f136c5ae9bdbac9b6e1b7c517db4165329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca0872cea64de1e8069ead66ed7df8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a496c14076b57159f5ed95faf2536f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf017aef924d0667568a403eb3bee42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63778029a22fc3dcfbc3c54e378855333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1238191baf9c830c64256370aaba6f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2893573eaa80cf704ec8397ad4be8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a0d77856e8c7501ebf28afd15e5e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb74341a1033fe6046686097cd455b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111685d720f1d0bea484a7f7df26166338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99cc5c09c63dac49a147997e6dcf0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf502e28c63c0529f96a614f899e3bf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749068cc6bcf9de1fac66f716e262b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ff7d590c3e16d887941f8b14ccb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd1e2f646cdd025f169f66263ffbcf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b5a1be1c88ef639a81420cee73070344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a289e5f9218f42d7252aed7a907ff3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b131def44c776d4900b62a47b1debb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55177b63aaacd9e2d50d008b0920b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b1b15306c4dd9880e00e25243b0d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3903e0c60321a07ca1fa850dbf393f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f2eaed5be1557383b7524b5151021350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77d1a1b19d32218810e2d01f01c87a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99135fc99f251123771905c4c15c82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7f47ffee44e1da754bf2142b65a3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a595516f99db727692a01f3d4730c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a13447773739d80bd58dc3b509c79e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca87e62a41291329070c11b9e15e54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e119d661f9b05ebb4d12deb06ad16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f103903f72720c636701be1574974358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5b457e1b319f28c2425be3fec250d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6d4bb81fcbc4703510819f764273a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64dffa3bbb7fe4046928e6bd9cf269361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da23b2f983eccf3cbea99f61ddf425d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ce69fbb66c8adf8541d6063a3c534363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcd2f937ec9d6e441868330ab16c29364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e6454cce05a61cb4d70bd75f50902365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd31b9befd7293fdac4af9d1808e994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb517349217c4cf8116c826121cb9c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d706451af5b8ea1cf8a210326281c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a8a81b8f597b62fe678ea62b5146a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a770475023fad85ee35156642b67f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c199365c98056dff03a8b10cb45d48e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df178fd3ba5b8fc551dd6a0a966fb7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26846a770afabe303d981bb971d3f38373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952c5c36d3217422f611052e8cd275374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcad985cb31ee1879060b530bacbbfc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226e8e513e54a8b9716c1a4f8e01474376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fc45570b639cfd9e893780df2ddb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5b99955e9f21544ac2b3b114e9efd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa912a75ef52856ce8ab277d8681831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fba5493e73e2c02be9c5df15f7dcc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605e0af0f110aa1ddf7f7d14cc64e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2a9c9558edf3daf6f10369cc53ed1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e441e9b45c52a0fa7923d55722d1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41592788d0fe37fad56bbec8543acdec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ab40da286e5c4ae556fdaa2caa192385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b724335373a4d7af438b8612ceb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92e805b0c42d0841bf7e6dc42e737e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8e4a54d6a03af93c58b2fb38da8fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbcb213d474d45223e0b4fce29bd66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089a09e8727b4cfb1134d258bcb5454390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92153327d419bf472df980dc9e4f11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec852057ae061ec0b81d0ee433bb4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c28034a2bc152eb74bd849c7257550393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c2c0f6faa1870e1370aec97cb5e4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1d6cf2b9b9bc7d743730c4982f053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2d4a520010c1d21fb5dc1c003df3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adedf9fb08e728aa5f408f10a69e238397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2730bbb31c022862721000c7fa5f601398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ad047793cb2b780a49feb9bf163df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2102c13a9cb51b415da3ce32b04f83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c2d899e0111810ef90ad6349dc9d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68157e63d66adb0437191d51a726cffe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72d79ea1aaf381b885727e939a43f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1108637e41080fd4784578c24e63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd5a3778c47c893feb6c46e485508405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe64d6cd4836110e46d1c0e85e83935406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1634559814c89414530c545554fb6ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef750f1a5fb3614e106f8f9a5412a72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f20a095e343d201b2c4d68fed8f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b0c26b42526a95cfe32e29ee77391410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dd0031553124282821e66c93adbde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8976854fd88e89131898a28e3e32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f61846529f762be7455a572bb1b64c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b355e20d969ab6e7895d4203d9f38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c27c257e2c296218b298f39bb46bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2ba770abb5b89f5bef00f12aa8f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b87dc6468eaeee3478b683b79416ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c073f99e57bf80a2738fece79bb9e1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2425e108d07343b0a0bcf8d25b792e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb676daf1efc0a404f1def21220389420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e007cad3202e4ec85ed9e85a00d08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9af0c756e1da5598f3aabbc4b0a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11ac55faa6d948267c23d33ea335c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e17189610d571406c5b3ebb0d2e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd594ec79e2add1811fe1eee4f4c3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe16ee7a211abf80553ea374b10371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0975a554f48c2280e0a3fc1ed38e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcc6731c01d2f6510e351a3804ece7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f833e8c76d6c3465835280d3748c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe8936716960f4a6fec0790c37fa65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf8818b8171bc5764873c513eca8d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59a482e7522e4e401161d84117948432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c67b48635126d50d3d7b7bcf53de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420eb3f5b12aad9c371eaa8221aa98a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d710bc948653699398a34dad14b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763fca8c9042cb9cdaba517675923f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff9559e40c046f5be4ce7eacd9daa3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cbef32a17b19546320af6e51131f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23952f623ad203f55d56c691a40c830439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8c3bb523540c007c11327a640d565440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6938dc618a28c8894f88bf67710f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd289bed9f6ad21b99f85dea4acf1bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc39fd4a313c0be884d46c36312f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8beb8efbdeefc0c46ae845c67a5590444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91633cad51a8d9d52e798f373b162eda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1137d80891bb60067ec36d5923da7c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c78e1c73761c04db09a3d84e5b6319447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907282d2d0bd2a497813b1339d04b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93080a603fa456bdeb8f0edd73bcf39b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcb8f840049a1bf7661eed9fa509ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd235f0fc3bf6b904dd930fe579c99451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9751a8a22dbc7ceaaff81ecae4fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802106051de3bcd1486deb4914fab7ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b3d65a170efd7ea2e92467fd63e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853300f22557aed6c35c1c6564e8b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206def49c90712dbf232bcf7933b62c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d932869067b92e12c016710126af4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224112f08cff8ca8d0ff4401c9b8ae7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e74a625e02679f24ecc5b3735804459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7c2e5d487341683ed2ca7faacb9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce99bd2fef6f5c44b52d6e7c28bd00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46caa5f73d530ad7895b004403e0d78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b2818f55f036bbccc13752f2f55bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824ff3b566cd607882169364f1bf302464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39979c3e60d62da3bcd2276350b3244465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fba8a00aa1f9635f5409133535f53466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273aab58771905d74b169ec8c638bb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1449329473747684149ffc157e7d851468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551212cc3184b24b48d05135f4f158d1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3864012509f6df62e975cc993382a98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ddbe8acc08a0ebdf7421bc311f57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed35d20695395a8e18ebe38306fbb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ccf12dcd7f49b9325a0e667ba5b93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d309b31fdc1a751a44fd06cf4990474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbe2ade90a6bc4e547ce98f5eb315475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be94f1aadad55f439bec0cffd8db637476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed01aa0cbe32ab30781bb8009b8045a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720751b7259c3643807f76a5b2462c4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc730b88188113432ff046ef273db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f1be96b641d2cb4a92f05a997d6bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bd208758368021dcc9b16ed84dea5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420f8bd131242fd41d218ed0eec84da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f566e70e77bb8f7984083a12d20bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7927d2bb8a047c43abfc665028f45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a9ad274c561668c5d50d45c49358485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5ded898ad8b27666cc33b592a3a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5926eb44938e3c3d5c7415d266e6c98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcb4ff4f55c22ffca3330ed21dcd31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ef1779eec14611c6e0f251c23db50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b95c82cbbfa96b4a0721e6ce2443490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7307e347aa6d74c7e90d1cf572d1e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e290452685e07228a15bae4f0c370b0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505722cf4a75725e70b3fbcaad8cfb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605774b1ac2b1ea9a10a52b4f0824a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091a096fddd1d5e17dbd349b31d5c44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa5dac9c367a666ca50334f80bbd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736032030c3fc4ff4c4cba10374cecea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00004d2bb6bb76121f87eb8cc78883498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf00d7891b045ad24ac6b0d6d763500499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5e1828d049856de49f1fdae2a32ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92993387387a79c2d1cbbf80d73c5324501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843bd8afa0b89bf69d65aa832c4cf30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e1e1e0475c8068a4f7c40ae9e4d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c976e182efee73eec49396a1ba37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ddc28a0166db2fa68cbab159b4261505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8f5e80a1d7dbe40039701216ddc1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f61b74c2eabc4e0a43d0f23aedfbee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee78e57081844e8e849db85f00997a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18bac1037d4c16bc13ded78ea42dd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843206aa5c1f66970cb29717d7684e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d338f93aa3197b0edc0cb12178579511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148b0ec122e8699e266cdcd7cee3a76512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119757f98ef89cea2256c3c8f7c3a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ce72f424df90b07fc17d53d94886d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029029688f477381255581d2d493c79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bdd31af17125b9c083196197c149f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a286226610caa2a707b2e9d984277517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e46938355eaa5892f4d799443ebaa2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f748e1a48776980559e83620903cdf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5645dcb8f0f69144bc9b16ae2ef8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676b0dcc331cf5c779ff25ff9e5a616521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca8651a4e5ec2ec876c3ac863fd44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfd3e2fd0f4fb21daf7ba9ea462b71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365911df7d383df0b638979df4ff77f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae392c8599ff71851b3c6b000f2648e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb0a59dc4449adc78cf51fe34286dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824b41c0edce1fe43cdfa5c47f48df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f9e32a4be1dbb340342abd412c75d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f04798a70fe773a36138197de83a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9804e95acdba0af447a51148f71d32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49759018e4ec1a2a9d9bca07edd73e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb6915874b6933759a3b55b7a7b0cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0583adf0c5be93ec5af5ac56bf7a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cce51775c65f57d615da38cc20af00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc9a624aac9331bfcc79fdb72cb97c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def606d36558fabf3f0be3525392f738536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df6b87e63ea3f0f616cad062f692c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa9873d521d888798696d0d3ec508b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737793ebadf11f9067348708eb71d57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e48f00bf0bae3e699112c7d195f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c658e2db97e3e983a1d7838ef0cd74a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133b9a8a641fd5fa622f16b6fe93bc4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e271c19c3135942305045db595cc3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e45187411e5a0e749d099581a2b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40192bdc964d2d0c9c1ac9237b00c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d246304b4555d007e3ff02d1718d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287388a087b2c4b7e425846f456da472547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ae0035a992e6231a7e90ac38ed250548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e4e149a1edf845b624374a607aabf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be0578dbed5a57c95cf8249262d7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf4520abf154246a62dcdfd8994095551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a2088b9192c4324b734b899ea002f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d08507e445307458271c91237d84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef678d05f15b4618823783d7f997d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f541f7f40418baee22318d16f3eebd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5f91277a4d8f3f9bd6f0e2bc1f8d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbc1cddee6ccfa5a9b932793115e3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203270e43207969b577f263bb39f85f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d8cc989b168c30080ac338ecaaea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b18b694dc8ed405073e0c41aa3507c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502042be9d188596a54b43e9941c11e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d9ee24213b790a9d549a382f9950562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ca09f66af2b5835db2e75c98200bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5a19e04cfd4fecaa306ba8a7148a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e743d5f8a7d80cdb01a9822c5bb787a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7028e64396607043923fa15d3292d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5eb6c8b98999fe67c8de803dae985567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f46b76f03d19dba9e8ab5f4a0d70c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b126942929da1db22705920187f9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16445337bbd70938231320b38a470dbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c406f00409e4a7a1f8d5fc7a897f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a003c9d24f8d5548bc6e0fad4d13f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10bf113a00331be90f2abcf03857fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a52df1196db3914c29ae55961fd88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2640f7eff39a66bdffbae2818647e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d39d4b559fdeed7182afcbf7cf8c6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42374f55b934d8dfe6fe8ce0929277b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff637c4ffe64f490b8dc1863d9045d06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54eef82bc3c9fa0dc23d301299e8c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b142c4131500205bf56f9d922149c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a9f93866599780bb54f3ea6063d5e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb228a384d15325c9e1144905e7d354582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4a5bb83820b4872d43999685b9376583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a7a3e0c685fd8d979e00bb3c06f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6126af4a40b340fdf46133bd3fcf8a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7db943db957903008cb3365e8383e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2cae9ed59fbb5b275984a90727ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18eaf0d86e54f26a225b4aa347dd01588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefab488242eaee0667fa2a2b907dfe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6efd81c25ae3ce9a60865269b10096590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f03f26bc8985b11e6e8b7f6b9ed1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4ea45bae4577014f67759cdd328f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f179322fc0ebe6080099ccbc9958d9c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f61e8af17bf2137b4b7333a8cc6cc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2d2ca9b16184acfe5c649b5f384e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5badc8b9be92f13cb4b07c68fbc0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9cf1d8f82de7cd6e7685c9e972907597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6a0afec3a091f7b2a0ac83b9ec472598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d84b4416665040de9eac8996b553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d7b210f007ebf624ddb2ec43e97f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665c538f20cc3f4ab04326d8d7191b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb258017dcb6facb6ee86c80975858602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d04232dc3c76890ef02c18ab077b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b044a9ba5ab074e4f294be8de0a86e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a465d705019d07e80520512acc9969605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7b8d08df29653be51d01d88582511606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe711b81fd0c66d3a44afcaed0cba9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba653725b897ff483e6ee95aae5bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b24f720009026e2c766dad4b094d4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481552a91504fc438ab1e50bda14e60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4400f7c3d8ab830407e5a82094f793f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a369312f01f9eb936af68adfb202a14612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad91ecc8af0b733e10c792969c4ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42ec877ad9cdc4e0a21f8b2a4f239614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a1b27e8f1e616d2b22cf24226f831615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671c9c623da75f1f5ab7ecf37d4a586616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895974d307ebab00bcc2326d62e4ff2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e135aee5a9664274bce2afe8d556b97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7022d1c5fb89f63f9b8bc4c426f2a04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff693abcccf3a281deb9141d21ee93c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ee86da7f2db1461c6985cdcd189fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746258747b35b43d1233f1889874651622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc111cf2df609819a644184a53e1bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b137a1120fd8eebba6d916b4736310624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf2d46235afd840001ce3d6e369f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e2dc077422cc94a4daefd27a994b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132fd8d7b683b1f002c8528501d1847627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ea31208ae271e93f08761fb4a8b02628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c9df7c69de7c363bfd235aa7a8773629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913eff5667ff50176c489345697998c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf1c7d133462f089a7f4c49bf0b79631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836721bcf7c31d46ca3b644ce89e606632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf9e946bd6aa19545eec34ca0f75b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf90a2dfd0fb1e078106513bfc851c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732ab0cf9d19938f06ae7ddb5bf61fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13868729b20b6cd749f43b158cb4e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432994f0ea86b68be294b180a14f589a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498116756cba94ab513435ec2624e64f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e870d0320bec79e8174c96acc787c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab21c33d9637f3e060ff8919447c25b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa83a8b4e5ebe983e0b61db989a6ac0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6087dd37165f322c9ed10510d640417642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ced9210878b03c063822768b58619643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c697451f81a7891fd5e8f034aab66e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d993ea515361c0684c17d442ef359645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435de3410db3018f03dcd25b0fb242f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0611baaf59025cb88a1b7b91d902b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc3e65ab7cb678053e5afc7e342585648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116efb7683e38cf6ef9a89f9a62498c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c2846d114a4f840288a70f0c234bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb716cb14e2685b6c46344a2f88d773651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc135db0ec2376215402b1de52b0b6ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb84b44b42b3a1f895fa68121b5de15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5c0e37fd4cdb72d042fdcfe9af9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01f5c03f0fa6ae81f5d291be2afd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081d92c795d5e898c430dc308123a4b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b1889ddd0e187464982cc44d3a127657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709708e157fe5408b817b196d08a73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16b9a9d16e2617714f24a87f2515d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12f19d2b5485f6e0e7936cafe127a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66991e99dc2bdfd24555a9ef087491d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f59bff734373da92bdafeedcc47b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265e5ef3f63261322d706edb47e7671663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e38c72005260385b78cb6c66d1a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3cfae33b8d0d69d37aa381b5ec1f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31290e15375ebe153c7a379ecb73a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935adcccd4db119b8bdc0fe7fb27a2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720199c0c9a9014b5d459027bea0ba5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac1136953b3fd29d5dc29808445763669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd8b4a51ca12d3e81ba5a2b2c4a18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9ac18fe8f5cedb93aa08147382ddf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc16f9a1e840a9abb735bf632e6880672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376624b56a1f9163bf8e3ea018d13bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3a4a6932eafc961c48ecf8cd04fd3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518339ff5db0be7800f82bcc72b02d14675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97212e97b9cfe299a895751579e139a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bcd762cfcb691e81841b1e9cf3e70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd55ab5894b3fde4998ea1edec3807c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e44dd5d740aa5b99ecd719c10e731679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43572f5b6aaf96a237c0d693dab1d9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc508acc7120e648669fd3c54603716681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511e917d0dc426ec3962c5909400c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d23efdf69d0268c290beb1a609599683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a4bd563cb66b5a9ebb7be66187017684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a833d8f2fe46d141a33152e647468c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34e7593bf2dad0088835721214928686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fecf128bc0bfbf1adaec12d73fd6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfc211665e080d67ea415d4f6724d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3e894c0c0c186e33cb03f2cc65df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e66c1acbe105c4984c4fcfb764ff0c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022386719dd8c812c399b996509a52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ddaabfac13dd6ce5d2e96df4885f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f786a502f368f40aacae1a3b590a4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1b35290500ab1c2cf02b661b1a085694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c744d0bdc151277ac00a69519962695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc089d8b303a7943384ddcb74313ed9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35ed20693ece047a0ec16afe21650697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a84d69909a21b2c16f9be9451372d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55da77e4d3a66ad186fbca2498d04c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06189d985f9c128c9e322d0398342777700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564709fdbf16f543ba55292710c2dc79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a40997b980c9362c9be4f3fea7760702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257214a8e132751d0aba8dfa0840ef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948ad536d4280a6fe0c4c98137b27e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986f39ed5346a81f74305dd2b848903705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce399d9163ac868a671d4f37dc3a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f9f57452e56b5ef88d91cc83e434c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba6513c15d2d77e57797ab95a2ef3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335131dbd35a34d073127931a144f7c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0aeaa188e857f619d0a3fb096530f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a330187d67c304f2e9b1a63e4a37d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995b1b330de2ba0e657b2cc5f32904a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd69be89b52564a23943897d88e9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74c4d3a427948b9ce4c83a7332877714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14947c0e5184276f78a00a74751b288c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063dbdeeca822fd171e0fe5f22bedd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b23125b5390257b418428537a87cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a1927368ff75502470b23119cefdd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e39c9ba9c3e6cce58b256799f3cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8d70e056c9fc343016b3e4bccedd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642bb5e50f383757420b2f6371fe9ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637281ae79eb4bd822936520e6628763722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde58f2c3c44983e672b046a2d7e3042723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7ecc2dc2e740cd4522552dbfc619a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10141b9b5f212c95a41651439cb2b26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b5a0143a561f4bcdfb2607e112410726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337021fa997b2e8e3684d8666ea661c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f938abc6729249546426eaaa2affcbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f37f84b38fad2e7c2ebea943956ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba1e99f2ffe9f4be9661526970bdf2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04744be5dc606417c6ae17f77b2663e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca763a88f00cc4518e18e14b21bbe62732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62cc4ecfb1e080538ddddf8e06c79a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc9575aab1df2976ded03ff5d7706734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b793ae3d1b80b2b5a017dd5008eb31735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2bd6029652d5d185816487e85e64d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f242029a86831748833f357fea3cdf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d6ca93e657e648249ce7ded6086b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3466b209c3b1bc2aff8323ed18c8f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beb41692d36a8594924a371d44b792740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803e339a4ccee0acd7f0e594257a1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a9fe7e1f1e9dc861bcf4da44c5bcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59f7cba18f046f63b066b1a592a07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c64e11e56523c16e32e94f8330858744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae57f9bfeaf6150fe83b31ddb3935f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6333fad056fa50301ea9a6cdbdb48b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79241ce7662b096f8bce20705fd44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c37962a10b6cdeacb85a3cd6c540ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae04f007fefc846273ae523b442e8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec93928325ec495b5256729e6782bd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e1dc043de58f2ff4841a8bb522bdf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131156547a4a46797020ebfa7bc1a378752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5cc52ff15c18adc1a443b0090ea50753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7c75d7db00211399d96deff32cb6a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dab145089eed23615a847ac84766b8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c51201643886dd91b8d357c64546756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573fb71ae18a15df7348a7f45561ca1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebccf0a33f706039af7de9e29ff7c45758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba8b264da357a53a3e7fc71befa64d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc35559bf36d149c3421783c8a312f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5e2356285982d2ac78f185d1c2aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5276e847a7be4a4382be966ddf9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45ba2d83770c617e8a2de66854e0844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d63ce6c4e3c65dbba5c68eda9caa75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406d2e180836cdb542b9d8ac92846c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca7bec21e0af0be8cc0e7844af0c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ab05c46e39749bc848abc98e6ac4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced48ef608fac803ab5bebc39ec75abd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf2e26ff8b76c8d1ac4fadf02a9b2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4edac5fc07cf8b1f448164056301311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfc4270fb9260632a03cb8ee01d94912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173228efcf436910d11617cf68504b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49b3384e0ad5a810f247aaa42fb3b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3959cc195881f462b3fc668d1cf8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518645fda8c411eea16d2b96ca59811e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146123c46faaf6f7b90fda2ac6fb93517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6f34912ccc46b420b0feac285e20a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f14ef61a6360bc9a147a029724c03019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be89d2c65f02c0fd67e0c66026699b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfbeef93b590559e2fc5d549d46b3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae48679462254100a5a7c7e83627f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73d4589f974bd5b6ae93ad129f901223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85555dd40bad8bec40edf8ac5c4ef92724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1d991ebfe4900cea291b95b9950bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c4657e8ca46c099356ca73dcd330d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7eea45e6e8fe30b3a7ff72ae2719127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96ae18475ee478536c3b72ca8560b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0019e738df24cfb3f37020d43843629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d014aa6c177f230d5d4ca66633e407430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dd2b6154243adab830cb71150e43031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e286fa98b4ac4fe0c840cbc0164387f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c748e812f8750d986520b2d10e5a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a7baff1348984c598161db945832234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0281b000853367353fac8dc2eec136535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb719988ae1eae5ef90f74de4f286136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa4a91b462b4829aadef05051e23037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68db0c2a84ec89682c1951d420e2c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea5bc6b0f8b62c47944886c65cbb6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036327673ee798ad525a620a4ac192040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd75cf6ebf9e015a8d94ae8a0f4066441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edeba507f5c0f6c89592b4a79a462d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499049d0b194f9f795cf015dd9d341a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48555238e2be019bb757ca8f150a487644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea1c4ea8ab7000e3b7bbf3a4726f6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92de863a8920dc9cc6f78ab68908f2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516ebb7aff11bd227c1eea569dae28c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd812638a67bbf06cc985dff1a1fda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85975309fbee7879e57575fd1f275fb149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2260cee0c3afdeb02e9cbee010cf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30798a27d1df3b653c682e9e4494797551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbc9c2affc70e7fea57de2abdeafe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559aa2179a8c28bacc1918e3f2bfce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20520b7a41a7c38f130b7b2dcc48864a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd59cae0ed505b3867597d56c507255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a8a488d61fbef067f40914d4754fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17166cfd7f49977b70908ba5d5ecad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d25ec691956855f58f0805ff626fed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5701aacc3b69548e8c4b948c55c9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8687f3a0143c37714da636121a3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca5ff26fee758537c94ba4159fc8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa38d39812711ca591758bf87703062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ad9f44ee713cb4cfa953284af32363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02e137b0ea7426677a38c3c3f6deee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0ca236e133cc2e6cf4da8240dc8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6aafcacd8f7e234e69ee0db9a657766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dc2ba77d882451825d69a4d77d0d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a5091e37061b98baa6b824213943e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf05f8ffde34aa1f080d93d2d4469569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca08a7a0c2d2d57b29aedfa9cde4a2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0042dcf18c20b98cf0dfe30058a2d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e694853e53c12e6e28912c83bf93572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4980389a502df2c75ea75384475bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8298cb73ef99a0a718283e75e14e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17961562ac8d8f855afeb2a903781e6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabdc865f47f1b74b235b31e6b526e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d63012a231dc0d62851ef2ad6d05077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1a300394e1181ed12edab3da304d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b579a757edb8972e03063d5412e55879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a431001f9fa1e9a0ae3332e00077ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83285dd684e2cd39061f76e8467485e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0926d00a9bf21c668d7443f59606f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a9f513a5ba4acae68272bd4a960d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac59739e3513933839e334f2661bf0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b8ab083ce3cb21a348b59318670585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783249cccd467a59660930a7fe5840c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed8037f476a74c9d1e397e55021ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36952b39ee6bf9194f5887385c0187588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2174205fc2f7219a19001fca2ad773c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20b276d48a653b32d8b264a2b9025f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d6abe5b865ec939d77c253ecd6a4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984ac27919842baccf8ff753d2d72292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75723e67ebf1f5e003a940c4ef829ad693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5678dd72381aced39e78c10e115e8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ec1e395d9e8d6613f877dac9be26895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf513021997162893a7c5aa26f132d7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6cd59ccebacc0fc22251befedf74f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fcc2d142e57a18364023eece8b64a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f25b0b53e4fa9ed8c6145087d70cb299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b8566383c58e6609217c1228c9dea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ae883e60fdc6ca99da317ed0fb71d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e531632a8c84882b7726530b15ad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4f3a2055284f62202a566da0d3d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121e5423208106bb2c7fc5bf4da62e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968daf083075b32575cf5800cd3a3d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0c6a0a5e11a9f82000fec06c7fd7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e3c3ace2464249fd5da21c4366c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144681ec26c7477b4e38706ceca4821e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e3afaeef02be2e4608ded94a165b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e572608513f1130770292ddc1253a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5999c9778cbd0618d81d2f770aa82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753f34919dd102c5ecee3e5dbd74e54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16549b87bc73a7dcbc84e1492cd33f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb792cf4b0c9397594d46512db5332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967da6a7780db5e587a3be6fba74a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a8e3d0907933e2152a047a2c95cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356b64c48ee69f93d74efcadda052b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05481314cba85d5ef6c732d6412bf90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f808b3dc7d05f5ab36b3d3735babf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e52c2fd1d6b131a519747720c0403120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422df6e9ab7ed7227e418400fb765de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1d2c3f972f5fa155d89f1e85b5e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4fbb3e71c4f078071939ca344c930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7b5aeae4c471e7270d521427264c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548ab3402a10cded80f81610fa0c3a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f66845afd870e5320b7c9d320b3c31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ff9f0d284fde662f0277bce19db20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453692d1e00374a219451c269ab4203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd7156c8e13618a17ff7111f8062ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495f6bb7179159ea1a77778e582695c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af09d1659e40325381276d846fffc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175c2662a8edd87919eae2d17713118132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398a8664a08cc535e533ac0fa3e1968133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84d74444600762da974d4ad4f29df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59359b3d5c5c814166cdeb5a5dbbc7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59a3e0e6fdd01c2ce2d67ca3235748136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306808c2ce385c7bff2521be690287cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e590a24c13223f25b98c0f6bb11d53138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646509a35364ef8bb4edb2514003a76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e735bbdb03ccfd92b442c99940561e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f8eed9ca54dffabd208457a252d80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b36d8eda37d3a68594d2c7fc9a262142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706543ff362cdb5bd0b7af4a618f37f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be802eb2509114373ba836c0313267144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c5438aa81fd6c62fa6c2ea203eb29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514033bb6859ecac0376db554abc2ed1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b7070005c8de2e2500cad7000ef9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed67b72a0766b9bdb65123e61f18d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa878b2212b98cbc7cb412f0092c06bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4021387be940f700f873bb9c92404150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c81644177e248e6edfae97fa46fc0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b73f40efb00ba29a5447358b35bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442a736afd7a2b94241ae7ba9dc36c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f015d63b8a452cc0b5c68fc3010d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d89085e084a355608c8ec5c4fed3a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4010fb5dc45f996ce82268a71c2cef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b4a82aa9196825fab638d3b105d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219887ccfa9eb69d1fc1a517a653623e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5ae5e6120ea3485257746fd8a54eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46fa4492c80025d2f44f40ed12249d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f3d7e28c60772f5f55cf43748754161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec44984c980526db9d6b5c70465a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5e412a9843affb8266507796c24df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726657c9186769bbcdb63b41209f3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c93106adca772b7f19a915385586165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e7f7bb664cfc107490a9c2f3dfab1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3aacac21bc54ce1b00d177b932dd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3d76403e93c732fd26634b5941f91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1076471d7018fee97ac1bc52c6134b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afea8cce91694430994ffb6b35c602170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463c274c90a255dc4b2ce42fb30464d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714ae394c08a06d3dbe60fc51d0595b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca25bcef1427ea6929c674016f2bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34fd9be27ce0488e1a617cf0058e6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f5164e1d9c5b32604854f46f9136175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3f5effcd5db48006c5c5f6c6e5a9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7785a766078c64c1eea1c9c182bb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2b775c3ab17018b2437f510b9e38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d7f02c2d81de30e2e17488cf3fa00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1b57dcee1f75661e3ebf60943d690180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c971da6484d220039b55ccbe994cbcd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ee3ad924e84b6bedd1fb7108bafc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55260bfdcbc51221e3a67155ce79e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c5e7d8942996cd0c5dbe32ab7932184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b61913520b427e2d6bf49832d8be8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1e364a23ff453214a7888341fb15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd347043d517ca43e04d4b21fe32e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d1040e1d52f4099b4e0af85a6ab9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d741b46b0f9e52b063c9a83bf8d8e62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866abe8239d823b9e262d79dec9d8522190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537dda6e5ece4eeebc9bb27701563931191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3033c172934c783767592dccc844a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024481824bf7c8f8c0b6c8bf714888ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21967eebdaddf71348646233a31cb25194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb89298aabd79cd0410549b99afe27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff63b8735aad82d756ca2b631d895a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18d548eb950df9316b61391a0f7b22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc92d74fc19fd457a8a485a7cda54bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a4c9d427f0c77e5f46d2f6ce383b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d229a3041e69babeef3ddd65f2ea3a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a4b642befba53218bf9471746865b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0675aceed6a443038705faddf3a4c56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b159b8fb6220dd08ad19b860c41ebfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad96b49491d7435e056e9dbf611be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf55a86dd0c11e320fdd569bf0fdd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780591ca93517b1bfb751c887debeb52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150c6c448db95cfefdc252c035945d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b6a1edeb7fd813fa8232fa497fd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e54c78d0bf3b5823588b92e4124ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829d60d409338f9ead7796ac374cb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31107d30249b088a0122dd828059504211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64096b07ef7f845fc949fc0685b71914212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc36a915cdd7267a9afe4926323678213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492deca9144ab98cec5811f97ef4ab4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003f47977cf9fe9ff452cfc0291610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3f797e21c53b67786e2a23b7c8b0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123c6c3b2a8d798b87e2c3010427f7b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef7453cb6fd0c8637b7e1bc096e9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850eafc7ae5cff4c58a111fcbbfd004219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88890921bee2855477934ab44c94f32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc097a67fba3714ff5dff5c75790701221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914a0d02deb1ac3a17c77476df09599222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e697267fd0beea91fa93c58ca423e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29baad3676569e7a8b2ce31013e70af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961bcc8cc7a9740dbffa34615aaaf0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11eeab8374f6f191fdc69176f1772fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2999b3ad24b71f419a3697cc0e7177227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32f58a30aac522f64acfc210116cce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82185c013fb138878cbac2b7d19e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77295cd298d65c557f65cfc1f0688c72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f307437571def718e07163f53076d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0ad39921c13f325f918d2670a06e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2411cc57489a9050ba6c4f0a761543c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b0442dea665b8976c25aa35aec91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dca15d67da72dba1002eeb8b4cf69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ce9dc0a2619498c3320e8ae9efac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853b6f5ada3f87a2ea3530509aeeb33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6154fd324039fa85c42f58adf8b646238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb77de67ea28c0f59837d6d68fff8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c51e767b2069aaf128e1037d14b4f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cf9859cd465d8c94afacd2dd8574b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71551e275dd13264d9b45549251ca804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e82dbfebf96f5edf7ddcd375f1ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796024afcf8d9a5659909be913603b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca69a885b8d2bc3cf3b17fe47c1fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffc93bf4f3208570bc84c0ee30a457246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f4cec9481ed23c4e4aa1666dc3c3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864dde390d610f2ad1da809aeb0288e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2fd31f0687eb2af24124ecd7566ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f98fedd5a7b6c7359ea0580b6d710a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b7bac34bcaeb45396c2a1c943046b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eeceda83a7b3a4f71b841dc250302252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d76f1793f76b0de4b5d9c5cf24b21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e90d1745d87d2ab39dda26f8949c4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda8a35eb294db841b7ccfcc73a832e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fff355075b4b2385da5ad6e24bb73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a03b4063cf2c704a9ced87ba4cd775257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8894137be6ebb844b6fa899c27f47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e305f71775ac2e65f3048ffd028bf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb3245775c24c4ecf797bb927f1765260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce180aa9363c0f963bbc9729213bdeaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466315dc50aedabae848ec1d3bc134fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07126a68d613ae98fafc09b097ba9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709f916921012f96c45d639f1832201264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4317f20113de61d63821ae8a69c01e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813180335e8e910c2f4ab781c074080f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994da4cc5c73e5f5d174a9081ae0e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7381230e64e7e1c5e8442a75ca1797268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634f50271bb8ecb55420040dcd72aaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050095229fb649b70362ce37bf9728c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea96067100c3e219827a51f6f099402271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df37a9c48957ea4f2268b55824e47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be693d645672250ada71e76e7f8636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49cc56115a1987eab388ff0f7fcb5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e0161ece92a54a15a0fe078a0646f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ad5f3bf5dcf91c4c535987830cb06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f85bab0d316d0028c87d8c28b55a24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa96cd582d5cd8ae1d2dfc874054bdd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f76c5c455066ba9e6889b82a31fc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce21c5c0becb8f811c1079a06b638280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8906081fc9185e26da50f82c38c89281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b275b2357a3dad20a6abec3e21f1cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd650845e2b12476d702838667da0ea3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca6b21f71b382ee6d84e5c28c208c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55313e5872f3d225be95e27101095f50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35df9381a4aa414e9a9b9ad7f75f75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78c965c8fa7d17c8a5ab727923f7a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0592064bc3d8a4541e8d51841135b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333b893ebe8569365ded00a73f7a0ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbdc9e51287ccf57ecaffcb94a06a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16362eff0c4eaf13026c0ee6c4d5260291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb70fb1648330c481a936e362b00493292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d49f827702cb29d803ff73c737e396293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05eb995c4fe59a8cd4aee02ada96c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086591f335518f0c92438f88794ada48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc199c12eb8cec5aac561d3951efb710296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f4f2935430165545efe8bbe0112db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f8ed715563a57242c2d924860f56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250891e1802a8c9855fdc1e77153e1a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b6c6bab9c9d120e8c53dfaa2de48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043f653ee9bfd32d99df399cb719b11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27611cba59507b35e6513cfeb5daada302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2957414ca0e65750f1d681d2f1e99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41625e6c7380af495b4e17cf7c7a55d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435869cec4038529f8fa227f0a9d1ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70d4714d83cd41058f41cf76abb666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c045f7e88919e9b2271225632f812307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fffbc465aab149b617c9ff56db62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5bf105032bfe370e3f0985ea47b71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938979a72f9690c9dbdd3f073372d68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f126661a8ebc3eac697af0c5759d65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4856ece8603596627b36037caee7f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066bac831637582e32292d4de3dc01c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659bc730953cb7667d7f71508efa246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bf232e6cf46fbe80caa51075c96d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f0b7e20271f7784cc80ed31158c5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f97d2f89d97bfd9dae928d8732d9a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8f2d923b5ce85df66746b6655a26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77fb3b809dcdef979b41af8030c6a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf21df9cf06fd3d3a45ec2f3ed530bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72793486caf81f5657d3e19e2b996e64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da25d30591f2ef4316d7158c0da637322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166feb4e1264924a7e96a5bad3b7b89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026f50a52d6914a06cd24c37b87e43d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb7e888acebe6a3d3f84031067c0a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b17f335f96757dac76c1503154d9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ff508eed6e83c65fd0e6d5f4ca2d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd2badbb9c9efec225bbcfcdc03c5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325773d57191f12f5487af58839f51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d4ea554d0fa0eb8bf1a59dbcde2ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa354d2350b0a6698fcf15955adfcec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86913a05236061ad441c928d10990c91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7c449d7ee0b06f69d4e8ed41c7202333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91545318af162290fe7a382ca59ee3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343596ac0ac71198c33850d4eddac36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecaf7b455b4c9188c88a1db273ad07336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fec10b6992d07dc440654eb82b5dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed9cd3e2d60614ba94c4377fb61ec7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a0abe1adec6bfa5ab184f76c9a64b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33dfe02392d82d41b224565ca0c96d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc585ef898294dce5a1cf270e903e1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea0176e19ffbd7874e7ed8b574bcdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a6ff2f8736e7ab15dadfe48929ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3059eeeacbff1e0a3a017ec67c009344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850d3c619bf7eb0720ad8396539fb1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eb134e2e6f4ef6041d31f239d975b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36094560bd9656cf84e2801f0024166347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002750ac07583e8bf8dad1cf07b48042348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec042bf3bf8d5d719767a6a7c3e41a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79c0c244c0d024a4f939fe72fa0fd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bab1bda67793a8bdfe7c3660a51a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846ae392517560d5dfc6e52d7e0e549352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979257b992caefcc6fd8f2ee2dc35fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e2f0c11e2941a6eac9885f7d9aa7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15f84850bb839d0ebae40757deebcc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd7ba0924dc5cf5837b26712b17bee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d7c5c359295dafd6d6788eb20b71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ceb07dfd729cc84d2907bee87844ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a444c3010a59f357aa8ce1e55ffa6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09cf038b22b696e57df9b5edf36ce6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786199b7ae156a879149700c31c217361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ca25169c08e29b2333f0ed2e26cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3bdddb29f5c2dffd73f05ea88d18da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30543b3aa97fc12009a95c2023c1065364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba34e730e566380a19d7dd23ea911e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9740658aca5ceb1eeaedd082334c39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5ab062285e0d80b8c6d6de6bea81367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb0b5242d5d6682b511dcbd422a3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1f1c62169f105aca3fd843fdc2b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d4c76631b2d07da7ff74f341c4f9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a321094468eb5ba9c5e8c1c08d51a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70493ce9456a9034b2ffd1d8a97a42db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e399fdefd770d2dd8bc861f0ffe234373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bc66473ef4e561515c5048ac92ba1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87036bd42a222dea4d6a696c36b67595375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b4d617a5c3509c492723fbd5a7f50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304ae7cd0f58619c24490efcd3dd0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51356777f93551c0123b6bbd29bff8ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6444610dde3d3a7922ce41d68456f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae989b208d90bf72a6bb4481ee2787380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6c390336b512f899a7991e3352c19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390dc44d9e104dbb5b40bde9fb372ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f2a250c22ef861696a047d11bf82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdc89ef7409ac42acbb23463801e1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a3df2cfd15951bee488f8a19d26f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895b01dbaa0e7c258624e336ac885b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4dcdb7da082c1ffd0c560e6671919387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f894e5d220f3e2635247ffac41a98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910aa0e454da5d59b493acbe4206a5af389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893daa7bd464bc6ab1c669b7470fccf4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b384bff62be049b9f8d58c52fdd35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a888214e6211f00a8e6056bad9038392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ad22191268e953617b2dfd284ed5c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c8ba7dc86af49919c92875eb99305394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93522b9fc11cda6095d68b16c60b44e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d490c50deca0cb32e4cb1d7729313396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e451d2d7bba96bf2ebfbd25dec814f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd036225b4ba559dda2a43e727e342ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251712445f0f5a248b9f8e024de362c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387ecdabdcc6473ad290dd8c1e2cf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb2caf37749cfda4771a987249e7d4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557700a5c9cb0389940b8aa0f4ebfd1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714dbd11a440c387cef4e5ba98f88c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db880bd325826ccf1777f85f6edc56b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f86c9a84cecbf3415eb207a22a473405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6139e9cc358aff8c21b162f0b166c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2671bd952921b4caf5d478d1a8574407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbd995c9dc2333959af2b6100a5845408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b00334151bf315abd9163bf146fd8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ecc2f94b5dd39138e0796dbe89569410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161482ad4116aaa96aa4b62946932353411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f30d3b276614d0d62b9168d9156fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533de2c95dab1ed557dd401851526da4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee08912617bc28106d8013e7bd8b84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d2962de11e58a1259e7103cd2e63f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f2ce1877717fd9ac25334383a967416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645387d03030764dd4f0db798a658763417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88f857f86ea243d1ed644a465e6cf8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae5a442af3b379b319c7b9a03b4d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74c1e35e12d8e024b65909b444017420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e0965c304d91411d2ed4fe57d6693421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295d2d7b2adc18ca384bfcc2990aaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7df15dc71a3581d96a9e69f11f4d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da360c7c4602c93085c1bfab77e87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d0242cacc264f779c3ad1c1561e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95bbc59e0240c98c57a3a2e139dc4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77224dab7e790df487d9986b83caa472427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34ea720e6c5026d544f5230f9d8bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce10fed7684e3748a7a8487c8d32ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd41fb3e466b057a8f97fba4a886a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e47aa3abae5b589df5115df4524cbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180c454f02c8079ffa46395515c77d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c15b44e9b46da9b618c312d2fbb13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea537be1771b83a117c285bb89c3cea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eeb3c34eb1e7fdcf893b815da1765435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736a7d480ac3d918f87d1180b323d8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31fa35f164ba1d84fde2646716f0ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f15cd620b87fd1fc825395df3cb39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b06e6d29bbc86101ce7b5298cd11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff0673f8d4b48bffb69fdeb69ba44e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269523b26cdb214e26597c7ea34d7a2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4282626818d1b5c0794a5610e234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796335c81a8184e5621441a8890d6f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78654c39b2df4b4af85ec3e26ba91f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fcfe7916c2c92fb399ed906db61c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a7a8364cf8053018b66c7bb95e3e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c7450555164fda4c373e05c0fd1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6645c9e967c221ffe16e3a911263fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba81b515733fcbefbe28f8261f670e3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ecc797c17f5ce024afbbd57e8466b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a60f47e55ed79af35969d211e2ef59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249e45640304b497a883d4dfe7fa1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a322e54ad30d8435061034125473d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c6954811f434b8a6a1e2d2733600454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1aa8e331f5fa5270906eeb4a41069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173dd6ff690747050023e7bc1d58ef8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063b64361e1c5094caf8f423912a78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f93f093b00c2ac87013fbfc7b2ffa7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938075dd19bbd870dd590cfef01ff974459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281dcb54c92dc1589ba01677fbbeb60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bafd0146e5f78647a391e6cfd110461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03085c58201a16924e1a46cf6041ee2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f0b1bdaa318d41f93ca0fc988da02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100446d95ab58b83a7afced70f0fd59464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0caf3c2085c2fd34e774775a3d94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59d984d7809da8ac11ed34544462a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ec49f6402da7a24258a3bec6e2794467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5eed5195d7ba783a08534c524b8e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4567ff11e2809f183e3373481e59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99947da2ea8a7ccd20521808a24ef054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56c93aa3417f7973837839acf5f221471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6654f7fd41177f420efe71c2a88584472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b18d28e78e9891a0c0c6c6a5631e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984593b930f91b31d0e6533047dfadc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66543d568053bff93ae9e45ae08185d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c8f5bed87ee6d75929fe8773ea6e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2b61d4b7ea18d477782d88c000709477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f37efe72ede97d33ece46adba2c5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde37ac5a2c4a994f42dfaa39c70cb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9280bb61029f99efc41399706b0b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14395aadf1bc7cef9c76169cd9be956481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28234db88fb7caddc7bc2ce7f5e7b29a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9382e367665d159d65859073c78b0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d569be197e1dabf899ad892157ec503484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19899a09b4b27b38125aaeab2570db56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861cb4dc8f8f84a8cc4f05c4088e34f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a648509569b80b34ae9857fa4219d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c85180a342802aec29dc50d34a387b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e67e14493c1d88e93524d0389cc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a57ea723746322a50c5678f0c819490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77ea2ad3af5eb885e7ecc526c66d1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658494709bb2cd6787075073b50755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1fa27ad2344c5b22e5730ff3de956493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58be5e345af12f9ffcdff4a427528ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eb34a038287b0363d30e83f469f20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b065e29ccf8394c44fd9a19bf115496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac4604436400c60388630ae810e49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5bdeb92f18809109eed2131a2a88c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfddfbf3c452758c8bf431d33ea800499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026ae711c376c48987a23847e0cc5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f72622e0b012f6ff959769023896a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fac343178107166d00b2c11d5c1e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad760cc0ea61e6a17bc6b2d596bb3651503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c60f8b7559c9fb5ab2578ad23220c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acefc058c8de337447c2125e0791c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb79bc5e99ecbe0021bcf09374c0c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e0d5bd75d7c2d5e44f7c221c41fbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d0b0934fd7553ccd0db4047d5661508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43ef963987f48353140542683fd86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f29747fde8c9817651d48fad193f64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca68ea523404571c01c5ef907f4b415511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b1ceaa197be7098db9030c8c76719512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3a7875ed2633114a66c8818653ab9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2d071d0e4b9f96605ea55c8dc8049514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630a82f73964a412b648085b97d4717515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775b4b2ef1e87cdba6d2e49a4255e48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39d4392730c3f4d7caab2a4e986db8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be623c9b718c2e0268a3539dfbcc94e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901977b1c2e2b314d5640f8259da8bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789389b44d528b7b2cb19baf6065cf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b13057ba51316fb1575086b011373521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4d303089910dbe46712e43130f0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea83b29dcbd6428204f8418f4f88d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a985b4c267c669eb8c4bbe0a32344e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e72b5fd3b8100e7f6d11c59826153e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe07c7f61cf1db765c2f3d3cbc41e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2348819f59c60742c0080c57134da76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eacbb2a2b2ee3e902d780e350426b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9acb0fca474260d59656d5ccff5ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adf63fab776e1650c1761eab25e623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db11ac303c68914525b32ed59ec842e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905681886896a48ef41ccb8bd1e0f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc8d91747e23d8449d8c01349fa38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e2f109ae3d2eb3bd9bda3bed318ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046a81c97c2c2d3cb2b7ec89473a7c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83502b7914c90c90001b1900e142272536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6b519633ea36f4bb508984748a2aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7284e8621ba4985694b8da3173a71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd44addece758779ab73ea0e798c5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5291c3f9d860b1a9c013d2b4ea10a25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ead1c9ad33b374524ab78f08dfc15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f363ecdb5ae975bd1a37f53c1e4f8fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93daec1c83c99cec1a8bccb7e2241c8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517fdf51bd0a72a35946475d3487d81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f6febe6379e05fe3b0a8af7a4f42a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dcffbfe812449b5d68af3d3495b53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab42fe0de30bd0e70a70f4b9330e672547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b63a3196a0b0ccd9ac95282f4f05a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e243cf1cd28bc9fa4bbba30be61bff0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df0a58dd4f5c44dd5a734b89a9b676550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411b3002289dd6c523021d0689e4b70551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74989ad0441c3f3093b5ef003c2c8719552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115eed4ab48c69bf445bbce6ac201a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d177c42bd89f1412c366117d83a43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92f09be5e8b52bcb17c997d5fd87ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6bfc943fabf0ee49886e5f1e810e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fdf65fb7029851bcaedac5b4fcf3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc4ae3e2e9680d38d70afa010f45a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e37bff801da3dcede3bc14a786cdb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6658045611a5d03599761849da017560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc3d0c8524853dbcce77d5fb24bbe6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd28ab9a4c94a0a1a650036568dafe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb847529e733e0f8932559835479a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e512d8b1475b9cb838ee8a6dc48b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e357e240ba4cc0476fc8b1aaa9eadad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2eb5f74f3d4c42c6de0fe47ea752566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046c09370d284ef217296135a8b0a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f2afacef1a5bc8a7899734f5f1871568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34709b9c93e7fafa1a473f5b91acb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eef7376c192d732f8648cd5f841714570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f716189c9826a6637751ae62d6818571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ce19862bd3d63d674ff4a4dc0fee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c617482d43d1c98d68100dd1c7efaf2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77c68aa9c9e54340d0a7fc9dffff35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba1ae206a5035b5b2a16e4274908c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70687a38ab51d66a8b69e695977e1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cea4bf1d0fb61d559b381c15fa732577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87b420a0ee8991af1f7e85ed8fb483578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d8b7b0f2d4b4199416b2ea96d4230579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da789be724802b45337da1374c4a50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739c6895fee0c619221f346e435c489581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171fa91dd275ecf864d087856707d3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049be7416897aa464076d40640a03374583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a62685c9fb2019ae97403e2a4b4f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee9ab387f6aab2311983e8eafaafa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a96662da42cb22388c638cf5cc39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b85e6dbb95ca304af234498619c84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c88105cade9e1470000db335f1507c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101b2604b35f5849b93cf8b88f2b6fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e1a32b81346cd0d649562d8e7782d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcc718e2b318684a0604098bca72e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e046ffe7a1f5c94c13b0e4b27028592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807414145ceb3b9ecdab99a63419d5df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53678ff8e340929037577faec75f2358594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78c59d9fd3cf6f9f0f4c84d586b78f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47185eccdf758e5f95426120f44638596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879bb76da5a1eb4d916e63e425f7d1d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7767d91133374e772ced9b0b84c73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392bb420b873edb76870e2d7c1e267e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2f2a363da0407ddebf1122adccbe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ef9677de1b4bc0300ed5836fe367601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc818a2164cd3d2f644e72c0e290bf1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a3aab59dc32128f939dadb017b7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dfe20e1b7769580cf47ec7d216f3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e322bdadb8a417dd6228959d21d15605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa7db904309e4bad8abb4cdd87c1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9fc6b2a56335394c3eea9bced3fd2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a634b4e4e8d12113e09ea7f66b83478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571100c8f40b7790ab03f31aa15ef92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bdbefeb62376ac8abc95b678c8a74610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ff5ada4303f1c7ffa3869bfa381a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf956bd6799f07f1013397ec9f6f58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efab4ec3a8c3f4563736133bf7eb1f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce3304cabf6f695b821afb8d883b86614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e20d847b0e11b994d881f5332dda7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879a42110183c620e495ee3bb20bf89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0d6a404b9be9de49f6daa97fc8f95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ae6d6022fa67e11a1cac96e7c4afc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d45a0dc1ba2300cdf2262f66788f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f716ec61a33509acbd25c5ec573965620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fcdf7d92afbf7222e7f2b06d47098621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e668e4889e0c3cc9deaaffa9369af6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7dd53d197cebeaca57c4c0b691eff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432b572713f517ca7da42510610880624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310536b1e326d5605aef307b40417d08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85c5882ca5733fbc2fe25d35d39a47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d879165b32f2388bb066cdd6f720ece627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e28d41c51ad39882cb6c63c279675628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd01051a167b0cdc4687a79e43ff4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d6c6a365df1f27e37b9d8abf845fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486910e5b8215b23129871b80a97b21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990463a78a59180823c96376e72fdbed632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e173a7f2d7732fc11b33f035309400633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d3bca170f620ecc579b423ef7069b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac62aa0170f44b986acb14aff7fb552635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73128bc51c37199c059c14be047381636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d29beb7550bf9b3172f0a71f31cd69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933afd21c26c75a8611d87cfdce6808638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12d4362bc4503d5109e52c8d9bbb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0377b9be9e15cfe661cc8932fd2d0f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df3c96894e6e46a5cf044f20762d16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a7bf1f009508a682e2f15327e86c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4411a34ce32f6e40d1b420e38bcef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c51d9c060ffc1b0b11b4d1e658697644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5963ff463628a1b573beb3c5f89913f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2870472c690ccfe5ecfbca6977e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61826033135b8b4e336cbbd6bf15546647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7b86392d399b1313def06d42a4e91648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deebf6718a2f0498ae6dcacf8c513e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf4fff47c9083b9035f4ce6f79fcca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f28d86f54b69be0438ee2af1017ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e72f9e92a96d4bbf2a10867335d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc7695d697f7fe1ab8c3349d44ef9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa301b7728a7c25be5e6956f6b38684654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a55012c94a84c5b1f0f412e0bfaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd72be9e528b530a4d7a359863ac45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf93111773e14ca8a9f98d732663a0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec97c8daefc2fbf8fd59de67e9889a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f97b4bb5dd3937e7a1211b24efc365659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9478a238dc1da53be64134632b194660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721d2d049119c3928899d851cd3723b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d51d65183e98d5b4d313f8b4c57e6d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf619afc586b94723febc2214346e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860bbc50a1b50249b79a57b45f71c71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70248ceaca728af1b4cf677ff615093d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24dabe406cd2cc9111b1ebbfd28184666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0684027257e69401cc0eb72a83e6261667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1cbd4a2837b3f5c80aab786d2fec9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59670b919a28db99176eaf6e4ed927c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf823c7ccc80bfa969b76390aea0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ddf7c662f7e1533e25997f6f102f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098793b1bc3dfa62e79a91363d7b94e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef37e66a85b7fe1f31eb2aeecc2cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafa01ec81a44f040118e2e67a63188674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f1c548082d56bbdc3962a94cfae73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24479854b3792bd1a4935c62785d0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a7425f09c68f15920704f8635edd9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409038da31d62c15af657a84eb415b3e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40e45be1775fed25052ff3c9cc54cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ff02434f39fa75e20ce07a71c798680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3e0b3db6ee6f5774d13738745488681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da143cbb67450409d2b9d63e5dd1ce5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aba8e2bbcd83cd3c2baddc6e20f7df683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006053a667bc0a544d341e49df32e262684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4f1e85c99fb2eadf60f85b1788e27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3517aea5846f2178f253ed58221e75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f349391a1dab872e581faf087a20c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3fc028ced490e7d7a7e9d74317258688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494037b619e3309e8d4553937af9a243689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fa97ca11a98b640e154c364989cfa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b673fcc0e998296bb274d76491559d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d177badfaf24711a8a7c5d9d87955e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ea7fe8cb50b0c3d558813f81b1709693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da37537ffeede2b3c5bdf1cc301a5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b8fdca7153e65f2b6df6523633adb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d4c1f9200af059b6acafc2592f17696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c870ec7a686ab8db5db2c782fff097697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5096d92c046e5028cfaa0ed4e32c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aa384da83651014fafdfdbee3390c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4492008c64d17bc1650f40ce7ef2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b69a158ef491ff63d66885febdda0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e9e58123053ed0b4f62038bd013b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7bef8cf357df891fd6507711b22fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a6fe3158c385673faf9ab5e9d3f97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493ff5c104cfa568a2e93abadb740b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6d1a1c1d7e430124062fbb0e83e3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5affb5ac944868cd49ead120489b33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db510000b82843dc6d94a6ba70e792e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d39eba327b1e48680b41effb74815709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565251213a0e075725490c53db727d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8b3d2cd14310705a3e6ffe5665b8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98544a7e3ba57953b88d6f815f31427712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3737e1a7de2bc47a8b14921a397a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ce477bd218c83a271ba55fb23437714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240c26244000de82f1050d1becb857715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c22195837b378fc01cafcf5ba35459716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36836aae4935b82be1d164cb65aec4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766b02b3916bce63b39af6087d240a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6de91877867423427223d871eae464719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a405474359ddb8fc01a0e9495cdc9b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740e5248601333f13495fe1072f82a5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08516039ccd86401f2694c76b4ce2b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf0fa85a4d025b740834d865820360723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2743a32e510346c62825623b7ac8c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1ae6f1056fce65b8f772cfd21780d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b36b9f9bbe4f3915c3069364ad062726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fb7cca8fcd5cd9c89b409d07525f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59d25438a4ca850f04bb92b2ee9a14728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46077ed1e6404c636c9d145eaf240d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4736ce5ce45be19f3fbbd410196c160730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf0bf9c0dd604426e11b6edbc7e280731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27165b29034b3646af9cd0b20690a687732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d36dcf2d16c439a72d29c5338236733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3db613f23abd29bdab913dc1b1f0e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a35c441ec2f5178f0bf9c727715f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49df3178b97b5aa49ff0d82ea362a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e3fdeebfe35fece9fc5c76683549737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63526c734271f138e91911da74dc65c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589171e192aa462b37f66f168fd3d381739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc2bc022cc4ae8c4b0a3304f810a7f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b7ba49486c6c056b28a22376e7207741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc794ccae38e8aa6d8c15d42116463742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14aeecb7c89c936eb2f698d9e76bfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9bbf4667ee101db2d3279a009cae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aee54a55da1ad3ee9540aac54d237745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64582fb8c5b210dfe6cabc2ac3f8b91a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca590d9f896ab2deb1363632d0c4d849747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c767f06a2a1737d2d1976c03a027d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2e3a323100bed2bd22be4a34cf667749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63622876588c7594c65b21d559a907a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9130a85f47d16f672887c1d7f979e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5226c83eb602704a9ebd7f73bdf55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58b35e91edbe9eb4d1d19d9ae3053753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1087f8cdaf06945309d1e3c011bb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138e8b1c5b91caf228bb557f0811ff5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad45095321f58d4667c647f6078d54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46585a6e4e83f323f07d514bb5e58263757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2bd1349cea3b077b103a5e9dc2795758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424901d629eba3b6eb1bff9322b8d411759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>