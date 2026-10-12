--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796febc24104dc52155d4b87b9229c3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97825a915834a7f7e9d6d0489aca8f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ae6744a65cf17aa348316a0c328013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3071b6783bf5cc01a3cc40dbdbb4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff5fcdb8924c6adecf477153255b855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36653b50d7fb22fd57104c8698bc326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1751a4503162ae0062457ba3d877a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17647ac00f2f23acc3466c7e9e2150b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178fb8e318dca7751225da038397ea49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fe988f48cfbb7236aa6a45d26ac3e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3f15a14133e99e17b86184166bb6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed83cc0c90f5fbf91c12cb51efc0f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af467dca0146730ba6a5152bad2192cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1217d457bf861c40b73fb029cb11b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edf8d5621757e06ecb368923b94bd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba293913fc3913431feaaaef46c5dcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca46d5a95a17242148c9dfb777597e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba45075e90051bd7cdeb9a1a29181d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0859ee9d42a59ece149772185e5f93a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05e41d4d3c9ef1e92d06832be7dd4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094121d9d084a549cab80a9c2068d71d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c82fdcb72087fac1821b1ce66755422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453924d2e15822b99d9c24aa134ebe523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d97e20d26f676d7dfeeddf9be5ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e10bec9e65727ab26f8c963d1f347825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969646fcf784014a647839805fc39ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92867e2040a3864e84032a1cdc6f941f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363020cd2a1a8fbad2e6e797d3753c9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd19d6db70301f289227ff508a53a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8b6791643e732a8d63505b43c606930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85401b3630a735d49baa6c4b37f4889931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc521c23f0576fc61e12a51e9c54f7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6067aa17ee1ed3adf6f06e13cd67233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a62db1a0535ef1f22dafbd0fc86934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b177c74f2bfae9041c5f54938bfc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72892a1597231dfffcc405be3b80effb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e5ec2571d44ea39e3dc34d83aa82a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611b22dc9211b61524f9130f3a8683638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7a32f87d1e969f07ed521df3873e339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa02e35637e5ebe952448a4fa290140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191147773aa3bfe74b2db89563d696c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b9e019a7f2f4cd67bfa6b3306fd2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed353646e53352021a981a5606c3cde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91915e7889852c6fce99da7ca13a27f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a9e7ae9a235a14263875191d4b74b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22be913f31e7b4df235b1a852ce429446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90970a31a66f949521950034711d1bc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5093e06b2b75d69ccd8f4a6af707de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a36e64305b16338cf6bd23c740d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e861ba3a5b44982c28670956cd56c1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009437dccfb3c00c96465beb79243d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ada2f87b84c39b2854785365684d452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd116a08037c314a23ab6630aaa31253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d036800ec3b262fe841d37a0d7190054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2e00d6fb5fa61b61f425c5a93476855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e1f4e123e1f37c3b864c3d79c79d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff794a79fc65950e66f974abfdd1b78257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0030bb57034eced98c40f7c8a1e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f66515a9e34a2f9b25bab9a6b4eb5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d5419a6386206dfe048fe90fbabbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66ee120961af306acfa188c54ae23e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809950cdae599ce8ca2a83c57843c03662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dbea2c4a2baf45df8f62d9addcfd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd12a7f868ebd7b975158deddb2d5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d0a4e7993621e41ac8eef93a7d1c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0118330055ddaff9b521e620c984166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868f7fbe627d959295db0f2f8abd93b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb0cf9db12baa77c5df84e6c6ef80f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fc60c4954045bced9503a1ec9d92769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67782940f7d98d39aa52014802e69f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf04e03bdb327a07ea5bd30dfcdb4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e650a2321646b376fc83bdd194d764d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15653e954588327fd9fbdf510710937f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380b8bd71c75a31c247cff051633d3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224e8bc3adb5bffbefab396a107be4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7f54f16df53f05af3f7751e065fcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b93c69978a1d21b09fddc314439777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568defcda0dc83aa788a6579bd63ea7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971c5979449b2ce791cff240369307479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040ec37e0aa887ec2412f2b2c9eb97980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563e5b160c12341f3760f77592ea1df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e0552f636745cf17e889e571861e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282257743dc418aaa656532ffdec95be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f518cccf106b795cbea1fcf56b2af984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b952499a9772891ff8e0c3f897c71785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78e7fcb025907993dff9a7f149885d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b10a822a26115ed0ce293e91f6376f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd1475c47b46afe5e50a8f637fc1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f410d71a1bc51afd1f604f6c492a92f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b8c990aedd6c8292f8f04351e73a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55804d1e67379644a01a25cc7709af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5356c2f70c4ba36765d9439b6d83c1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe8e63c2416b592b98b46af925180893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e16ef40dc54b4fd864d665f00f68c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934050f8b6a8aa3b1f689452bc2162c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be81a35fd99d91b96c337fdcfe6d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498814a5b7ce23b8c612323db67e1b1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83970ef1c907c12703967a47a02735298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bece4068722c1a1ebb7ee054b6c4b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dafb7e1918fbee069a96ce88493a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2c25eb5f89a6fd87900def083c7f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dd544fd4a403a8baaa055664c54aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e246efd72ce685d522206062ef9f0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b02f081d5f104b37efaf852c01a7ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fc1d45b13e9a5a655a7541603fe6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665961a8f3356ba6312ec23ae6f46f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6140f22faf70b6391d05f71c81290c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27549f5fc2dc000331ed6e3bbe25e314108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a27dee027cfcea9f627085898905a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113285fd40d5444f1b4fbfbdf251106110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184eb63e982f16b8fe8c7fb8cd61ea2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cc5d1c82039a23a98cf6a53f184b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e395c39c39a18e32269cfd327d8760113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65df5cb1eca54c5a6cd1742b8ddb23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe0f32f8cb9f3978f46f14dab54aaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890792fc88a51d642e54e21b0bd00648116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb815c02828841012b92a53fdc052dae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac510b7561fe4d736c1465b4260a1d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38508c7dc34af7257d1c7362dcc603ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80949c0f4bb562984a7b4da69c88c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b30eecd320fd6794a4b63c5df12447121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5041382a730c287e2144e7e10200f78122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ad907fcc706b95f4e1fde5d20aac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f4b05f3b6c2da1607ada2263f6eb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab92ac28add4292de9957cd9c77dea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e398500ffeb9c342c8480e965ec64b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427a3ce89e2ffe171e789df22f26793127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabf24e3c374135f30878cdfeca3121128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a9811a9fcd58ccee3fc7c8bff4bee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4a950adde08658e12ae960252022b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c76d5b70c6e81fde5c07605bbfecb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994b0e0a96c7ae71a74b26e8a373769132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc51aa4e37bf7e3c5c8e454498a6f6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c0553bdcee8b87b6f1caeb88778fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13d3b22c2bb68367f209d6ed7772f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc16f6cc644bc73419868a0d826747c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25750d703414c5fc299158d9fc9bc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295ffe985f63585cdd834ba48f6303c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b247d63def7433f7b99996862e1b4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67c69f6502ebf160cb305736d0e0bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d3e8467159f1a2e9c58d31a044103141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974fa29ea6f358c2d4cd049e9204fab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d0948008bb0c989aff71547d5be39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75aef099b8d45b6148bf01cc7cadf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe26f3a2e4bc48764228eb9d680cb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b004d9fe6e6e1160acb2b66d3ac09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0a23b6b782f2bf26b92c638319fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ea92e5f5a0433d244dbb51adc99d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb7edf20fe03f954ba6bb7817ae549149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a350008ef92dc9989751a28c1018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414fb36b2d314646bdee268993e2f3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5d8d436485952e6d0ae5d5ce49b4c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274946d7e564e4c20f4b4cb041061d57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce461886cbd14f515457fc55309207154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ebd0d42e2b2b345497df74ef8e98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20863ea384c33c056a1e57b3e506714156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b6d8f9e3ed365e189a4bbc8ebf618157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53909bef0eea48b9c5ab8b74287b1545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67c7ae1175e504bd408f9454b9d26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950c90d2ab86fb96309ff5dc10ea04d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a47006d0c4e9a7de42cf0bc823bd9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa56ffb58dd9e97bc64b2e859c73c1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c424ac736d8ce0736123ab8259e6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374871aa30bf7a1f1d39bcef646b6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07004d46bad53e32d7ab2d2cc0e9f0e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ac8b227ba29314e0f4119ff7d43cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a40aaca96b27919eb293180af97669167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343f3a2d594b9e1808ff9491dc52031168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb0bfa9ef4244b81abf644d9347572169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee3f7832955f72a130374a9d8a6250170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbb2dfc181d335b361fc9611e8a454171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ea3851428f822ec320bc56535eab6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef84fff5d526688ce791144287dd4df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55918824ded2b9eea1172912b66cf0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab58271411c1b41108fbd58b7c9464175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4a8c7b7b9b0e04f34a9943d45fdbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05b3431de7cbaa96066f0e88bb8e22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c80ab0936b8d083c911036cab6bb1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8d99be79999a2d845b8433e3e18ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79568c2cb703dd46f9607620d08cbb99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c439630c9d9e4381acd483ebe54ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fbf6bf8178efe7392e82ec13b3969182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeea6a631e47cb504adcf183f8074b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d2450c5c20843b74c7b8c574f0b6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f0e2d3d225d26e7bfd87e660bbcd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac8874ff652364b26d19eac39b904186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59af197eb5937209ec24f98482875c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a09d3d43d8e9d8e9f26ce875e6b4e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98f3d22c553ac159e277944ed408c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac767980f7266a3a718a4e7af9bc8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a49afcef690fab6478f5468fa9dc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7fcbba0175a492388c37a417d6e20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806da10e53e74623a88d1bff2910bae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d2c9166aefad70e33676baecf091194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1b586345363481f1a1a29a7e4f2a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef2d67f8dcfa18f7331178efb5a12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac13b3e234504d8fc31fc8a1c724799197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e77ebe2eb0f8c3fd63f63cf1f454ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db30b43bfd8f14bbffd92d690e303199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68738b763ec96b1c90bc70d30da9f80e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e010f70bf0121973f50e095c497b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11d396f4db55d2962e4973d92176f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0859197b3fc229c5de51ebf63482a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913ad8073a69d800bc40c99259fe88204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd680467a0e7baa370939b6ccd1667205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250dabacd3001a6f183791d66af51e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f20e8ab2f7525a3d3a30d34d7d60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f6f8f58bcc079e7b319be25c27333208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370ba75175602b36d54952aaa8d8ec6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfa08d184aab5486ef4323855c2ec7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243be6bf0aa57d88bad5cc60de99e762211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832e007aa23107393fb74b5bf85d969212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fab22fe02d7a2a50f549d25123e87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e8ae28b402e6d0191c86b9b23303214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a95814572678aa19dac754c4fc7999215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47460c3d07d2553e95f9865c3b948216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfef76f1925e8bb6c0a8585d5c160a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78ffe0daaa91613b9a29b799370ffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa8d1deea69421e3212026079cec6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6408368d6d04d16900154c92623952b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5017172977f1dee65c81e5a252115e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41339e645da71ff76ca913a15fdfe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c845c9364e620299291fc18e5abd2a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab884e304351f8ae851e99541bc2e698224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c58188aec57ba525e246ab5a85fdc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943e7abf5ce686b057e5cd30bcdccd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49b72190d52cc7a97595c5dcf7771a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145bb505eaefd9fc3565e1e96616e6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b694df18643c4a388c6d77c58494a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d967199cdf5d3ccea0c1b76201edc99230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6d49e564af5cba2ee7ff863c66c13231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f81add025e10879f88768c52d0907232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4555bf1253c10040b5d4d4d64783783233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61a3972f19ff486844ce8cb5fa6c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af43c49798e7458fc4d423d37b59b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced05976ca25a75749fb61b4649fc090236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4ca3e0cb470822c89fc10a24e348a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ede44e507328b188ebadb9e7f0a1b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d98312eb2e35659df7c178e99c053239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974382d2104c9813779fd996ab34f81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67ade6a68d82cf9dd500a87d3a6ca0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830f8961f49827de58bb94b6a18f4f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3c0f3249a2e639057b4be9be97672243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d7044a14808824398e478b7d599c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c480e577ee017d50936495926e14a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af47cd961e2088354b90d6fa020191246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c866802c5117be8f0f7fdff26184247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef4417633488516f8d5410dfb98eb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2893f9e5b83f483f60d677d021b1b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96173532d15407b33088fe1ee8b9393b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9fabf5bb10ab3486592e73ee8b6c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb8871f05ebc5f79919067ea9c1f19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44986ec00fcce6fb70e24f77c09b74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43268f7bf14c4f451bc8308f77d98384254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13198f9a0eb399d75b9dc1465752dbfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aade2d320c8d9553fdefd87134662a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c28c3a64810c171422ff5487ba6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773152743b469c6e4f0d3050570ff9a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8990b12695f1e4cfa0fbc997fc90fca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ce165058cb44df0f160c1182a486a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169840abbfac82d73c8cb98e727cfd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecd90f05c38dcd5560b49af0f6d0ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d51333bafb9c7fde586130a6c864d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d327861b8a6ccbea7ec15022b3c6a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4957dbf98a3438c9dc005732295578265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c64f68cec5379f9d7506c1f6d510c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15711bb9f15cd0aa2c9a748c959e0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06d1b708591ce6bb36b483b1de546268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4350c51c3e0ffbef698baa1986351269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e08b0bdffd35bd21a298142f3808e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe3d53059c84fc7fd267eea3d8e14c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ba8a210530c409aad6d8af8dcf26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00395c25ffbb58aa8c7a7e79bc197948273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db255c99e79c20d995dda9a247e1b6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b8d3b0bcf74c89b8ab0bbabfed7d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc5ed96b9b4b532ac3421614b8d06276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ec56f88d87dcd4c0e1776f389d4de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31964748fa5956c375ee6a69fd792ffa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260e4c2a0ff319a1737eac5dd31d7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6888aed7c48b7d98b2951a2abeee8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611e47b6b2f2ff16b9055d897b64b1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b64930ffe598dee2c5a147f414ea2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1abd9b0dee0bff395481688eee577283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec63ad36ffd1088dcbd75ff0b1e9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3783362c5f3a00e07eb2c63ad8b15f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f7df61ea1214771a6206a9b850170286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50032a9b270cd51b19d0a857bef5d71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124559e6bb68f7958e5eaffe737424c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992da231475abc07ba269bafe8336860289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b309751299a1c7e0b19403f2ce24f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75988d51981d11ea183abd0a5f6c009e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a792f720caaf414f56e92f23806c5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ff803fe9f752f170513f95364cee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a8c19a5eef1ad1ce3ae21d497233a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06835fdbb64959a86277f46e2e11aae1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac755d99428e1aa9037183b4530e3d96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0014a7f8a1ee5ee81074d762b80d152297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80688d55ad12e19b1e720eeba86a6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6e2a29282130dd1f6c2cf95ff4a22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dff4e495432b9ea15199a17732dca2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4936b8ce77a25cea653273148d380301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393901b31726afa845a13879247a52ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63a7358ecf50b24833a5bad2e1dbec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa48ec859d17ea3373c295d88c3e09e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f160e2204d1cb3ced41a49ac957fc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb41eee9d7d3e68bb6c62a6da691e78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c218b9c41bf060a2461a8eddb280b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef61949c11ad9c2d4147b5891a6caa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a129d09359824a049d7df73b9ba7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bdf4a4ae731535b6a4429fc389233310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81097022dffd687795ab364c01655d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058b2e1caf8715a3038d9dd6eb6559e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5d094b58ef0194a596818b61d0973313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c07b7a3891878bc1f88afa5d30285314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf003886a5639807fbf6ebb91b027c8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137317559a1260b0cdb247af756da77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c767fd7f871994137eade1ed05223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968b700738a21f8151433330f19755e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ac9be41a2164404f38a0ad56fc87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b45bfc5e8435f30ad2f42f054979b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3fab9190cde3f395749669bd0a3fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e3b1f4ab7d0480628d88b4e23479f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11722f014d902f1b33d05f7708579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5161d9ed1e7c80afa54fae4472b27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba470193525ec2cb14a77b1af86fa8cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406bfc239a0ba5826d467b398001d88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d5102ca85cf20c2e0c66ed0c0ddf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c82af6406a42303f4d1c0a94243d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7211bdc5ae3562900b2a3bda0552e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a155edd68eb47e5017efeb79fb21ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077e566797b2ef391fca1199ab002af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e39bed7f5dbdabba900fbd6e2c80c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f377fb7cd18191a2564261b0fdc9107333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1985fad29253d2f4e69e9b6663f6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db41ba6fea221b5fdfd3e2c00f375335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386d0ec58154275d7e0c01245e81d01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00299fe217b0a59fb6eb39369e22a8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2df7e35dc56605300b0edfd147712d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be8830ea6ba31641db8a7ed496a78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd53411bb34b916b85041db40e1662340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc036eb24fc031e6759c3fe7e76b96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73861b4187808549501db930784d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f4287104f05f3c4d636ee1b4500e9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c929b9a0cc17c007d7469758a5548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ddd49f3bc4eb35fad8495b96513cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a1ed71c2c4a8b4a08bbcf540e992346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3438d5c67dd7490db7bd6c8687a4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f76d67b900988d7a7fd15ae5c74ad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7728269c44d2070ccb2cabbff6c0ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82e541c2c7524d7edd84061df91e8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e6a3b9bfd521aa3726146e8d01b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ed58acd4b24709268fbe7d54ee9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06323928b8b2f53aa1d4be275eabd0ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c54132055211dfda6d2cca49b83c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfe218fdcfd43682591b175e81b0a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62578f77cc8392aad69c47493cbb23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bae5711d05b16cb7c86c9a6fa33c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1d19372a1f2320d749c9f2ca47958358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb031427a2156c8904df0601f18410359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae80c3c1194fb88899b2ebf525d1fe3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e109befcd3d3929a16669d3de04c28361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4375f36b6e25d9b9e945936c30a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ade34e0068a389c8621bcea42fb3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc076a1408a255dd7f680047573f0b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1473b93d62139c91a643e5ef8344e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd7d14b76b7041cbbad590c374e940366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b4e2ca8cc3889e77c8be6b44a0cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601e1bdf68cb9c318b6cdb8e179ef5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4b01e0890da0e2674874482780b90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ae64053e407b0216d317b0341202370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88927ebe06b0907b4ad2877cdf3098e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fc96a24551935f6df0ad1968c22ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec891febe0ca84d97160aa5b06e3aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092302e4e35285c651137d0d1f18ce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833bc112c895649c3c6d04d214de548375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32f7eb1034f515a2724f7fab991c25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2592ab08539e6bd7a5eff8a7df7f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66f4d96aff014ddb6007e3241c3c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806f588c0cafcd42f4f2b3cd8f0185e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898d7bdc9c90afdf399546d78bed4d5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bbc1b339f1a7e2c0135f9b7db2a7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd73039184147738cdc8ce9dd4a6b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fbd755c88bbedc126b2203876e78c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00ecb08b9673a565752726b2cbc05b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114f6e2b0d376a53d29e02dcfc64e89385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d50d3c4090176a76bfb285e3e7b3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2712d92badd5ea2e1c4ce2c04e1dd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1bbe5d2ce333ad6272b502c51ae3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23639071bdd95223a6f2dccfd35617e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eee1f998f68b6bb74c1f86e328d3ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6e1ef29824ee773c6f5b22c62ecf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6355fa6c156e0f22b31e66e92203823392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106579f09cc0abd641b1e035005468d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb645f3a45e09ea3adfd68d3ee7b877394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a414e20bdb9b8f5c976485babb1b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ede0e498dc59cb4524756b73db759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be701e6f4ee4291af5fa6b3f65cd003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11caf73aaa68f54434a2daa024fec8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd655d85275db59f56142d891105e1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50deaaa0ea2eb0d71faad6aa382cf2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34971492cfefd882e6cb5b61583458f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e69ccad04f6b6c17aceb0e86146b62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f1de112f8e38b125a1658d51b7d28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a075d5936aa610299949d949df6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fdf9040a9d6f2b957f888dbd60734405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ded7e5f6ff1a16f65e6604ed84d604406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512e30486d9c085a6729c4b71cd8f3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6c15fd4ae8eb8b04bbfc31701d30c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232309d8a9c417452d3c178a2a68bf49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7b1e69c0d687ebcbb02e93f3db76f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf5d54466cdf66bd43393f19b533d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9444064e6896453433841914d8983412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae29019f2f24845613fc5ea379aa01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8eb4805580c9efda76c4319252697c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369650f0a057c51a22e9aeba283d8b75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c741bd96518635032f5cea164f75bd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19566104e00a10149b3cfd4a5ef682417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2237bb46b7add85e06503fecb83af66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877fe0bc525f61c1fd08ac787d7bc86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd1490af04ec0e021adcc0327309c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28611b8efd468f89f8ba789636648c8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e5a5d58769c238897afcf0204853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c925b45ad0eadaef4c01c184d4bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f81eaa563cc28ffb3d156a23b8883424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec3efc2ce838f40889abc757c0bf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fcef1af5360f171fe9dd7c0131caf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6684060451e803406c4a9cdc9d48246427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20f727e4bfd599edf2779566569d3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab072ec3a6b0267b0d11acafd31748429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0236911bea97e9134b3b06d3e8af22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d1dd99283d16575ccb03d034c8124431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3461ce7efc016ec3ef3b2f122b880a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0afd43fee39978db335904402d525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffafdbc8211ab73d01af16b7b61bca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b34b59ff073f8292fb703b7816fb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab383c9aa56dc850305c22d24911733436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389facd689bb18eb8d0a1ac8edf6fd7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d6b0d250040f6ac7e279f86b0d4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d58667e74d1f5b426ae9f0b601d41b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ac0d0e5551e22cc5c84bb4c05c6aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6983fff1621de96cb8573aadc79a9b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8592e82fa6bf5b31403719a0d462b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d13c441419958e7d2f1ba3bd1e24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162f9dc43dc364b66001064a1a1ea4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806c1688f0feee27c9e0e46a84680fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db92e77de746e1affaabbe69eb9aca5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27108e817707f5cdd41870e5830132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed5948c3bf0ddd76d964da52985ab9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b63a826f53805a233c70e6efc91ff2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07da4df2c08b7d10904f362322a47f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee246b6982fada5f60f5cdceb901f03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e21a26d281aca773bb529d71c8a2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5af12da54867dbb394928bc06e5b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab61c4e310ab7d85a1be84832eb3e41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c38b696e63f0cf5e21769a586c78a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75448521921e22010ceb023ac7561881456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb6173e4956c8a9187fa7ed2970d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aacd30930b0e2c7c5e927703e5d98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9e015f21d6f3d81cafbd5e8a880f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc4d1d4ee4b229ad3d39ce6b6feb80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205619bb471d9a605cf41cbe4d2970cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e6ef9124de6a757386af5d1e7f8e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489af813652bf904ce56671de56a051463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7be53779c14393d59599b05d29bc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc0d6e1afbf30072abb941f1ff6a2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3b03f96bd62506bbd989d820e060b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03c32c298453143a8b5b1bbd468cee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372a133605650c4f6bd67330c223b6b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558c7834394ecc1924b90b02c2a885b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce55b20b6703e66639be76470b39cef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be07658699b527881bf3b05f5002f52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24d5e275363271b1be1718535e88f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939b8be897f2e1b9ef2e94a022b5bfe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa921f9647aeb230661a52dc2e753d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a25b2fbe89f11b15f446c7e57716c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39a32e67d60a0bb8eb86844f539bbc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aec148b98485f0d4dc01f5f8b3e01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098db537a327a1675264634ecd818a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6faa07806751ae85db4b5886c110be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8484eb0ef36dfc500663b9eff1fb0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0757eae5ac54c7c6f8d970a4a533d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371919536ad01ba4c7f237de0f28cfe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a5d61bb1b2b2315c08decb0cd5b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee9042dfe7d725714494eff0b47213484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e01c2307ff8dcf335a5aab9919896a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f96c37ee79e0f2a0e3e7cff581c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5587ac3a9b43596e25d4d3f909b2b0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af956587e3a24dcd59f5c619f0fe2ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202978b0f52421c6d707450e6a41e027489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcf2daf6b37b4f79296af0cfdb73ee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa23f7be0c8bf96eba7c92d73301e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab6b8a1f5338ec40674722a56b1528492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b7774519ec9367454bfa57316d313493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef983dd4b3f10148da83196dc60c63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7534ac2fb68fe24ba0d26d222ac0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c72ac3ffe492d538c362477e5e66fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a847d29ad28f86f14faadb11937bf61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011be8b325357779592dd2167f59c87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b6dfde9e8ffae05e6a2bc82e77f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca751c5e29457aca15c922d69dfa44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b57a6b3b159479abe6b3f1d85d9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7581a58b3dceb08ee16db15aced8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b234c7ceed80dfa3fe0e75b591890503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ea1c5cba0ddc1da0f4901846e6264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da2d7d73f58e499d6caf6b7dcc1988505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b5cc1c64454401b7f2a4a5d739ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9efcfa81148db3217cfe72df37617507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f165d025edce07d82a23e1a05c454b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c5824c1a04c6a5062e5c3c7de282b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8638643fe552c6762dd538359ff8ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30b2feb850b92443ee3cc17307edca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de200f53eff88931fd8eaed04f6a5d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15e74b84d132d9e168ddaf284f6778513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00b0b88f9c920b714f3d080ab63ed9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a8f8ae20644f01da7da2821f89d38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ee8c9c39350a4b03886830ec69f1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575b9c5c0fb3b9865c39f153cc6c34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b464b62d665c1c4da591579e709036c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9efa3a9923d0f44a80752182450ad5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43e2abd62df207ac0392eb798b3067520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004b424523f8e4a2d8659fc209c10ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa4c8d0499211b69f8f6db3951f55d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50978b112309417970fb02aa2b12278f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff35a48726b8fd6a0cf42027d41d321524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a304405c9ba8fb4af5ea3ffe5c2ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd55c61dcef3b983e66bf822b86bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c182b233411a0577f27a19923ca08f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c84e7b0da53f0a0cf69bea04c3fba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d012470ea4f17f9cbc46b4228cfb5f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c696e7d852aaae0ad565c8fd303ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518559fe02432bd4e041be1c21983ec3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e8258d4bbb32ef3000b0143532a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1f739e37efb836d93d8db07a08a34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1062afdc3c189fe38005695b62088534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513417753921f72323e1f48e1be4b7b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd990af1f150e0a58676cb7ab73750e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a7d19708d4f974405ded721a6028c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6e02d482e603554c92196b742ade2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c199cb81b138817bf926e7814012e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa429cba34ffa34bca5cc9671bb9d43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f4a6e0c88f760dfff5454aa59195f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc48900ae443af672b488350f4efcef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5172ae26e85a16da09e6bca1aba663543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e82d7bcf639d1c7737feefa69571ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbd5e3f7498b92795f583c24cecb67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b3661e1c1163ce63b797460c3a61d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed209dabd5b77db55a3d51a3220b38e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0e507393c07e782076a599b94d81b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84437e15cf91e1f742d3359e8011631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a7bf700e3af0efb1cf34c331cd2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbde4556c4c72111a0bb56b380ab2e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea54af94a6afece44e8deccd818cbc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d57e7503f6e8d068dad2e66339367553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f3df69df0eb75cc952948b98452a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b908ab6547d3b418edcbd271f49a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496d40d1e99d67aa0a4e5a97b4346b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feafaea5137d62b67f33bc936842fd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef0ab70453155925a8b9bd43603593558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702bb40ccc7e2c4eca9b869a27a236a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c70f79e3979f521f1a3ef5e4b74832560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def51e773177a13ac8e51aa02a322f47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca770d5ab8cbcbf3310c4924aa110f7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee2a9cb1ed219bd189b0d67bc7fc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5effc5bda4208b68373aa0bd13c9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b23a326e1f48920c527af774d9679565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e544f63dd3f0c16ea6fbbd8a21eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02323cdcf62c8bdea4b1e5799f687364567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731979021998577542ca08ee1f24980568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b19ca75ea019c60e6439e99ca8bf56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e602a5568960e87f451462719ee69570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf95a0de829f6c67b21ad2704614b10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cce763fbec1645c4f43c4b14e870f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565f694301ae3f2e34e27ac847c1c75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a18fa9e270cf41dbfec94eded75f6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49573cb6bb43ff38393b321affd0fe1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd042fba0cd5fde57bcb5788a5a3118576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad51844d3aa5a55de72804c57bf15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c7fe6ab30b2c83cc73a7d2a60020578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ffd428312ed6f68d817a9db4242b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48825a0f9e5ba2e404740c5a6fddb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efe54879f2f368cf01185663e98a6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b88f6d5f7e793c13d9cd35653957582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d4dcc9598595c79a4c8cbd8d49516583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73ebd78b046bca03dee08456afd3fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13595fce71dfaec65c900b59fd1dd72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11eba4fd7dfa3c2759a4f4a8fc344e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e87df97a600929196387bdbd1b3d74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210154ad7d0881c77ae47efaa1517f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5a5812bf8ed01b04929bdf22933fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f139bce3d7c5c28024840761c8bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac304f1da462a0e25ef960107fee45591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75945b58de9aad612fe3bbf71ee112592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca36a7988e1ed8a3b16008947f42a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc672d6fc339879a9e15cde8e6c820594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3a65ad3ef88d8feec0884a1555921595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75fe60abe677be84bd726553781cb8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361da4352e5a9071dbf4fa9c2e3241b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20698b2ef53b661e7c4fbe83b78ca42f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91a3ab2d9ae87f7a7b2dfd0f54a346599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02990d242f6cf6ba10f74c7c778342e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0ae405b943c520a4a4168dfe875b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f666fb64b42b6b11d030fa8a4a64b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4e0d031a8203e46e9c56671518512603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648250d356dc88113550a7f329b06ba3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eab842cd9389edd994913d3ad2f3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c070e94f5a4b5e5d8a4d0ca0db818606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df093042efb95692121c8a4ff16431f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a17c9fdd9a923b178cd5075481a5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe5d86fdedc79e406e612e42c3efc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40881637b9f1e46c87148db0399908610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82627dff9f1913737e7aac526da9671611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0648bb1c06b1b7fcb32af5b7e98e1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32547f5efea716efe07f15a89db5b6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05524f553694b9efa4aeae1e86d36c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01d0b6517f04c8a8e5536c2b688c30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa09b953538f8dcbd80835cbadecf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8127fc6d7bd8d253d0d81db73ba33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5031d7bd4041325bfc7e3d5761e11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6b6cbc1e96bd4ab7a7ea590fcecc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8811c12156eb101fa90d64c626d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a16948e4a4a063dbb779daf198a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671b7e100fa377ab374e8da9611fc8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c9744fc4f2772dc75cd325f644647623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a752f6e6be60e80dbad1f0b7accb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450741a4da0f6f78a0f1fde81fec5f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30162cb35aeafd0c8e813140a37cfa42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b990aadfeb5f88634798b59f4e838627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac73a7097a976540ba16940c6b65a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297bf87a2fdd0794ffcdc8223c0d329629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97268121ab45c6136c9e5af2367dffbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17f92b34b7cfdff633283de103a5bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e48bc5d98fdfe650fbbfc84cde6f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4d523565c7dc945ad9dee3b6dac7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d81c93e064db20239f4dbf20cb95d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb358e1fd6921e2341104da09a80be1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92a937dbeb8f3ddc0cfd352124211636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0778988bbbc72c8be6ae53a98c7611637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466c03d4bd5127e5968d63d53934b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f0465499369910987a3e68f02620e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f90ec92ef38b4b68d4e6691f6ec0ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecfeee8a2324d08bd59038203e4fe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fef786e6d221b963cdc2802ad12694642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243477b53f0e9af7878b029b9670de4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9218ff49474704f5238fa8f6d5aa35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd441aba047e1f9eddedee77e68536645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384daf5a19531dca7e8f5dcec0c11cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03103a698e365e2b5f2d31eb6bd6e7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a6d3bfbfd74dc5affcc7569367d7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f724e00eb9511f77e58d6cc5128acea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9e0cb9ef0b492b34e96513cda0303650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ada8afbc1ca0c10833b97ba310deeb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d375c9b65d6b615982e7acdd194497652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a8b2cc3a18be9689ec1d62dbd7bab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311158f237d69ba880143a896a9c4676654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d0242beae966fc9accae97dc74d48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269dc431519542fa7778dcf6e5922e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8abe38661af980ea22f4274a178a06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f8af566df75145f952033f99827d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213b0e0f590d7a64fcdd9e973f895b0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2ebbe85a2be3b58fc0116849e3d63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602680f1d5bf952fa5a42268b41b0f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92e131a4351a814333be9f41e37b8c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ced89b0f1820e923b850ba37fab77c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5422a38b650977e738071c72b19da0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55634158b7d594818e47c2b6e0645a2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c3108d33d7ed964a3653a6cfa8a25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c89a9a46d8f869850e5c8c80885a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7797c68f3dc3e54d32a09af99dfa6b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246aab3152aba31a2cc875452511b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33f2c63918944c7570e20832148e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01674072a171860848492d5916d7a16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bcc6a38693f92a3a9ec62c7ea2ea3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35cf244504649c51b90287a5c95b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777bd7767931824c751c9beac4efd13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24087961f063db18df917f1247eed22d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2aadbd10db75b6a84e00b04e2297f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c37d43b7bdb5b765ba9cd3c72412677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925486ae771906f81e81223826c647d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2c49094b8f4b8eebacbf84832278d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bd24bacccf7dcce89dd2d09649884680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dea5efa3d0122088b58723707f121681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f77cb586a11ee49488cf28574fb89f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a9b8ddaf8ae6f271faf4c4538feb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82d6a4382a3f7c2c318267858954d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c662f88583443ac9b8627afc70e9f9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd30467e2bcbe704b14ca845c9ac5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830a6687176164305228395c636500687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976096fc0c73cf210c47698c20da6b10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425769ed470bb050228485bddca390b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a477ebb5c6184100b816a3fab037d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ef4c5c7b39b16716d7933f3b1a34691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27807ea541aa79e15b3df47ad6a24622692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cb230fe36f7e7e26e7d1c432a124f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14298717f5395bcbb549705f5c41822d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce985145ce1cd06bd578ce22db75886695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd159d1f9666a7ace4a766d3d3f21ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aaff494459bb66b5557e6e7350821697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f70883c51bab8c048996f4640cb3f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45fa054d4842c4fff50a6c6e2c37f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20354961d45c85a253a1345cc4708215700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165d5d6c8e13eba6784310e5aa615b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396e0ba53ac81a67a9b10f4d548ea6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0a499bae7da2eb4e6e4c79387fc7c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383598658805c6dc72bd14e3bd5f1bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545695df62c1a17fd67eb8fc8f879d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70548c39963981321356eb67766847706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d5588b789e1e8e4f0e1e6032f0afc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a071f8b0d195f585675eb23b8af440708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348834a7b3deb49486dad3bc6cab3ba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9f6d8a936178857af2dd41d85b189710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b711825bb260eb5f66a144df637cf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc8bebe1d0a16fd40268e572a1afb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150076a63e4fee1b08a8c7971f17f7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b93d8ecd7db76554be40b588a37cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37230c773890408e6859bd66e543f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5126b0e4c17471176637237d4be5f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba771c43c687588980d40737d4dec5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884694293efa1212b22aed43c98ece8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913355000decd956e780ce63630481ec719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742f5987b5b86bcbc37097d6b66ad05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93038ca179b217b92c346bf801d0d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143871b1b23fd63d20837982db5364722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03572f2dbb5d5bc4db0abc28cc946ca0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4f786a4adfe2e1ad422fe4fbd19e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6415901d28cc35efca17c29ca1f8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524136b0227a686d50e4020d118cf236726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1886498ef278365815b4f7950393a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c7077f639d8875e505793fd0836a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c24cf3317fc01f3e6573c7e4e379729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c88982b33378a193e816ede8155965730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50b1e3aa8ce85293a927e043a47a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368c24fbe1b15fc60c00a0b624d9cdc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5812e811a337264667a7cb4c69719bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1987ecaf3d78bbffdfe24ac8f5a9b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d05a227d452402557c8fa6e14f4bcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d0a13a5dc099f54c1d0c8d9bbfbee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11004c32c3859a80c3f682e0966b6cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f506fa682d602a2d455bfa345e6fbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb86580009ba818d8b0395d1a54ffa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f1e8debe6c8b7075489ecbac2bf31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc3a21841bd28857ebd29640d7fd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267326fca8c0a056be73330ae6c86827742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f742d6021e8dcf0a8507da13d3d75f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867328d5da4dca43b724c8ea74cb7f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e77e0f520bd91f452ddb11eed3ed0b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b620d2885951d416fe6eb21b9d7ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18014fd01fb676b0fa4a43b09952b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba7b667c5601a75ed8180cec67772e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4dbec40218a9a506b137b819be680749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559386ffdbba3d6e8c65ceaf3b01704e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcd4b7b995912834caa7a1cdd7cd38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45387f9738dd8d60af0fb03157122ebe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c485018d01ac9dd2f4864d5b2f5c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9cbce61405538211315362d0d8f19754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb7fb15c709146e81a15e57c75edfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550afd0830c99ea22fbe0d2975e937d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183bda7ddc089e803b3f0ca8ccee1be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4da5cdb326fd06dda5f88ce7178a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8f64aeb416aa3917ae2ce58b4458759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf5dabccc4b238e892ebdfdd8881b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b9cfbab61b00b95db9f638738b2af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d39ba6feddd68f0d63c4d331db8d583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb3fa649440afc3eb8da9fdfedf9a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57c530499a3cf2ef8aae1ecedb19fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971552c24e1fc0555abfe880463a662e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4aba589addd677a8da4b9162923d17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dd439ec78cb7ee6b82bc4a44805ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8658132a43eb47a9ba7948329cf4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0fc31fa982df9ceb9f01946ec3dbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff838158c00a527add2629c023117811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f6af237ecda164b39a4c394480d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f28b3792409f7908cbd137c2eb9fbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e628b9313bb17d1c51b7d0421d097f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54348b18f3ee36ccd1e00b8c94ee46d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d72dbfcd5e038a3898157b7d33c1a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58ac029efb4a51a9063e3181fea78117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67f1405fed707d73c44c9f4fc4a21818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8ee8115e9baad3c479c458ade6a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62eac52121af89f9993defd7218aff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434db72fe2e4209c6ecd7e209b80d61d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ccf3db1051fc3e8a6be99a35b15c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c00ad1a3809c93a0535f8a4100f40523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1353456d86a8006adbf9e3d2719f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fd9a32138dadb1891c16e0e926f7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2357d705320b3cd925b74caed1b3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168068fe79d7f261d5bddcd54a63e3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070bdef6b78a475aa9eca915f57b8fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39758c23e742ed5bfe51c5363475f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4da0f6fa144b4ceaf1187dae48311830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9342e41ed3206e450bc0ec34df724631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216db986ec2b72649ae91d3a43b542e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d140afa105514dd5ef40bd55f3f83c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6430b8c12a1fead8bfb4df3961996b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc6b38580f5dedcfa5e14ed3ca34ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1775df5851b2e76744dda06c4eaea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca343465831d9d60d83babd286474ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91419e5832d2e9b498654300056fc1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8383762bbc128df99ea477ff81fe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00918dfc51ed34d2dc01fa598d99ae540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9d307c4a723e42e71e861c04160341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24583992aa0ab3f9fe7ea333eedfee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c032d875041f53e8cb877092040f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa14173df92217683cc5a79487c57bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18534095809ca10cb88389d26097ee5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6a673ab40cec97ddf190a4c6852ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d75e5efe45f3736f3417f34eafe2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95ef6e0b6d12d66403f8c06562684348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eae5f0080b06660b5eda952d819ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dea050c377439e74735c0186bf31d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddbd882b9332de4e55ac18b84420a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd901f223ceda2e430af72d903efc5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ab17eaa6db213199deefcce10112953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b4a63cf22a7dbddf53ae01def320954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7d08bc8476028bb802a42ccae961b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ab7a8810b88b1f34ad44ccef96ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee107e4c4948e75cc4c018a476eed557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9305c2f41244653d8900d1136a47f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd296fc298db41fcbbafe1547c5155c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be09f853d9b19ddd5ef4b85e75b2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789d798afe66327503e5458b3a5c1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c728b8c4e4a2e652ed7501ab138c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae933fb879176fc02a7150e8c5587a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174498dac44e1bd8abb34f1e43bf91664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f032a86bed23e0913ad1ae2bd2ecbf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0af7b319e399cf143e7bc8ccf9f0866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4c3a19e8057193d55cc55bbcaa4a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8dd8983f30d6c4eb075dcd43bd48568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62540105bc3b5fff5492b2baf92f3c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5e2c3df495b8aed42e643a0ba0cc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1670bfb88d7c0bd8c512234ffb7a89071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79b9e6e1337ee1ce7e2c6ae38536672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a865eadb5faed52f98288702849398573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f0618da5a64b39d3328d1e062265e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aab290aa78f5b7f6461591f3e049a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1e48404ccf35549eacb86f10bfc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882d0e9ec761b3724ef24272ba1472a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72f91246e8ab7fa502876786af299078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add256327d6bd842dd6e4f53aa48a30179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5e7b6b6ccef785ffe8edea429f9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e7abe9d33303f68bc97441c51638181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87213c48bab682e59840f0901334baaf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7308b5c0e0ed4c6e404659fb2d754a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b4bc62533dcfc9fc880b296d2ac5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904a5911b55f4bf7ecbe8fc36596a9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97a7a1f79f24d76a618e3f5fffa98e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6cd5f3c49da7a3957c754080d04b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08978299cf98e6ee5db11ac1339cc588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6837c45c11c1585236e4497c16835189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322f1fc754fc3977197157d9001c7c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605945ec505e2324834b438f1d48402791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c99a34e3e6ef414656ac9b5f15eac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e1510d4a2cb0d15652f291e6d906d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0edac8b97e06cdd0d906eb39b8ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad45c418de161d58078ff5866a848e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32a4e1fd85128cebced27ba0b137a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae427cebcfc623d3aa221f93323bab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a18d5903c876091cb472d74d9af6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381d7f31815186d068732d546321c2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ebaf5e391a534acad857e28322bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ac309363f21850dc3f68af8763e3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a49483f40451e0e08fb302803330f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241442acf9b1e57c6964bd6ab3453ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755fdeb990cc57b3ef14d3ced20e1e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02466d88d36f8412626ae81dd67e6f70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c647e94d25bd8db9bdd2a71bf2b01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8a812dea3f52811fefaa4c4993339107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab643c7b4619eff2f33ed9eb8f8cc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b1a35d245bb1c5bcc98dce90ffeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32a24b8a4bcf71767b5a91c49b54e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdbfd4787c62c008b5c6ef2b465a74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dafb102b01e2155252bbf146c5872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cdb7ce692bdb65fd5203b0824b725113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47388a415d7d4e2fe8491d58c9a033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050f447ce8617d51d7b7b0df310cf14115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009b2d3cf8298bae94227597c7c01c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139de068b750c6188a81abee8fc3a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4f15da0d5ea96976496e36c070a69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b66a7e2b241572f10b60aec6381dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a3fc6fc291d1af1f54ee2bc501d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8b2d289c65f4f376422730aebec0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc54a06499853824c8672640846a0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d8fda8d09ba98877f521c170d683123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1874044195e957e6a30a931831ff01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76a266e9e41997d1a3881782572ca9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209c5b71bb8c437e64f586665439041126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087c90f9e78893ef3192e827395cbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3e657e8e799b010395d8b6c21c615128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dba3641a123a6506fc5e3fe4477f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac967c37fa0e249d746bb96f3075e474130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b74dfdb206c85a9d7fec802ebc8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e9a29648e01640337689ae6c240bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ceef20fb526c83735602ec5dfc9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dba0aa8e2bc3bd452230478caf677134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaae370437d020be27514ca923729a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc0fc9f8b3d5e23cff7d820c5e781136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca97b7f93cfde6e45e4bc3fb106a20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7811295d8e6455a0679296687eaa3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b29f994f1469da30f59cb1df7a635f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4aae180392e5dc0ec4bb16d30a618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0a9ea92d00695f1522ed096577894141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f4ca957cccbd6cb964328f41f53bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f3197330a2fc1662eb72234c8a73f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d94ca93094f756e1cb0f2e45f681f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510123c5beb6dee5485fb9e1c263c58c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12e192ff08b82f84b976329afe471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accc93c7fd4890d2f089722a364dc7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa86113b58073372de6aa8b3612aa8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431fdeee354c7c77a5aeb20b65c9c2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633ef9b0c0e0da77e14376e2604e1c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fde04e392e03ab8e55a76f13d99f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab0a6cb50bd6ba2f393c708fd27c20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182d77ef04580fe5b2a1250a162cd48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e987d1681534d48c736d255a5e1bdae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cad3c542a8a72892ae8c234aaad59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cda763ec5e522011da3c60a3567fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b33a5101abbed958c8f762012be4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3d732c86443d61ac4971069a2a500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f4cea9391da42b230ae0fba87fa5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a55b99d259c52bb0f412625afd038160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54248b866acf1d52df496d7199139afd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd542b1d227642f570b8bfb34319b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb9b76045bceedee31801b56537780163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1fb7831f80d21429f6894e2ff7a6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c793885359a481c62fde385c66732c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0781c65870cc5342fdea249f2ebf79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8532f32dd559f7a15ce109a5eca160167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68643c85eec37c3a565d3dbf22709168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb988894e41c1f4867a793135e0df14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0833a97a74d2d1cb9ffa4285296f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2bbc8f557173c8fa2734f074e87b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02b78f63abd0b3481f51eca1b9843f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a732e5ed8b68b00748291edda7e1f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d478b418b2e621f106f7efcc0afce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb416fb48d572b3b597c6b25c3e7a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bcaee479041e586c6cd0a0eb4dccd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f860514565471eefe50130513838e83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85efe3a7aac488dc91f7c538dbd8c09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d26dcf3d4bdedc04ee10c1efd00b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d9c897a5d3d2e9cf70cdedccc7988180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989b0bfc9c2fc189dba1c83f6adcf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a993da7d8375c1ad2d476b0eefd17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ab4a767a81773b747cb0334386d24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895311e29f186744f40a697c9898ec62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be50ca0994a6b481693a8ab980b80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ba847222c0f143c9cad7ed06f83b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b447fc7f1b47ffb730108af465a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85c85361426271aaa62ced99f3aba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa71332934993ea45831ce4e87474189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbf246833165d6ccfff6fd98de482c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca432ae8bac1945de51935c1bc2ccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352e9cd15e1d6b6f0f6f7a5f9be61d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeafc002c0118fcef62a7fca4c97a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7eda2697ede7222ac617ca22ff04194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb7e45b26408caa610b2a7e3d896b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e677d5527cd1703f2ac5eefa8e58f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a145a4162c9cbdc4bbaef889f004239197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ce93bccd3f3cf3be2d6f1ecd90e01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce8bba85b4513563e1fe925f797f7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2768ac8ea7ee66d9bcb9797e03a723200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c3246c9313322bb8a037609184ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b050877f9b55b2f97a24b13bdefb9b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc637dfa28d5c3d6e0bb278f4717e57a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4332e224d3ffbb4cbd1167592609bb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d09c197cd6765ed48567ae66557cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548684ddc7d5564fd53440f1e6dc04a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f82a7ee7dbd2b15923310e18deaccc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020199b5f61dbc283034be2e5a1017c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5fc297b6111473644fb169ad5cb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd2940609d3ed06928121404d43501210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7562a33f903e5243269b148ca74d3a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a455ba45a89a5b28cf8c8beac1b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51111d93385c82f0244bdd2b4cdfe4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d7861b9ad275faba1f42a8d6ae477214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eca84817b3114cac848373c30dae43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f74375ccec9d8121e4aeee01d38dee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8298d4556d2ebc7e21e2fe8610dbdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b0f814cfec243bdd940e4acf36531218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d84bebbe9ef39d7c28f1170d011ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6683651df3049abbf115c2267a024e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852feab06e6220df0f1dc0999aa8421221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646404050e385150afbf1bd86bebde1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f88820685a378ffefc5350637dc3f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f95accc74d0eee93bd0cc8338d6f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49eacdddccefec8f49b2a1f0701428225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bb61b18c5d898477f1922bb00667a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2ee567a1ee0ae1228a870cdc6537b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2cd79ba6e27c05fca75bb6b9af5c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2927cab95daf63fa931a8a56b683229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9644c83caa21002b92ab20ae957852230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888089810067619734b752995f9ab3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93176f1302e5db1659df0dbe134430232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa0f424589a844ae73fe456362f23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fec3a586e6eb044bc13293820e8e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e0c068cd33dffdb80cf7143028ba4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45ea7ceff046fffb5f5dd03b65daf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7ce20f03f3abe3540d11670966d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c21d2752c032bfcbb5bbc6bd2ae0cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be05ff1add6ccb83b70faaebd9ba6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80decb14eb8b5555915df5fb886a4f46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32915e2e7bf5457c68a26bcc92e52f5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570558c812c97398ca400506fe1b3056242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a4e9b89f738ca496b6559372ff6f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7582aa2bebaf369389b9f5b8e962eda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78be888f272a40f25157c5cb4a12c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb52b1bb2f2fb3b8827f4b813b2ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275797eb8a91c2ded691f556fb1a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3653fe692d9d71a98980e544afef1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014573470e1ad3d5416dcd325c6f4c7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b21cf1fc2631b17e0faa1fc8cd9be6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467921b0ce369f080dd97ff1ccfb01d9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ee8910f278506b3a65a8a0ecb8311252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2a17ca769d4942a8a4803a8785252253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455d75a9b3be06d640bb6901a2313c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6f7e52afd079c59a54e4b2dd69b64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b41ab83183b49ccd83ab8a24627e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2d402d06294b5c9b9b31d6087457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d001504c0bf1e0dce173859183de4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55cd27c398df9cc33161a295a58e54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca314a6ffff134ca64237e4eea7d79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76dd7d29b571f54d66aa13f8d86b9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb012eba9a5166ad5415b0f784904677262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c53b2ecf3f368c26f028a1636ff7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76499287ede27aa0e81d59dcd06d38b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefe46dca0cf680175d5423e0a9db17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b527b5e1c92b692df77dcdc3c4eb45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455f3b80d057799fc548e3be36c0b1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ff75818917b7774f8823595597bfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6de2e959050f23c0beff21faffaba3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dbda407fa8249589fe16d2e17388a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926e4ec1f812c65d0112ef9cec3b5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdff41bc597571f6a4340d2d33e392272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086dc89ed1508ddbfebd2f879250ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc3884099748e31131784828cbf05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967df8bf4ed7afa2491f3721fc1c4e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31596f28a9eecf1f81375c1d0ca8f3ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860201ea3eee966f5290f8923abdbcd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d74f7e7d30cbf0a562a2cc8f9c95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3c15b576f39a6f831d5ce059e451279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a33284c73c1088e293d0a97f0c23c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1b974873515f9d8ac20a7b59e6d6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bac07074623f54df387aaa92ad5864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082f1b88a74de3560574158c42e36fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0a23c335ddb34eb74a8fba55cd8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaba96fc958575dbce60c7372d1591285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04b445c11539282c1d31b27cb9164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a313486fe21121e34fb4292551cda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be5e751995aa95a3b7bf42d3f87278288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aebae075e0f9de667797ad29593ce5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed25cf4cc350958ddbb69aba8245a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c88506eb535dcd56727e99e77bb183291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f4a7cd2077436452f08b1cb2fc18b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f26784bff725d80f1562685b05759293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61602006c85afbd08fc253feed090a8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48129680172335ab6435dfa59b96ff91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339de35931dd3c1c9004a40541abb2fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7b5aa25a39e2cccf042ca0a3e307c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28849b342d4eacdc6810718cf56bb0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7137b45d8c509ac221cde94f54a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e82226f5c019402359ec1af89c79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dc0c3e5d280672c341e6c0a4b0028301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4b992b15753221ec86f33b7e6e88a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c81e0d6ddbb81258c1ead9593d24e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444916446c73165268405e0533986f17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61022d1a5ce55352a5af2904997ea26b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adde288025279eed5ff40eae57cf7af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd588d10d59fbcf6d35fd634c6de8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f238dc1fc0c0e1875c7ff61efc6b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370b0e01c416f9bdbcf48b07fddd3b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e54f96a3898b647242d930fba736f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d536bd8f26c3bd16df870e0635f56df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885bf3b8dd8f2702f4ab315dfa05dc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af2afd07bb1c9293e2b3ca5c853fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea7aafd1f6e27c66cc0a5e4624cb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440eaabb38d4b37eced9954eea62ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfba3f40797e966cdc670d4c5869ef1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f62d267700e21c674c761230dbf33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb9be1e7cd296164c2db5a8d29cc56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77134efb1622f2212fa9c411634913319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaaadf02fe5fab06683a228fa570d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286726fb8d2f5f59134ee5ab5ee5f8fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b30f07ab9b2a826b2228157f91c8e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9c1a40e409589b4349b15c0e3275f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe91769dfe29222609d2a3cbb00926a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc17eddf3ac0cf6878b41a78eb883c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c0b45cc63f6125d7876f9d00db9fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965f212769d86e0b6807dc2f0b0761e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4d10b9d675c223ac4d59eabe772c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b838651733842e21ebc1bc27e3e20d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efdd94f86eb15ec8d3ae78af452253330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c89a52291c536b1009c3e051652d39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1e06ee5b44e9fe97117a44451124c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac551ce5f4ffc43cf7a77130064425e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3b923ff48032ff168eaf33c00e463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559a0fbbc9e37008ad91aa58ef87795335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902a07cab7e8deb590b5878ebceeeb3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21898a892fd1d59a93faa48d5b12da337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c256226df85543384ebc276b0558fdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152e97e3e8968990bb9cd7792ceb57f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87293776ba9c54c998980810a1725554340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce9188c613a348b218d545ff39cc99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad787d4a3fa911a61125527d5e173157342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541183244b5df023279334e404da0cb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83eda644423c75e575479b17b8bdde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0d0b933fd3956a9f4172e9f9aa1b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f8c18923d4d482f67c69b673aa07f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558104a5791faad20984b119c3110934347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e73e65afc3f1de5a869e491b76467348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899f7ebef7d1a9ba20a3c6e72662db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00bcc44eb8ca55c6903ecf6677d8eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af0903dba8eeaff9e2e976be8d45d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b8d2ce0f088167fd39931b98fc91b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89cfb43adfeed5fe531b9096082c22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb540077326ca2e5093e4791703749e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb515178d9dd180fb39ad436f0c61d8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287999d569119b91bf4338ca6bdc6d2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aeaceb273028e0ba6958253b3a5c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae622d21b7f3fbec9defd4ee43266b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edb2c045037e91a9886017666d684d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d450a56096e67c482077ae383dd72a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0750e1183d028d0a3323550ed2154e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6ed381cf99af5741f403b2624a456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2fa11dc078ae6c640da73570b7664363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9d0e53ea02a0d4404f51063a535f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90135cb54634b92cc9cec87c0f964365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa8031b7f3d49f2cdc10ed1381c3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558b83fa34257516ede2988c209e3cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763b43b29a258b5c30a875fd1e928d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da83fef80923c1bb6c77e8aab8d3f6b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dce97683397261ac94697204357e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033905deecf9d7c9c6edec0ff963b5cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cecaabae5b0be426a7ea0576e7bcc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47213d8c59a19d99532448ad42c7e03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4403e72bd05c517d8ad0c721d8fcaf5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aefa8ef18429c867849ff4cbb0ef91375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cade745c9b1175b79a75c9793b4178376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa61adb3afa120f4b5507182e3fb170377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f06fbe9f56af11e1a8787d5d85191378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862287c8eb465a2778b12d87ffd0c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43d5889293a74182af268c7b50139a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3fbc5ba45b05e9ef760f8d8ddbf67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74628c3ef6ef35ffae1c0abd4ca86a62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d37a90911e7af4b6885a4983daf014383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231386f169ff6b9e67f75e45fb55135384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1088bfe48f862f4cbdafef2318da87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2c779a4d423871ef67f345bfa634c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb012ac87213e55a2727380e7ca0e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990f5ceb848968b0d39b6213fc42ace388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ba03e8c605ee0c48dcaabd4157cf4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa508a0af63656a6e577081c14498f9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d9a5b81fdca36089661a1cc62f68391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b5bc14bac20e26d7e58126b9f9a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3081aaed67365c055c7c1d9ea020ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a5bcb40e780e4473194a72c6e8396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0a58b2d971160eb06adbd747dcd42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830c179ae50527d04b64bb7f8749a45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2da1bafcdf5f8f7471922df1a62b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7135597fe8e923fbe6e9054b5271e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c30ed7abef01d8fc3cba8713ea0b1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18f61859cfc5fe317d68c502d16c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ef0704c269b143a1471f8ec201e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb638761cd0f4b3858a0c8ed93e53c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd89def6c7a1369317732dc76dbcd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c0ef42c5d7c2106a528b6b6ab4ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed3bd377a120a3a39da8d777dc2d7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2543e0c738e9429bd2def8686575406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92180bcbef4fe0203c47ca55593aa5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06b4b6785753114e1047e4d120afcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561753ff143d9c9ba4fe75ce648ddfe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fdeade7db362086a40609ba5eaa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3108aa2fc71ef677e8513b37a07c7a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407f82c6d6d4c02f6e60d076ac2b43b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bede139f95b3476f7472b8993e8c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942366876a016fb6504787c1bbcaefc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b5271dd0b87b3e4d9f4f9b1760a03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb975bacd06fc95c8b9e56db67507f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a312ee0a0723e824a27663d4ea3a3b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eebf3dd479269627b1f9e22e981de7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fe2435152d23cd96c68dd438ec353419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3349b625d5d29b51df88b34562322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90564504b7b352a8d70ba801123293e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01427f7bd657e074b88b6dfc9342c69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb27859a8dbd5cd351bbb0037ece5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391eac46aa79df612639cd4cd988fe3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceb6d2ab63b32e89ac0869e802c685425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afaf2e8ba7a55d07966818f0eed590426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863f0773b3a3201df242b9bf41b2e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228b0b18eab3dcf53a8b05742e499a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2611d461896b7571baa37044f788429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fcaa49dc0cbb72f0de7a87c10cb35430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11544c66ec5ffa2a31f57f5f3f9b941431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f54f63176a25f32b363c8daffc9bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df78bfce415662e68db6f658275f5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b71d7567dd8757647f4c1fc8d320434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69563f389064a1eb28ef629f9726e42435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94cb5bda7df6850e018f780ec4b6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc9d718654370d03508c9913aba52e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddbe44ba762ecab3b4fa435bad9cec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bfe880410d04cb48f692bfb2bc4c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451998d34944b7c8c900dfbd6f8dfda4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512f2ba45f2ddc11fb864043b51203441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee14b607e3559e9336b5a36d03957442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf340f59895c79311b3c9ebc7e25d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532cfbf0a3a6f14b9d9d9861e66f03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdd814052e8b0b8805dc73cbd4beb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bb8abb546d3c9f67dd904151d36e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407781d2efb38b99da591697473fc187447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8b540aa7e660848eb8c137b0a21c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00e33a4af026d21aa3d6f3d674a192449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec61d5b4bb299656620dc7c51a94bdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9023d23dfefeff75a5e054829f71d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7aeb0ff9e0dfd938a9ed8587515420452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ef7d883bbebe96aeea76f38e13593453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d502d879d6449b04ae45b19318582454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54595e6193ef376a41a2112e310d1c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48250b8a7a9c858c8ac1cd63a7691d15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53dc0545cec08610e94e5ace4acd5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a2df7394ec1fcfbeb916cf830c768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cf9fb458f40f0828ab3dfd648618d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f6129ca6c0339a284a8503ed74a5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe6473bb74bf7cfa1d3fa2c32ce5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d57a562eb3edfb31850e84fc3c227b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bcc47a0054b29f9402010368999dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e714e5875e02fec32daea248b1ef5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b7fcf17f4da17951eb48a8b07f2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0efd5b9df39bbd656c8aeb8886f6dc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa4b15d5516c98e1756e36cb71aaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806606748fd6cf32b06787ccd66bc9f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f328bc66092bb8607a6df0ee6d04d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812aeaa423fef072d59cd5905f3d06c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e399698107316ae7fc15ca32aa0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0a868031821b6d3dce3ecec122da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e9494168d8192f1f808dfb9763700473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc3588d33799b7e2eecdb6a8301870474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0747cf669d2640d01f1e40045be1be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e876e255c239060015b229fb8cf880476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b619b1ac0c8608165cb0978ddd5bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f30cf9c8d655532018527bb5e620478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e4e009cfbc29f1959ff0763d29733479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc341b9a31de03c0f1f44f89a64f44c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699121f4077a92025c4842c4fbfdd1db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e22a2e77e49f2ca421e64fb0af2ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf2acf9d39760c3b60d1bfbd85ed8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f96a30c378d35982c9ee4f073afe2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e076f7384830e07d91b6d249efb392485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d7cee49a179cf855baed2ea82e399486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86c3bf704190e1ea9a8514f6f70820487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8127f20a5614b98caf993523405a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c20be840cb4881e36532fded35620489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53922e49e967c63b0808c77a6082e8a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343355a45c119a9af2debd4a14798dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab4bb757d24fd8733ce301f2a35315492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ace91eeef47cfcb5f4ec31ad933195493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc53591c851474352c71f73218aa15a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e935d8b1a50c117608ab4d4265731cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89ca5c8c1242f81e9c9194fee52fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd4afcc35a01654c55bfeafbd1a718497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9305c0a1cb0e07dfe61e2b487cd22498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf9a6a1cedee36d17d588670f1aacf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838be3453e6244892eb3aaf9e42077e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc96a94a618403845700605fc638f05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e86d25410650226556ed5f7b43ae6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b41a8a18b997dc0e809fe28d3df58e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906f4b896432a85edb22774c57ac94c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d88c45c0f8d32ce681629d2ec32ff3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7c06789b6170c0cb0f0b528b44b30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3399a332fe5a0dcca2634c514e61507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6902dc43356524aacdb3c4c383c933f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15365b61dc3b8825af64bd6a982b26c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8775b2a73abca4c02adf6a6dc8f6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ffc68c825dbf01cacedb95b624861511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e5b1a57b87eb544410c8995b3ad26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54782daa30f4606658ea5197386dbcd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d304740770896cdd7a02f763a01e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd104561547d0f574782234a990b464515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c9cee0ecb9459847981f0c0d1e0e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcbae933a89fefd1a5d10198952b48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324b352f3ba805b3d3d7e03776cf2c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573a656086a7036ccdd862d777746f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8959eec158722ab158a81fe293305c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d41e3b76605257b6da98fb5f3a164521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e956d8fb0b15311fec5419e409746522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa1fee6879a4f61bb3d7f3f4cea7aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d16cc105cbab2b9b90bc9a4e3ed6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b996843dd58e3307bc381a6051547b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac89b6a2e2b12a5148131d920e6a554526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f99412497c031c29f383f83a1d503527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf13f83b313ecaa438fe8442eb050d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f0d411ef0b82e867b1b3dc2713007529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caa5fbffbd74b87b909ecc8dd9c88a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7cab6ca2cc03b0cb07ce53f89d363531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130532f35ed4372e677e53642aa1629e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04129cb468001ce93fa4f2054abf27533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b12b173ff71ae6b04d74615e31c746534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bebb00ee2901e5c810d138e8d1d024535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea7acfdd4038ecdf13d310398ef49f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c755fc75fb733e9158e8e98d6d88ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00926cbd69c30fcef1533ee494a9fc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824d49a747f6e197b29040a59123b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452128cbcc2cb099ea6b419f9a9bf4e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd84fc8e81464239427e815efe0602541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61cc250b15e08571b75f910fc34be8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e7c5e3cda9a9ba9902df88209734543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bad71fa91c9c030cae625d002332a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3556cf7ea831bd95db510642c58ae4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d25093b25a8de723cdc3797ef29ee5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d09bdc6afed5ab2c93e83ccddc17d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8383105e2513b0c0d3c4f31a1774548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c201cf7b4ffd63e157e150290b88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f6358029d1f3472991e454743409a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6444a92bdd386de84e50dd1bb4ae7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08529167bda64a8fd199634332c4f855552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d653b4b4e396da4b7fedbc5ca7db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53627b7823636ef8cf29a8363806b20e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0d500bdb4e7250d490fa4cc3af4f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac78d3c26da8197eab66cb5fd1964556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd8492ff37db0f46b4b995b6223f37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59a2820227b90f70e70546ea02130558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358a226ee04ec6b01ba6a445bac8a19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5af44a386a83723c6428ab6d8868560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b9efb0d39c10bf280b1557f6b04c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ca40d86b1fa02f9ad51ed66c959b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87891996ad71e74ebf52ac60b74cd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38751ce7972794e1c63e50d53e5f966564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3608f8783b7d071eb528bd7bd0e69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a7f9c902db9310d11e65f6c6fcb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718414aa402dd9e8bb1ffc0724f6b5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c815e075c5926a8278dd71ebec2fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291634857f3fafbbba468d76dfb818569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444ccccd6c90fc491356ddc1280167570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf227a5e69871edbb97a1773f5aab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbff15c74e8e8c9485a7293e27c6029572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cba04a920410d52fc480983dd5215573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9cc02bc0e417750ee92a6a19d056c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4f61f6cdeb132a7c72319f75f07da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c329d66940271e14f736d419c420576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491460cd9e4448332cb984d76b76ef9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31406a796bf47216f3b5d2d67affa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4d78eaeaa9f3dd9deef39b3c986a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50461dd17bf9dd411266e3a26fa1ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc527aec5d9a37a037a98157e81c8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35a795fadba603e45a0f8ffb6e7ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc56952c1e94bb47e96e767d226d32583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52b63efc86cd4f77705fdb3cdb4d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816d22cf7b79972a414a45739dec4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567cd3ec21b4a59a25941896448e5fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bb966c354cb057410429e914b6487587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879debf85ed837618d9807ce2f4d93ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2c1d01d31d0a5bdba7eb2adef9dd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62587b3408441a5432a6ba77c7ae17f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f8fa0ec80bf2904cb8fbadec94c9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1b3db4ba634c4e4b44c0251a621fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fee49989f3f0b5150ec05241e9cbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6b5d10e4bde952960a75ce3e1e8bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b39482047d8dfb9259a032918ab5fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64f583effba890cb49ef374494ced596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110160b492701cae90d9a00eeb75a8dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599d1465d20a06da7810f8e96eca968598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdccddc725b993cf206e405b9d94d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70012cb8304b575d4d79f74a84e19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e66e68efd688167b77b77add11322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150b1c2a99ede5f8dc23bb7836c513b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1cc5f87a780bcb383141c3ff49cdd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad16152e73b4137991c5133b9ec14be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa729ef4771d6ff1a03ca76c703f9f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad883fedb541d446cdf4f491a900ff0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e5b9581bb044e58332b800e8065e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3178e35e605fc020415e291aa041a19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de61ef9e3f2f969a0f2ca2c476988f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5431097d4b018cd73db9a01693a5969610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b37d214c84404ae9887f2d7da56c08611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af8bd1f6ec5cf1b9298f209d9c2ea9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463148cfd27fd3eb3b772b1948dd68c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ead4a4c9b14918c0e7f8fc205f5c9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37578a5adf99ab4d33af121b4a9da82f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9476dfa7a88705751932c5c13d85ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b1a0e6a65254df88cbd614d5702fd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e3f158d6149621959d4ec8cdb9d61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc76b57c2d94950164179204db9e92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a04e1f9ab1430abeef8d517029df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80a24ae0c2abb806bf396e78f83561621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133104c150735652abce9161482c49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9bbfd5dd96bdef5ecc70a9eaf31f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5754036cb78987747cddc7836f51ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37eef4f8e4f995ae52852b4e1a7af5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdcd009e4979e2a32f6976a7dd44c0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd2bed5d40b702283eec3ca7d80bbd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8eb6bf4d88fba8a2cac19b33cf404d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa140239bd8b9035c206f3f3e86c30629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfe63548b6cc994f0928d143d11ffe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d924c3640e09743a31fd23246f3dc47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15dff460c0fc9bda4bbcf74db81a91632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9622dc4becdfe2ba11a3a392619c768633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136ab9151e79a58dc3d14ebbeb217f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ab4a41692770adccc434c9eedf68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674d9677eb9a1eedadb3cc47cfefd9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6751a1b956c45955cdfefe3b463f019637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47391addb773ac334b46baf95869c89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7ffc019c129478623179508e684e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29b833a6590249e1019371fdf084d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf2461d8cc99cb4caed044ca52a715641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b1ddfa24723220ed3e46ebcec2f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905b945b8f1d3ac3e81e9f8a8b21ce3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99ca594d789df2b5e085a24979e37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b78e97aef7c27a8ac8a33aa639bf4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0c8ea46d16bc76bfbadacf406ea8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e435883eaa64c25057045667a6b0c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecd9c5f29745f1c24c6454c7301585648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa81d404192be95e820427165a7ec7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2108adec9c108ebb1d73d4ea160736650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716c0882accafd8039a1626f583fd64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23705bbca81632d07f3ae15884e5e967652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283280f532ad7136409bf671086c9f0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3938829cddc246530cb8b6a5d7f0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f173071f68ccb929ba7144116d558655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f439fda72d2c02fbe8eda8155a0237f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e1346644092dcf8fdcad5748cf270657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a245ad127c0be9381eae29dc4673667658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcedca0b5c03c251d4bb39fc0790c2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f97dc2fe835eadde2c03364079d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5879db01e7991ad6005b97e2cdd62661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600cbe6a7975d34deb0d000ec017d32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd31d9e7b4bf7bab49215771b80b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faabdf4cf3fd0e731e0b02bec51c55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b30583a135d3d392175eed0cd8e2a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14b722953eaf17be043e702a504fcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a0aa6d6025c163c5a8ff38981a4c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978719ff2be7c8571dbfdd7f3cc34d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ad7a1164b44915ac83019fd127d3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253eced36bd0408e23a80ffca9db49b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd347ef8ee4c8dee0509d2d54a83844671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a86e2cb0b5db97c3b693affd82421672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629973e8826cb9b70b41eea909afd46673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8a37ecdb07834096bf864476f2af6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097a82b9a7e537ee0c822a19daf8be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd7107603c0684fcb5a4f09a4a738676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c94c9401bc7ae51a2a94712dff067c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9a32d85f7f9ac79dd0dfb301d7533678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71da0ff5759115757e2551a3dad976679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b398eee3869fb5074b3cbf78045233680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51476c5c90a36444428b2a4a26cdef8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f94e6f14e03ceb92ddeff24507875682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3e850c4fe7994f1d1d3d7e26e94cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb55e3d57cd08356e476208ee35aae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0b98ae77d95e484527cdb068b5283685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fef336ed401a5080281a1bc8807dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1158ae026721ed58efef5147010f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570203b8785a8f9613c1a3c203a0557a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a29ebac96da1ff601acff0c7d223a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926a1d63a4737cdee894695977fe25690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e60542b2bdaebf79d53a79c62cfd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59af13a99f7e6e6e933bfb4ba06f6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352da8b91880a6e88103c85e5d0351693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfaa3c1d41f5861346affe1079b1ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f23b9f061a24b6636c5bfe043a25b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da28d8bea8610f6a1b59781794e09b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4190d864a9f949052d70a1cc925ea1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07f5f6cbb59e8c88b841207d8a9884698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43508a84efcdf7c6459cbc137141de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65335a707896a7a26099b7ed9f7570e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b195d7e446d4113a2624fcdf090b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005fee50184f9b621175536de0ad866702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb84b863f92114ca5bea226c4ff3ca9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a36427510a53ec5bb5d6db0abea962704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3dfc304886ce7864f7ed13b80d07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3066d5a320c73998cf3b9c0930390f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d35c44f131b9ede13c270231684a91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f064dd28d291370dadbc076fe5e90708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7123865b4e82a39eaf274129dd1809709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46521c43ea72af38d9d3538ce5fc2b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa4a531764551a6d528ed4b99ab2c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e164270b9c44a87101e7d9c1a3c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d898ea1b4c9d3200ef9c39a2d973465713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4709c2c71925c97f9bb4e32f764801f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da6918d631b81c73683627fce8e851715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824985cba9046d83b501743fc00786c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84516a875aba3161d12bc5bee5323c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0940928f170078176e618a5a2a59b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4578e8f215f96f6b83afa3651296bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ce98efbffa7e11d2baf8504fc0cd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d7761644daf49e4bd5344bf49527721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29334813d9b44155ac57874c2176493722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ff184d8b55c7af4727ca5771c90e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a726c5a23d6ff9e0f78d50115c62c15724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25009ff674fba9b78b633e3043f9ae17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ab0b0d87f06fff52dd3308f8f44b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963d4c4b166ab204824ddc577f4fc23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97773caa0cee47f5e49639a300abbb95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a8aa6ea6cc8bf171cabcc8facd339729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfa729b20967a2d6e7d3de7f0c671e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d648d43eb30d435d52f2f8435a34a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbf654d30994b88d1a5f2ac24d4f15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda300ca1a7d0a0e6bfccdb06cc43c4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5712f70776157e32abca841707f085734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9e7f090adef3f3b654d1df5a28110735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e644fab6cd4ae70937f765edbba76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ce794074f1ac7cdb7ba8d485e41b4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e827d482e7bbfb2462566f91f9e2fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c83d48f271e805124927cbd0ffd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fabcc3286de382fd223e30a43d735740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1eec4d2b8b3c05297b5a5ad61420a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6a4a86c620f7bc5cfc49b2496d83742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ec18ace761f11dbf34dca9c5d985b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058f4b753a68a5630fa75183ac0263b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea2449b2d3123ca4de55e1f70d65af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e5d5b0955729694f67721a27d966b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02ba663deb375e1e51cde51f81b5fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e064cf1ee46a81014f8990d914731748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8f4e802892e01eb2ee7cb4cf0529f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49143a58464369bc87628b2d3d874c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3391184f62b1cbd44ca6dfb66601937751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39589a482ba4eb9bf90222f55bab4b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5375c1c5b531f6a55b5cd50d7930c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858860731092cd6e8d61830925873ab8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf173c7bc7cdde58c6c1e3bc513671b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415ebeddde3686a2ec753d0d56a782b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07293794bade8b97aeaeaf8193fa903c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>