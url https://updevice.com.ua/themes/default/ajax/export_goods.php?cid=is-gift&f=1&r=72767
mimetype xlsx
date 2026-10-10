--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9700643645191a9310921402a9d4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c06ec9fb5333c16dbe564d17b3f5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaad749cf25304859fe99b6cdcc3283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c92dd0bf1ad5c90da5f581cbe925e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff594d72fdae4db666744a659d336b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad729bdbd06560ce5077adb2735236646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c5b505a5c51256baaceb6cf44bfe27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894f324df182babf32ea7d76619aa5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477349d10761c0a43e0099439c56cbc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863281de3dd14fb932a3084bfc8e8cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edd9b55a9f16d11289a89361333c3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82891cac7e8c2e8b5a63d2b08d0211a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d4062286e1451e51242412f42eee713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968546c18413793ef58413b8a73d73e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9875ac21e3ff7078179f37ed836d7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e88a02fc85bb9cc647155f6bde222316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710d1333adf63cb388ff95fb22b37cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afb87e4d68c454cf04a9ca930a5a6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab40dec7aa6b4cf1df4c0978c953a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f26f48efce21f3a22367632dba1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c477dc5f706403e42b5934733af1d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799dd08310610cca692cc89cf3be9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82ffdc840c4d68266da658cc58d00423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d8884b1d12f7a45773e45439791d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892ea42d70cb0ca0dd849484effe4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2561f36e9f42eba2c63f8998b0f6c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aa7d5cd689bf56651e5ea0878694927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9ba1be42c8818e20ca0d5bac0273028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676394711f4e9f246036a52c0e73eea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b86033cccf239d775f78f7869d1b5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949a5eabd60892131ed638c8c39eb9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de9057e3d6099f847aeae42028c27232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a06c60a3565fcc8e015f3229d447133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b3a26b788e6f7a7f5aab80ab72abb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa98f92a1691574ec596ba780657f8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e669fa0315f1945bc10331b9d70dcac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb101298ffe1a8466af0105c314a88937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa719d5766ef1422e12a8c9fe235d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf97c0a099bf320bd463ff1cc113df039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518bc40eb91cc11a4a17655c63cc5b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86876af09dd86eed3abfea88d10b35e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f30cffab7763299d9a7cfb52a4ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2628352d9ec99c37438403da2e6b4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4737895361ceda7fa48adc0391f4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d9d0de4ee60d557c122dab61aad1e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40877b259eec155ec4da2291fe349b7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57635fa1bd97750762b108e1a7c6b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01ae61f7158bfb0be892de603a86348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9667d0905c38a0d4a6d2cdbdafedfac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261b2c9ac165d45bda56470b8211e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eae985661529d0245cc9afa4ef410f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92a4ef90e67ad3c26b5fd20ddaf6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdea791b903b58daa18c59edd2eeb1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08397df1fe8d0078120c5ef1c1c7a3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b74f4386f7c9e26df11f8a117e54255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380ef5e89e65e27c5edd76b26dd80c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41292bcc5e9e15d687f0689d2f87d4c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d231f33ed4aca333c51ee637596c03658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac3cffa956f915c2050e7c12d0d0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb92e9338d21344bcc9bba1cba3be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbe3358815ec2c2df8782c00235a0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb752f01a3969d427702624d7758062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a885649710c39ea9774dac3b8671a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd885b9bfacb104221e01b77ef12a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1f7ad59ee8d3198fb0cad91db349565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b5217f6f9693e8f76ee508c63056166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80037d97c9776094bf9e39bd94d90bca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2a46252a4996daba98ad29245eef068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473f74cf2a14639fbf448f4a23c90f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0fab59576d7f5a0cd2a19349c81f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fbaeca01203f0ed83ee306d64539e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82d6bd02fb059c55b3de4f417c287572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac154d38963cc642fbc00666302ff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5979390f8bc054c6ccae873c1ab9d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09158df375aae379847464a4004c285775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4035288263acf34125e9f803d005a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8237dbbde229bc146043704b0489b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623cd4fa9961cf665164c6aef96de1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57493a293d1261c92144e8769821d36a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c685064992a07c3a338fdc67c38a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b133fe2e7f53b50fefcfb8a7d949d881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea9e5f2dd9e306d5aa98630f7dfb7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a918e17dc19dca74fa30bfad2fc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83092a466d87bd67140afc9cbbafbcc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352e27d99d758a194eaad4a78166f2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b4ca8e28cdf85fc9c18fd16f634d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4674ecc8129cfb30754f702f891467387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f241a0f1402147634c1d20e8726721888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a4c6bdbef8abd6e8c9d2a0d19dce789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269e77a349bac6306295d438ad7d36190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d525d0b70b5edd286c4be780f64091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921155b421b818f4bcfa81126ddd60be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc0e42bb72c87fc36d18724f71357a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ca8912113c2074cc69e6facefe0794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6cbf6a19a676a0c9efa53995170795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d598422e5124ae42a772e3470bad1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea934a4e99c34be612634c961409b31597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224fe7864068b0ecd86162f40fceaaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce375b3ce5b7bece80a684b1927c27099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b91281b6a091d31e5bc9ca4a3622ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa1d2cf0ee0cd12e675a7126c1be7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db6536b714dfb520bdcde5390df642102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b426799b903ed98677dd913da6f87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463be046b11adf974e55e6cb52e2918104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98279bc3ccc1825a6cfbadbffd07a615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4bea5c7bd7e049e5a30740c5e466b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2acf8b0059acac73bf48174a4163f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864c0f23717d295c0c6f1912857a4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec044c59d4efcf9d3aa2e3d6ad20763109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0b68a9fac218d29e3a2436eeaf5cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93505bb3a57efa1c7f50ebc2f2c1fc0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc265c47c5496153e45cfa6e9518568e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15d17eaa0fcd4b179e992295eeea5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5e338485f2c08cd5536f3d12b7b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496341264bad114954adb2b01e4f58b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70709f81c783bf97b9d2df549a18be7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d995e0afeb629a12447e8686a023df6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f848c65b85b02f929b976e00029124118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b36c9b10cc7f0858d4902ef8767b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84604ecc70d23ea552ea16a57e1cd17e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652c603bf9681365eae98fb80a7f78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c15a00f4ce78d10cec97d133d910f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27f7cf9de59e8e6e12bb75481371e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ab4d4d07430a4b07567b3b170d6cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f168f86343b1e000361554a0d4c787c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f546eb845683c37549cb9d42b264bfd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474176ff136377abbcbfabc188a91d04127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c7101bd4ef54693fff8a256e628b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286947043d5507bde6b0004386b3a44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570d34e999ce773bb248842aaa5461130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0735643d207f3821aa66de521321c30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ee1b465ff6509dc9066b777c5b764132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af311debdce383c4d0fdb69468788133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b2db740b2494386dc453592af698e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d87824c070a28994dfe16008ed7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb22b7972404557c6e1c487fce0670a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5141264117d6120ce63ce87e95bd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc566aea1e5ec3f9294d8c0ad553a16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f645103c5824fcd854899e53e32200139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858dd0e4a6830c01b15d337b5f34a44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107932ac40c43d360f4fdd784d878bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e6b0d1a8fb3ef3da1ad30fc4da495142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf1efb3ccbf244751622f72a09263143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92162e92521b3b3afc6aa29649ed303e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143f377d3bc342ed00eccf58e49aaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c9c7be53f0afa2136e41c10888bd4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec32f43de6141c9977c2f1c6d6e398147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488279d856d6f2c7d378122d78b67a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be545731c9a0bf028a42dee69e2b10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ffa1287ac41e46cd5cf16c53f2e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53c0e914aee1ba9dbb2470dc00f380151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d212e8d4bf4d39aeeb96756225c2c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4ebaa95f01f637937f9241aa7c92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f5b760e2f5c0748e76cde88c6d74f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f52824bdaaff0d3e454f0b187c9e13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91f7efa6c07746ad0f30a09e586e4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa3d2655f904b2a7c7e1e3bfabe429157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d53e274c050dff2c0103426db804158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b2b59d8ef1df22ca0ab25881eedb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebfb339fca6278adaf0a23f69fb047160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef6284714d7209387edb02a40c5f39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cfe2d21368673a4518ba748500d47162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbc33cc46193751d77b15d76f62f90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c86d495ad9e6364e385716075081a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7a12a62e95b9fd9b0c5cb9f91bb73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4570f4296c7f449a01baf1b3c7b11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f670737433e966219550fceffbb421167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1fb85af304258e618dc53f4ddcdae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff076a2c46f8ddb81bcb6cb6e275bdd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9ef687121996e6721e3bcff8b2d42170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa214110c9b201f4538a9f5cd5ecab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d644799519a580173e632982c4a91172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ae0a466412a7e4bc2e7b428d41b62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03064600048ebdd4bea5be86f4de79a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb549b3ab478386960fec887769b31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92820756b6ab02d5dbe8a252fbb3d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b6858633b5b28b656d4efc9b44fc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fa428a2b65448afcde99d8ebcc30d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6be5cf0c7c77278ce5ff320823f88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c950a3b36db913e08cc790c3c9878180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4aba0407c85e96a58cc3dec4b1dc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48809a08877619297730135241dc37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ec940bf53bef6ee9f48b932b6e62f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c1b279b4a30676e47cd855aedf3a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61751e12da86b108f2da794d277b7ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1baaa1161a6681ef3c5638ebba1b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c7bd1e26c3f29cab369869cca87b6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66bc680644e271aa700cb0189d64b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7156c2497ae2bc187ceee079903d732189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f29bbf5b7b5152aaea1d85c4439bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55adf8b38ceaa56f96504f948f7c20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e017e27eff7a5c907b616fbc97a364192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e80914abed2370b97aa0f0bda00c36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c944e1ba1f994c8a85e5994a352f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea0b0946512630194c44ec782c3fe3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9049213772a7ff2b9c0b6f4b5ec38196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2759aaefdbdb449aad6b2c955652c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e1a7f4aef215a77e8a51bc634c9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8647d5822cf1b7bd20a366fbf5f72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc157ebed0194d84c693333f0348bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed9a6f7d7025f22c425353361aad0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355a94909d49880e3185fd4560133d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb4acbd71fca73b2fc38d8fec433ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add382df866b53ca6e02eb690e5af48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca47b2263354240ea719076bcf5c7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b13d03637273e6afe73044c17d7e76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf42dd34a2e8a5b5082aa18213d93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19c91bc3f9ed5c43dfd14a63e9e69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d865980165a6c25de50a4e180574e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c39e9675d936ad22958aaaca1c9ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe9585a5cb5db920fab9b53447b47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae07a239ba1813f43fa4e7f4e59c8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e962b2c4efdeacff842849745a8a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a12a3d828838c96de5d0d1810f3498214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933e55f0dba4e6f2823e1cb2bd38672215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59211bf1f4e28e087b5ac712523b470b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143e3e6fd327cdae127abf2a78f843b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66d8cafddb93888163f069d9954c0a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fd5e93a8173a5a3de7318ae576058219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84aa5526f831a29f1cf2ec21fb6b19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89280ce67f0526a3f86df8dc6572851f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb87c0fcbb09cc2ef29b8b1cc452be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfbcfbdffe10739a9150eab8347175223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bc76e594c0f6a772ca9b9b0babc86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2086e07cc1c59b9ff2b6d587decc1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd96fdf8f0d5be92a7f4b2d49e49e49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d5dbf91ab24365a69118d993d1e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff78980d8553e5cf78bacb6b16807c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0a31d3200ad9985ec7f17491a648229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7cc5f4842f9bc79a147228f22c33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e677f9ed1205e876a3b509e65a648a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9f0f6b18cb5ed29e6ceed60b1165232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4c3ddd8176dd4b8dacaad0d7e3140233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98fb898329cec1980ec06b252aec14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565971ab1a311826c462435b2d09a52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788750e92af2c2e4ece163bd8ccbdf9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff660343c556b468b3aeba828fb6472237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7e20a48f0b61820f643d8199aae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a41312b97a5108a34d4a365c96775a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242665000b8c475527e0d48908d4a0e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b85f4ffd5e2dfb6dba9f1e77b81ae5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2839e9c6dab8863ccac774172f64a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8865a02650f7f6e040b9d9c7d3bc005243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2685a02a7ad5780043d16687ddeb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8d46b578affe73524d6bdadf7fdbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0c7c9cc6d481f2dbcfe08680275e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ea95dc2072cdbfb83b07685514258247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a95f73d7188ca8c9175bcd1967d6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21485074aaf955c95b52ec1b974b083f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f46bc2d7bf129b738936fde66466250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710ca204272e671794ec87ff531e43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a612e166bef608c97f6ee2d0dbbec6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830360ac2b5470cc0236673f4625142253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101725c370d994602ffdd6d231f286f7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d3377c709491d96ed3a16c5587119255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b46b7e4b0e97d9d8b7557c876682b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bdd2cc16834b9ec00ea9eb56e34de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de684685fd0e8c88d7a4c4f7009c214258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd7010d271f570360436204216d221259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d3e1aea27f71604d3cc80b4a5b233260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b95b7291f40ef9c889779f786c9233261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494a969931dbd2f3aeb145e56f21d77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e38ea3bd973807a50cebb1b1bd6b32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deada8d949fac4fa47ebac28e890e49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589a9c9b495608382a9e50f542e6cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130d853217b17e3ac848d735a5cb0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348717e930f2c9c3ae4553b3bf603f7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e089664450dad1bb0e6c46f7cbda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7be4d5fe9b4d9652a10080cc42ca8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6f94fbdc43e4c20193675d3c70bf8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe831f7f0752363a883dbd94e59d2adc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fd1740fbef11980e89b8c4135daea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3a2ae34e23f3198da43d9d937f5ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa585b122e63ded6f9954fb7d840cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47750778977af86adecbe5d6c02a4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123708687c76d1281ea7c8b6b048791276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4491d11964642c6fa66b69e1313c74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda9ff5406cbb3c49f8e1fdbe702b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8020c076f3a8225ab6bb624c3f344e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68d1a56fbbd12741f3e1e5767807f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de1b90acd93c331c4a0cac459fa25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468dec03cbb058c78d08ad5bf057ab1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486347ea94e2f0b8ae4c8e0c3c6c0a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b09188a004761ee05ae9c71d90c47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b5f19ddac1ffe8dc06b93627f9467285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c995bf1b642931b0906a33d2a2f6e5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f71ee7940d0127a68aaaaaf1f76e5e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805de4a78de8b503f75c2c74e282e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f2a60bb83b3a0fcbe36a45b49344c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde03a1250522cefaf08e895ca64f84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e4df5b1dd45f1b3d6265d42efe867291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac128532893f7debdd5834862afa8c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf954e92041d2cce055f9ed2ec6d48293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383f25414db70eaa21fb4de8d74296e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbf77eba189ed5473a3d816a66a436295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f738c9777bd82d7006ca80b9c65b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a957925c9390b5eca25a0a590a3dc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4e9840b1ac6d4470572006303a55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9666bae02e67549f816f495e45274299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4109763af968b70f68516c636bf29da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9844ae3c396ba292f42f97312bfe37e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a070520e84537189ff5f6411d02ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e981c1b2b998bb794ed19b988a6c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5720a9b1d0c063bc52f52fb0a68f36f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e5363973d5adabb24d1f50a5868da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81fbed5dfe0d3239c14c34b089f85f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c221c3bd09c76d0ca1764b3422181307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac671a4ed0cff5e87950dbc20aaf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba43f0d4a5ed31adedda777ba31fe35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610606b7d9cd54c8f5226c3d00ebcbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1de9551017780d120dec678e0a0630311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc11abc77ecd8421e7fc8bdcbace4b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd9e8920d5dfa66d054efdd78aa528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e6e46f6db1c545b51c3ef42e7b259314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0624ae4bb415f5bb97035dabfba6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71319fcf8722c7aa13ffe11f5361c359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da532cc97211739535e38417b9acfd41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181acbc832b64c8106161620ab94f19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ab00abe9f43731f16872246ae3c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad28bcfe66ba675ae833638379b74dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697316e276fe08a357db2c667ee262321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c06d6f4756a3fd4cfd370bcd51c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fb10ef0ed57d418bc701c59456df4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4ca7da31b4f9ec63b6108c27b9dfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae310b2c3a206f44fa23ec15cb7d326325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddea38f3f5b9364f2c308ce99167de6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a51a2991c7f509d586c8ff59c3e70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaaea961b9ea5ec8297a725337694b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd717ea01b36974c00697f965c3527329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5b0e7f824778147fee0439dff421330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f12d6cf77e00a9f16d120496069c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bb4cd8007f0033843c588726991a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab1a2f6f0bb2896a108bdba9273a17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45d59a1f73e07f592e3746a5a57198334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b27e2f34a733dee3a8bb625e1681f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33c6393f19cd4e35829af7c47a0572336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8a25c16fd03c9520d064733e274c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e61b614a67dbeceb877c6ecab51d38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cae174cc990cb7033625bd08363455339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18601b4ec6341425688590fce91f1c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288438828d4ab9f1251d9f7fc36ca8a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd8468a41ba38175ccccb315eacc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d92d47afa4ad220134eb7fc129229343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e37f26ca12dae9feafbcfdd0c3fbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fcc5caf7c442b5cebfbf8901164c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d59d9ecc02c500e4b0d1f7910ebc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679d0184bb878fdbc03564a1e62a5c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2fe3d175e6994238d0dee38629cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437843374c4ebc87c658bbcc32bf31b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522cb7d67cee1e0fccdcad82133327350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6377cd1eebab40c010513f5e63528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1f05663b99bc3885e4392f597374a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e67d018b895eedc9cba3b464431a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12fd196f598ae6f125daa4773bfd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222f9a56a06af0d70c682dd26f3be16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f2e9e8d6fd843ad8fdab24b4f502356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acbba3b70bd474fb8478f570bec3c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507bc77c986d6bb59301afd10f464a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd56537b76be03dccba962949f0226359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d7d2971692c9c484f826ac80371ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6833b8d1b3e6875042cf4acd85e08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f969b7ee8da789fffce98b770027b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f02efd0b49435bc2e89e341862038d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7defae12d0c5a84ea60fd904e81a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb86e98e77e5d8bcd1556e4bba75d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f89f4bfb0a37aa42ebbc97b46bd446366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4ff45306d49272f3a05cf64aa2a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bda4d918f0982837601fff2028893368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc53c790f75295773c7afb5381eac7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7f3a00c7ba0fcbd420d3fa3c67fda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991d344c539a392b5e51e1f15a717b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d5d0a673db2acae5f283f309713a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493da9641e1e6ae109adfa14ffc9ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fac5fdca7d6dbbe2e830021deab3cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2e9fc59926f359858a7836f623d83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203974d5408d7007f43d1ad231375263376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8900db923aacaf0177562aa0a45e200377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59619cbd9aa70f556db5d859c2638378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83341e97171392716421b7680140d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf696d869b0757c441938836bd84bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5fc4993e78cfc445baac160de6556381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22781dde65d48cea1392e42d860a5a6c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298e9752f5e097e4a733f163bd6fe0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9ed8c709ad1d2a6b759bfb617eea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f9bb4183d90a3d8a4e8d43e16a0cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bf363f78084a78a0d9fc7616631e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44166330a8e6e85a661f1ce6265d5d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0201ad39d25b423c9b87d0e211709f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02eb32ad9d9792a36420be212e75f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904d3c172376e52afb5f15334383c19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0b5fc8cb58e4692aff2c4e44563d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a349f26d48c3da1046d266d8724e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f132c55dc78e4e404e9e51ade035a55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770d47ed00c96d54e58d5b0c7577646394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd7fe625c301e06f0c741ca4f42c3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a29eac60a54eaf16369b64319b2f78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e707f2bdb1e06639c9011f77a714951397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594dcd88ef2581b1763191e1d0f987c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e6f70b8dcd786db04159f79c2912f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5bb1c7b11eec4a850423d5edb9308400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d95fdc6b8166cfcce377dfde2e52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe035cce6ec7a2ee57f84a9d9d407402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36423a11f5b5dc2f74ae0963a6c04c1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984263ef5babddd6ff3986528431f1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01faf1480fe53eea312185b85e1b156405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8700f5d8a687750775a20e2440bd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a4e890b725037320ed7c751a7365d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657a86ca049042ae4ac575c96b41dfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404f56fe717bf138573e355aabdd64c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bcbde33e0321db9a9b0a8564d75e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5389d41f74ab095a9b19272dced1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f310fc0ff032e4159d3167958021ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c246424a9247b6ecdbcb8de32ae071413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af119376ae1a01fc31d513839df170414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63322a786680d94c6158fc558db45c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6154f326cbd9361902c004f51adcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d5f02128685c7b34892bd59c468a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78e2628bb607867831572d160fa3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9261e5d33f60c69d8602b2d996718419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3c266eb5154fb49de6cfa76a279e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7035435d51461f47d2efe398231eb16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52d423e3889dda4fa7ea7417cb8fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cbea0c9228fc22df1c3de2c9e50f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441165dce29fd8a195d3e887d1e0d47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf916805be090894c2051a55f1d323425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b2b66a4722669ce42734895d4c028426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699253296f1fc429b16914e6c072357427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767cfeef91440879ebc327058077a0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda0b928baa8afc4bbd4ff41cc83c00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17967a0689da62eb2f3118f1d154c34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a4a8f7cf8fadae9cf64c3de85a105431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb481ec0e9db07b7b4cced7258ad6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85270ed10669bc0316e7cf587785a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072af1a0436b1f2d02e4ec3da4cffb68434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95774f02188a7eaef3a5cfc2f73cdd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba29dbb1a4ca73aecb526fd0e2cc0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e635bb786936cc5e0355e652c0c18d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b23feb66f289c988884b8d28f7dff5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9940d18d199691bb52f158100c6ff2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736df4eae47dd12c4a1a653a8cba6e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd80fae3b23f9b36c17cf7953dbaa7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf0f2a9f9f460bc926d3101a881aa9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d62dd0c8162bf4d2b400702477954443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77217f4357afcf45d641506505237444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69279c7b00052a8a1dcd060431971e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b31d61ef578416b81c940f72ce0ddd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f481eec203ede2fb4f0bbea957e4fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44875312b97a4ee5c4cc2e16a30099c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78060e1c7f66a3ba6ffa7e5f36d66b6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87454d210621185369c679c78251fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e01138efd45e5bd2bf5df6bde0535e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c73292bc6773fc5f03c88378164b5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2948be042d43cd1786501949ffd076f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de71caa1240ef50caea14ee583256a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b5e31508b1f9ee5e5ffe3e2d1338b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bff729a46231686a23b9ffdb92398c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0238ed86969921a2fda07b2b7520c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03bbf0b9b7f438126769eb5a8cc6b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67128e11f359c9806a870fd2d5c49cc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca8391e9c03c74814dca1da642206460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5480ce58b7553e6f501accc066b4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e515e6d511f287038998b69fd47e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b3f88b3f1498512358b0cc251bf8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f282fece3987b1b14b59c4e4a0cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc42721a7784ca46e4da84618a685b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3cb533d40bc9e3edf889a47bab5e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a4f78699e2ecf087bf39e785ab69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf781b9908e5c5307cbdcad5fb6eabb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cf82621848edb2d5c912360a049dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcaf5b1bd6ad4196d8f16b01220a40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317346d83304ca15b235dd7c9d4f99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7667bdd29231547f1d369e04fb8663472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b44265d73304f03e7804d58e2d2c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f950aca4eda363a73257cb17959c81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f4b7ffe03708133667a0ec12ccc3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d737b97ddbc79f04ee4245dc32d234476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bfdb0b8f5859212f35172b79fab24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddf983334098b493fec2aff812ee0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799b6bfab8c2e23cf61a01f33a9e71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fd50f478b5672b2fb3cacb46d480b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc627fff6d7df567418acb16d9e211481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017df5564127f87b2e9b561b5158a2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7adc46827bbf0f157f426d677e996483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98c54db90c0a7c0fddc7d04a1086d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be639363b725a1061481fb42093f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988507c574902e9cfc313d722770145d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09879102590ce39ffb5a40e184ba9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d5872a0c6b8bc2b081989cac4c236488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba59bd2ce2b3820736446a27669d915489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5b427422ea2f51fe60889008e9978490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25d097cda51b0ef233e276f2c5743c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af8052930c2beda9824afcf35c7d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd2a8761fbc61201d15c576b4a59f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195892674be60f365ee4eae16e7527a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac49cbb0d14d10b9b5da188313591e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b329db321db880eb31c7f95ebf6c64496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93664ae95d90d3f0b4c04fa9fe6e15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d5839884b165a9cd87bf1a8a76a53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42af1267b2c07e86b0876d64cc9f511499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7eb68ff97322a06dff4b19d1fcdc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714c2eca416294f4f22ba1e619ad9b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ead1fcd1ef8a2d76ab202ab7a9457a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d8db586dddd9151bf74e07347cb90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d55abf0c846ca8645cd3c40c16eae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357feae02f85f7b47f1cc8b01f6d348505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0a73eda853c3be318f5336c5a2524506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0a23b4ab4fb952ed297d7d117438b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5b2c1d6428c21640aca480a2d139e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89d378189b43fca3fcf4f8caa07ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42109ebc58a3fd314deab775b00f1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a62279e26361997602c56f99f9ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a99184cd1c3dd9ad3e48ea827ac9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768aeecfa9cbc7f89e1bda3e5344c47513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7252b954f5604d701c90f66f80688514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d68f8acf4e4b7194a435fb2bd5257515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47847303e1d9386a0503cd6c5f4218f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944340324ae9a620a9b9be54e2f466517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9da5f2a974caedae0655b575212dfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d46104dfa90f58ba3ce4ebb8426c0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3c480f7799622f5285d946d1fd207520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad1a8f27c2637a6e7c12bb6c10efd4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4672d199812b876232a4c10c60876b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b4da985448ab46114cf8ed9653b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16e0994d20b11c426dd332de295022524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65ff65dad4786d6f482e4820e2c2e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b5a6293048aa64a5a6557ea9d7271526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fdd6c195a862355af902386befd06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53968eb7b90cc82325f977c900c79bd3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f8b650de4e8fb65bf713e6e144ec5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ed855a3739672bf451f345bb13bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b8eac5ffa87c56e4a789b8ef2bef3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e734b379c17bbf5c42a760c2017b07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5ed5ae8d59e87f43199118edd978533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e51bb83e38b8dda4b272e20eb040e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3da25e300acfa95f18293f607107bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3d0aabae0a6583b853c9944bb362a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b403b5bcaddd8fec6f88393ee2954a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d11bfddb6048ee0034bf306913152538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53f90953f154b616ff79e4e3c1f60539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1121ecd9582e5256279bb16a53075540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede9bdd770be5aa267797696a9a901b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f809246b14a90ce4288038334b989542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2218994cb2a033ccf68a0e8eee6849543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fb8c6c533a4f96e978eb0f0b46e36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709e10c323235b7c86b83b498174e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9061f67d0c4482939e847c76edec24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef55b0e420ecc1bdcef142fa52d183547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0086c2d5a485306c124c5be4aa01e2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639484484df13ca603ced0c8a3095b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5940f6b6fcacae032e42cb69c7164550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34366219fc42153ead9efd0a3d987551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12980af8480aa51ab7d8dc2d111c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ef981ad164756abe1b4e3f0990288553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5756a4b3f227d08fcfcb99b4378c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24a7914d2446cd0e78b57eb4748016555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764525af961eb395eedacd2c68dc8c60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1eb3c31d968b75151b44c538fade0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6033eb42434bf75ddc3bc2d4ef697f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be841938adc45e3be0bd72d193d558559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd9ec80a5b39178a3bc12df3f936c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc91f983596a5b8b25e0c21a8309c5e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3610e743c3e3ce4a952ecb8c73b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca480c543ef1db8e53adedb98fbb86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2c436044bd83e5aefcd9ed325af47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf985fac7020267fc0fff62e824bb1ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599b64d855c7aa73fcd18b7517e1fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21469b67d6db79ff12d8a4b7290026567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021ed52cb208a2405d6e46f78510d58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa66aea4e9d0a6f83ef22683fc735d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee142fc184886f93ecff15c72e04203570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401d004febb8655d955e59400a33f92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3db78413e686d9145f8c1b01687147572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deda234e0dcbd83d53617c3684c68c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef3855b2a5599b96ef802abde803fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d275714688309046ffc05da034971575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72991478c69b5d21e5042390499231e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece64b1ab37c54be9f259223dbc53528577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c69083aec9c0e9834a6f73b236bb44578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98048965683ddbf06b2698a3f37b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d3165949727d6ce8ad03c52fa15fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bcc10221e4fc8a2a74df6ad7e8f5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaa337d25317ee7084c3dfff0eb765582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3661e9604b106b490bae885dc960f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cf0a3872ba7af7a8bc1e7691d8ebb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82e24d48d5fbb8d20bd5d7413f902585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d419cbc4778ded90124d4bce16bc66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd763d94bce82e7df6d416665826d725587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446720e94cca5a925f0cb1794da88b8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1dd690e6979cf9ef1542e2cf3e934589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a15afe0a5fa3bdd93ae5e12c17a50b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41836f65b4e491547be5ba2afeb88293591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6a59eaa60e8eeb5aa1ffa772a4613592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039bfbae090851f47f4d6aa5a046d59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0068bb33398d22fa263346208d85b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023e98b922e9c8c18d3c78bb2328902595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384987a9ec9c5a8cea0fc81ed466c9c4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc2cea4fef543d7fb0301e93480609597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a822e4aeb43e200a2de50ccf18308598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912cbc001e7251d64da275e721b9067599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95f9a6017673829814d054d971bf7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e5a22bf4a1e2134c8e22bf495cb5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaafb69440daf43cdbbc18762cc2b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025522c9578dd1736dd230b43982d77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabeb91aebfa3651757be07cf3400ece604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a91a83fbed3efde828c72a65e02f9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce3f7a2062b0fb34439453dbd0b0d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268da2ce373d51c165b728d75983bed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d72e39107d059e1ca1f6aec41c6d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09ef1bf33f92737435c22a6352dde0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eda1af554876cddfef0ce3638ed63d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84337e4a97c97b1e6cdba6abacc8ad7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73a8bdb8de92a06246316cd0fe3a56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f75b69017a07f6154edba68902f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51341c7a32584b96a595fc239703a60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eda19719011baf17ff61976770120615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd81a7c556c5b8f974d6b58ab77bb4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62ebd49525045b7271389d54ce7762617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30a7b50f1187c9fb695d0070630af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db7375dd0c621da3ec213eeecee54619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ff5ea8bb3f67bee2f7b2f10ad7394620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d54038608b4c633d98906f40b5f8e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd926d64828bfa841895ea89af07e12e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb90c317f47190ae6056e09db60b8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e02e350d95e1c059bace4a4486f5e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a02b841c97d4e0eedb196f007ae483625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00f5a879af2c21ea785b707debd6ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d11c60a1ea755aeeb1af0fbdde6064627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a72076f9e9753f3965423426243b43628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b2085dfc6f99249369e5f7d8247bd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af70d0769ec58adb8074d8bb3a6a39a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b41e6601c860937a2765002ee49f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cdb070349e8b3588ec5fa76c9994b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07465cbdfed431e5f7477ed412a1b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3ac08958a1e1784da63c0f11db31f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889813ed5c7a405a5d3dc210ee6b5ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca65d4787645fa9d6ba9be6304b4c4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63252187384ee1fbe6b4409df30ef1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9fd479a47d7754822ab4d33129ca5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b27eefbfa96c261b5d15d2d485b89c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2b6f64b510f1207bf64d70625de8e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509735901d12b4bffbe96dfa4e3c20b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4160715409c18da3c25c2fe7b96dff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6ff325d2fa25d97f1bf6efd8203b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008492ff36fb85bce2bab371d6f14c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa7faba2840e6ce8015fd44e41e362645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b76b520902c468d4248b7081f66eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc26816e44817ce87537afff3c2e9f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28759355c42204088feb875b826f294b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b6839f6853b4ba4885fde81da3cad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c98d30fc52f0ddb576824b55a6670650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead16088d44f5bccb8fbba15b960d3f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80cc97100d3a107a9bccfbde83b5a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe4846c746739089105584429a7e56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9a40a5690d1c5dd5be2316ac55b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a827ff01db61447005e23d80dccc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2de115302192fe72bf314d8c74697656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10becd2a37f10a5b3f873de010fc56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb47ebb1e12f1f96da36a6b7f95f7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e64d5dd9389b24b277bf5dc58e42e2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84f6a12f7eda61bfc50258b6b90e62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a39981e5e4e4798d83c227a6d56b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b22bcf4fbfb4a0e158a776e7aef5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19803851cffd18ed7a94f4a1e872b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1103d6b486ab4dd90226d4a429a34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7310064717123e862a9ea3bc57b296665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd49c3fc47a0e81d7025c00aae763666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ce3b021819eedd85b150c37532230667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039897b0afa8ca95ea30d1dfbd233b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ba11d6fae91d945cb4c6955d9a35c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaed222f1fe7f4d4e5416e98bcd3745670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a9875528ec4cba05adf17d61de766671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a3774233548a0dd2b36f752444be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14e3f44154555a96a5ae21c1cbf8b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ffe4fc01672de624cc4245db4dcc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd788fac3fafdaac6fcdf63fc66cf1c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de40b5765237a692918c4c030d561676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8875ca92ae9b8cc834a9c92559fd9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889060393e9fc46246c31391f40d95b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522767625fdbd3ee57062df863c216ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b336f4e6f44d11c56b987f34a90d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ec85accdc50b8d7e847641fc1d216681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b897121e41ba26bb6bac5e8ab9e25c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c52d274b0cdce41985f9f645fa728683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb067bf47e4dc0472bc1a97a2fdb10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9f7402a7881bdae19e8afde302c79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90b2d63db9e12b115bd46c15e231b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f27b4038bcaf424496e58758f02cfc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a3f385ea6dcc81db89877036c439f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe432ef40039eb4b5d4eb10226ea1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746c07b64226eb52bd674c6947f58e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38250e83c910ac3d460a81b2e37a63c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e348ab60ebf0b764bc2586c317cee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0404f70c2cb3916523b5aff863761e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a187fef764c28a7d153779eb59b44e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e098899e4c8dbe1c2fdb95fe5cfa53695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363e1fdd8eb7c4370629a3d134b601a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16111fa105702fe35553cf8138806ed3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e61863c98523c24e85a1a31500d85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42be366ef717d3ebf1b40ca5a7266699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca6829b4ade7af37493d573358631700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a409ea543291b1b03d135b6254cb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d5f28dc657072c5b9851d1e389f25702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d1dc347eb0e7bc7dbe106f7b9233703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355a8c5b3cab4213cd24b5967afba2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817632dc99dc7e6b8936dedfc347064705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429abef39aa76d230e5c3cbbb11bef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b54648afd00c003d8923ba6ae03cfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e3d93b6637ed51345b975c61390f4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe816ca3191bdce07dcadb2170402272709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ac57855a0de95ed37d74949ebad0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71add74faf6af70678fae59038b39627711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65cf671303e5bc860e513272da1798712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89dd429232a48ea81341c5afb5493713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3b8de43a15d12a28ebc722f963a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810188e429ce23341e9ecaf031ff655715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed909735e7d73d8575b79c4045712cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e988184cf1fc8cf667cb8ec7dc95bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7646b23e878317d0754831513429094718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6527284c42e2509a9be3967e309d1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd88d27ea2b226b96b6fcadee95ee99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1571827477c868ce2a10e323998f13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74223c245aba6c5016cf7ab08d2d099722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e514295fe91e93b3a7e4101ccca54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f22a83aae0552fa1a7e7b8718798d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dca75c90a7bb3aa402eb05267e7b48725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395c235f8833575d29491bda29f6f32726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5997ee752c009b15a02152bd7a954727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442663a45677f84c4a8d8690e2f478ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5249763fa30299f8b1b0fc3dbb93b93729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89bc1fca8c75756fc62f0ef21a8c51730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225ab610bd000a39174c0f17567064f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d05c1d7d2f9195d2c37ec57af19a5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d84633906e5940c4f6dcbf57dbe86c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bd28e0c877c1b3621244c0e08cb06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35510b1b070e562a3bfafa91bc14f032735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b15081a0903bfdd5348a15bd74fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927f356e6c3f9248f3788811da6c0d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9f979745103eaad0d533ca50bbdf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8d006001ca84364342b01815f1ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c5315014845a35d067528ca31274740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dcb1e21ec38ad1e249335c768db8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0974c6c58f2c0a9b757892a3ec156742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e125034cf3d429cf9e4aa67e1063e1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fed8a44f1db637ad3ffbbce6b7b57744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e6228d05df26e1b5a267e5220ac8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572932a51f766cf6ca97a502573c09d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def98da6124d34a6d11c5bacb59ea3ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a8e404586974f569e55c47ea87c39748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85cc02623349d4649d5aa1044e89e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c75f667699d14cc02095ba5b327ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd1fb71ba3b9cba18ebca6d417131751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce0b0b524c7c6b4eea2246de41e03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15347f33b157ec9d3d36462fcc51b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd44ff889eefbe72e1b4768ba7e3be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57374c13b99530b1e48c22e1e6531665755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3c198380899a0b2955cf5747e364b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36f93a74269db176a93a0dea7966d7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796dc298fc37d1b47b626f060af670a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a9c27025b2982be6583951716226759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ced212ec57fabbf1e2f9a6ee32e511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7caea3b9843adcd227b1c6180f51e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8485e297f13762b070e4edce2edd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240549dba6a67ab5e47891a2c3a78c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8106ca0e04a187b0841667f0719cd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0240a1060ac69344ecc995d93eb8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef53e2c43795c60c3edf9e208776b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c411f3047226eebe069173914aab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04732fa2abf713a2e4161709cb887b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e1f56c7cd95661c73b96e15d3bca810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b06b2667530ff3d5a756fa926ea611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659092c13b064675fc60164964919a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c87cd8a07676f0482666ac3c1d4c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378033370cf06c2aecb219df6785165614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782908bcff50b2cfc868a6afb13e228a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad92d64bd88bf7699cbb606cec4490f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a2ef0db1940e2775d9e5abde67eac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad6cb02c1e50af238d92c7474b735318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d407218fc5cae2a81a57219c3ed8d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aacba87db37843d27c9d903e46d8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43ee6ace0e29a201b4fd8e8ce978ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563c5040fb72dc379e288be9fa19da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5e12615e602fe1ffbf65304397b8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17bfbaa9a4a08dca10b7dd20410c7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363fb7a203def68b223ebd70d4e627125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac5b2ff26c7e382ca924b3277812426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163644f35d74a4de83d8114216973fe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25967d67f9d5ce529e3587870120f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb3d47ca935325e9eb90fedf9b37a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0c90753ac84313527ed727e9276dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf939d484cbfad5cc4a1038dcc077e7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1b2d446996545cbb204b8af53b61232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725d032366e6d84d8f3e6b9195dc32433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd7afb7e57fefa6c3a16e17f57dedc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ec2b2e042f0b57a3ef7fe1c02c41635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397d375a861f5d13aee9a12ec05263e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406d77bc6478cf01a894c0bc4c3b4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3676a50b2fb7ba7a4f2f359d5f9879538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec09fa0a62eb378a96203585c251a8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614c0aba8404e636b5171bda0e215af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6568dbf2967c18afdb31333765dfae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7619a47e3e7bbb47e6c94219caa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c47289c970c4f9fd249ef76f71d52443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9a9539220e49daa9ca8df38b4157344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16157328df8194626042cea78ac710e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec39c81dd9ec19e5f04a9c0bf47a8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc946ddc4b89761085431f65af3fbe647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3422e9bef856f9e25fd37e4a2d97a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9f09edb25f32609d0c2ce0abeb68149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89252ac307883d5631c5ff268aaaff1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58081af1830080a0672b8fc12292bb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b96c90d697e427db4ded7129a1e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68677a90d091db345c7a6a3899945dcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7f95365793d1a4f54140e4c3d69654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127b3b2f81fabaaf8ff728cc74382ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae855e14ecbe7e49899b704a018ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c637a5a08c78eb9ce1a8a62a01783f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a728fcd5ba92b0cb8fbf7cc3a7e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da98f2048895a3546d022fcaf2bf9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa70709d38889ce9db44b429cce4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de9fdf4ff947d88421d76ce54642f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28a46a559ea38f060bf160c4e2802b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed58ac1395fea3efb1b0d189c596663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4e7842225545ffd96ddaf7ee5733064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67699c0676dffab06f7421c68a2533d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929c3ec0cd6006793063b88e0a3979266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864c07469e03fa1c854eb25d4da700367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521f0f9bfff6a58e61b009bb7c0608868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd3e342ea455fdf64ae9299bf3727269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23762beca185405bb5e2c91be1bc8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ebd5195732b7453f809d50f0de2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc016aae770cb678b1fc4f53fe5ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52a59d7bbd4a6c1f56f5ee3a029b4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd499c52f7355080c6ae0b2fff156cea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae25a0cb7d77c3bfd8fe4aaf533ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf0c8037586e5938f2b38737ae387b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd8c173b9eed6c16a002c4e6a16f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4cca3222459669fe06609609db9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f18467722b645a5ec4dbcc199f72b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a244860c8c5078657c70b33fc2d7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb2459dbea27fd5b43203f7b8f58881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408764d5468ec63a52767bd73d6355982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f5628c5069e96a01f39cef09b0f8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba918cf9dd2b371d435ddc1e059cb71c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b174c491ceece32b969d6da88279585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4900728cae8590b3e1aca0e93dc8f9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee96629b4b3401bef02b934ac9303287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4508bdb974875898bea7032ad82707188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad16b6b7b630b586911b7b81aaee489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1762e7a5cdf89c129f8bdf535ae517590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195de03d5ae188cfb3f6febea03463c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87c9234d2e2e603ee94e95346d92192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcfeebeb82d4393bc2705b057d9e9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293868a2d9735250898ab414be2017394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9afd55e439e3976eadd54625bea3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b6c3e7919be6b44206784d718c40e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cdb8b20f6753b97c1ba6685175e9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b0a0e558d5de21d4b13b3123bde2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af98bf2c87b28a99f0339d425de94299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c5ebd917bf5653d4c35c88f8051cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117b0be4592d448d2b11b950e822c53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67d7e9a723f0968ab4df1627d8f260102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c921af3ef867dc4c3e938201d948103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8fd569c493c5107dd2c1dc662c80c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5866c448a27c4149ba640840e290b93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f37aee896ef7c74fdacf71526248c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a5d0ee3d5a4c7b7bbbe086f1f002107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b3e8abf3bca3115299befbb88724108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dea4889396c4be79c8fa5566d55fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117c6c6a8ec94ffa70d6bb70e80ff85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd36f5b06e1a737b52203371989dd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6e034520b48c223190ef1bb2d3e39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06388f34aeacc7a36a5540b8a71515e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2253896f103cf41a8e430ef2fd3fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6eb8689989d857e0f685063e4eb04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74ae7d3209673ae77a0a6321402f09116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa96effde13988cedfc05c12da7e45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1172a1c7d2071e9ad1a6bbba4324f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9da0e02ad4555169968ae7143e220119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a78f859e8faa7122b8aa9eaa84c504120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd65d50ad8ea8052a64f6164d1d21c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c69e0d512199a49723dddd8a879a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa884800b3fc1acdffca4595d5096123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e82f5c22df70cfd54a546668d7a68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145defb48465a3f7935e7ebced7b1c8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa428695804de053ed6ae17199fe7571126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17dd303084f6e1a79b29ceb79d55562127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54918bf2078e46363512283673b32099128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8a3018d14114b7b398c97eaae931129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95786041d82787a794c7f7b72d492634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb034ebc57dd6f7f9ec1109ad7f05e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730200f75a102b984293ca71522691e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe8db7d68a852021fef2dabc4dbef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495e9737095c06876383e5da78ef91b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbdbc796a2a6b323e14a87e7aa547a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2d401f020e0d611f4ddd3980fc5b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2847043d5ebaea6f9400bcf0a9654137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e97fe6a5833b15f8a6db3a74df959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69ff6f549b41db43f40f19b8ccef9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f006fc0a77205a3cd2baf80e7edd54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243df4638c89f220ef2dd501cdcfadc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb4997b500a50f19525700940fb6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf19e93c1624baa64bf16ce780f93a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd6e6480412e10bb23c1d706ec0588144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514e28a8ea7274b5d6c027377b87f5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1c456713e850804185f2093de777e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af524aa8b19ba07e403d14c72b50ac0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444bf94a3990d343fde8a199a0beec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11261736354dc3b12e12d1d9b7eaca4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15d23f2b5c6948aeeae397fa4d7dc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c0fc8a26161543338bdf6d13c7051151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba730cde10724c3c69c43f4cd9bf82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b28656ed3f8fc8a15b38a87c502f5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac67865d953c591b4e8f0c2f2439e1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4c91acdcbc591a32ad7728a0aefef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e898469f1d6d8f444d1ddebef82ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fcecdd9184d8a8a10b25803b2861b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdfaadfb410b5ab514bda6a765e8f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0249e34bc7e52107542a9686bf1d9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d46835676cde6d35184d5e682f5579160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324a222967782043393184ff9cfebb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6ee6213d14e158c60d045873f205c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed10ad091b27f33c6a6e8ab5c2ef5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22effbe8b211366231bf41d0c5f5d0b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a6350e8c60d0fd73ee75dc4758566165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df813a223fca63d7e466faeb510ee8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbf0866ca596e972bd9ea8c8876553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b175529efd86e362f7e19409d87f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472653a1fedd363af59226eee14343f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431fdc715c5eb3fabf93e39cd3d850170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d17a4cda32dfe56b9b1554ccef9a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76b87de9d70b0eaa574a6217ae6293172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f96a6375aa5feb40420aaf410d4525173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bed2d422bfd9e8a315e94b3785598174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389f7e83b75f6db8ba21888e8e8c81d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb2f34cca3294f5bbb57c7f908ed1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e291b242f39472547670a6e9ab4a46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233a86212708f4d9764f4e5d7fb6f7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2820264f404f61c5f8f6562aecb9110179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a0ab7e4849419c5de9900d817abe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8c38349edc79de984e4a99ad6bfbf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178caac934f3125f59643f7a5f2c873b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f8e6be2ac0c71d8ad676932843797183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d948e4bba00ceffc9975a1e611dd232184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740ec91ff460dfdbef521a961563365185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0b1ee7e8c254dcbbd317e23b857c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594f4a48ae4e5d71daa041ca68af71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4843ef82211f13b9c8850bcefb7472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297f94f9a8dc5cd7425245e4c637e22189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e25ca0616df392b59a32a4e6bb7c08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6835159740d3654e70a3ec0171561191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b29ec0e7efc6f1cdfcdcd8a611a065192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1dad39ec213088f8c257f868587da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af433f15aad15d32d13746f70a0a02f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9147c8b5f088fad7f280c0ef3265913195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ce0687477a82f5d6f780ef93ed8a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881f6514e30e0cc5679e464318d03b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b57eb2dd39c59db19e86e1f934c05b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e1dddf6bcc15b4d3740ecadf319f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87148d08251a4d07e507cc1dae4040b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc250d01d5f519611c8cf60da4e67c9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1061574db367f709d5a86265f9eb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832ceec740265dcb0f63282e3d2ba1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40557721afa1a1e79b39714d765168e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a073fb55b115d641a1cf4483d3f196205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378277c19ea2fe55b460607bee85dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978333955bc0710337b19cc205dfd76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804491af63165cd8b44fed8fbcb010d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b82b6998e1230b4e25ada9c9fd6c6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d64d553455cfed5cbe7881a926fed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf921fbdf32ddfeda3e21bd2e3adcc78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151a43fe045e2e59d69a5fb279a9fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31d1c78b1d51b95f53445a9fd57474213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557fe6a81d276902aa1a23000ef336e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbae140c3e4992a31c4e8866fbff057215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37634bc72a283eae82336c91587d2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34881782f281d607e23764cce285e65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a682fcbe2dfd90472e524c681765673218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa328fae363cc61407b281862b40ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fc33bd4ead633bef20ab6f4143978220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b590aed2edcae0de027c60d6bbd2ae2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff398a0532b51b682f7b055efefbcd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64b16aee9db997760c14afde06faa8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a61b9a9d04c7e325b704c417a8ecf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b98e7664d2728aefab731b7fd006b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35621100c8173844c28bcb5444f08de6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b000bf3bea1d65db4416c326b6fdc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d39199df5dac696dc3fa48cb97f68228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b297cea0da964be71a4ab41ecf102ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de979b71625467285ad6de6aa61bf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b1d86b07e1e64e49310554ff02fb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8273324fb0d7459c1b71a94a8d52bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095feb34ed9ece7879a67e0822256426233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9765b2f14b625ac578c3a744ada388e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab67c71b23a71c04e1c4ce8ffeda0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa55a9816e42ecae03f32c3707d31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c2ed3ed9da1f758718fe53b5d6eb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212649045725ee032c292c826fac9c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3ecedd70742a135edcec4f9959ae5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8853c50aaa73e3a068c0252f4879bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a307d126079a8b7c0c244e51c64356241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6803d891f5bf947c768a7ba9aa6716242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123f8e56e279872d524c36ff94d2bab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe515fba28f53b449c2df85e35de55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67fe605cfbbd1d41a1c75734eb2d0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609ceb83d0b274162b9894b7fa006d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd140d62dbe87675e81b4d0b4fdf425247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff3eb020aa1098b6cf1fd676316b57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09567d4cd1910b348c5d4c10b8ff25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926a686b5bb308f84cd63089d6d1132250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d96df259b513236b970e2aba0edaae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084fc08e8847eaed053e0726f713752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2bf507cb81a7598983ea44d4261c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ec6871474c31b702de4db5df5750d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098f21704113cfd3420fa8acf8e8311255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ff7dff0ce8b650575758b825e89f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c62bfecb339511f0d18b458c51ed2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2987e7e1a18619480864da78efc07be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a27a0a793eac2c82ce525fe147b6fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc00bccd0a6bf8af7be5abdf0e9c340260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992dc32eae6b296df8c856f57779e1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d5bca1602981d0ce90ebaebba1153262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb011a48006c88b87d09faf6aed5acf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee578e2cd8f1f27372ca62dd667fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb724e86f2d3da61b197dd13376f97bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9daef73c8c81791131ca92a32154b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d86d8d881c324af5a8645e7e594fd1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def42da261a46d1ff4df3aab39f0c44c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e225b2dc62dcb83ece4d31fe9e73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f01f3e54cc337e95058b87c11a260270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87fb221375d682a728872a1bbbae98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2057a8b461657a8ced1b5c30bc82e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02e37aea9de3225537d09367cb892273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda60ac08dc5e488c5b3cbc198b5056c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f100000228f7c50e8046b6785493068275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b275908e228c1225c0afbb6b7df5ca3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878f6c3e3537d714bb66ef9b8dd503277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06dc02ef41b975e358271b502768ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0225974bb068a9416888c65bd6564279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36175c7fbd84c16d084370eb12f5a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93181106912528dcf03885a7a3cd3362281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70baf58ac1479a1f7acc8975412c75e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6f16cd024b6057542083d60507499283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c92d36f3f0663b0336aca4fe2b3940284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174d444fddab17ca82ca7b0ebf3656285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ff0215576c7b0107ae04e88f52bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabafe9596ab58471a5f9f9945eea52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35759c77d1d8c2e6390a40f456a133b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7204f7d4f59c0fc120b0186563f114289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4bffbffcd16075f4d3ec3b5f3fe27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df143ca17fbddd9d55691edec7a8e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5b840bfa4a3f0f8f3e4eb0023558d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543471fefcff7a52560151cbd321d43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc323ecafccf28e681e64b6e64313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9a444e1eb6767f66eadb271072ce5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba31c6fa73d609dfe5185490528232296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c74b749f0bb2bff26060996c5fe7fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4438510145a1e2bde31a3c648a34f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5911e20de0bd6674cd81c54989b5dcf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abd1258fcb14411b248bb83b2bdb3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c92603d1e57c1ecbb6759a8640a06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8670101c4f8ae8648ee4b87ffb2010c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda1d347eb6b7cbfceb9d1b2957c726303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f97fa33f80cd848efea2bb156a6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28f98ad39fbc70abd95d27ecdc6959305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c9939217b7c9a389080f144727309306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13aa715f61c0fa7b89767aca77502f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612ab75d9d053d5090e7f692e2306b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83577a26d90ab5a565116f8c257c37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8cfc13eab3875594b84342a4c6a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeb08e709a471fac019e5dd6e53e31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b59d901ce3c193306c59060218c5c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dacd7363684e7425f7b7f0d35adb29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6368a4d9684beef79492869523b95ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df5ee21b67c0f40edfbdbe4d7ea887315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568b8b54ad73b16142ed0de947df983316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576b283dcda4b3f983f00c725459bca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f60d9af30163a74f382ce3ceb15bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccb41a821976afe6447db3652aa940319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571b15d216b5f2fea10cf81c3e7ceff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ed553c8c5dae30c2f5ad1866447f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277bbd6c6aaadce41f11d90501f9d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44364bcef178a4ef5c6317bf128e3106323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d5743d4a0e6d90b11aebff8e25d67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435540dc26673a3b42c35065b95ce500325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a4fc33de1f029fc86d3f18890210326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d72c0fd60cdc7eace2e68fe96c382327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4c80b8e1bcfa4965c0eca88d8b7f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200b3085cc5e7543db4c6ff4a5b7bf0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632a09dce7d9aad702bf4f69360e4d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11352b558749272bd5331843ed6e7a20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683952c5fb67ce1354417936b1b81e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426caeecbd71d0733e50cb904cb4e157333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fd169234b6c14ac80272cd7df86e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673bececd609212c24760c42cde6487335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403afa2f081d42e889f391a85d6873af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba913a9f4f71a214be8772de3a1cfdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6f7bac563f2c765209e47ff65ab44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7cf5bf0fe9da47e488109ec170c8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0e550b53b81cd364024fcbd03212f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b19d3ace73d17aea5aceb3b4477e89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2132859a4c624a6f667d5ecd5fdf89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b39c4e5ed40b83a39c629aa1400184343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60a6c51361680ac040eed280034f8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26bf7ca8299a8ce5e837615eecc9c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25c233ac3848105ae0a06b4db720c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf678db08459f40938a819c666a5ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f18b79a564dac29e7f64484970a2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725e874360602f5db6cb6c837651dbb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9985438e0d60ca60a4c91358d8817350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f9ad43d83f0da0e44f0036dc1c6d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147366ee0aa455de498c4da0ae861df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069754e4353b33168697c39efff3409353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9f098265cb67d877277000d40ac3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f1f60a56d8934a41815eec971bc9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fb9fd8dc6e3d163a62c6b4093d607356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525e1e8f0a4af536190e6caae9da8fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531e8702f9936a49f764672f4926146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae4c93f6d1b9ebbc8f2687d95dde3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446472a5ff51df1e73ced99fd5e9a34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced8df4a950784e5c419a5a0760d79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b6492ab40a59f51c0e8964ebd8e5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb703a64a053c2f0c7a8a407843ba6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c25da3d42548fff1241a7c5066f6ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed0d1adf9fc4438fead03d5a7cf7eb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecf574cedbad2d81fc007a6ed8da71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d9ab82b630a1b607f3ac79f3d691a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c60bb361b4d1b58d18fa8efe253d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae68e6d7e93e7cf05892bc9a74dcf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4721993b425784debc90c813604241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd538161df5296903275f99b1b07eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af111ac199a78fcb6ec0eaa569a22e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6977048cf27f8f0273275d4f45f608373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1352e1c32fe366babd65da80f86d844374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec536ed24a8e7019276427ae694faf65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4470b7ed13ff60c017810c8bffb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a227777b833bf301a875eb230b1aa66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329617bdfe087e7cfb3e780e14a8b3e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a49d8e79d7c3e1b5e7566b70fbe7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d33823ddeaf61fcd693e28c885402380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d9ef49cee2a1efd710c1cdd8fa988381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701816bf17cae2f696404bfc8bab13c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a3ed96582f4b1c05b7748f52e0f78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cabdc107f4dbdb5fa6e64444ec92d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d538004dec575d0de0b8028449e6c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536614ec545f730560a4271d4262381386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a460a66925ae24a90460b42b54dbe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacc88c5c57b811dec5ead85702b0f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae15861c550fc4c864c842addbf3945389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa66b01531f6ad4a48ace92b40fb7f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dcb22313df2d5ee1fb7ad3a1b12c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b299eb16aac65ebd3d3968f5ca510ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d18963eac4d68f8d41d9646746fe1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d7e91472a68fde4efb424068404c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95b870ee24b8fb65cee5bbe704ad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb309c7941d64f9df0a68718c27c9d57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d9c5f54cedc0565df76f8c960598397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1373be5926bd1752ac3d0f7a075d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1dbc2b0658c553caf5924974ff10a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf301ac1300b7e5d7317da8b12f493400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73745961b2bfab2bf1402f3dc1f501be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf647f563327e6c6dc939ae14fff274a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f3541dee095883bc55c81c4512133403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3519a7c81c76d20d184ee1af82bfb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbc90ab99342ef49f0db0f8c5dad5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4ba1c6cbb7ce4eb80598f98ccd281406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c93c059e9e7a96e801d2b92cea5aba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfa48e6cad09d51ed9e1d696710a9d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521fc18ba433448ee4052d974eced68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f46e4e02e558cc02f4e9bf84bdb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e800c817e56d31e18ea2dc9a1ad84d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98525fde794536c57b446beedb276eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb187face90119189b4591580ebf5c56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f155d9e2fdd68f1e02ea01a070e2fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3fdcb5ffc602e27352b0b8f2368c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b6cde1b619e7a6a22e18625ae24b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2969672190a4d165a2918a8150dda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec27e22e7ddffd196826b734019a00418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69ef8cb2fa6198bd91571065b3b64419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58bdb8bd92c4dd7bc30681c6d1ffea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0546dc820422616aedba9c0ab5ae03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4fa3153e14f831260c8dc96051b3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dadf2f8be567a05e7f711588ea655423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26560aa3b447dd8743e9c5d451839289424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893a48fd1bf2852ab3e3cc7de5f6665425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a242bd1623cbeff43c0af19535102e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc933a35ad668b762a1da620d8885d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608cf53a5ac7b5e20d018ff79cd011d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c3ea1a6cf8eb3b56cc5ead805473429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcad385b683f9b0909ee0ac5049b556430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81366555f74840c6b9cd56cc92d04a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc595fcae4a7c6d933787da8d39289432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6e2dc600e1a9e936549892b58cc1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b9ead29d5d1dfe820ec0d03f0fb8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad34d5c49001e91c41ae9b8a4377c63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36336c8bf9d0216169e3eaf923c9713f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5c6f8c0ed10eefe8681f99cde2253437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809d95dca644e3e23e06b6f85f20780438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111ce65ce2cc541890991e46c1fcf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1892345ff131a20a5ee766cc8f2c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4778de815d19a140689bfcae67dd1c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466685e316707e22549758f6bdd245442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564218b34c584646b5e3fed96ceaf6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f063d068a0cf158c96cdb683218b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f025e0aa7dd73758f2d71ce12e13b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf39369e3099888bebfe8bc68d85813446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91d1c53c2a91570531bc87733c6c66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4597fd615395ef4876d9433d64a64f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9f566a0b4eedea40a4ce9ab8552a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557e672990304819484954f11c3b3d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea4e6cf6ec0252b6846de26420402451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff8a3617e546aa228b8d486a99c817452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c23a4f26f684d1ae7887f6a92c379d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed06500ba900c05d37cc03ef292c47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de28568f597550660d8c66c49e1bdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ab60edeb9990358a1242d1a10cc03456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cb22faa4fd1288349270e3c304088457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b507c4b37d8f16d9a6059bd6a914458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09a30f652fcb54f47f64ebd5e59cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac57d42ca2193e5415e64de872927460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc704d58855412fb0965658560c8cd06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad99aaed8001cbc46195628b0a5f635462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e370559d4e146731325cc9bb7173fe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f591f25ba2d098ecfbc7635ce65ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077886c2b4eb4e7e2155756163a16e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31aeb8c6f42c98f79d4bc66d29f2e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0042f41949b1b82033da787a4093a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9913cb248b74d227a4f85a226cce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b661b90c6f2d974718ef1c83eb7e7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cebcea077267561664a691d881535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb374168e6b7b2bacfd92236d18c8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a58990495ffede8b6d6ffaf9b6cfd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650a9f537859140cf8f6b4f4e06d4af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21105aa489d7bcea7a96a8623b30b629474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8aafd79591b8f4979474d3843607e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8bccc2f6077993a8c04e789b84eee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac516014dcb687d401e4e2649efca71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a175b53cb2c27da97b4848a6dca6ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24867acf68273d7ffbf9b1a20d055b91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec91914073f5d18d5aa21bce0c0f0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02c5506a8235876812160fe4d53f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cfb9491efc1b85a85c80b71fb0337482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c0961c76955b4b5d0f62b6249213483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ea75d2f3d0f4706b0acba0e53a45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f39c22e3460826edb6f34e826312b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba06361f3376d2cd5860e42caaf9a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8730811ef5117acf6e5a70dd130a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7521b34a41ffd0b6dd2c769595e1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797d6037c9a0cc46bfe61dc94241dd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad648921075959fad4c15bcc856b47490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b40540f0d8fc9ff5872ebec555326491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1367b80fe7a77aaec24c053fa8a9d71492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb62881d9e6b15ffd8de76ea1a038e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71b34feb8e362d431f72819376f392494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a126a98b56806d63e2ef61f9879d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440eb91dd2907e585382f3cc02e9e2a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139ebbf45b892d9c23bdaeeb45c8157497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a7cac2b0bb0d3667c1c882faf085498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5663fae301dcf67525d756d964a2f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffd1f31f40173fb12a4adb42ebc749500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5a820dd92c0cd7891530792c0711501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9fcf76982793bfc6715cfe541ce4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143812ed58ba3340f4d7f2b33fc13dd0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc7780e0e54741b7ab020a6f1aca64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c322b0ba545a497d40f8ce7595478a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f8835718e174a126c6a83e7257421506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413930518ce993bd0688e527e7851bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a5be711170205ea0d99459fd65544508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e155b75dbb4151705ccf4aa1ae2e79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa971c35704904d8eb2820c396643c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2be6b7ea18410287a35f7b3a904ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586c81b5db04fce85d9b230bdc40b24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881577888b75fc55cd5baab7d18796b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e77511ba95975ce229cc7de72251db514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9111a46eee4175044a2afead0f5da5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623122296b1781f7900f16846d4ca5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8497c338b81570e8428ee53e760bbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a97492e67a70f1e0a2dcf01ae704c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9375c38751be12db4256cce711896519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1f55775aee9cd8a11cb0dfa2d7662520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1109ca94e637f3769544b16e6d7348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd7902e0e35b0fdb877d059f199109522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f2a1ad210a2a91e49ed4482321508523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70babf1e301db14d296263999a2cd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7cdd818c79f9d92a0ffcae515f727525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f55bdd20b89cdc8fe9a7536907be0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f79bf7dbb2264ba8bb7a71feb70998527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aeedafe456cbae9a06bf6211b4b81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ee00172acdf1af58ff8fe7183dd38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a28237e465003fb3e374dde8ca931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6ac2cc1c0dd0121361084b7235b57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62f09891aed9355867a4b8299460f3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593fce232fe137aab8ca7c61efad991533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7e888c2576537d5e9b00b15bfbea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97935be1a727d0e2ba9c579c267661a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2361b5d60163caa2bed8468ac4f2e8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b80306f2e69eed2923f7ec86585c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0131bb9bb2c931f877e8c883d76c6d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfae743d7c64b5ebf4f5e3816bb79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c1c58b1edb4b81d9ab566990e8d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3bc2d580b394a2f11a48524ae0b33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f31c7f9f82bbb84ed3c620861373542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a50065004a435bbb4170199d702c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a6c6369c9a51821c64d32c8bf596544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df529b45a8bc655d48948d0d2ab87d0a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af455a4f51d4c12953b03af04bbe97af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7beb7acca2f28af0e2cbf8135cea84a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7837259f18ffa5509821763367a00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5355b66f031768473b37588ee814c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9601668c2c308836bab95832ec9a80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb422591d737482e75191b60434aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22c05ebe0a74f46460fdc02d36e3ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cfd1c74bce05c8195713ba82ff920553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e40dd4d934507f133cc313937b811554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba7664aafb43d8c8d335d3c36094ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b456152e0a0d90c12bff6b59e7db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c610c086602234dfa8df740e5332a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549218b8df07878bb49bc19624ba246a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c387072d45907bc22019f1d990c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde83984c1df787f6a0bee7aea450565560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a98d4db6c7a6c8249763209b33be4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7df7a314dfa65080ad0d404a5f354562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84d58413a3241ed14b1080503027ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48ee997625870d32f97ea538ca658d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a295468a819532a7ae4a11f5cc32fea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ecbc5b63f0c3916dc337d164d0e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532875168e7c4b3a6c53e6cc26df7f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc5cf26e2ca0722a29efc22d97d47568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedb8b3a1fc70ff051d3c7f2d334364569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e78fc39395089fc02ff0430086e254570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e15835f381abea237eae3704611d54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81383574f878b4e20f56a9a689aedb82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f3f36b4a5c6857c3e43e6ad7caa49573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2865afb424dac22bfe19c29715d959574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0367eac69757d6f0fe5d954966cdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d8aea6a7a4ea1d5aae839a8b87202576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022242ceb9df3f52807a6ad7a4bd969a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb696aa2ea919dcf857663a73867dfa8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd74d68ed6f313551f89a783b15ada1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072220124f1aac38c6006082b1d98910580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a3b2ec3f6b79a049d1c86431e570e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbae18f41dcc27f4ae636b1fc70d685582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffd8fc4f4b3374216620e2e2bb0af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491768db87f140d5a38179fe3162c70b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c38b86f5083aaad6f8fd18488a7fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2198aed8396ed382d4f615bd454d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94913c425238254c33a65e4dea8537587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ee7b4119f3001ecf06495b202833588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba69383cfcf6a271ef2482d69f6efb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b62ec0bf53a8888f6694c46836ba67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ce92a5a15ddc3f28305f71aecfa2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9924282f72c407cf0541db90a9a5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaf9904d0af4b3e1c144fdd34c62dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34933fd107dc97b0def8440a442f92594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69f922793ac6f9e01607339845baa9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32b4e120a8dd30dd2d15edeb56d39f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a525e97a812080d79a20ccf158dbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1221c9d430abd13372916a1baa909598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc55545731281eb1e04b11c1326a037599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a2c1207dac0b0df7a2149d37ffa65600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f336e2fab6b186f54d8c823a9f4a2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef693fc748e7e06e8ad95b965bae9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43c66c320cca4484147c031a976425603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49b12e84d5842e2a67e2812eb6dda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c44ae6b7ed9de047079db147099a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9a3d97b44582c0dbdc4995e29858606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a24e882aa30a39aba95bbde7b1f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3c418307857870d7c38c5f1f960d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4193755ad49daae848f6a44d90d516609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fa257817f6a4f842a9c5f35453557610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638762f52be36f2eae2788c9c62e66dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23429c529ab7efc4038efbe6311e395612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5db791f2c7f836b826dc4a3f54cf0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b8cb6d4887d9492fb58b184f3675614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c453a2ba0c8ddad89eb30675cdb6ea4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e0e43976f651e2241d522095579b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a466e305b01e19816064cc4090bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bb479daed0d8d9e61eba0724c335e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7959ba4da0b592267591fa51c7b0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeb862a3aa54a0b3595c539cb1e729620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfefb7c053f343961474b18b3b0832621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1df2acc347b78adbc77705bc92a5c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13fc41cf2b895cafea6edb1e5a43b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd164de352af81374012c0c57a4747a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1bd23510ca0c6827d8621f4ab9165625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47028acf395ced553fd3e424fcc6a045626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8019650ce94d318b1df0ff0dc31c024627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a40b2cbfe0dd67f664a82ccb2ba05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb4b9731d491905d3402b50bb248c7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ef60f3d30582a0757b44458d8acae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59c31c6953c27cbb540d34d61b874631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361727c65a63672788f3409808dc287632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7e50fbbbe728be7e8b50abcca30d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd8cf58b559a15a661c896ad3f8faa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d36dd9cdb88a5513469cfdf670b21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b803dae13e433a3b9e2da1ff12a2357636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45064593dc3b0e99991876e49afa9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82592b6a2bc60c915b5e330b76be4c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bb00ca380a243cefb769a42942ef2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791fa49d194c660ede49a0b369f6261640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393341fc5c8cd9a444de8bc9a813696641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7e28e14736870f3692d93e0436b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dec447363b3e74cfde86c798a5b6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb96f05e52d294deb77b6258d5a199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bab06d6f2f091cae1aab7b45c69aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628b5b34bcbafbcf38c7dad2b109c4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeaccd1f7c59836ef939d2ea041986647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f27b2fa489b0a4306cbf9503d5a55648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08705afb36d0d6a626d14fe069207f5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60135fe6a22b84062f2fa29198977f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677254bdba5ab9cd27c915c22d27c59d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a785a7c03b8adc486c6926eafaa85f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b093f3bdbd4fdff4b4ff6f6d10c9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139ecc88be3d1790a9e8c0f200ebe1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298762775339bd36fb2062dd0d7628e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812aae19b12059997ad7306a6914df2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc319aa0d7cf1f0142a414516962e9b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cce2bb135702dd1b1e9cc53c277b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159caeadddae4984543775d98ded1f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a65ce59dea7b953072ebce71a80095660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958cc75aa3afbe52027e18910a89f8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd610580370e35f3ccc3abbb2f24ca5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df82ba1ab4bc09ddc34ad45cda6e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb582bb1b46c4a16d0ce08c0005f04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced0d29412393b6e3bfc5983c1b324665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd266ab760c3875da7f21c496e36581666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1489332fae9de1b93a10c85b71fc4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c8fc7db251d7056f5d34c3357f2b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4fc7f8607ec1eac795b370c6a864669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbf7348117e57179bc2e9c4702671d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2bd81d21ec49c08fb0064275a2537671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d24b2ce3c82ec156c35031c4ad8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ef1549e88355af083dcfe32299aa8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80e4113829a82b6df7b2d3ad5ca6dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864c732ae88dfb37f60f45db0e02527675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01e94f495a2b2027d8246a5a7bf767676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9744ef3eedf604a3e34c3583c6f83d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4346aa07ee7d6cec5f6205468e40177678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5a609e3351c966022b8fe5a16c236679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189922589057862755dd147e9e915b3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0226bca167431d60c395283d3903d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f215dd40ea96349b49e8fcc6237e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f23cfbf9d8785a86442184e6ea2d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a450eb1e5c047102f66de9fcd06ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4bff428fada6e43fe45c9418b77a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f2fbdbc07ae9c0c050bd188d9167686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d3d240c7dfaac89eb2d84f8533feb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d26aef6bcae2bf85c911f750d52427688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1181f2823df59c0fb020ed51d5c88e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555cfd900ba5b95e98be0777f7b4175690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ae7e418ce8a3f82b82f28910e5c5d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7a7264a5521ec7eb7ddc905c494ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14910e428d77e99433cca702eebe9a5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44533a6ecc6db3ea1c86deedb3ffc848694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a308fca59fe215499e230b3824f295695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb614c0def824501dc6f845a383e0b76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4b5c683fce2b119b0c1797f76bac9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b9e37b977b6acc0c3e4da743bc38698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0cf64f33f26a6d661ec08ce70fa16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b4fea60675277f48dcfd6e1c356a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ed54864077f1ee8bd6f72e915ab67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b900a0fd12c2059c09eb0cfa057c22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863e5163c9c633a7bb3855107147676703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e2b65dd578de0e876c696e77a438704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deb5b9c78ccb892369283ffc9b795b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523efdf1b28707693f4679e1a1839218706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319350906e9cd818639bb7a1cf2193d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c9b8ef66511a59071bba344a07541708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d2feb9974227fedfc31559cef8fad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da632c7e0e4ba24ba9f97b06275bde2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8ee30c40ee93c11729d598fa7bcc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f1809575cd6b0c993ed3edbdc4f78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e3042343e8d581b24a743a2f8de1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e90cda8c09fb3ed73e66523fa265c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d30a94d0ee2bedce43afbf13bd3b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f05a331e53cd068957e608c3cb4c18716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23801767e80d24786acad69c2b0424ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f81c35bd693e87e702a79cb47402718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8112a85225ff0f54b7c941725ec2ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b60e99a6f05c23928b6eca8c846d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa548220e7949d988c1622bc9733499c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a2d27dd134c707d2c259271cf3eaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4059f5cdc2af6e8926f734a8d68d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c4e197e554ed390dbdd1a37b7b13d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a9f114d73ab560b8742eee9af1e74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7caae71ca07654537829f098692b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5eff4ea6f8cf21e61502e80c7374f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a81865c5cba049ae892156fb6396728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186c7d93c17f214f01f6464d594cae2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12151ed2d843ee66f6fe11aa7f56aa7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9b6921381848536a84b7d147853ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d914978a8e784604e24010bdf2d94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82b9f49e91372ea8648bcc90790d25733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070b4c7135fed26f677f6d5c7e054fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bb558b857fa5993f01a04ac529b7e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf5b423da71e661e365634b9bc56d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee6b4dc4f99ca8ba46bf2145dff0cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e626f645e18fcda0e2ad37cbb59e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d226430117d1f0fc9732435bad84a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd2b580ed64d230fe19d2f6fd9de7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5139fd149a4fb3fcb69481042af5a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24692e9c3c9d0587fb6226680790093742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad660b39ddf9facf9f232f2f9359dc8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208349ca3df0d19fd25595435e9e75f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29732c9bb1780beeed3f3f6d96e5adaa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07446c80f13f038b000769531f204f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56aa931f00ec349ba19249b790b0a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf9c25127170c693a87c8fbc25539748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6936f399bb2f5496833aa51cdd715749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d5f9fba3d81efd816f1d60bc27da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd6ffcdd012c604bc4e5a94ed83c73751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6234f347f47bb3724f39b47f6ef3005752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d06d5a9ed5199b86c90d430caa990753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4decf52f32a1d8abd3a7646162c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523ca27b8eb9fe0dbc97c263114e50755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2f52781dd9900c3f404b5af8a447756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e61e1465442171bb2587e3ae8a4c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf89357f1ae6963fb816d15b51059c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756fb526631b882ed74c8e136d1cce0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>