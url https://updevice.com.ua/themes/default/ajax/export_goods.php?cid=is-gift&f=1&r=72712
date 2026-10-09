--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e115c3f710d173e397227ccab6b391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012274984100b46e420552b29895ca692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda7056f5a70fc9b2afce1d9d825353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0fcdad4daa4713a9a4438d73264d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f942e9de63ebe3647f19d29f5812375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb68274422d860daabd985371e8a656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29ee0d0e0393bc6dd4110bf28dc0d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222030369c76c6321a5c68bbf00dd9de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8ddd52b6c65b1c06d4df753917179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f14a39913f89a998472bdd67a722810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e6dcbc4115c9ccba817be4b32fd9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0bc35d2113d79f7d27affaef1712612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9912a0f8cea10345566117b908dded13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce07b1d53699673b662c1583b99720a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2e0a9718f4774be0afb5e6364bf9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296306ca6e7a0ed05659f13e7d47dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf8d93ee786e8a4ab3fb0d402fe1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893319b7d84af8b543148490de7c937f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c047830c52f0047785ac9736c053d5819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647caee0e208c222117b31dc2529d7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189b8ffbe7a8896a76e9ea0b457a17121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a255b5f8cf99a4d0a192147624b2f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdbbb07b505014838b8943822e130023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25949543bc4608157f871497e67daa924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be776769e4ff274429f027cd1430425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206aa80c6d02e35f8db03034bb1966e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b9c3b9bc7eab1530a1d1d818e9f0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e61da2f26995c9ea28747366553a2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a8084e592579c05eea078e3e21f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fc4dbcdcaa2fb7494b00079608e5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7e055024f3e5e73e01f8428bad0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0946b967c4ae544e187dadd3ca61ac132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04da249012ee8d47d632855bd3ac7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b9cdb78fa143ec21d6074eb730fdf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a50dba186ff5a8701aedf210185b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4c65c7cfd33629c1bc0209ef42fc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198dc01f83add2636e4d1ccc480ff2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab009a09fd9dd6ff6b59b4b6e442d3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343dd089a66bec125b04a262fc8fc7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f923324722ed16d205f5662d2066d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b634c39cb9be1cfa14c1d3a4a9024141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c379ecc018b8c2ebc3e4f8fb5dd88c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617667f2829de4ef8b09ba22bbcf7c6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d97af3f16095928abe5f68c77e5f7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc8adea4d110a6fa729e17d67fd6045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86dc42fdaa82e8a9d7c35b009761646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ec1eeaf2c9435c8a95cda8c966dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a626e9c9910f98835c86f3bfc2d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bd9677097637790118291e34422d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59582c80884bce61664754e44622550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fe9c9833b600734fce6b8b39105e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad6b6e7a9153dc74680f6cf37d5d7652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7d12565eac7e4eec6039db2722d4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73491e60edb0c03de0ddad23d64bd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518992fd1f3fcc4c3c15135de3f7be0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a210602d9e96da2084fc3c0d96525c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a32715f1597f2e2b5af9875e0c258557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314c28f8b862bf404387fc15191cabd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f12053fe4b659cb92e64b7de58009759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d60ac2666b26d5ffa538544888b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6f91672349faa6e0a237d956e7f6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8e2f175d77f083dcf8264ce184c1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021b443481aa721224df4f5db29c5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0d30a96dc3c30350a73fa1367951164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a1196aac0db73935f6d7c5b4e6cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f105875d32d3efeedb835ac8d126666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699036de8c8799f46381e0142890dc0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cafed23c6b8f4205e7b64a5d0362cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00e69d2e1f581248bcf0ae282bc71d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc6be3a37b7ab5bd5e1af802b111e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f663a6ac36b9a6d8840bb29ff874b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491a7e9e66ddbc4a9e25ba9e3dd5d8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5585eeee0eb98b43c670cab465ff8d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834129993c3e7943224d9f368a33c98e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34832e1538d48f4cd7c06c8736e08c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f30a5f59db25d0e3591fe511995e7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46901d0dbc7fecb641c8b7025088f477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea38d513ed74aff3e48cc49582e6178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43eb03ac1a8c88fed73ab1b90123de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616973788dd8c47c5707a515981e48580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb47f3e343387401b6980bdd18622681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71ce28988a1b1ab23ba64471e711fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dce43c01c739e49ff4efb6ed61f6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35209590b760f2401bd3824285bcc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3665f155a2a7713eb50ed2e78dc9b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554847d82ee59dd3888d801ab87ea2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6800a1245b438c6bc0ccd2c9d6c49b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c492d78e17af345d7c830f37ff80a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de11c8b5c946c9a553bfc9069ee193f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcf989b971d08c4713a1c3754b5f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddde51bd7167f901b2d3836385334691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9b8aca2796831be8e38e1943626e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15963a28e906c5f18308a2afb3a9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e177a6483c4624009b689b73df46fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb753f4be4a3e8793443319bd369d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b123d615350d501c7101747a3a0bdac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df25074af0896b1e9b382e9d476fc9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84617210d45b18b0465084f993f1f3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c1b46d6507bbc44dbf5ac263f7b2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a35fefcfe4566a7c16eff346c92f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59a2d3c6b57b196d5704e7ff5cb36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40551167904db215462bca04f9ee74f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f46d2b027455b2d00bcc545d116376103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2cd7130aa9d64cd8a1bf65b3fd754104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1e79728b6a07617192c992aa7add5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2de46af91eb3ab3f58485d2abb7df6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30add26cb1f16a203c620e4cca715799107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c65ff91a234e064d93c5aa891eee9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd771c6a6dbce7d305c5fa492e9743109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808060a40c88b4a10176c84c448ac1cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974abee7ab848fa5d3159958a27b2cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b37e9008ee9af3881d91eae2f9348112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6e000dfaef45e63124ed336321552113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c53d6a1fdde970eeefa2f1ba24007114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eed11a725c807694bc1e893357f4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0e408a76f5f29c49cdbaad67dc1bc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf088c4a68c1c4384df65f92f0e0e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4eca3b143fb8a1a299bea792e6d647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39700bf1af16668cb32bd741085bb981119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e438c11e467a2193c0d6ec6aa42e217120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267ed6b65c6d9268d15f447cea8be23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24584583fd441bd8054c0a7f5e6e6e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b3cb453683ec14a4658f39e36868a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8bf7418662be9f2d928dc7166c05c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340c312a2024268d5c85ac9ad547de0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44da33da048245e7294a855f8b02b04126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da156a8faddc9af5c1ff81dfae970691127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a413d5d1445cc31dc83ad208581c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ea9290ce89b9f0ae9c998ec158e2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bd6ebd91c89bb78a828fc45f5db6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06b551ddf92fefc4ac75ea46144505131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1df8751b8f201e8513528550b55b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28f299f6b1f38267df8ea04e6704f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3fd9629c9655503e9796fe035da54134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763b6acf7d802fd318ee895d987a83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fa9eb61e63a4eda1770d58d64a2d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467533306a1f7da3c20ab7d03e3bc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053839333d1d70d2892f7a1771c9b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6815c43422e44ba081d74905bee23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee645656a23c3f18f0ad3325e7e4f254140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbddf01069fc816d02c92727fc5699141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c4e5e7fe41914d0e0a231f303ab73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9aec0dcdbfa5531e0c715dfbb5349143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbd75247805a20fd9d4e497aa65977144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68bc4c68ed0f180fcf1f65f960bb12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71caf11aab987bf96308bbfa2cb882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6b91eb306e55beaf4c218ad7486c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c56464234f8bcc6d2314b44286fdbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cab87e65d97b01b37c09bd4df711bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3f3029818bff702357d3406fffa33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf94f98ca8026de0bdafc1c68fa919151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cebf3cc7f457273d2c3ac73f809f2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176853284944bcb94b8aef8bd8a9b75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92984aae154a8868e5e7012ee08160154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd934aa80c94a2908d89c4b2ccb39ca6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd2d515489a644362d0b9c80b95564156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ba9a9d6b83dcba45968b1d85d7c30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b9b836009a27bd34cd3f849b64072158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7b6d692ccdc38c450ed064972c23b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528b02b7065e4214dd74805918c46c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a94b6553010482c7f8e8441bff4d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bafc83b13a464464093b010339400162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b47fb35575c49e6426d76dd59d104163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9439cb51c8ced63673e74615a09dd8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f934d1747db442f39ddd7c576a582165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73ede6bcb4de3b43b4559bfbdb112e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdfa4efb2ecdf27fea1dadc8ac7d71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4160d948bac21b1a47382fc8011a097168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce934914f05d041a26ead45ce1f59524169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871e97f6f1d8cb27e45ff995846c334170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b0400944a973840362ff08d0c987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347d8b2a5a89115738945c3322866d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546bf10c4846fcf1c9d906bd087e6e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce714712fe88266e0014700913b3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff271afdbc14be1f6377e4aa674825f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340cbc715384654250493d4f9b171e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da97ae54abcbb90f97aa8bfc7fdf583177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81323baa40da568c56951af56a0a9bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d34831515d7662765ead4119304e0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168afb870b123333e99eb3983ca2ac91180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbfa3c12960a20dc797e47f0058bdb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384aff5facd9d285df6a14dd75f4542c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89247f1fdfb1500d2aaff860d2b452183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0ff75f50f60a7ba478892904ebed6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59efb47b38f7cdd6801b23aaf73dbb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59807450de023dbecdfe9a3e8e5b66186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2cd4d4be1ed9e2a6590eee4a869b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1abf04dd36af344a8a6f18e537e33a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5619f3a91ff09501007915d87fff009189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94cd114c4f8a0ed2917cb69dcb573190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e32f477a1d62fef70616a216dbb975191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97298145dc1f308c45faafd7d67999192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08412c7156d06402a06db9328acbafe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537237d6ad96ddccf76ecd5e4ff634ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f1472be1d1cea7298d6fc147910c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489188a1f956343cb90f8dfbc6916f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c35ef5e44f96ab6c2231345cd3d1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a9d9c82ed86b44e03aa5a833d76e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d8438d5fe22cb2d12ef769f57f58a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2653cc408b7d7861fd35e459b7add6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c47d035b13d7e787f4f18b186f5fc6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d01ff21d2e392d3f0969672c171c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177961769c5f7e8d402a1eafe31633f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc2f70d205e2514a725736b3bc1afd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9411ba65b42d6d2e51f57837db0b08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bedf4d4c779dd5b63802291e051d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb85629c00ce93ae6931403acc4452207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508c2d2a7a98f665252342b2ab98cf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c148b5dd63483975abda4ec4bc3444c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c8b6615c5dcf8af988d33c877396c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bed1e6d24b39e548cb747e5cd7ca9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195097f5d51026e906037b056d6a624212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee7a4d0b74cea878845730d81db0b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046acb0577b1e8bb91a0a89189cd4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5b2706fe09f3f6226238605054069215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649014f02428f536c026949bf6cff0d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200d40a836a6be1a87d8e17039e37ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457b284542c69dd26478faf8f0df502218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f36a03da8b0e0dcc5a36d7cb02dd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bfa2315dd64f3658af271a4a8de8a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94e0d8810165440ae1092f8bf178a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d192fdfa29963659815ef4d5f1c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528659e312f9ad38605a07b08b5831a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93815fcb54bca6038aaae6af34742d72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ea6a94800971c56e33e95bb5e440e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a2789affa878559191bc63b902d99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948999e4e43584b99513c93fbde8d24b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d61f21e2a603eade239d084c6495a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4135860d8e83d88042c411891a77f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7c831f0db7465038f0c3175e544c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d0e8bdf15f2a01ca494dae71ae99b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edece2a658cab41d0bc524a93d482b8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da117a0e55881f3bf37496ecaf6a87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c85b9bb65655eb8c550ecaea5c6ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfaee292ecc7b7b04af665ef464d1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9b994be45de34708f4fd06f30a0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9315ac6d4bd9f2129acb83342c5e00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2ec9f2c98aae8fac90cc59de34659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0676c8f6ccbc548444a0adffb0bf43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac8284c546865f95184117c810daab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5753127e140de58d5cdfc0b4d9844f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47226d8d7aa062d7d22fabe02732c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab176c909044254f8e02591d233a3e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e32e04ede76267094504110163c3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e66a891be9b8240e9a7fb065d466245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ce55540a9443e437e257d6d4913e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f5bbc256806726509b69ff44d700247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d9fd9a3f147e497a44f512b53934b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875f5ec48b9307926ae1ab24be9300c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce74c9e94a6e0d7a281cbf3916b7eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17537dcd22541cfe4dc682352b2730d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec7d27288bfa92d71ee95755d7ff0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3874f13219b20bf53f9787c9f6f17e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d482aaaa11bdc12d0bef8ca68782f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc134486923ce64a7a020ed44733a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe254a355bdeeca6b4889c4e7e048d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a07a2ff1a3de8d912bfbe8708a087257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b942ff0fa706b8a3e5300c1740ab6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe55ce82be313cb50508ae4a885355259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0679561dcad20d3d75d9b2df40ad371260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8656fbf2aec6c09ce794f95fd7ec0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622365664bccf0138e4c0330ec9657d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2f9b17b886e463a68169ee367809f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64298f1e9e44bfb912aa5bcc52ebe8b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2464ab0fa940dfcc84387a510b0b98e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb321fdb073d3282ec3a5834dd449bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e7ec03cf36dfa2c06155de16522c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e292e3ad977d5354710cebd67f03b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859c0567c541373b440330de3415f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716af6a01020e5d4fb5b7a060a02dd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544d86462a7e94dd10ca0c10a39e662271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f34b5bb294315b6dfd2c26b539852272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfc47c20be6f45ff6b04bd44cb7de5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333acf9caba9fe9a7f666f5b8336ae2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b9cdaf10a5dcb1b253b22600c0a78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4e84fb38e8511f68ec2758dc9fdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e5112fef0462a81be828420488d65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf55fb0239af81e909a0128b3b461e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ed22bdb8c469aa1d1c70fc960cf6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01d7ab005274cc7f6745ca1753a5c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155794aaa9090d0da3f9350a8139859f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2ab882d85e1ddd05c23baf3b99e61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f922fc82d6549427656ce0f2ec94df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93eb0f747f7d3c7061eb7a4c447a0c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab5ca1ca11a50c80e33d6cc0c4e75b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f936bac4a4f1f3ddf1ade9e4f48c45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef0e03912b6995124421a81bb71b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793dad5cb4ff5e9e871f69291d6d18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cfc3a8bb05aeef8c4d74142e44df7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a90acb1f1d100a447e1c15d234e82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884caeee71278bd34322bc13f663fa0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717dcd88a54c3b4c32c60c12072a15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846873e182d733579b56cc16d9bbe782293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc986692596229c78732d4b986d980294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b667c5b3b10757fa47856c68a7c452295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c274e9b4b16a31c54db0fb03dc0e7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b719e3cc635673ff87850f687b66f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25586cbe929c216413913b9195062772298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f813d53bdf2cc89f250228f189de8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e328621110ffc2993d598fdbb932472300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b03049139965738c62b8804f7f4694301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006e80a283c024a16e0baa3ff6ecb37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a1c626fc42850db25834f17ee341b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89a78f6fbc5022f76b84c862ac414304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af2596d4da908645b8555875740f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a0c4988e6041a5d73da6b60a37f88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dde41342274025f12d9c74c5d9096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e1592847e2da9bb6c8ba2aa0aa22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235ae5cffa39529e2641fb545b094d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf3ad4d9c05451b231e4d556686b03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9b6aab841ade3e5a113a10a4ed108311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16bd5c902bc30aa805b26494ef1e94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a76364e167cc2154dea2c52a5d54d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499cd019491c57f4e0a05b02941565d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a694a610eae6028e2be1e4ac7eb44315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb60c9a7e3317deead2425ec4d9166d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e84e964ba3e7712a4d8024774b631a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c285f13dd938cbafcaec8748613daf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e24867a8667ed652e3412d3ab2eedb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205fcf3bbed691c3e0398cb243c47c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da68dee92d4eb7470060a527e4ed6b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d716b5bb6ac8d58a9b9a712c9400b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991d0578dca584f6a98bab39e0ea358323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c5c524bea830377646b4a50f0396324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b030bc9ba9dfa283f1ad9008ffb6ccd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a71dbda740b0cc8dc65ae07152b4e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59416705bb464ffc0a2acace8ccb655a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c86d7dccfad25c2f02c6b04cf19aae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dc52c0ed041df6b2eacd1a990bba8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c974504e790b809e1ae91944af79b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312cd70b26001540ebe77d067137a9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca0fd16d12d6f80cbe59eec0f8045332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968b27cb9ab2e29791c413ae69ded35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66518d45a2e444519a4c24dd0223b91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b523fd5c6913313d7616ae2399f7c96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadcd3dc20f83e2fae730a568ba94f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fcd96ba34c47cfd9ad35d28cd08db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040ad882014c3d20598156cb4dca60c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158ff800d70f27cde13696d77c21cef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e61c4527223e3e13216dd839967d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6081c0b3636e2c9b66348a5fecb189341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0614bd8076f957ffbf1d348e0e5c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c15280e5dc4c2e18217292f2ab9d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185ccbeb2163033ebcc84726a6a309a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2cd19e56a015449c6bf21b827a7a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb8c7ad13c253adca5a1f33b2bb9f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0a78f3fca6ea2832b370c65bae9b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2391789afeacb2f8a10fb46ae371a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf22db4f5c84213b18d28401b6d401349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129614bd220b8edc5143d63b8e712ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c450248cbfa6d4f9dbd88de85b0f1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee554ff9d325dd35241d0f784182d090352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683dbb6eecfeaf9edc627029041dcd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29659c427159073325610a738accef6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937db6a23bc74254415efcd59ace59f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce391a7518c6b3b71f21b4ca7e7fffc7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215b6677af26359975fc867fa7f8d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da78be21aec743bf2671465f72eb57b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2146e099aeec2e6daa4c5d5be0b3b8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea0b74e6f9d434b3edb5366c8388c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b4b1140853bb04fc6efb6866de73a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388c6d1eaaa33bef3444239ffd0fda4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9d30aa0ea2bf7726415ae7ece0e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1b7cb62b8f538dad55841f780fc7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1d3fe6c25274687ac0f9711c91740365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf1f28710b44b6c00d5b67aea6d5d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ad26d3e128a0cb9e243468a88aa6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09fc0a9f41391cbb286d72f444d62c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7e7d5ecdb74826c1f2783c9fc29f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a343246358a877ac8d6e8e0ce12e31370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f74727d68443b82689c10ad21c0e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e21be6a98b3558ad588b92fb7bd6af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d3e225d54d70b60556ad52d9abe4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4b4c36f2d97966369cbddcb1bcc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa0bd7ab2a00194baf23855f67c038375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b6576b02244e4b49b0d0100bde420376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f06430a15f73a92d553245fd70341d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51c4134da510d6cda3eb7f1f9de58e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98871f6a684a86d29abe9031d63f759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f5befb01e7276b9280ba843526f76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462279167fa4d5808714e38eb4db46c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e7b73f7ec0b42792c7babbb38846382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56e821640ba2451c5a3d7937ea7a50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843605e23e5ebc95c0bb447a7bf32d19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754008c8d3f5353024962237247343e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184d82a80b5344afe8533b68626b264386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d6efba6bf15f97d695e6355562899387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad518dd3592b7df9b28c42790759ec59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33996c9a61488454ee9d17d70329ab56389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25a739ac243b0aecb367b0e3155a70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcbc1b2f4dbc2c283727701553caba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11bb71da094f20731cafba5cc88fc4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67814989f785ba437c79eac617b9f0aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d204e1cce982d00e081d481550fd3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428fa555a12d8693c2dc5b7d1c5cc27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa615c34eb0b895ff12a6ca8693a887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292b5a3d64ddf851cbd7a64c9b6c5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe9ffdd80e658d4907411709c68f58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc476919bcf2faf9957d234c9f8a68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922490fb88854bb986556fb563f782ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7ea88d2d5248957047725b610e1c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74777c0e4f623b772d9d753109798ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcb4399e0c915acde9f4b9bdf1279c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6187dd2fb9e959ba0088acaffce9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6583562e72c6c15e7a1daf8abdff4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf92fbefa66299107b1611daffbde7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665be2e829e8d9dc79753c780591664407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918bc4fd9b0f0986bb2d7669c7809dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084de3e1e2efa6d0ed378372d832e8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1abdc1482b354dadee94587b436a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99b5f92ece57355d992fb6ebf26c50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb34230e9ed767b29cbc0e5375c1db8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b20c5710f3e8f727b38010007995c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372730818a30c461c659e41102eb8eb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e5dcf9a08f752438b7e0f38f10266415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b2fc698853204437ce075e2d7f8eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39da33bc696475b59575b5d1def312417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2e543cbec7914d5b060f3c832d52c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd412c0ba952a2b8a9c60a10e81fdf23419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda5044077c20789e6f1cceb7986aed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7e40c88f3bbf35ab873641c3b8a7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966ab18393dbf504e6b6e1f79ec2391422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08775d130476194708f06ed93646e36c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db25cef206ecec999e694fba295394e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575100a7f0d08c02b23534a589b55f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4227f47f98691a3b28ef2cc4f6a8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca137daf0913d5dfb8e08b21971926427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9c36c806ee4b867d5bca6ef2d3467428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffb5c3e418c2bfbc7dd48b7f146d0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84903c379b93ee775b11431f345ef2f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9383e77607642c1b9e939502d661f10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb545e2cf13546d45ba7f2c54e7b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc06263f9aaa494f2d2625e2a8cef2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c72764a532ed198b36f56d616d9d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a10323253a0ac829dfe273a968b93435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e05f4ad336211bda8a14b01fb564436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d26921cfe06f1584073fb7ec64184437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cfce9deff612948351b79934e5fef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481177329af86824c7945c2b715e9389439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b21b8cb3ac715301ced202e42332c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bad2f96f448b678840522243b80ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a318ff479842902dd07c4e7aad58b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730c7652dad56323aab528c5a83ad5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32adc524c16d5820d8473cb4623a83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330568bb752132dcbb509e3b180e645445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83345a2c29f65baaa22e0f3a527e8921446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd0eff1fedb0601599f1571c06029447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c4ce0d2d650026fb705df65edeb52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96eda5773c2d2fa5195ee64d91037d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea87c40883c1eb36c8bcd01238b95d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6106005b58849686ea8bcb41bc63cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b21ad61afd907ecc476e3523c171c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa6919e498412d290f651478bb024d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ab329ccc86b35955cad97ab56554454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f99730eb61946ce4056620395931c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e70a6ef017e80e89cbf7931b25f7f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65faea8aed38a1ae2c3519429284a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94f3e27b7fd5db307b946205763ca7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d5ecf6ce5f522fbd7b0e358965af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10803bac8295615ed2eb3f8f44a3c49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616dfb249a122fdda6a10e3b19adc28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af0b7b937ed97cb1337848fd1de88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc70bc8445465d2cf8e449a1601dfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511a1ace3b4640058b9c479a155605464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccef7edf22056e2fc86331440f13a68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcb9480201a90a4682e6c761981aae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dd5dd4b6c2b1a50602d2ee30e3f46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ed6df09976671f21603b59478d44d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d7cf6b102de7423c2f748b5264ab8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476f0d724da44db013688b938b35e93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50f16768c922affe1a5984c22e19c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd21147b941e9a486e4471b3935f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c3d3e2e9f9d67e04bf5166c4aeb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f3110e7d3807feb7497e8a6faf6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd5f94c357f68dd28d3f89bfd51a90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789fa86a3a00623eb35c312f06e464476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d444de209cb5f039df52c0e90ed9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5e5f60c5ae19de65bec064e3fa0e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feac76d455bdfe6ea0d623c5481b05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2c58b68d93b5c192aeb30beca508f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb626e644f68805c9ecd0f0b4c05f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c34add08b176b17da27d2d1b0dea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c981226f2ac40fd9449af27e0ae2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042380702133850a1f75387a71fb7f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc5cf3fd428fd3d9b5656116161d4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63aded90512a2ddb57d85c288dccc6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0978bcc2b213573060a2e7c63a745487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a539ea1f4fcff95fad6a56da57f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec812f65e60b82cf489d32bb93870f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86b8609ed7aacfe0055dab539a8fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9387cd49f506c51bc749278f79751ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633d733e42cdd046c585ed477b9b4b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c816964ebaecd9aa9aa37ee57b759e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a226aeebdd3e3cbc9fca7183cdcc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106883b406891b42f00e7f776228d626495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f014dea967fe8cadad3a32453f8f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369b4853f8ff7cf7050319b711eca72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0c96fa4cce57ef3e0d2283ead7b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3bb002f4903a63597c6ea6b6473d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4462069fc30a4c5ff36295e59206500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6ded068bf3aac080dcdedb726ea4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49787513d6c87c8a68fd687c32d67b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093160163acce0249f35c873e4c110503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0feaaa4f26a3dc9184e8d74cbf9c33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb5c57b8ab8f92e08c056e014f1e87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072974c10f2b9279e24f40c73872e455506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8a347e45d34fbc66e28358bbcee3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4ea3da9268bf1a70ceb9ba192de28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd112f4a1d2c0f98cb2afed9cd78d5fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c18e9c182f77cdff2437daa158bfe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4da09fccf0845129c242de638c1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229874aada1ef7d3964981cf3003102d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d555321e5ac0a4dee70c0e5b1cb72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344629408731599c9d4e55106a7e1de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b92cc3b4aff19904d2d462cb5644515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b99820261713d9170881a5339784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0470b596450a2a6e73678fd83ff1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37f8a62f062d7d32f4aa3906ba5e25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b0b07dac978121b63ad8977a7505519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f31a9c058c45d26a34d359d48b064f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b310682e022af92c71d467c52e14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c65f1500c54a9a73e89b794b7adf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a093bbc154930770df700b0701313523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aaae4f6d64cd49eab8ca1219e75d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f928a98b8fca694483cdee24d63d7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9082a0ca8204aa06e1bcf7a432af0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b858f1cc94e4defe00e77253c8fd830527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a29a0a39578578e64154add1cee6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60091763a8c4a86a3b99f7e20d781d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f77528e13245c9b679b0269398e4f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380a16b4f18277afd1ae0fa5e7f8ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec8f80e902bb630e9fa8292f9f8672532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48ce846dfb603495623d0f1fcf7d1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be105e46d2cf68fe5d5dafa555b3edd1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad50b60aa50eef1a8fbfb9738d950535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218d847b1bbb33745224f9b0e87c33e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f290524cb315b6dcf2054efb23e662537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719651839911f6bbd0df599a4cd73f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3fbc892f938323fdd451c9a1aaebe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9563241184ff909d073c467471a82c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef84d4302539b40cf81ef90c5b2e60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07effc5cbf9cc7f7030edd6fb3002dce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e618fc1d884d8496f30f7a69fc4609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb8c852ff948141152512ef0bc49d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591471c09a993cbdff3660ed345076f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867afee00f0b2c5a1560dc121b9a02b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b7b1652332ebd7d9b3cafa3266094547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b6cc602cbbc0f48c8b5c09f6fed5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550b07809c67e0aed9fd0dca561a802549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6aa967dc74b62eac652fa41d38043550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754579192a3592ced6863322884608d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c6c159d4a67ff67de0d7d56f6c1c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccccde0c7fc36edc54644b216c1369553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1fd134bc3df7c1433108ab905c1ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a7ef35a043f27f8fddabfcf1394e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d750165308c2fa759beebdf1c19b2a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca12a97fe8de06d9004beea7f6d4ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878a9b2010a1965520feee3d3cbb95558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b555219b389fb0e7681b3264f55f97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60223d92ea9a9269fdf9068637d2f54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9a8a6ecfdff522a30a5452ca39c4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eac76360ce32824f39bc141281b7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3c5f1af7d1a79caa699e21dec8166563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9515a4aa47e481e82a5a93f51acd8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c40b35d29231db6ba307672d4294565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475349a3f615ccea267d0cf3136c1de3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c951d86c89f3c7650b5df734ef9486567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610014882858db2f7563966a21d743568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda673443e1d6ed7fc3b3554c18e0de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959f2cb0b77e5632911c11f2337dfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0dbbe31eafacf4097df69708d08f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054b6deba8e4292df50acd9004cd5fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fe62a657197fa677c2ac1928ff5dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25711909f2b39bd261108fbec8c49c36574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598de06770151761e79d2225c342c40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7094a0fb66748e71d1030f99e793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c450bf4fc5ac30b87baf81dc7995ef8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af66eb224c03a47b457970e982dea578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb3d16a1a1c8f2c60771690f7e5e26579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069db7009db3e938138b1511afb7aa8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a429f9f15559c5ff225654b9dbe5e01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089c79548081b6c11ba0312fd852af7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1055d986662b88370551927ac702f57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed60f57730fa57c05e9001e85a1c00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa4d920fb5c671dc01b711fa401064585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506e91812aa405d2121f5b2d4e852c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57195be077840139e2de107f2f68c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1115405bb7ab1fd3bae04016b983b0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c7b0bed49354fd06d0265f8ccf64c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714338e53d4f6602a21841feede29e37590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869d11c9e34e4bd0b72f15ad36fe1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376be0188b9bfe62fd6ef3fe78462aa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d79b0fca784ed3ddc6dbef7621771593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bad3bd1cde4ef112c78fcc32402a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e7d7a793d6306da8c7899b2e051af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbbaa065dd3b0a79e3760af478510d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5319008d3f2a1b64d5bb562e9d66d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aebcf06968216b636d5f42b25bbd25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2aace830d889b8e39d8930e0f95b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4555cbd95fddee0ee6bfebd1aad249a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0dc7eb7d3e35ad72bfb9f5bba490b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb8343350e05adb4927db219d0bd79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4728c904f74fa3b743d1c621560ff2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c06cd4406c8d33c25e52fc677d3ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574d06a3146e52a1078bb41ede96b0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729396d3203f90927b71319bb0ab3a16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d60ce008dd2871db41f163fd0f8690607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4167fa1caff9041f67b303a0d296e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1677de5033b75a838807c5b99050a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d7c60a8f180d6c2b6b61939c461d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddc36e33d4a10e939f86fe5326678611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d747c95fbb05c04c4ed0e71707865db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfca2d7c7e5c19a17357349fe9d2cf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ee01dca1002142c82f8f11b4efa28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2510a31a5a74dece39f045630c3fd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776550d82dcbd229894b5eeca22ad99c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1c0c187ca7af4cfd40b0bbb3d7fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2262a09b570c3dae0d0058ffce55b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a196d818a513507a16cc91c8dc122f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c92e87168e04dbcfa6e889dadc4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb95a1e74d1b149fad876dc18bae57621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a08bd2b731901627a3f7006f64f43622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203b572b3cc8b2670aa53c145ee455623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b119ea8801a712a62826c2f06d6eea3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910d7673e00d1feea24adfec1e94b3c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55b3bb8502cc51d94c5df89623bfe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8af9bbf42e0748c4ad469c1db0d84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7415a354460ad94dccca8e9eb15275b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a102462e8725c2949c1a325015b867629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c27f013f67923450e1056a939662630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509be14807f31586b2798eb0674e5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c7d4376d0e0f5233ed20872e1b3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d305e2f751dcfb7e566f83730fdb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc40fe4d0b9aed641cfa45e00924657634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c266704276d6111ba30a48315318404635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53134359bf9e6c3d26cc989e24e35f5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f4a0b807d7f0ee4161491a71f5900637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc76cbdafab4ba53560e43736dcf19d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863029f651e3649fd40bf1532511d68d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de7ac8542181b9bddef3bc9f554620640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae6b13948289e087034439926cdc8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6230ef679ca786ad93faf5ffbfada642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563b0b900b762bc309b48041e8a7541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412dd070c9eab10c07409ada56e5fd26644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2507975b47fc0e276bac9679c4d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edff025e7d66c9b701f0a9e5aba0d4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab16d52ab5210e9ad58678eb5fa06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51867eccdb19c914ec83d5f7e3783648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f649a8126bddc13116cde97dc14e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfc7a1aa7084547322dcdaf2658782650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7315d4750c143977adf001794f0f5f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b972e60c27651e9b52a20a8e051179c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6aba7e9e916a11b99ea5829159601653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2231409c398a9e0135360859c3ad6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc7107f0a5fb34cc64b02111554a32655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9bf5853b0e11311e75a347920338656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a386828b0ea2adde52380e0e45479657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba634d4912f29dc7b9c34f8929337658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad993fb58691d304f96319b400ece659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c7030fd16a00d38a3e7bfa319bde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6476d985a7acb12ae340168380b039661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375e191b076babef2b245d07723ca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9882d5167d8eb30ceaefd2fcc308b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f734406d7957c6b936059a7ba53b4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf08f028db8ec84f83d1b134b62430665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7939a15f2d34be3ebebb926da1058e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125318d6dc11c06325e14f931c2b84bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398727c7e8569fd81392669a032fe2b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dd35a8c10de05825e157ebc751a94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf40b781bfdbfbe9dc5f60c9f70b787670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89220e83effad696fe6cbc1e7b3bc42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e084d7fe7f6934203c95ed1062d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8b3caa64f5a1edee38829ae9bc6a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d03316594e8d4998c27f84ce1535674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca8420e51750aff005a2b3b33150e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26261c793b2b90fbe9239b387c8640b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba103a1216bda77611c542583b6b64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628bc484e0f64d22c894783a1cbf5d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b8d7541e51f6669a45b127c7d95bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af11141b47392a42fb081c996649269680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e18ed1bbcc464efd50445457c11e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3954d1df6eff6cd25cc89e9fdc3dcf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71818af04c2a1fe35988bf6e440d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc1d1edafd7f1b985516a0fb5b54e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae8e5a4e94217ed643839d25dfe3cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184bbb3b7a53483a55b2b28b02cc281c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f493e8572cbbabc262ddc6af3b5c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c33c66e2926a0ace6e610f1d1b922688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbb365563bcc2a92e588b65272a58a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34e4ce788e7292ca3c2d8adc9bef78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bfcf22970e69bb16b6d884e4996b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546362af713fae288a42c2b9f07da4f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d6238085d2950e40790678936ddb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad818018f0093ccd54aab79135d99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b20fbde926d0d720811dd26498e42695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cb772e20bb8bed5021d32093fa04f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400efc1bf15674a093ba74096718ada697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac097b1a6c27603c5f7d01126340a0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0d83a7f271a39b4304ed45cc07720699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205accab693185180985c74de77d0b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48ed0decb194b9d8008292beca8175701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413dc4575618dab459a8066b6bc05ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d054cda64a9ce3b911b260427385703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c139835c76d0389be525965be86b51704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac186e0cfcad7c79ae7226899650e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b343f4471ecdd9b4bef78e697ce8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b311f11c86d077e71385d94d6f33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bc915c862f2d2bc4182b15a3c3e73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3943f19c894a1f64b50b307d5a4141709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defe648514cf43843df164f3888dced710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c3c3dc9f4c6245d0ed5ee65afcc03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e575f2b83e79826ac2d039ef55b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b133fd393133237b5522e2659040255713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a07e111e95062d1d581fb53a318a39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ff939026e8990bb16e73913bd600715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902d3a9215aa0870e8a7b78125a0a64716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d2cd71f05e348824460dfb3abe97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f9c30f7eba2484ab1654e47e86fc3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6da2ca024397c1a9de8c038923d0fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de4989da42028d8a7d19c52df15cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b0992946bbfa70894b080ce667e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046da9c792b4ad52382fee00a106cd4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f93dfcd9037c90ea19e60040083dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351697aa1e5752d5802fd7d0a72ec0fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c6dea701bba97c2e6202f6b64739b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0553fcafe3c845f5a05cb361a7cb31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d096a5ecefe7956d22595ff9bab8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061ffb7a109d388bca192479441b7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373af486f1807a158f2715210eaf706d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11c2df47dfbf4580f8b111fc81d03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442701859ff4e318ac93bbc7b32a30c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a96ce5c83fad9663f95f67356af03e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af687444b1fb964f51186b1e4101b5bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac23829080cd759041507065e72014c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18152cf948ed42b7ac718e356202fcaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2eaacf7a7a8d65b4b2d22514ee121736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9339144f019207a51fa37696a328292737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284f0592c20ba78f1633d2f4887f3fd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f3d2240283521e3d7d88a4222e30e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c941c47f910366f05d2c47cf5447c1d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1e382335c5f7e28552d69a36cf1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54033762019e5c1d1200563eeb0e6113742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ebee4fa2962e878b447d5a0d42709743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a21f88574b8f3af66e276c8cc2f92d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde95cd56b3ada7b59b9cd754898ec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519993baabd9ef5a78d4df43d78cb0fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b917043e0d8d0ce0e5bbf354bafc3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e664484ad25f159154dbc1c989d1c26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6b5e7130aace3d890d1efc13235a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76775fda345b46d4baeea785c6bd4d7f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90aea630680591f3e6613cbe0511e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82919d4bc50a745d1595f7af5c7f94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a970701436d0fd174cba5514c0b0a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2750a2eba6fb139d18915aaa8a2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c924e92e79250d40ef9ed147f5751a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b396ff9c95c87d7653724aa9904a16e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b73c21c656f31eca4a3f783a497cc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7c55baa057e5739fe28d06c989a58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9122006d25c4db4569e99f5901fc423759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad3ca45f0a36f57f4f3ab9048c1531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b7b4541087b9c180fe8b39fb1f9e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78089c8dfcf6a0152439206aadc8a5823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d92d231a6acda1366f4fdbbfcd5294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff24f30907cb58965489aae45c3135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52452e2400363642cf5dcfcf361fbb796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0160f49e5631829f2e390072a33abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd1fc6dd6893ef4b25933614dff9428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9557449ca649102fcff203440d15f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608297f022383b7b0a4c290019ac41710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3a043090a830c89ee658db1f0a1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0e1a6e2be47f902059eaad80441a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56db7793a79121c6483b51cf29d89013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da164484452a5c9c2641152946e17b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ee8f06f926d6951505a941c809bca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d73acf4766ea1d06a03bdb034a7f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900983bb977f550e92fc679b3698e0f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15fb202a7a433349e8a08b7c7ca34318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139271e65e3a2c29a71a49023fd8e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55172cc5c940f14602ce9cb06151ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8d43e7a4ecb656bf52cbe874203b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355b83c6052ae06869a8859073653022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31277d65143587c880c61c7be40193823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439dcf9f9461e958abcfac0c112c34924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b3d993c5f143d9ea41210cdc081d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec656e93e5f463c250186b8ef711c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38a5130e56a8d7cb9eb35fd2ca873827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ea391198bc904605d87d7fcc8f4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be4e1b1a6559e9047c3a49a84a0efa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c7c9c53f1e2e855cecdc1c6960eb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1032bc235b5a1a162a3db98c8e30c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd692d666a98ead4f6ffde4f3634bee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e98a07be6e321c086229ca9fc1be8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57666aee356ea8be4b6374f985e79434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02db97a2b64c67a2fb82d6344e07c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bf7dfd9c53b338c12500d63ac8f6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae0ada37e0fa1af1966d3001c22ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9519968bb25769bb6e013bb8f8f00438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5177e1b6e1b9c05d5bf2602e1d8c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2a44a50e956fbda7cd7bfa00d3f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aaf952e02c865499b62668a9e79e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31d70d4409e3b0456679b7485737d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c461c864f710e2a64906ec315498d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb54087ff01d8d9329b16bec66d34544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248886a6b578839b870f9d357713eac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50329f53c321eca2fc2516f79aa5fdc046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fe4fb41937d9b3bd7499f1dbc9fc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193f76413ce075acf904fe5a6b28dcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b4997aa22b80067749564005d360749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559902ce00113200e7a7c0263f26c0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4ecbeaf399220abaf6a8d95a8051551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1562deff8c588f9f74a7f01631d28352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcb94baa99cbaf3c19d52e1146875653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced267e9385f6a38b5ee836b46cd450f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a628fa04ea066b3aa921d8b31bc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf9049f6b4c33464d43e3e52b1779a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799bdb86f3dda28bbb364adfbc88c7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1bf14381c52286a25c5550205549a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8f57131b95fa046e30e9b8b2e253759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952eeeb625e9d715c41a5a66ec984f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffe27686b9352dcec693e3ebbedeea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb281988bc0679aac439ae304d87d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df942e17b299cdd2aa528530a010ff7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a37dc5e23cdda539bfba9e7077b63e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ebd1e0c4f0f956c6d555f1b4f6f7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ccb26b0d80814eb6899ef3299820466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061707c1d9736deb221e76df9377882667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbaae6e50e3b99fdad4ce1d30e2b4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63300363c42d457232fc4d991c1b9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b629f87d2c63a2e533193c37dec7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75cc9be270b5bb020c7a8bad8e911871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca16c6064774bd8de1933364546cc1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad37f4befc923282c91d3e63a748d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd20bff28b62ee98059289290da477374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a6e01ead200b1be490a4bea2cafa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c673919edc31c43ea7acedbc1fa1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1a38883d16e7042fb62ef337a8c2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3f3231c34e65ca931835fdc568db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b2860a882e835be6a8c10c5d9e1a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc7c266dcdfe5f0332d2186e08ca2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044788be8555f7bf8dae7236061690381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d248ddb3359a2f3d9d82a06b746ab0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943faf44e0eb7dcb07ddb86eba7170583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc32744ee21576b886267f04fcbaaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ad0145b52311f793fadd1aacb1b3e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4149448549a36c9e81c5de3315bf7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e68360df4d165465c9b1148f834a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf160ad14add219c7a81d8dfe8dd09b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc770ba0a2c49a81650bd4f216f5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cf45d90c4976425efe693fe6a3de090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7027769e0a96f487da84a36445b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6cce4ec311ac3509af51fd96d57b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db02361fb790f4dd32998b26070c7593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb708a11c9a8f7e0a21a44f586285194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5673e33fa67ba3452a44aed79057ba895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4620aeb6872b0f7dbf95d84da11055896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d06ec813d07583d2cb1a41af15225897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a7becf3ca5c9b2dff8de172d11b4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da832cf24cb19d79ecbadf64fb9a1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03e57db3104b4e9cd4e4d072e9d86e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438ca2d2373e21ad2d05ffd18308ce9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46df636b0a2f9ed2f4170412b86ded102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f536721de82cc9d43ca548b5e4a611103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29acea56d6642245e3a0401ea85bb5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de8e52078e772f1e1dc7b5f0adf22105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6042e2f21b0021570156885602156106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b487a91941557756e35af6c7ea64435107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756a7a4ffd4c1b91803ba1ce6151059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bd33054c8b2988a0a2fda0657f38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487885ef99e081c4cb19b93218487c68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4296ee0ca6e5d6486d4cd57c0865b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ee064cda3b724a6da49d34c3ca27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f250d29319ce0aa2da0942bc955cf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182da4ffadccd3f368c2b24cb469165f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eb6dec4f29c942cfb64126170fd7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50c5271c6d4b25b119556e3addc682116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198af77a20701c9bae5ca01daf2b1f78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c28d61459acc5ffd1ea3a5162aea3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb8bf9e72b3e7a8b1d940d24e19bc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba4cd4ec01bd34ffcbcc082af65aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9108ccfe24700abe77fc2d95a09efa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8797c05227a065c1bf0521554fa7d4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3939ab824eeb6f24d7d58ea96a4e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a342ef0df85d5027ca215b032c841c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4992eef60a028ccec274ceb619283125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d7c0fda30bea85fd45a1118827b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222cdfc19211e24e678a2f85f89b8a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72677613ea77e0f97c150ac9b47cc529128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bfef42358ea91207b331d5c59887f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a8d7f853d249e42297b3e2c2976bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e40edc9dc46e47ca4882e8af48f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa215501b67a3ae0d5e11e420bce34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246002dd5a1437a1a07548d69e0a9a44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f14bf814462990a1c5580ee47f44d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb32fae0b30474d538c00736aa9bd04135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3032e54da46838b7678a4771327b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754fefa103835d647216c11e7bdcb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5ecfdf1ad46195e628d7d73828c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23fe6e5d91b3a12d8c698cb1cb0e64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e22eef64f78cae2301ddc8b958500140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5525c135936ebab3117f890c3de96ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa36446f5e1971eaf766e0fede47e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a113948fd89512d47bafa1a79c67b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353971f5ee5bc861b212fbac8aff9ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f63941d83893da677a49949f9c4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0688383d132223eb659a5e8f8a4fc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9cbc2718299604ff15cf9adcc8559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327f080dc8edca9eeabdfd336d9c9d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856907cf1ffcaa116a60ef7e270f606d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f93dd4a741e98d29ac91b6e36320d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c36e6da201227920fae6aab48ca1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f99ac6e00bb248e88abf0deac4b086152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155eaaa50b9cf4ba7e470606ad79d99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c7419529a2fdff55c0465d4b7fc44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aae1ac6ee63f8daf7e53f2649c5f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fdbc252fe523c6f136f7d68f6ded9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef1d7e9a7a42fc8f42235e46f77425157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533da4d1f6753bb0584d53513faa659158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2291ea5a4600a93dfe0092cdb1fbcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1893cd1b7bc9cbedb8d3a1b24cc3922160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b977d037c53f62a260159c3d3b1895161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd56e79d7fd492a6db98618f5d254b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eff315b165e93dc0387e02d530b2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20227349245d64af3aecb7093865717c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b8a68510269c38e5708d2ea4cbf1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e750051f943a1c50770e4f5c11ff6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015085f0191455c9080c72d0550ffa4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1220444c9bae6571eff5137d461d39c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece8697c2060ccd607c28bd8ddfd4dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03eae48a0922920e6c13a880fbcef8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4112501576dba3ee0f8bf6c1b24316b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cb973a87937ee3c8124debc77ad2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f495cf7344f453703fd77c52c1ac65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabd38a4d01326ce0f40e025226eadc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8067b99b3b09b936dc699159bda13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd5661fb1d4021b59132567a11b081176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14a79878d6008d4f85318d5e60ed40177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f7fbcdef2e9661fe73cf8e15c7551178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575621fe436deacad8b2db8c31da9ba6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad91b455a51c5c716c41b4109090c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd550a3e232e1b2556c7f354c138e23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd349760718fbb10f63e9f1066b204c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35524f7da1c0d94158a567d426f8102e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f8c02bf751cb61639170ef8779da3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e601d40f7a7f76f63eda2223e3621f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438df4528c88b1f4d3f9e8c549688c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0cec81fac47cf8590ee351b6b8295187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553325a344c5bb95b3311dbdcaac080188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918b1bd4272406acce2a9f83a9a3c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6b0e5c761168dc22a4f885424c36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4185068863ed22e146fc9267a973a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c28a9edb5a490e260af3e608aa5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7452634a7ba70d55a5a0a138039ea55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6388b2c6ce8ca6071b21b90eab692194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4df5da337f7c956cf89cfc04a90e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0a1a32a77fb22cadb6481a437d189196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059be6fa227cfa8f8cc93ac2e6b8d65197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a1295253a6da18ba4984512d8e7d4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addb6db7f658f1b76b4d33dd7ccdbe5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea10adc7443c16a5fb093c80518bfc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a629079bf52de0b3034ec94a77bfaff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28ab89b3f531dc6572ef0e3c1389c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e550c87ffb8717b70e8d8e2ff4039203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82f33cf6c4d0d470f39d5f2e02732204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f0f7356b164696aedc885eeb2e42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df527e737d4431663c43282a9a70a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fed77e998bf69542ee14b6c7d4f2c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab375a852b7f0500ac8fb8dd43f74208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d19ff1ae5f3bb481ef86e7861d4eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927de07280027ed2d8e408ea83afad7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c364f610ddabf4b5ff61ee37ef478b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69957fbd78172fa8b021422972aca83f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909de46c84465fba014c59300c2b6f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c077428066b57caa8d47bc56e791f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c88543615ed039c4dd996ed1bbcef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef485c3e31845b1a967575e08ba04f9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72aeb7568069b9848a900feb94111217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1a2aa48f65af1e04c3c281f1a4733218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee07fe1c94825ad93ae4c19dc8aecf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5791e3eb106e83829891c1fd857c9ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0613facd07d677ed76f6275433a89bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89c2ccb0c7219410fce540da448970222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c55b649f79193b0bd1a140be76d7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c8b11af4a174f2b17b2c8f3a95447224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a398888aff5d1800a0e4eb2c38660d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982594cc8dcec1e308362b820643ab0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131bc7bc202e2e254d87e7cd36f77fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e523ef86e1dc66e6e9a2a70a99988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3fda0b4d0e4cf4c4048767399994229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8dce9a3da2e7583c0d79bccd3584230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a778d07b5b4d26227dcc42e5a3a185231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce71a74111f9182aba5a351f71770e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ff8d8239c90ea367321d258d2bfea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cad534b6ca10557ce7b19d6f70244234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96322ac5b837211a0331521c57d408d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fbb051a12f0c61e831eac3d1d6d87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c8a3b3cf72911fb9dc37aa7a07e26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d16e405d2637c331d180a7576b083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635dbc72a947231dcd112d955148dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe7c339094e00d155513ca7411ea3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c6709d615277b4d691e1fd18ab61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bc699a5d7d17a222f70f90912a08c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407da65cc5c7462bd48ec314b29b99c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039512c423268df24db31f6d865d2d14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d1685bef2b9568f99026d539cb175245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f2e492a851fd3e53f54e3de39d7d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c958ca76a037bea8a377e35717cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c451705c92b8d0c83b3733bd54a879e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f953a1610bc66e8cdab33a42de8911249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416c6cc91c4b46fd81dc12d147641ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc44f11a951de919d09ae3aadaaf2e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597778719f29c19ec36c9fc7663e1c0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b45b68f105ab56818d8b861742f14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71edc6b3891be8dbbf8b6c218770fbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31874689a9216364968ecce18e12c06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228b4294d1e16e30bfc0a579f7cb865256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc38fbd2f98c0ca67fd1e23baa433bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29770aad5f14601ccf0a22f022ce544258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65277bcec6e62a810fb73b6fca5fd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896bb101a51deb21140b3016acdf5b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0345ec3464da92cfe41bba508f15389261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a520fe512c5e78b1018177dbeb16bd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f593c08894de482b2983de0e82f41b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc861dbe148d1020a75e80d819a0c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740a986d81ba63ecec3a8cc0f9114a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d783bf05254fecfe1f3241b706e858266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6016b9a948a0b54764c924b6a163e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818531f2e0998cc7e681cace9e3399c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52290c31f0fba17ad3e3b710edd450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240ac66a8d5ac0c32d9b497864f5f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b9f57016a6f2a5674d66947836659271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63eee2c6c4e1d6d0938e52e1d464e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a98f4bc710f7bbcae0bf5d6945a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbdbd6a5aeb6bee00a25e6aa133d18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a252274185a8ffc411f13c97810a786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b655088866cea66cbdf3b580ea956d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54528ae0a2d221919a18a1a1a55246bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e47fb110c3f01ec7299333053b56ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ee3dfe3b3f1acf2b331bd297faa47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfa83f6950d780d4f2049289863181280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ddf292058d4a7473c58e3d95a03d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f5a7cb480a71ecdf466726d8885b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f4b024886577444cc15c60dfad0e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499bc432915e59187e606b6b8f97321284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dcd04a0c852f0a7ab53cd938f6c65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1f11b0f65c8605de94fa6bb8eec80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f7452da931b2bf135367d7623f96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f13dea88cdef5484aae7a92d848d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad5ac518c639dab216c882b3f74c39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626ecd5e0d089f4b1e3ad0233af9b13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b66dfa0544aef1ad408b1d7769f181291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab71698150db071dd328f50584f9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ede7b07596258cbf382a0b6bf93449293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f9fb939e465e9ecdcc7b895f1661f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789fd4f1500bad658d0cc2dbc4b0420295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3a8ea158b2716eac384b8776df094296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb68c8c8c151dd4464f6c973a8ee06d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742209dbdd90c78d46b0d7a0be28ef3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2917fc5ec55dd26db253ce7c9ee2385299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188fa043123b2123f03ba122b6a3b75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0bb7d8c01bdad3eb532654bcc5217301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fae379ebf3a755d297a58385869d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb860dc1833418e49b667c85c544cec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae599e753165f77bf1b6c0c42b79916304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d486ca88515cbdd6c80797c62eb53e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c7f4c5eba5e4abee7f99cfd04c387306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae5e89d997bd82fd7219370c34ec6b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059580959bf4258416d04c6f194e718b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eea3fbbf3d70d3880ff88449bace9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb7528d000717c0450d13ef8a7026310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3d611239f436e468d597294438ede311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6cddcb812a1fa0e8ddfd011eb3563312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b36dc119e40b41c7a8c27935938de0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35d90bdbb4b1281d9681ad4f5f052a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34cff772d62d56312f3811d347e6aea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda76b23ace80d21fd844b6c035ea89f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8008fcbb17eca9789cfaa9f0682a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5b800a7efcc7fcdd533601e679ada318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a22b81e9c5bd1597af6c82d9d88f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084f920061bae23407cb1ed889d856c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e42316b81241ab7d01501e0b05f3bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a74734b0e92e6625e760a3608412f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d778a49b75570b535aa5a7879d8377323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdff1b7c918ce8dd82185a8f72d025b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e59ea617f731915fd93f4427c87ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f7e5b4c349980a52fce6514f578b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1d31cb7bbb4f3cb4b0818f2337238327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803928f294a1f1d95b005f47e754505328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e94ec61fac1773eeef1d18e79f88c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7779584a6eb9954044858ee94d22d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecf7d7c9e340f0cff671cd3c76128c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5789bda56f7964d49a8510b3636c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d650acb5f30446ebd14eac5ac6916333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60d6c6095b0f62aaadb461813cbbd8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f2af8f3461aeb2eebe661d5802dd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0193bee594bb470b15b208760c1a97d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032844e9d7f2b58017c2aed86fdac54e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81cecd2e2a20fd11c27588658eac7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51469d2f17fd23f61c098bd59a4b77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105f17e819cae0fcc94b2bca1e091f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450d9d1721ccd8b10ae2e066677c50a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde53af2784a65b66febf65ad2fd05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271641a95f55c286dc68905a8208af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe12644908eb5a670bc88e98102df6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24c96f2b209aaee8d70d8f59fc0777345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9de7283d55b7b3dea948ae6626b53346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c89c34794a678f5698b004cc44c2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057203863de1bc90156859d9d42c2f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6e5cee0c39cb505eef4a2784fc0c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf4dc26422db76cb3ca7cb27c1d7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e5c6b925cff8e57aa6e6b5efe9ea6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0442f2a9110d1f5904ec01ffaf439d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7338e126f6aca333400dd68c63fa8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965aa015e0a0889ba22425625f7026354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc29d88454d4d261fb59561633c8e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f50281bfcf006aed40fe3b4af487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82adcc344a2cf56e7da6c05d8f0889357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88103d8cc9efe6ab55a95824fd6eaa01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e515512136cf1c8a78c5d3f793c89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc597f6da4bd6cf8a10c398e587b72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181f26adcf05da623d38d3f61513e8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b21c1079db216511d932d72c2334f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cab6aaa70b02fb3681af555e2735af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85a2d188bca34392da2cfe99e2325364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784f9de166263934474fedc6242e7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e02eed55e4168449b343b7d740dc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b533283cabd929e6e579ffbc1d45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae4af848bf71b738fe26aa6ad63803368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a38d13bb80349bc60ec3ffd802df8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d15d39f8c5375c0bb8cd05bc13b98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a15bac814ec03ddb87a5b273e46b30371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54627230304a0f068b663f3fecd598372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d34c74c4f8071765d6344bce4c4193373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27ab99820f0dff20343bcaddd66754374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784961e1e5884a15ff8a8ec22e929aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a46ee7293cb7bddcbafbaf8b4cb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8054177a70116b12aa58cbe4cf1d29c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02861748ccd8c944ef48fe190f9f496b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ac0e03cdc791860b2b49f9a07c9ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecffb628bbfb480a00dc433f93620b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688ce1a7f803705eb1292d2500b9c3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8e4f493e1cf7193d178d98e8c558b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405ca30b5618f57f07c8980dc4eeb10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270aa798955ad3c584819d5658be788384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f76ef45381d2b922bf5b060edd3d29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93370258a4a83e1cd05fa1b402d8d32f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590ed2a4861e565cce4dddb485aa415387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79d275ae2b2b0fbae3d8856dc43d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf35da5aa30cffab5bd62cc6656cec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b55b52658de61d8acce6d1f017a9a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27314f97dce4e1cf55fc874df184eafc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d6f50b0f2c9b1748d907afb853ea3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358cb526ee0b31bf1015a0897736edc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec42008e695281fd323787cb6c4db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5674fc0c9b22581a24c2e42cf386395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f7d82703f7e0d1de45662e9f27acd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c17fd6ded48d96360b7eb90a91f54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd269e75002feebd2207b4f8cda94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54133c4a236208a84317ca038abadca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b996f829a3b55c4e2942538b717a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5255002903220a036e63a8a8e1d4ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a22f6a1841989e633cfa51a2536665402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05253b9b2efe41626672bdb92c4194f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9cc3085e40bf30406dbe883e85e30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3be3fbef65cda90243aa4fdf3b392405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee9db7cdbd83061f294c47c57cd0fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a87d8800de74d49b1ab90ca1b230fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66069d75dc8120288e9d36cbb4959e67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9891c21facf951202f2e2acac78cdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb1f8091aa40173a42112ac12702f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765081b46f597947a4e22ae82b72d475411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde065fb1b9f1356a0e0171ffe9fe68e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb1dec970f9158b3605d1dd3045c05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132e53b89f663bd0600a31516e4e78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cd93c04c336fa7cb08ca484e3d822415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ab327563a5d8d02b93d05d3a4d4eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47066cc41b33778625fcb72d42eab23417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb208d51345eb2221bc4c8377898ba3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c18f31c7a407659e4be5f86819b467419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888f09c63b7b9309139df544dd25fa1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb80ded9210e34f3bdb4584cba9b0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21e8c41ac0b5557af31c67d61f4a03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1457e23d3584b68c06e9f742468fd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024737f6df21b05136a270d61acb75b8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ea5b7716d810b15c5ee01728ea4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e3d2eb706642ff9870779d5ca6c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948c0ad9c9ef6a07977496e98cab542427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f699caa3dbb84d0439f0a48965d7ebc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf90672887e50c127b81c8aa39f8d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f8122bd040f3475d2989ca3b23c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1ce2e0f5a2e17773006866a2823d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0cb0b610dbb3e9aa02c58b15f9df6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d6b224757cae67219047ed05abd4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0fcf1143a7bd2ab7d258bea99f6eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1acebe0b4e414e0198c4cc04b21a4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2713f8f4a34ec3bf534ce594ad7e147436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7014280ec080496d47376a82a2121437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da4b92ae2385382605ec677fa4dea1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb348578c4ee42d334382b4e24b5af3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb38c1a430f02994b43d5adc94a5aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00abb852b12d945f0c90744f88ee7e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9daab90f16a6f3827dad6d309c48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37de3a2a1b954c5777c8625cc659d92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5ee7fbad857fbc0d1800667fd663444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36a73dde4468c85a494d49df709e56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa089a25185f4c09e4c636b0d9c64b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd65d1e60e47f1cbada16426a3ffd81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc9c4a9e4f0f3daf5d08d91dd1eba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507301770f410acf4ea16e8850add8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b43344f6ccba90fde6deebf7f5bc97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0eb2d33e2925fbaadc36e68b85e2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367415debe1336f3f285e4e4cefa121452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0afb72183bb3852c93172322e9cc2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4265c4e492ecb5326e88fd3a5f184454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9380bdebfee712b9f263698de9387b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897e2723f2653170653bff2331c657456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4ebc80505aca8f0fe4580795e300f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadd3d191c65e239d2366173e92353b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18a737f6e47278c0fad15acf18d95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a33f97559d3221bc943c898c9d1cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fa1f10faac887ed009b83445d25f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1013277425d2d23c932509f2e6673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace6b8cb24139c08705676177112186463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741d3dfc563cf84649aeda7f533bac7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f144004c5cee9abcaca7b10bb57a4ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d9d6c6633402742fe9ec5194cee61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786017466e4f1c7740e140bebe181e54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec228b350ffab3727084df3bdb51ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505ec4b43eb58a6f8ce0ec1482d6261469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb13814b33cfdbf3913c80dcc0c3d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00523c2b1403e770aab587aca1fb2bad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4bfd4620cacb5444735612f8bb73c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d660ee75ead22d8d0748e67720a02aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217ef1014888355d455a0c7b10deb13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77637cf7e9aadd38a959bd64d23b9f6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e73367055bc521bf93bbd9bffd31b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c318412466baad04b3977e504731ebe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9266c384ad992cae7c07075fb808fce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be470c8450ff7681b4667cee6dc54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35594f919ab3890edb00d3e72b6c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92bdd99f8e30ef7d68a359ce485210481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd59e6f5c3453408d54a9934a96e1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8384b1eaa9db7c71634922bda754a17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fbdcc9e711eeeda4e3fb48554be37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf1247904b2a5740a502f7ac169a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c40e46cb497c27139a3c3ca72e174a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca86c09f3820555fb88c755a8628b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fcbae2f06311d5f4b144e7aab91a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc4f76ce682baee3a72041f0a25c10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2873bdc909a84e15bc3798e06599b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936025bcd78fdf1dd1818db31f7c4f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f88687ce393f9dc632f146747256f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538c10b2e878074a619e85d9fe4ccf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d2c4acc432ac052d5f01e7cb250b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cdcdf6faa68a4987f2e449ed9c332495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6992a83108fbb98ca2f32303cca2a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e274befd28b01e8255541cb27b8465497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86c44ff6325324b2f497e61c07c396498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60ed43d7cb9f8ff5e153522b660926499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8933abb79f5731c3f63d46e6dedb73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801f5f193dcb3c9d80ca2e74337456501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4824f50553843f4570339fe13ae09ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd797aa3b0768e9f889e7cb2115ae16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03fa615b8dd2ac3f3e7a162d99f871504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087a5ffe65a45f9c3c692af8db15581505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf335f5247b67e17c3e7dff5b4af4a9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67e07a4ff4f6f9af7a2155199e1b3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aae18d71f282f662dfd16b2ba87cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814d65834a4b1ef854e89f71df1c2f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23f74fa430e9993abbbee63940c34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f6128bbee323d462d7db03afa7eb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32948ec77ac127abb75d9e4f8176699512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d7cf8bb0ac3295eb26679687a402e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807d3f1cd1e4f2b8f61eca5f88faa0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad207d6d1733a9990d106613fb6323515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256493fb07d1547ec7d4ba71759fe347516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a21bfc588f6d2a243fad28ccadcae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02679bb6b80fa2dface2a18178beb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9121e873d6d22f9db709a45208df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08ee4d7de62afe3e1a8c88e156957e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a42c9c3715e6cc283ec7df3e9ff26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358df5d70f13a79137067c26f024a23f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac5853182346d49ecb318d6b50a963523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cdb288ca245c1531d0768525557e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038ad442be820e9b70aa2a224164b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42525b55e2c7b94578261577e86fbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e7dcb8572a10bc6c11bf451589ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ea9a3e1b0b1a322bac5a3f0213d87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1ee373f2ba74da886b7744ab0b4d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6931d7bcfd264538238123b7695463530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86948dd6e47cdcf53ee44b7912c949531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1e68b05e578d34c5987349dfbdc11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880839cc8f6b320916dfc89fbc1763533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dba2d50e4ce4c7afbd4a56578911cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609e2111d5adf5e5858b3e2b763e81a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205d2d9c5f549bf53dcf8be76772099536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5473461ceaea9fe0de0d58371b454537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47fba0a46646d9759f036bb591a6ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df0f377e7924d8476ce402c5edb6fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b4513aa617a9064009217fec4bac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2bc4a5d408f6434dd0ec474831229541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495f051faf4998b97d7106e2ab61192542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf4f955c734f615c63a7adcf0e6cba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2b777625f9783621f9b0e0d197c41544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1b51b20525d0bb57c90d1021c61b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6564cf3002a48e025513fd08974135546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0999282e7af18d659934315faca13a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ccaf353d09cb13d6d8849a2d927c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954fb64d25c4bb8fb110b11caad5e51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef922e51161c07c3a9dc511a0abe8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe65d828070c193ce036b894fe0b41551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3abd5709bd2e3e12009364ecb505aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5adafea5402f5cbade865329652753553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e113b1bc3fc80faea5dfb489c7d514554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20072f68d1c7bd2c391ca62e06ef3e7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeba578ceefc348b9842f06886d1f5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984658e0411ce5a8da705a7108ef7017557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d263cfece36024a1bedfe358ca3f88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca966a8be3a21d15ecb3487477c70e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66f9d4af82415bce6855a2b26f4ae9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906cdee46bf60b4f331b108c856332561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350fbef3f86952da214ef94f516f7cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d7926eb38c27393bd40777adc04c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5156c6f3015521328b27373c8de37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ced9f04190d5efd9a0aea3715cbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96202b3607a7e0ddcd4dd4d610f05894566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f492e947d21e17eebe5a031e8c9720e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed884413b78eab5fd43e871eff0182568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73913bd52b7dfed98a47780704ddd1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317898646e1ace416fd78fa287328969570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd564de9658dbceb117c432e77b99a95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317c3ec627374c81456a38df3257f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6f6de23a1bd4e7538f9503afb2b8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa9ce37a87cc1c6507e65f7f4a9954574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41effaf5876706845c134ca034116e7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf172134b31349946964fd5d7799bc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f53ac6e459a5a3d8aac8b862f4d3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d648d211e3308a1829169af41143d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb96935752a4b9f0dcb5f1e8949329579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05915ae80a656c69a3910f11482282d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d2f8c7c4c12da008d113c671b48de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4936c583470bed0b1e0457dc3174434582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0801f896750b6b0bad218425dd1f42b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8ebdad48b0537dbd6977f37e2eda2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beafb9e39f2bf9dd15891942ea2653585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7841dfa14a461b459208b9160332f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965f36b939639568d4fa46a3f467a84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75db58f7f8b6c16e11b77c9d45aee6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f34dedc7697b47832b26c15ecd3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cc9c910cdaae9c6fa8f2579f3ccf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cca9a80400e08583da8f3bdf4e0368591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ba6daca586395e3a822e89b3d366592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e4f13c182a3ea0e5518c7cc6ece0a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cb9eebe6ae958e614c9d079f639af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce02f02fca9aed5df18204ad8d8a85595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca421d87652a283ca3739327d975915596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d091f0404b8ab5efbb675afd10a1612597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dcd113cdf052619e916639f6df63f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a74b9ef99e6872588829457d6aac0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e58b5f2c99377df2c13f740f5fddce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a5274c73ad7a79e72abde12333293601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93882eb9973f192ea54a0b23bd78c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d20fd12d68036c37e78bb5961c2c7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfc3faacdda032c6841f800078200d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97aaf15f0b90f6d2d57f8386321d36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd0f044103f81376a9e6bfea7193e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57434b88302c826f1b1a2180d68f73ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7812ba28336d2e47c02a8ac1f0fd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b6bc1e8a57ec83132bf3e5d665c3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d673bb2bf4fbfed0a1c361730dc9d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eaa09cca16e9c72660dcf94a8e591611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e2c6180c815964b8c7f33273cf3e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f1f0a2e9684c6bc00e76f5de3e43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc5d43eaa6d4184ab56ee595e19ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5909a513c1a4fceacb00d2779a4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a939e51de33a9848f954f25238173616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f724a0d8f6f997704fe80396c33a360617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf032a9afb890363712d1b41837c093618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850183997f04eebab01baf4e5a5293b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb44acd7da1aabe7048cf4424bb52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f890f98b65828b842c8f1075053087621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87132b6118028586a040a23293082ab7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525dd808674b1a30a0d359c98b6adf1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4a0007faf258806ca4f8335d9e63f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488894d3bf45a9562bef03cc0ccdee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242849ed466b31c984ca4ae61e2374b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8783107859bdb142b33deb704f5cbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35cbee1eed0144ab85f31d55d4e59628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94739b5c4ebd7411f3741d36a0f06186629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c84ab9b2cc70beb69bedd56c646c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcf80f4aacfc7053089a01a64cf6f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43495d453834478ecca5577e032442d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abec966f9d5078b9605c456ed83da75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6409832e967286eb0ce896fe8576d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1baa9b8d8bb3e7ffe7f7bd3c231f11635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c256004b90999b78eb80c9a96e7b5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5aae9249ff433920419e02d68988d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be023e2dfcc4e0d5c33e46c356895883638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad16cd040d0d21be7366544931c828639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292df9977532282cb1cec37c2c127e4c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3285f6d399444e42ffd48c455bdecd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3acea6f9a266c7afe8f8268460adc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f7312e0884e8a0771ccb5c50ba1f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884d20811e4306001ed1ae62a783de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfdc73ee41a51442e20a167b48aba5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041a9eaec4c56cce18594defd025e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902342119f94865c059e26f7210a5173647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fba9fe62fbd0ad4dc1ef10c8f7590648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a4d1a1d947ae3221fd91ca5901b36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad743ec11df37e0ed0e43f0a8354ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41eaafb97e735d771905c48b20c636651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34f97a47cb1cb73630df8881af5e8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680fbb5cf46eab6c539f9fa48c4d111653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21744019546629d609c9e4021744c1bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362955fe9b3a3c30eae44289983727d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1241e41b7728921713f41eedd014fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f0932f353f534f7ca7ac485eb7a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9330ff5554e9e5e3423088d4ae6aca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b44301cf9216e7629174e64db3da1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c393604ef22cfd8587213f7ee15d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca38ee1528a9b6acb8de1349c4aca1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3194c82ce5b279b29b84c5028393662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25ce7778a453c4996ef398bc3a0b9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632fcad4af71f5665b9597cbe00c090664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d73ff16f2376a0faed0ec71896382665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b63e8ac48fb926302db71c1a7213d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b52711a67049b637cfe218f8b7f832667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef5438886dfa16399dcc570874d7dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70530b178ad06e2d03aefb9d8282565a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c5aca01ecf8ec728dc9b819df5d03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12120f0186628c0cf7317a4f893111671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3557e642822bb4c3e406631896522d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f8eacdc081025180d879624390d1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b79c16a7d14ee7611e0c815f1167a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3da5a9039f1573d101870ce72bb3f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbc70281cfdcfec0fb882d838171af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a871beec6d5f70a2d47ed91589b421e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261718459429cde5892eea5a4d540cf1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dacc37c05aa33f205a8104d684d4d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e4e7911d78b53855ebd484dff4b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564764a58f38e0eae0288efa070622e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b4b02dd65b15cef38e1614a4e79f9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a3ac7541c9a889c15956f5c6d276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664502a2022f605da92adb749218007e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0fb98a18f0983026bab1eb08e2ce5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3135b51e380a2fb4b443e3cc0cd95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114c05cbe731db1cf3e628f040537ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f17a54233e666335b9ee4c19f129c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b95a340b5e9a3df43db24d78610fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dabe08566fefc999d536d08c73938b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe990ebfaef92a6791e5b122d81f85a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf68b8beac7d3ee8f1d6c74e24bd3c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a403b83906911f164c7f1fcbf688693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f3fc3000dbc2e931d66bb1bcafa48694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c8e6a4ec13fd33428070c3e3a4d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f707c3162cc6709bd31669ccf2bac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7396a1e9b58c5b6c3f031d214607fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a967e4925d5d61acdb27a6aff9578698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7151f5801f129c2e998a145a0fc97a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901fa8215ce436dc34af7ff7964185700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20655369dce0880617b8f9120b7a2224701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f65afd444c5190e769e4c90dad4d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ba503d66f2884b742aac124572fff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b3269a1bcb1b8ec99df59e6c86a25704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2476ac11296c6e8c1198326f8373c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea0521fc99243cd40e5f0d11bc41b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b5a770dcf0e28b0e361333a524cee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f0cf60c32f2d6e5ee3424aceda990708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a4ffde68f5ed4ce5fc9ce594eee6e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceef90649745ebc2520965aa0bf2254710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c3aeaf2f1d176a21a93744abd3a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc20389ff336bb315a98c75b8bc8ce2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129127fab2075147fc90c99b1cba2d52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cb2153e2cabef50615fee13caa386714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3349760c92cfa90ce822f848501a901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f6a6adf0ef04a453489eea828f678716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda0b80350c86cf9b707f8c2f21088b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df5fd9c31ffe3ce4243fad283b9931718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a37dca405fee06b8642a0c06dae21c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658527f4ec67f656d071e7354dbfa449720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c4db9b5ccdd5920989e835b17ea56721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85652bd0c4916b30016822ad51a68c57722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf223aed5603000353d04650bb9c9ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec825ec5c9ef5cdd3b105451a6f06894724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4540ec98cf5b4e79a098a3bc0f4e22725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa38cd36f02fc35916b048651259f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40313f6cdca10b6d3e2320ce67165d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139456e10ab49ae6ebe5076c21769dab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d9b2cad4fdc1b088bd6a486bed762729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f5f825f26f1ff0dd854ae5ea78ea2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728eecb2648243fed17ffd7c31487db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f367884a4f6e060100f659040126732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a6e8f10b514cc3ec40607920a21f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae741bedbbd4fde14ad1e963e1cfe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724c61365f4e934b38f524be6f267d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8f02a5684eb00bfd088dccd0951d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f66b96fcdcf7654464334e1fe6006737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f4fb3995f60d7edc4998dd210fe03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e1f8360ebd526e6a93d5c4d336f32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc077872d7d25ca55a3acbb68d090b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9d431af4e991a52e263cbbdf0fd75741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4d6de8622bc0f396303a8b17c72e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d917b981f082c3b2bf0b4e2f7a4b55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6322229feb043a7e68a7af59ac87f9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb858c35b2fc1b38afa6dee80c309a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88609eeb0263cbb574e237d911018746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3b8d8b1e4a966a4ebd2dbdfa8c21c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4db807d34e83f91518937f1708fe1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba9dbff49579ce548e6fd26d9de7f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42954a3f98e5b3b04e7a4a71d24a33750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db542aebbe0d6c3e827ac05d126614b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00b2b9b2ef477a2296d5c8229c45d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e771c46773d68b0b07b1fa8e3683753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed365498d017f82ec13775d367bef8e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92f793648ed190131836b6a359252d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bccad02a5658c6b420430f5d927780756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dd35ca3e8d2d8a65c436218b928fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a32fdde2b13aff42c7c37203fd203a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bf90536b07569391d7b5f8b674fd7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>