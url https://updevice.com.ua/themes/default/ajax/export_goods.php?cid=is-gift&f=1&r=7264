--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf6687274afd533f5d9246d4b028be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af9a3f7015010587dd3f0c82ef3ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17789b44a3dd71d220eca6cb9ab2baf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db98149e1aaf0a51da07ae3f16cd9484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb31aa5138c5d3253ebaa11ee9cdf7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23731322277833c6d07c50d89fe14b646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f806f85766e91cd48556664aee3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3e4a9967dae2d3a939d1b53137bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef2ed4173a98cddc7d7928967b1c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80315a606a487a37cdcf29598399dce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad405c65dd33e173563b2fa49edb888a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390a2d0fc72b89f9720989cdc42e0e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0375418833faa7404f8a15c6e907b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5d5e2572de4d74f07e7e17a5eeba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf0f582920175040740d271c96ec6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141261656a09d02b91bfa6c5f1cc183516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fc1527a3968667b93b64dfb32f42917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdaec3591f481d924b3694b15f60dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704d1ad5d5183853bc897cc605ed80f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750222586df4a52cf56c9443e379385320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae717abf948d997f8d4bd89fcfe3bdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc1ab0b0cbc18395101774cc0aab7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120cf831dd14f11cb198c6491cb9c5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b06692f72aff0128af9aafcf4e353a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ae09c6f23913fac693bb9adb466be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d15f54f4eff414e505351fbef11d1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2201f13bcf856eaf3ad178a405487a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afdb5f0fc2568b45225c596e81cc4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488037551ed2d2d660ff83213af953029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64229e9150a828985427154c573ec330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b875cfaf2aa30e0a9b58ee75d465031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651dcc85ed344efb009d6ab1782161f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe930f71e1a7d6a8bf00cbaef3a6d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bab495dd8afd02f286f7b8eb17cb2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d10fdd6ba85780b5f30d56aeccaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9bd5f4a0069204090f155ef906ac736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f01d20275b0dfae6f3ca7289b96c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016f8c793658bf91c7a05cd628f0e5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeef9aa4c16dae139791b09fad107239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf22d0b885a6e58c4ebbb388f7bbe140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c537dd2d1e7ac23cdda4779b6a96441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209f72c67ec21d4dd3f27cd781eadf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0544a216f596d910ef083b47709b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026a6c8001449387427a264d865cc2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d8468b9503753e94b9642b514190145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8ec8d811a7a5405994080dc2dbc7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956c1f8430f8d33dd7dad8fe37d043647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7de69abbe4b737955ae6bce30e22848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af30a289121d5d0a148c84832e7254949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe6ca700ca644e4a3394bbde92bbc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eefd152cbd7f49d1479b49b397dd2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bd3d30d311d4f8ffad2c78107488c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb336ea38ab2042a014c0e1d598e60653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8469fb903ba12a035cb8d0517e02f8054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663aadf581db0d66d35ac4df2526d3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffef4517e6ac3186005f8519075996856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9fc4c56e52fd7fcb1d87e991532d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecf7c961a3ca76019afe8f1ff4361658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a4249a9c24d07fed37cd8510d73759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3aa2cefdc9391bb7e7ff43323f2260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106791c2c08e134841f8af5eab67477161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82fd8a6b4a2f93aebc4d2be1d4a49b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96f0d8b87cff3a2e2e5eba8c67418563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497f1f3e756132cf79b116c0342d36d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e498828f8a851de3448c60ebef75d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33debcb3d4c3e4e365a5dc69470eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9c9044dd1d966b301192ccf52ec9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c995ee0568a847f4f6a2d6a2029468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d082d9ddb330379e1568fa2873db069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0455011ea5a19f0020bcd0e9cca31670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010926796b2791afa37a76b0db090871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6bd282a18019a49af3f639366e31572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f8196693278a0fdd3c733774408173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daad05018340e98753d61618c5266c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e71c729a0f8bfa243e057e497768975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7efbc8b4686d1ca7f5a423f48b28cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a9440b86a053398e7af192f2806a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c44686f2fcd5726b4efdf132b38e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06449f0983cbef4aa82b84b166930fcc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5043832f309dac258f9875f48a457e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa0687f2ec70980218cdf6bb4ae2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7181a436833fd363ee4706b9fb7bc282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aefe9ee9e24d80e932657d126babae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def21a81f48e342c203b52246cc8cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d1012bac2a25b8ccf9b923235369085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36aac4a8ea85dc75be83ddbbdab43286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976f27e42872a7252c8aad632859ced87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f22c7ae8b322dc9c21cb53513fc61d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320910e4cec939d7ccd6645fc415ab489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4a8c7cf7570ab5031d014591dbafd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca2764c598b0ecc8dca27a9795268291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc4a407d15b30d4fc66ccbbb1e4db092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65b5fb7d86191819f077c559cb29793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa02c3c0e5fb1bbc76afe759ea48aa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a73ca2bb0ce9ed0884c922ba6091795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f8be67256442d9aa6c374a544968096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69c710c906bd8857b47a3055b0166b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108ceb58e75fbaf6743773c0468846998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdedf04720513ae678d4d254115d93f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a69cf0bf036243ed51fe366c6cd26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7d355a077321080d304264f975d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eba3e15fa790cbdb6d5d49adb81f08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b91273a3ebb9e129b69dab9a1dc12b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2300ac050d076d64e596177cee7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c545ec9247ed225f474e871870d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aee9becab05e520e997ca8c4b2bc24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dceb718afc8fda2e35262e744e866d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db5cf552810b7f603d5b9d3281f2b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684bf99b0f6f19fb108f5f324baa3db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1cb3895df64beafa7a831056a20e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa89ffe8e5d7fe2840cdc8186bca5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897beab964a2ce32092f86826c84b6fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113555501f920cddf1a31973eb74e951113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f3fa7a9c6e3ce4a1c7acbebd49cc2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb23da63ee37f6dc63631db9bb7b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92a635a7d9feb41f740a96ed41c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3e1a6bc07e436b20fc0c0c99ce835117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cd9e8042bf6bf499533039dc54f98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd6c87f5eda09169bf2524b2a0b95a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd9e50f533452748befa479b86eb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd0b108695223f91feafe247298e9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f8e5a9e638a2c9cc9625a699351a7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0366b21918192bcde9d10ae1f5f1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbc1af89d0aafbabcc511bb966647d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb047f9a4ad380c0053ffba891b16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2d1ca0be4b352bbf0195301a3bbb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425c3451dec76a586fa2d875c02707e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a425935ef1b1f4c7d85b506bb26a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e9a9e6012a10d25ca6d2a985a1bd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4468d454b2f9c7be07ed33087e0a865130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0233e6362b6d33429cbddf7ada479e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef52e9c565a2799d1c24ae0eee0952132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65273fd266ee1dfdf2ff0c9c1e7f396b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322ee0b61376b032b0d41e37038197e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4105715d1078e92a2728bc6730b22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf87ccade1bfc530d7f149d778300a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4965023b37f5b0ac1c9a0342da479a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e2aaef64a26e92e590d47616e20d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba985b215357b67c26d6cffe7070d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5980f275dc8eb73a0036c1b696960140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca8df27a2d75f02a8b5440817b9ba6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362df2b754818d821ea014f22bf790142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e322202e70432be173e7da0cc4d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4311a8894519d2b59011f6f0e837c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5a7ec479daf181267a5ad355aa478145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5669e0b412f5031cbce085f336f6949146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8e240b0fa6d2889bb42586a7055b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5bac3d734ffc1aa89c788e1fba216148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ae3b69d4045b1b5523fc97c401139149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd26650ebbff747dfea74c1433a3be5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d406049ed14193d52de01cec8e17d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57668eb5368e566c80e897ddc3d8ff1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0dd7e44eb05b8a2436868a23c1242153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba434fb68dc4cc19b4a2371eaec95094154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4210c3a9b81ffa1f37c5e4c25e5f6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c8b4b4e8836e1000a9a09f8a2ed5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ee03de8b20e9bec782ffb10244ad4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699b21f791c5a64928f735c139b785d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f3824ef5688774aa5cf843bf6ca8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1018167c5a287f63da9469a7572f8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcf642375bf34c92f9157b98e9bf9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425eeb913fd9c182e9423e5f7a7a9979162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eff3a8d87b352c56fe52ea6729c752163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bf736ad750d09a69935224e1536e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff119723f4d11cb973d498a51baca1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfff7022f7a955e2ead87f3e4bbf251166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06675fff7b5ba2291cc14dbae781d81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a77c24bf16b101f3d58d4fa726b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60375768fadde825081dc341b3b852dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875974507389080c1e57f2b5ff464c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20df15e96b7539d31f15ba04e9108dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d4f952d23e8f16accc2f1f0b967a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c715dcb58dfa8f8eae669738dc04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabde2fc55ab11dfaefd0a4f493dc614174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd439d9fadc92fa5b8704c1e354a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6855994636b18b21a05f8221a2354f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5610a9f5e4b73c5261f785a701efb42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d256570cf3a54f124a7ddecfdc7a5ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d020426186bccc42514acba19456d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116094d4a1371fce7538282718f9710180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e44a4f9fc8e3c6b5d45e4a61265f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a9178e5345a135f50821514da9a70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287f716e001994c3d257631ca7ac7b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6a53c4704edb92bd6b5a197277057184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e348490103d2b9bbe9491a5cfad956185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98168ff332859d4694aa6506ab72affa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c86a35df3ec25ff8749bb1fc12d17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058899ad23a044e8cceec11da12e62e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a7ed5004898bab55a8c26868b160189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c80d662c34bbac80711482d4e1bf3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6b34b921528c27e110abe1071ba91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7414674c254910fcd18ba4ce3c2e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c5b53a2ad82d1828069175e797874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3943da8cf04e20044a81ff0c9f6cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d8085305123c7214879d01fb9de46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab269fafb11250e99d29ee93de60457196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa96e2dbf775a156174feec21e91bd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b8d363628d9b7753dc8f187643415198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3501e18516c4a0d3d107709fcd948199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62f1e66d9e7d045907a767ab885960200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655cf24a2db2d619857b5edd2103a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0bd4461c60820c88f0405bbe2c08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4d07fb08ee9b06c5a85cf7dfd7afd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b11b9a67f99f59806a5d99dc4b330204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683946ad623696bb3b6a5fae0fb90d5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307959d9476b6bc6f6c1053ba5fc68a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bc6210083023319b02438eb89e014207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c11ed10ce8717d42fe17f9fc2d90ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae32e05d30044457959f9c50e83aa9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6775328a0bdf2fc59309c60d7ada7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e246d256c7ef3cb5c8d597e6b4ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64082ee33492a0d04af711089a881212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343d76a88d51ec9ee82c588a198744c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1ec4b4511f7475df087947989976f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b09766e42998b10ce7572608169c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c994093f001d082bc0bba71c413b251216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340fb88e106d2d4604baabab45ab4da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be630390647c96e58515e2700e75f465218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5292bdc39e9ffeff6537076b03c22c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf86684ad3dc3ae4ea3f9613c13c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896964335f77b37e23f9ffca862e3b0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb61485684eab10326058813c524f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c196cac820f36a8b6e9a50bc830096223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832e03b7fe34950e9d963c84ae138d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76fcf52889c708ed9f926ca957673a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d477ba9517ab35d7047e28354fe9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417a81fbf410fda8758cc223d4a137227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a21f5ec3e034b52c84823730652608228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6102a452ffd4c570ea76b614f2d294229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fffaebf95aa5d1e0a2c6bc54b64da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f179ffb0aaf53664d06bb962af9ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11171d8ceafac50aa3b343d17be5e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e027fba9735e113471aaa6cf8d84a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e8a954805ee9d93b33a9801b5565234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12927ebf82d3a6a3d0215a8cfabaa7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe9e73ad908fd5bd30fd00f30f8306236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb4f0f1afb2d8adaa2f45a679f059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a550ef65cb7db2b38413d9d8741c5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294466e434235f29315db84ce87b2d37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e77d258eef44481e34482dc457a5c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1207022ae9f70c01e0b106438f8cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84935381dc00721f8a74e07aedcd82d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ea295204ae0a360b1c5e2bd14a6f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b19c27ee86598f764018434e1ff80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e8780591ef66b144596105e6a7ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a6982994e60240df35487751408e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a801c79709fca8440dd8e9b1568dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32b06f014e98d0a127b64b4afa584e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138683691ed7bf800afd82682cc16a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3dceb1e134f8b209e898eb8802b2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cc4cd0f1ae612024bd85861272e4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55044aa2271ffadf0f5ca0e369645e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770837bfc467e5d480962544d65a58c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa271df5189080dd25b3f4687af50fee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a4517aba9d08a6060dec37a1e5e87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2015525bc419ac7841ffd140925dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2fa22a0d23d1d90a6ed578c74603257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40403674e1698bfa91ebdaf8a4cd57258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966d0db9be058f7e97f70fd2c8d576d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc7f9bc28b44b35fc64e9f3f9b39c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984ae3c7ae32c0fe9cdd05a2befedff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f4dda61200c557ce4ab7ead2367b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dde4b36839a72081308ff6c75b7db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb2cf952d5ecee7ab309762f4e44f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d91f9bb324d97e852022ee5fda51c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9c25245a1ee7edd3778a6c057cbc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff51fd7d0bb86d4d1381d24dea7768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1644ed4ebf643c75772def5352a87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac01b4e5e2dc93afb4173ec024fcc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033021621b0cba6f578b04e799672a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba50bca12ac5b5eb294a1b5e1e408e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb1053d3487ebce4f03b260342d451272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cc446c75acb6e790cdefd88224879273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537041ad8e22d562182d6a870c0f3091274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717c4bb20a0d176564849a26282b5b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65944b7629b66b005611b898f30427a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf15c1c1fe0d551c722d827d38f4dc2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48669facaeddefeb1df5eaed1b1df4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888ccf7686a3f02a8e48fad82c11bee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241096fa9dc5fa7d3621da6f3f22f750280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dbc8276caadcced28ad270e393d29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e608d06708ce3d8a446c291344036282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b78c6bbd4823b2767809fa2baf99283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7753bac2ec0f98a02718e3a2b44584284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd181a4c496244af87241e38454077aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd353ffcd3e83c4a70dff66a3d16d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471d79fc18fef21e46d02455226a9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258e6c9992dd557e48c001055c7983288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8cac7d63e0f25a45b6fccf057309289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06181d57deb38cb00575eac73c9f319e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6bfb0ee8aa70c6f4e6aae87a5b162291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360132b5f8b201de7f405ebf02c37b81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8471b1c5e1a64b8784aa93867962293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5b3e97bf772032b14e60bf97c962a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c566e7115071ee0f0a1c30b5b1936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf5b7723f4015547fac5ef620b2d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11169afba1762801bbc157ff270440297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b73c8e03ba3c1dd5251c79893065298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb980150cebbdab308babcf5d4b969f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a74b7ea88fd3541ed1ce20635d3534300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386995f2081641b1519ec69c1894d872301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7533e0ed9c9beaae42dd8b212fefac0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b62d5e2a235d4d1b37ee12a2c33b0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74a499e4e27c01f87d4411f3ed789b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f6236badf125a2696747542fdae21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f927bb119bc1eada53670b0568257306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445542f9edcd25169585c9fba90627a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955e67cbf6804956f55b17002c39cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13305aaad7ef7df557ea4def8e43a77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d1c40799b543166f18b2c667cdcfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50945369319528e8c118774bc5d862311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06355635da8bd105c2bec425991719fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccad78764c2050882b77b791bb9d9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e49184e07fc8519dcbec13ead5b31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dea8478416d21fbba7660fa08aa07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8985c57ed26838edf7601cd174330316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d605b657723b0995cea86a5ae88f5c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25060433b61558cbab502b093525fb93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881344433aa6b274fed7ef50890a1fcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8ff319e1c0bbb7a66abb89e324f54320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d37b36c8c3333a5129ce2b859cd5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0166da810cb6dfcb0abf507cd78b14322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678e431bfbe4da93ad71250d2e4367d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359a7dc5b4d6df583807940e797b023324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987de13318189e94f2d8263e08d0fb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e833b279c77039b8ef6c057ceb63bef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44e938347272e7149dc24db2b5b71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d7beb6b35626d029909537daf678b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e75b60884911ca5f7183e80537534329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c670160ed9820e42ada5b89669fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484771a3adb9bfe4e75b509e7c75e2b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e32f031ed3d788018b83f517e2c8b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58312c0fd86b99d71451e7b0cf5b63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc505ce295ee55f4d87e34c45f15c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba921a546ba2f71d879fbfde7f7bfd2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925d11562e68c5fd8e5fdad539cc275336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45097aca8e238ea63dcb136c25b3868e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5f05d7d285af7b4bd577f7692789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488429ac4711a846d3cca84729dcca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce82ad661cb7077ce79f5a2fdcde7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c23e4fba3c83afd3aae34e543977f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdb33605e7d94ac49bdf887df5507c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97148f7d67753c1d9886cbe0d0201ed7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eff267820a34ae8599438c0a6eee53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2f19815e33ff0d61fae8c7ea373b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d188fe51fa3f13ee12070a4e7b5ba0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007446d7e0315014269feaa12df0bf4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291da0afb94697b864623e21cfe5b87348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264b7e3e2b46521ff0a7b98206792e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfafa65d5cfced9808bd8f980a44cb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e68c173400d043b9a7371bafd91dc2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f957c1268c4adadcfacd829120d4f2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c89a183dc3dae41508b18b525a2b7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6384931a785f0cd9b21c9af022af91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0122a70a860712a94191b895a1cfd0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7c250c7a0ede63bd659bd8e6acb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9e8562b7640707e90588abaad8926357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae07c506caf1163adf37fad72a24e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0c400b48c58d50a777b3421610f54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6459a7449fedffbb6d37f8b2385304360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a89aee6e1d7cff7486f0aa970f210361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac1d45f10132baccfce9483a3026f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734c7066fe894b4129683bd074fc74d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889e0be9d830e3f1d72479a83572d8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf78409bcaeaf228c6dc7fbc0bcce1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980cc6cb87b0853e978af2d29887ed0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862234b720ba514dfeb390c06f704f41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8abe4aa4af181defc27a015d0a3d9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7528044ce81f939dae2e26aae113369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece77c8ee35c591cf4028d93b5a4201370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235d673de018c16520e750b679a5210371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63b566315a2081b0e18e0fee9a5639372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3902aee5dcd5b9d4ca643103a252ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d578f9464671efee7e539c57e7cd706374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6be9d02b3d24c2d9fb485919e6b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a50d147fc72f21c3d40d773175974b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01005ea04bea8adde722d9ceaf51d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0620e06b136644ab6ec807d8449d140378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544cae590d85acebc3776ac25a856ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c0168a4a6380820c085bce87a7b4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3d6db336bc31673230ebfc34c7c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41965749d805435c1f55e30f0a70f7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469cc25b758e9a9ff363353960a7c5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe094e22d00b7c6a3f64a6619976c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de263a0f2987df321d0a0d38d57decc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d532f36dee70461ef724c960ce2a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dd155f0b239b4d94292f7f4446246387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624025d58a92a1dfc316829288bd67a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3ed518057363864471761d0907592389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f8c2e22eda1ec6c04a1358ad1c3f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35bfac9efe5112f7ee46f3976ffcb5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff866a452d3b1ed159f03c9b339c1a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bf325c057f2eca0cb147a64bb3254393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16b6f6c9cf1a9b121a6214e417cab3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c0f4c709ff9e896c932da36eb50ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3190e0a25cc1622dcffe9c9de503dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c5be967257341d6aa9a216e15be4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc81e9a0430c21652a877056f9c21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a42cd573e469a8587e07d395662e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775c931fd1393674062fe35aade3bcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada467d1c94e7921d54c1121020e67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be4f0b18664e61c2a5e7232c6a91ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d445848d9b7e884655ce7780c7e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d03095b7360cc83debcd9d2787ce5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cfbeb8b45ce592545b727852ed25e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a991656742bb2b91d622c58bc997c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce7737b6448f26aecc48da857841a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57204fb5c2a4cb81f823b1c6dc0831408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d57aebeb38f91f2774afff0c1eaa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690890e56acfb9bafdd2785b708bd843410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03089e74f04e5216d2b32266d98366a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86ffd050a557eafd7bbecd2a441748412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba788cad03546ac0cb9bb4cbe1690e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080250687730fd09aab0746ae9b8f17c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980513701e2e9656a6b77cd2464e2b0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7117e307128ff7957dea779d8798c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dea918143cf5149cae58119624a3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299b61131e6323352438a1efd8eb94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffb0db6a16d39a2e49d1d470b1329a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07105876f01876de55e2c35484ccecd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ed14eb96e5548273d97f210028f84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e183a444c8ef58e65587248940d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff605a36fd2ee113c66b0d6b21cc03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4fd5df2fbdad330ad50cd957476f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5d7d4be51920a7834305c08a8f862425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66596637bf3ed5a04977070c79cc9466426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980368380aa704c2f9711fa1c9eaa6eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe57a64bd560b33d2ffec5aa9e595e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081a41a9fa3abd936467c7f55d75574429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f04d24b837e2799a6b0af5b3a259f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c112fcd8b0503cfb2fc36bcf93318431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e272696bc778cf78e377b5d803f7ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5fc2e5291de8671fc16d455818d96433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a81635a40df94c92f9403d10ec8cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c211af2f94ce7203dc68c50cd311c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bffd787d1c44ee36f5c69eff61289b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa72c8a32870c6689a7eb1472ed7c70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018092f43f22f9a55d7964d188e8ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddb6086a485e82ff34d1d4ededf9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ae8577cfc83356edec4fce41c0b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d69c8a4941f06c944939aacf5e440441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dca4fa93ee5ab2c1d953201b21f72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9e1ab86e416bc9ebd7dd58009780443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2470d2a882257d487f1f036ad6dd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7973281a5190d86c12942fb2ac9706e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc71540c162448707ebb9b949005362446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22033dc4699eb8b0559e35621b9f3283447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8731b20c5a3940c722f4b51deda32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488a411d9da44fc1a834eca6d82bf27449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39e2f690546af8f1feec8284738a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcf0a345a422917e52d5dd5c52acc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c1d93eceeca8b1db100d35a98a70b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecbe555be91e6848e8f19f34622bf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bccbfa2a10157f122cf01027642fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9a54c30e5276a8582ecd37c0b8506455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca04c4be9eac56ea4cbcc2852fa607456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3ca4845e100d1964e1e78a3d06c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da4a95c3887eeedde76f9c9c8f77f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fb997fe0ef501de12392209882dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad713c464db22882b36b385e737a4de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bdbad1b5c0dee61c8cac5c97cf560461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133a8a22156e1f75441ac2e5870acf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a5e9727d8743088fc26942d4cbab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11635714067746fa5ecde8094c7664464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de3c618c4d68d394c23f08a97e75aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3fb6206833cd544bd120620a8e796466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4ba7296c86a93a719632682ed7b1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b36f0f540670d4c38e048a3c4d74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99975f4eaf28c35e6d53673ab444a8ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d867b9919268e7cf55dbd6a661a556470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe44668ab68a6aa3f7c6526eb6de9c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40e0caf910d439f3613f9d0e19494b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26b61f6dbbc5294dd3145fa8c29286473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4505d0f370bef7f83d17def177e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01e86be05b39aaa84ddc46854ba4bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313ac2d067f86632b8c41e165e4642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e26ddad3df2d33b2ef727d097a96f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cddfde87a38bb997bf83e4aa4f7367478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c14722b39d1dfc26494c332403f70a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb789b27f18c8f7cce724edcdd86c16480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9916db059fed9b7cae64080a4f4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c59b1a2630ff11ed10aa532ae575d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783e417bdb93e0c36dbfbd5efaefbf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be32ec4af4caf0071dcd2eae41f9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c4acc26a219641d3d7fc76d900a7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f66195351f405a0c953b175895bad6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84b1cc630dbf830eca59e67a6c98ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2514b625469fc9fd103c7405c7674fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa8f572eb9d6c50d7d89e13018e666489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952391a9a64702e116107a62c8df9158490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894e7534d1b0c858c298d0dc98240f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236b8207378854a75387493de3dd8c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d54f5ac13a3dd8d1a90edaddd638d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ca6ed3be8e756c1c8bc833adc863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14079db6b093671f395bc8654b14f860495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b397d1961de7c106cf222903872a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce50746cf5c10ccffdcb74e45b8232497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e88b3125247d7978d265ee71aa394498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a10771c1e74e6d802662e55dedbbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a69b61fc3c556880c8ca9944c5ee0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf60fa32e8c133ca79723a0e8bee9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d37335d9d91b5c3c21cca9d31c84b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d75ceb66fb0450e23629a86076d73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331893a29c4f30fce5b381735e5c65e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a556d0a28512972a66d65839be130505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae7043329a2b3de85130d4b88809f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0404bea3cb65bf4c83fa4a8c20b01f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0762faaa7e037da5002c2757f0264a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d538fbe7029099189b57aa71453700f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27dc032915782031f655fe43884646510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b42eab615f308881d8a5e8570754d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c8a6d273842f39e260bf772b0011a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13f2f3fb8e4cc4b3cc871c05ff5c34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191bab1ce282ecb44a835eeadc56c66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1302c0b2228ba5d8157b29e0204b15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f129a8eeddb31943b0c2c541011a8df516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1f325b049f9e42aa371ecc7f53626517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5570e3d1d58e08aed0265ea0a3317518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a459980a60d7a318eed189c1021c42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb2dc7daac125c9c581174abeb6028520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7129345eba347e79a3ffdfa5899f402521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502a150dde9b8bf6db75f1da99b762522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcbe69ed83d0996a359a5ee86a193e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2c09c338d23bf36dd69ceb02dc2d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428391ef1016b3a91f5088953d793fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f68f909ab2763633048da693fcd59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66798fd4f7278ba8382d54b6c5f41d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c05878b751fcf1990b467267eacf7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedac6723fa3989dc5e3ff6d8ca7c7d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09404115d775dcad41060052e4f7f28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6cf2bd0c679eaa62a6c992e771689531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880ab814ea0c620066c4d9a800c426532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db92f8ba724ab817258b84e78f0883533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd654d382011017e4812ed046c4387534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d00ac1ab8075f10076bfbb9f483a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6cc8de41cc1d06a2c3970ea442da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f102aa900bfd8415a98526678a2e94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c3f815a9db229eaa05c4a241c5d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f8744beacf31c9d0e2aa74dd8e7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cff9d6619b8b20250689e83997d987540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea064288886d3457197962dd34bb99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec70db881a3b94c6d8dc8af3bbe4bbf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea1e11a770032a02dc6181a838b16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912713dbb3faf86b2cd596086960815544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad8b3448c5b1e815cadf4a265bc76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443cfa57b564c9b386fdf347929b201546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2512e070e37d9bb33571108b78164e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b674246e20b8a26aaeead807fc4748548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3071c27ad37e50ee695109ae0ae46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1a031c6b8a9e472d7895965f5730b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836a62530f59a088a81e0fde0d3a222551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e327423caa79cb23a6729577a9a4dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186db4603344fd9776b5af36a2c08d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd378e5f97d9b17a45061363786ac5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d02147e17c5c4253300f3ba83613555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f45f6e6e1d405b6911e2d32ef9f7bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e60ecd6efe8b54841c9b12461813c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4903d6c6c5a1f8a17639e001cac72b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a20257bf4e13c7473f75aeecfbe3b5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c558693f2b99f4b27017c4f098973560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd844fb20a6d5e037e8d8bad14754f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f1b0e315a2fe8e821b511556830e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64a20e1d29b17ddacde2d1f60ff4b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a6bb8c645912d78f6a5b668c24b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b376d6c4263d00b37e821e888f0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc4934a1ee910f0c5ed1f8f61c268566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb88a1b0bdfc2daf126ddbfc9188d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72645be71fa2cedbd43c860ba6fd6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adb9b0a116e7aa9aa36bde25cb28ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbf73a75d1b0bf3f948ec4a23f62ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dddf3843f5d0f10d0eff86d3d2afa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013c6301f18879271a36e38f463c470572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b7ba87d8db86d837547a69021cc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a535251de8ae7e31277fb100baa6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccf19ec63acfa52239ae238839dddc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdcc79b40ba08fbcd070e683274d17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835286840d04bddef203a47388d22493577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559766d391fd3b8f829a9edb830c914578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733771e8461ef2457a53291736991d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849c00f9b4c735932473e29bb9472c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2bfde85577cf5cde0a86df10ce89d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0c738c31af3650389ada199c443a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4fa1b8b5a386f257083502eb00bde583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e48f1ae193df4e518536fa4868e6e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb5e894a42851a9fd56f389566c8c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf940ac6b39fcd55966f862d76be8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41052888da928ba0f716d250fb344f61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f776921dbfded1802ff2b586aa48106588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326e19bf01c2b827484c8b36cd5283589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5fa40ba6550044957e6cc448773b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a8768a9346e3175a716f2ca53146b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f650a491ccb2f5143cfb12989ef3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba6f9c614c96fe936d8143c69ec7c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9c5da27f117736774a5bded706161594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceec9e0583dbc566c71301baa7fb521595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94653595e1c285e112e0c7693fde2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab543c732234bc858cc6983013dbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484de247a1b05aec4f1668c83b2818a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a4046c958bf3dfdb3f74b63cd432599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac493820c2375f013b1735208f96425600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac8438e2ebe4cf1bba11fff26799d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c95c7657001d38d37a87066139e50602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4fc2809f00fb77e084691fb369718603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee518cdd269e20207ea76f89ccfbcdca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887cc604cf26d5b4d1bb0cf9d1b539c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010f009f6b049b981f8ade6c052a506606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077675beadf3850baa3b36a2e96499f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7323c60d36eb18b3d981f1b70f87f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f6c7bf4d8718d54b1aae7c58cd617609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f51960813b6c58ebb9de2bb8c3748f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fcfbcaa5f48f5c2127d1401df4775611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b1bf253eaa625cd38a82b5896706612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d495651e2d0d47a5f1cb1c1596ab7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00f81e04d6639e0fa329fefdeb365614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e63b1a220e16dd64151c940a1e87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cdd65aeefc8a0151ebe3cc8c4207d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9342ed697f507fea7a86ef251b2f63d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e097c18fda1d69266e558bc26fd89c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50c71c7f72d1e88bb3c06b93f3c62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d80da557a24c187667d4b37fae42620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470420a285922cd040a367c98dcdbe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b55cb5350345f56344f220561fbbd4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348d6c265228a0b429a778090282709623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779a9298f3ba40dc1686235510ac22b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c806cbb197659054736ac9198bcbc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a57aa841a1d7b5849a3dbbce3295626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f2488cec34dfe0c0177eae1291ab0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b54dfc92bafff4d475b4b090c5790628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c6ee03e02ee03d3ced6ef436bb9ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3109bd0aac3ca2a8b3600f1c63ff3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ae5a5e290cbf7fc83286d5e9b3ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de429fd931addfecb8491bfbb799cd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf84adc33ec77b191a08b716d769401633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c700b45cdfe8feacfe6c35241952a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea33a4ed3b3c7861c0717365d1690ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0f7592b94b5dd6a88302fc9488972636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ac89fd2e239a2e68e88ff070c22b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7a8b1ca946e378234b2754f1b6129638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d60e0b1d2758fa38e6e88d7fdbc2a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b3906044e97ad17be7a76ec261234640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a76e584bad383aa1653b4074a7ab5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66812008963b4dc30fb16299af0f7b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe8b0fde2db670880565a17fd25c6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0aa978cf1e26afd0cf596348d367c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b8676873bc010ec4e85fb1caecefa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7e038232e7ee2d2b748ceda5fef2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14520d9ae0fbea5428ea0cc3bfc712ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86098bbbf3e721d791177020ae49b9d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f0f7ef2689e58ac3052257d380070649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273db81b854663815a0c09159f8d1ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b098285260787d1992d3e0ed73820c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660bdac4f29580b7f0a747dca2c3face652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c52ef45e6a668289f092db32d9c587653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5375a99d91c81e75cddebe5167d798654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eabc028b3e1f7a44f071f7818a0a82655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67272425654864eb1bf4ed42d0f566cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75baba1699a12ce990a9b63af9be37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e28aa38bc051bcb2f6c0cf793fb909658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596186cc0e715b5bcb8e31108a785787659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dade632d1dd4cc70ddb6d634523b5e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87d249a0e695d898beb2e0978eb67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e383d67af5a926c7dac2d5a4326834662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39a409f32e65f33968434e97cfba4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141ddfafff567e87240365cec6d5c1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b835f2b520de1f5be892534a072b9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95a84b746d38ea78a1a66f1d587a78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ee0d3e008d06e743d4b53994b47c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96f5f2e82449754676f852ba1f0603668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cfdea5f812bd128e66051e1b04e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ef0a71923f644ac0e1299d2e75843670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76818801516c763caaaad27a7333c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce8653150b3be20004f3edd103211c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c805d06c4e8093cd1b7abca7a06ada7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbdd111485f9d4cf6454da3bcf01d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8b2088d4bae2c7f064be9a1467f5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62365afe1a853fa27059eb6c09c45ee3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5ee4e42113e1546133bdc8ed256f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893ab9bf064ab7311197c27061a76ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363019854275316e1d9d483dd5fe500679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a99c841b2322ce1a669148b9368242680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572659bb8fb538546ba199d689f9701681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08bd4c078bebd284888745978abdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75d5c48db385949b7aa78ed49b6a0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ca6193884cd9c4e73e4bea72e6cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a76a4103458f96faa0bde28f80eac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea394ee9877f4a0cc011ca9fc17034686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a27ca0cd232c19052b467e42bb45f3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7917bc52e5965b499bdc89a6a5e8a1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09936c104becbc2e6c70128a2f4ec921689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bbcd1dabaf9ddde5e96920a263854690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e0b607025525adb69fb58e55b645691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454afa0f41d3f023d9234030a797dd10692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc9c4e5b1f5e5b398b5dd65774d449693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035966ee2bfe283660b073547a9a69d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80313dbd893940c0435a9b8b3a25153a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32482828d89764b6f9af8559ed5712696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02d4ee994608038af6bd76e5975cbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c17735b3fbbbe5354846e43fdd29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999cb895da0d088bbdb7a5017939d93699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343e4595086fbdb250fdda222b82f9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d907c2b29dc22f9f4525b2e275f161701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec55f8bfb2a3791e4a5de9d9a64b726702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ddc7825ef568cdd422c1e842a835703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37487d7604504a678ba4a3f98cf1a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd438011b05eaea4b3be088c8384e8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e045676ad397f2ed2f3285a42ed3a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37028367cccbfffbd9c71342c1089e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0ae0bd511d8fe439227246d7461dc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735219ac89010b60bf95cc24466d0f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd0d2a8ed574fc419c8eae34fd6852710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bd01239e6a258ced52872de59822f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35c5615d5d499e2d8455165b4e4c20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bc3579d4184e73e78cbe5dc501d39713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae74f10de20ed8fe9069930e31b5a4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae6853015ca818f5eac5cb7982e5f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b6e32fc6043a68422a8fc40703739716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339e0c033849cac36db737de61ac12e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101215c1632bf9dc9e38aa48e3ca4651718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dbfbf8485d011570aa297253d8394719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbb442e5400be5cb8df7e4a81648e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9663942e214fa8fc26f5f04f76fafe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7f41968e2149f02b0b375fdabf379722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8c3d28fca54360205c69e61d80819723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3cd752b30a737be2d2ab818d417fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db220f081d37cf9912d1b03ecae525ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45757b5e2b14c2a03492488145e59552726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cf174086aca5c48ecf24f945fce25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7c63cc1d8666b14ba4a574487f44c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed09c29f97fd81a9770f7abce5a9900729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb976ac0badc141069be3657f58d463730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a656b6d9d12a6b6b0aea66e625131731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961013d865cd3eb030e916ef1e4996c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8af6b3b03af74aae606d1428218997733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97781bc5ed1137c1f3d0f9fca27ec8a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bf2d2d42bbac87d0b0d3e7c98cebe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba61b5d2e7e7fd4c262d163b9b4292736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0100df534c7ab2f564834eee71becb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2823debab76bbdaf10f92f93b9ddf97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b7f485b09a5b4909976bc192cd806739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452b662afee58593287c386bf4bbfc3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b6aede263e52949371fbb1c971b20741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd463b5a28f0af1c1deac307e342571742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eed9fe9870390325721e099711b7d5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47121c5d1ed572a6f88f0d0b4f7186744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43792a25e38af3a63c98e9785a21f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7d48a1acf3a567662c317c1e37180746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd358ba3aee89d71c64d55a66d2ca90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a611d5e1015e2399ff192b443bea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d57b1ae25be9f326558c4e8f98a59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbe0c2bfdbf5c09d12d79e27dd7a09750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110c6ee0fe8709bc2e02b5c17307cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ac5faba8c83cddc9c7f25bf204973752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d678ea81b5c5a40d9f6dfd090fe955753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1996d4498df0e47850fb01ace7ed93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d79bf56adeda4a4a9895edc52093755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45de1d58fa6a081aa1ea86a3775aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ce0a61db49e894d2e2175eba3b89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2328b5621be38181bdb84ba8431c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c55cb6fca8a8b33b2194b415bfcda759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a3548f9272ef8e1532375e86387ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf35cc1a4d4691d7ed80c173d7a22f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bb86078799a21749bf2b0c67fe7b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa0b558e8a55c29f1dd9a773e7e8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3c339089f4b2db654948ae64be5b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ee0cdf7462933f09438447e973a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f34ccbce6978f5a0b433b5ec7a1277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e17eff404c3f2daffbd6cf4ed4cbb68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86179668e8055779437949f59242e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b22ef99b239190fc6e7e4d109ec5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec2991be81901abc5d595820273a7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1d5c4d62cd169f11ed4fb5cebca112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd8ddb0045a35cf863d6e3d2b2704b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c2224acd5b41071bcee94338f3d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b42ece9761c176cfcd75c0db86d08315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997d6de08bc346f312a71effd5a17ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a629f6fd97ebde932a0056e33d31e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb7e1876b6bd0bbfc81d413dc03a2e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7be26798c18844a00b4a99525a62819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346ffb62b5a95c27b6bc4a85f284a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f1cf61f1f218ca0a6002fdd47da2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf7b6d1bb793a526479cdcd1bb17c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3004fcac31994449149a9ed25c89023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebc0e05fb969d72cca28128e6c706f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30808c9c4d05b3dba0ef3f4a3efda87a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f1b59e1a6a127681caba45729b86f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed9c28870c948e75f8abd1206387e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4092dd4729534ac5dc7ebe60c46573a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22c5ae79098afca99971e2a9c79e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318d086746474fa48dc332db8bb549130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e0c092bc15b439b09ba85d03eaba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf2e6384929aded23839e71481bb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8e29a46b80a356b9909cc3a05834533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00704f55909a148ed2777b19d47abf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbd233c3dd5255010ea801f0aaad135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b55e99bf4a0d7de5178b9f1be4c6d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561f0bd9294f3c3b605b33f7e14074937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a984cd67365ba04cba381f1ba9f0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4fdb912687ed707a9cf6c7196e26b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a0828cd55567bb1dcc2292d8ba1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849068d87deb3cdfc482bcb0d74254941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41a512942372b4f52bbcb1f255bbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d12be31089980d961700fcdce363243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c626f10d709ab58ad6c831d47cd0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9e2f880964771374cbadbb5528a4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bffc56e1d12a0278af972b32ac616a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd12499b421f3b96c2dc588f5ae31a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c7d04168443c2ac4a81f9318627ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63f87240bc7d7fed738220c198d59949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755964aa4850586b76c04f7f9f1489ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6f5bc40697572d1bbc7b3f2d12f5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a214a2847b83b4dd433920ef7389852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae22d4e83b997b0d3e534a2c4905da153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97839cdd38eddd907235922bd78a96d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0163127395c34a9a2b32c501bf0ea6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24068b13d6edc5fd0771fb0b7b5842a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad22b1e233197897c092def34869157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323651bec3c0e37580023d9ada94106f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2e029e0ee9b7ce2532effc3a038fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903ab1bff4c2124afc6dda5a6a0ba2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2952da0582d5eeb662714d8aea84561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa7fb7a220c988a2be49d242453d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe45761c5abf7a0f207c741ca83448963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecfd791ece3b426e9a74a77e929f9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb339d9abd1c22827b3a84b8e8d1d1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282ebc3ef988285df78cb59ac3221e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c70b81f82cae6268f95bf923ec85367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d7e8ece57cfed5a04efc8275584668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125da1dcdc29cd189af099b9b0943469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c99b6939e9477cedff4a155867ef8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92c039f67abff58b5a25133134062d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff7a959be93e82906bc7ea6ed0f00f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885f303f33876d1c4d0024bc99b625773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a6ef4a2e1ac414215d1d51ac4e2c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fa5726efb04fc014487786a4adbee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec866a2f9a00e030e15797544748efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f2a6f6eaec048989a87a22f77ab8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaedd6d2e4e833322fc8e871fc0722b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c16ea57fd1f84e5b33fb15d4cc88f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c969a0aa93efa98a4857a2bdc88fa8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3145f25f178fffd3eafbfb75651df0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391010c7b3c6277a31f3b86907d57e7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795a957a4ac6be397a130be42f0855b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7701ef6a54d638b978f6abe4c830f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf2225196781061f7f6904516b0fb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490e9f4ef09759a1a89f29221df974586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373562c961f5bde8d4b15113985647287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daf8f784339118cd77ab963ae8f64188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925333d56f0a18d491967ae9131096689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac0951e96e04083c5798ef42fdc45090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30e2b4ba9c3f8ccd1da5c545ddd79c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb347f6389f49eda872010e4263c88992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0887152c54f813a323e12f77da2a83d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583236fdf8ea2cb52242bd4f476fab5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ae74cb064539d8315980f237577b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868765ea045cead29cfc93cfcb30dcf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf82e8c6548dcb2fcd97fcddd23cda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8b4310a729be5049b7dad10d0448e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128f560bc208221a0b63b52a0907b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128974d9e9ede7893350cb9c27d100d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394724415c2a870e7c367ea6cd1608c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080e95785e1e03da2875c8a349f6304102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bf2355d048e5b159dcd7cfb2bcff5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e06c8f7946fb93c7aa1ace9284a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243be7d24c8038e3b943933b1e623abf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41745caef9d2466144bcd16b6359c9d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c060ba587289936a5a94fdf636493107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae95654d7a67c3c3d0577ec5ac90fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927e43945e97f225f84a48511bc7e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305308531059e1b75015368112c8336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69fb248e09ab5b82efc0a69a4401d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637dd2c950af002ee8022b679e5ebe0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17ed8d96a087e937edaf6999881863113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b0fdb8def6f2e8cc2ca7436fab563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f457025a14c08437c2b956e302f924c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61992b761a7323695606fe5ac51ddf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805c2d2f19d50aeeeb1ba621d7428ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d066e24dcd65101a3ca037ca68b0ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721846d33bca537de3fca7cfae97206119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa73105628d7e86ab44eb127297957d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfb8b374b94e7e501b207234085bc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018f6f8d69f34ed236611f91bf07125122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299badbbcabb0493d1b7dda9d3fa4240123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e72dc9256886798bc253a286470c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf45c362f567862faa7688e7413ef5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb55dff6eb55a9efbd02a26fcd115126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bde42ee727f7e21c2832cced29b48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde5cf1b9b66b7a638307a78f2afd86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69440fe471c2f66d4cb8083b14de833e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4f99326b1496fc36709b98276d218130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e03f5d358623ed62178c7841fd51b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1270095e1a0c896f20194e5aec5c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257f49acaf1ac5d310d2e50da5b448f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49d9f16c01e7a1903776c75e43a73a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680fbc5057b66543beb3e3673b98a0c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594055b1c79060699d3cbc4b2ea38cc8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd0d2865061e7e1cba3a5a2202c931137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dc2e9f9fce5bf76329e76524d2710138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe035916cb363f24b6ce74f9b54863e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171546335ac88905104317f33b96715140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25f500fc1e117811a1c168421b6b7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d19787bb7c0f28d852f5ea11eff3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be42753027e046f69719910b4d27d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9ce86c2306489aa235006f47d69ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9596052383f1d35e2c25b73868b1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d26464bd8e3ac1a454ddf635b935df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f719447daafaec5a7e4ddc8f40fab75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d6bd439a889f02fb991b3a369f0bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f21610d3f5fa6890138d7764ac26a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ab5b13099c6caab05a2b6c672e63150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b19be35f5f8f1376eb7764215f6a36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d57c7732b63a056d78eb81ddb4876f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325534b4316cbdac9580d5decab4daef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927310a0cad1fd97093cd39ecd68c71154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8293c9b8aea7a3a1814ddc8f283e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88690f49757d9400ca3616bfb7b2075156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e7dc075b2b04073455ba5b2d16eba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b702ae11a93a2b6fee647822f916ba7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c292637b640bf2199b048aafa96e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba08e934afd1677ed454b1d83017b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168665184147c525874169748d727f1c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad6a78279f94fc5654ef84c9316580162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47009526af91af83d7b38ef4639cea2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddadeeb6d70c211544b82f0225e1d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e219c3ff9ca74b2046c740650e21851165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62fedc3dc5c13f935e325549a6e3b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57a0813b825af23f186c5c1261d236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b0eddcdfdbb5c24db4d582dec48b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771c9b67b6703770e68814a6e21c81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b62d747769666a140ea096c1c83a84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059e532cfb92547952e1dbbf9c81197171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f45bbc3bc577ea7d3e46e646f9bac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b531eb7c550d1bbacd9b8f387a9e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aa23660769142279c4ade3a701a62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226164003f6dcb1db2d60877b0c690e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142a4d7349bc551126163640e28b25f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dd7a8cc442bb1236bd881e60e93b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd994331e3fbce193491091563b00dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a25caaf5d92af5adef84022dc8b4ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48335f60c823416d85122fc41c47ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49b3606e7d5878ac20ad4ea1df587181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b43e4e9a4caaf95096a94e28cd30c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef3757edc366ccc5e894f455ee060183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412a995d135c1c7bfdc460d328dec7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9e526b118751feaa9ef2c9c151ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9f471cae9958a1ee918fbff2077d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52666922265b65ec256c988a3f14b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b214bb99d1bcf4b77128eb2537376188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc7aaa3be51fa3abdff1ff5d4852b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc7b2e1e5feb5bcc9f428e8b95de0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906dfd48e3a3def196f98b0b7108513191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e9bf2a95263799bd6a73b18b82d9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774a9ff827beb14ce3c527437eba1e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbc6b1cc3bde09647b719899ec2d5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772e7ff5615bef8b1f82a37b0e6407f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0163162f55223893d85064e0d686c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde1da671190889fe3fce624d3e47a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93fe93b3d52e693982ec448af83115198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0773fa218ca1f238b12ec8448d78e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee7d6ab090df06b9825a346b6bf103200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c871555689d93a3a5f3b4bf36d9aef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f514559fe77d3bb5f8a4c5574d66eb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a74fb70884d714f8c944047ca72ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6efe0d0bbf065ae748247a7c99319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b26e84019c13e0bf3e877f636f778c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43a4c2343ec12a91ac7d25ada34617206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0990fc5904b25ab640d20158ba0eae2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed159556af1a84693ad1f12717609d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa78e1f7d10e7c6d59af06fa6aabb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d98b00e765bc28d69473258f08185210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fcd5c5e35a4cc3a3e44b987dae419211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41e07fd4a31c79ddfdb121a1d895d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef658e3c50816fc08e4f095ec010bc4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f95361a2a747df46c31aa0847481d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dd666b652a1ea8878f1a85c585b7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3578e90ca3dac0370e8c34518fdb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556561365d6ba59078054e2befe45fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2480448d97b8db7073dcf9dda5bf61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeba7ed3636aa9070d81b61d5215890219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffae02c908d7dc1b67f45f6f5b8146220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f30fb1b48a061ee5c12207690861c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec02cde3fe0f3cf7d5baba04091ad5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce13215f517966b82dd3288bdf76f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b65fde1b21aac7f1deab85ca0b6ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd64914c2d16df99ce10d11b54735225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa208795f025aee87a0c13afedd7ab1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211d9c049b266ab2f0c9e9014826f93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f898682dfd4c69aa6188b157fb6d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050c170a9ac3102bf3a3c3d588aff3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c066355cd40d88ae918aa0000504230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738590b1930f5f118fae2d75ff54eb19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52adfaecc4f14efaeba7333f17b8e4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ba30705ec29103b791b6528d81bde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df988251cda14bf1a645d8c4e2938c67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678eef980f705bfbe9763d74adcce9b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020666a5117981a6c1a973c16651037236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbca4d51b55089372ce3a33a0cae0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c139cf52e0ac166614256a9312a346238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802024a99bffa565e8a1c74e13ec89d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4c1cdb0e059d35b6c0505a8f95852240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1275315b8620f2e41f59f8de1fb296e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d137008f4c79a0b136c2673ab4b3c24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c205b2ee1988dc81349e8b98f628776243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd87c814895f600a3aa9e81acd153244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ef6a00d18c9af5a236d839823920b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f19e426fcc0204c68da6a8fa4ec31246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5259e0d46deeb20d26cd82824725f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f4bbf3215b0db477279eeeb970fd1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5c7393e5d70936556e15e4df2d0d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf59fb8e4bdde6a9f2d734e06fe34c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222909bc1242b2389fc6f91908d3a6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04afcf3273b85cae1d7d31024f1060c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9cd46f1b60aa3dd7c3bc49c79920253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd1fe4f56ab307b71501a8fc436e46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5487e73419ed5581d99afd98113654255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ff4b3beb9d3439166c165faa74ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5c4d611b68a01abfcf606c85d1043257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c106c38d1ffcac1eccd3fe12a4bdf06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98568cd5fe74e0a776ed2e1b2a2822259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6c5dbc8bcadf21216375e91ef874260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273dc54a2e0218e04fd913d9e49d596261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5a7741bbc5fe5097cb6374458a0d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff4b7253358e6cf533468333e9dc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84932afa6969509e9697ef3491428ad0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4f77ca0983da5820350e79c9e9592265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9223c28f8253a92990e27c6621ec9b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088ab517e4b75e82671601cd119c35a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69edecbb6ccbbd31e0902975f3719c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d18a8f36b0c348f7e0b0ec4b689e84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5081871edf4d66265eba3918bd0bce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb45cec27a63c5084543c998755757271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211487a475d7bd42caafefa6ce607d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f429c1dc1c3f074bdfbcf30cfe433273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f0cdab611f2fcd1c4da2ef042b0e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd3f56d1b2fd5ff1917632506ca2f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d0349fac18a5fcbee605307742837276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1af86fc9c32117a035fb619932830277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88efbc63bcfab750107c21bbeba1db7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e54c03372af52d249dc7bf3eeaf4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf98b7d618bd61bf94963bdbe42fb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe3e8b9b61832d3227edd7f4d2e283281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3423493f90745198ca434559a690de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c087f1f2b91e7f4baaa6fc8b4ea3e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d08835b9d4ff7a4b6d2501691302b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160cda04fefeb77338b263495106238285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a1033ae27a94ddca76fd3f373c68a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646f7981ebeed2c0b1bd8bd1a77626c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aef9792f7029a8f05477aef0546d38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0fdc53d7d343994f5d3b3a93d7d4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe24cdc2dd32b6b298ec99fb5ae60b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70188eb41f20872090774463e2c9f1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199cc095909a27444536d48ee87a663292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e6b25b23574989d7203b4d0237de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae569c90d1e7bfa05492252b682f918a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61d2e97ceb16472cb353ebf32baeae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b8ef6d160006f0a3767f421a61d88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378894262fe9a9c2fd1cb3c8189c2ede297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477e238e302e68e50737500272558a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd31ea47a1744edda3ba3305b665633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ae675f33f5e141e59ee4043c285e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bc861147f277e247c3a4f10f8eeea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe338be5441fd282d46151d33336195f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f0a19c053c0605d0a2b1c6c93543303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91218db14b5cd022caa3994f1c5b71aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cc4235cc69b1416a9b8e555dc6310305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aca4587323dc697adb02080c3f905306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26344948eb38882bd2b54663fdfca82a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487e141fba518d5da9cd7c5c262ccc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c21046f3f521f04ad6c08c487137a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047357e92336e5786f12bd73e3e14764310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e1efcbb2c0f20fdc82359c730741311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e69ec77314917b06aa7be08d7e9b25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf52edfe5aed36a02071b143a40e918313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b40cef3defd03e75bf36c80dac66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a97feb6f5658d930a642642dceb3ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a487ff2a23fc4c49ddc9fe506b59d13316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74632007a4399e1f63bac992fa3bf00b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650888e2756d4e6e92a24aeb6f611ef0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0030cd8c7cd666edeb49e43dee0bca3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e6c1afc1f44a4286c753f6d34c7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8adecaee8d0fc8deb802b9431f0cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d7a3f6034236f103cee17992fdd44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bdde21aa1c1de20fffd61e0ca3cea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862a8a1d4bf53afea819b5f25c43ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142f34d43cb4b85be882f327d0598f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b89a09fb3c47b6b2bf12a0cd3e7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a0d99598adbb9304a662255e5d5e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c96d430dc8d0d15639186c0e9148b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf741dc77ea5ab1f29b87770246dfa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f147b8ebec229d94da516ce3bd36e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c951b111015edc8feed84f00a0eadff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cdfeaeabb2a72536e92228d47afca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d58cd19bbf82e851ab5c6e37407d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18473f75bd40be5a75ae98b6a30133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d49189acbd1a9cca7b20714c00de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18c8b1135011d096b8df9387241819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d86f0192e4dcb36f0c0d47d0707a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b15c457947edf99af75471479933338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd54a71141f72bf6aef0a60f8476e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f47868326a13701d358f8c2fd2800340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d8028af76db3e916212c6364da0d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911024e47e6fc5fa978b5c2895664798342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd79a84ea7006324dff04b4e5ef472343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799b728e5b4694a04f218d82a1e15ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92036838b997a9b98cbbedc1d1008ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ccd369ce24a2bb4fa84e945c550de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977d6f70b6771f834b7ce6bd5a74551347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6629af32126f021f5d82b94346bf12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64aa38bc4a13729b6f7cef8527ed31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aae06a60ca3b86b8a8a484b96618d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fce6963546397b91fd5e354408bfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b841bcc96040d86023e6352962ee27352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e559abf84acf1b689712b79b205e24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b5a46f08b3ab2f0a55a2ccaf48e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5243c801bc52177de0c40a36792781355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed172f33330a0b3296c9e3c26c025356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac56b3c00a77e683d08a30ed84745ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efcb37681ae418910b6931c04eb741358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac69a345804d74ae722cea8cfda029359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f72918798a5ebab92f7b11b1ec78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31a7c18003904a1cdbffbc3a8dd492361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9e94725c58091e94405bf9c72975362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12717ee8a8f0a3450da7f71a86cc0c68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb680b3fc16d30efc7fd88c287108364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98e5d6741e488685ec3b127a5d4645365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c67525bb6712f0c46f3f324fa496366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e89a5907d1c369e4118dadabfd63fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa1975baf7638b56218fc027fb2072368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842603672cfea8b21ab9099717153c16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45333c5ff21e60fa2bebfa036da58a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e5cd7fab5982bff896e2496565df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1962f8fc071bec98b13df417e72d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618aeef85b2c31c962e26665afa88b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153fa15278b14946a4a4b0719e4cfdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4e36ee760727d0b1c1eb616b1bde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583ce7b629cd0220b21e6e047a21afa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20f086a5f6d4b4f80ac17fcde5f0a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09b3813018859267a75ca1d6cfce3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c4a2841a34d4f3e60175b1aff4899379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568040e7108b0fd2f6a6a79fe3c47d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff6145500a7276995313535b5e879c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1781ef500213a79d0916a5191679b56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa9d2ea51af081b86353da292fcdda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f196630d55d905fbc6cde954bb35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147ac9a412a224b625f2cca6f841fb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8bdd9ed185e68ea779003c29d9ebe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bbca260725a0d597fda04e41664f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92203b04b6112c9baa35252a2019738f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb9b49f16e18d1409ed3a64b2eae8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a896151f819c3b4160d12801d81a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0988dafb49b152ecf5c8822cdf3540f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067ccb4aa9fe04a542882f15659256f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84011e591337899be66bb640799dfbe2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd425d61c93f1cfed9512199b8fbbb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2c4ed30d95582fc193c6ef6c06195395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078212aa0ba93d34b5dc0080ebd60517396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50837ccabbcedc21bcf27ff2701a1cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5801e33e162302266574d08ab309b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ee41cab1af212e284c0d2a6f49b74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb827b623d7306d43f99a6396696ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc91b63bea040a9bb8d91035e996b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332bfcd4874502af726af91f1abf34a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8951dd6fd58052ea7458019480dbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ae284791774c2a6f14e08bc803c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894e827da64d2caeb547d1602504720405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19048a55b5e1c6874a693d0a4f4a7079406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7084c749b4acb15e77080706a88429407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda98957c95f1c8b9dae26ca1864fb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed14db36732a05e77304e719230c84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815103785bf550d23ec602341918c9b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0ab0da23dd87e58a93df55a45e630411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b261adde212e38cac510c58b43624412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175712d7596acec5454f419016b2104f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd058da69a9762455444654bacd274414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be93c383a5272b68c845ab1312a4d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a10b97f596055519a230656ebfdedc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a07737fbc88e2e819a9ce039c6c278417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d294737f08b23e77d2e0c819fd4d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5282a940aca7b9e42f6c8e523b465b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42272f0332ec30c8b090bd3f4d1957420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cba72f7f35fa2506a656d71c2df37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87f9fa4e9bef3f1b7807f8f4e119b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66461d068b15e33c306e363bbcc785a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51073b339e62816b5362d5fe791b27a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b97f7ef3be166169692a068e32ebc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5440b2c6bd39d771f9d29ee0eb4c9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45369a66e7b21ffd817e921834ef01cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69043efba81ef55b82ee38f31a7c8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac3af74362acfe47c1a0846ec39f8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e1edeefb4c1bf26593885ce3d7a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0841bcccc8a3c4b272d429533a4054431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa75c73dc5a29e6c23d748bd19eab0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb869336da6a1739fa4bf8a9437ecfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540155682ea7a1cc0c7fd7ec0a7a3375434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eea31af3f6bc99e6eef95117c9e4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d865a1ca7546457ee422c4f10d43d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30da6cb6c9c70d3479cab2c3922256437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb791f39cc7024016a1ed977b7443f44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23676d8018c0d42c5d507d303d9f3cc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b336948b387424d241546bb851e8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920de6de49b4447c529cc3ed7cec382441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e96d5ec30eb38516e399c231760f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba077d400ef8293223e798f70209e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec108e0e33d1169342fe5c59bcd02cee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6095324e8af34a41391469d3c4e1dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0c3dc8400e62f543dc67a990f5ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b9e38f554abeeeea98c9d6eca79aa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b0a2345e1bcc96b45b2de61807c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c109cc151a300a93f7b5ad9c99f840449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1cf37c3f5abb7fa2403c653512b08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897186570b86760e6af9e509cacd688451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db48fcb936cbde559d5165d66c328f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad5cde1db8c7a86164baf001bbb2e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86038b72cc66f574c721ac94e4b665d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163d4999083b05622cdc99f857414b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e800cb0e3fb6d42df077d8447b128456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c9f893eb165d96df8cd3930f2051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df71365dad289eec1d623caaa38414b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b78942b6bb7b858fcc95182fe812459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077235338ae482d2c5949b65cb3505e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772d104cf5ba17fbba7baa6d1a8e60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4bf3df633a8ad019e85fb474578ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5592d000b5402d7294e5bd2709d48e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035032bf09ecf80afb734053fabaad84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031b984ea2f0b35c39f355a6e38989465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db299eba6c7afb87ed4ec60821c61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7142a66cc133d5d6019280b8b2f4895467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40c2ac36320afdaa292229d3b09f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e176b40fe930088ba3035212953aba5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ade03faf0e83218b946105b36039470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe2429ca6d2143e988f2a47f11dcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8308487f9686cd9464c9c1803b6da3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c439c6dbbea14f11c5ec33cf0b91e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22acbe4f60199f5ad7c61a12b453d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358ab2ed24378906736725f0306587a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87824e8f17aac0b0b11ded6ca146849a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9dbf5c7e06c2ba8468da29d52ea34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8babd4970412de2fee726c57b81149478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d075ae56e74ee79a7c22d37f0adc4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ac81245ad5f439075688b398915d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc9df665846741b2adb3ef5cd72888481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e44c518833c411dd16609edc932b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252cfa9f4b233673d9b5d8c344d6a5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eaf4236be320b037d59ce717069a11484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe4f338004e9273cb3dc158589e242485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e557f290a53d04820cd67f3f223f21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92ecdf67787e6e06fffe969d199878487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508082ad234cf4bc3ad35402e383d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755590b5396faa8e596f58e376ae601489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98bd36af299939f235461041a9ea9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b11fafbb3facd95d7987804ba3d679491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61bdc78d9b5ef273db0bb2a9f21ba6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5df2600d672870940b3a055348858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489307e7cc8093db5964267175c94835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6238c8ced6d0d8b6c704a49bc002495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac79888533a58815c0bda5cad230e33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff868d4a30a50430888cbef488fd4030497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267935514747ecc420362fc85e7925c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b89cf76f34aab9ca7cdc2b3a2ee081499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79478e7e14ba91d7eef21e90e1ad7a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531e709e04306cfaea49ccfff4e9b73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b249bc894c0d3d63f928555be6792502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4f7c70fc32ce9a7b9b58ca0306d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8b18e4c28020a526f1562373f2d7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9023d066743c0cdddc4d840d9c8244505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d0c9bba35301053a357d551fa8cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9580b0c8839c51a0f9ef89fc1a184507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9585db245c253516966fb42a2e6e068508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381f7d29047f44734089143fa1e466c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e92425750ef123d462e0f79521cc45510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de32353cc46f5ee9418dc93f79c41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f75b1fe7cbf058f3698578ad3c96bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd4f0fcf2ed1e597ad64deb2b362d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289206e4639160ef7ccd65d50e80aeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bfcb00f202e0d290bfa2a6cf5b937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e089141314d7978561e5626a751ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c56f19c8ba0b52f679f60f49b1b949517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9852fbc9590f4cf1bcb59bb8d775e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a5f6739810e1183ce552053e36395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46614b47a0b72edb99beea9f156f18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd5e49a9ffabfa002998940aa4800521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45feab63ad8abd54f08ce403c4b94995522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf01453ea7780659a47dca7d972a50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808207b13d69af924f62a84fc9c28383524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b7e429b6066384ed97de8eea4dcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924c9f5e4b7ea153c4d06c3a9d7d8d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdde969fa7cb4b5318f68dbca10d3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1f8b8488a4eb4edeb4d632f6b77a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c75cc97bfd503cbac3e1cc0ce4792f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab2af4dc995ee6445a05182622cba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95a4635bf28545d72856cf52dbb6cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bb7c9bc5fd8a5cb142dee38025f3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389e05439d89be715a882182126d37a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c65ecc0869f697363587d0c0bceb05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b581f47d84499eaaa83c74b85edca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3339acfeac5721b85e860778f3f83dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a205b0e9f1f532d67834021d164174b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609928eef600bbf60f2376a06350741538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3b5295f66e0ae9ee88f4d437af8cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8557bf9ad216dbf5777407ca4602a10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a3a17b866a383ab1c44a35f8c2639541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c610e581cd1e03735f7561011fb9da5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2b6a86b2c6893b4f913988f3cab7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bdfde08d9ddaaad3b29e06c4153c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45595890a80474596354394dd3078545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be38053c354f91106052418d2b3f8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdc627d6e1a40b3a05c09f12937b96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc4bc11260dd6c40707714767d5b91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c88b295e6323f60a75ee7f7916fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d49788ffa0596278ee31adf88d512550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6b8bc4479506fd7d15659f8db5cea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73135a25dfb163deafee6f3c75288e22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3cde665dd37aa3ef733a73c9e89db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e0e3585b9d108aa2db3f8597d659554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3654d1448ff849b52858fae49b39b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c6b1900372330bd51a21a627cfdb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a66aef777defd8785ec285f4666c10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e088c1194d3fd3101485c726ba6e8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13ce69255e4fc3a919b201893f61c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de61cbca769401050fc9788eff6851b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9726418a795f20de225b098f869f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436475e6f0c7d62f4fc51c1f397581e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f47b54dfd92ed17b2f5083a7888d6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18225d43c0f99adebcc5a8bf537e604564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ee8864dd0cd1b4f6d59c4ef5063c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7e8ff6b7095a076b212517740b669566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7d661b8eb8d72db360b05fbb8f27a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090051ce9ac4accd0d62182fd71ba6df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8711487e44fd6814114735464d6eb14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258763dedba71ea5cf8f2a7f777bfed5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6080ff7174f31ea70c527942a6c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bbdc07854ffa4a7d65aabb324ec00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ba930ec2c3fe84e6111a45efeaacf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a3854f43c365bec1d3cf3f109ca83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7ec0365d969882b48a89c014879b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48acdee4df664f5a364de91d7ec196576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9539ceabcaa2d62df779c659d094577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d04e68fb08ce433f9f0e89f8fc78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06161f86b145deda1979c8dc0148f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e080f3f6405d4d1d1cd7b4b0cca84c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d73dd03cd1d32651e14cfbaa49e82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac07407bb5168d927aca1374d28a3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2bb360f1efe2a8c7e24b4808f15ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c0a0dc2c4d251f52c9a3e3b174e2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c02ac7fe18165a635fdc80b270e293585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71f2e359ecdd2acee2ded2044fbb23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b072a4ba3238f5c526d1feb05055587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf9cce95c33301e510a1c94cbd3422588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8820a04295a2e623b1cf351c5aa7ba6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e38f29a3ee3b726c0b81d218ddeaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f721e4dba09244cb81a4467b18b59e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400de325d5c580d158486e8fe3cb541592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f1a9f52cc484112a1d92db82e25c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a59f50d9536c866635f259fa8dde90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156979c87a0383028807aca53e66fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5129a6b236797016f9af78950a35b10596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45873c5da47bf886be98b88f35922e33597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5040eb8d4036ef1b9020e0b9d00cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f72329f6c1c5d6df1976a25620f147599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef796f1d1e900557b1bb3058a50b9604600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3516887414425ac92d78f31905f48d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4337584d7f80aacbad136bc468a72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc011df243e049b27487dace71c72184603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e586652725934a060576d5ce3776ec604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2828b753623ab765be3b6bddfbc58b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca79a3bfc810337be7bf3bec96859b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34eadf70999af4379eec2ab325429d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577aacfebfe3b85acc5ad9fb89d071608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce8a697e435417ac7ae24058fc2d20609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb596f60136ed8263814c128106bbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e6b5b170dd83c359d32bb157edb4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c0788f2b236c975a02eacc0a3446f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858d4b1934a7319df31bc95562c8aa6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1944603e540db230f90332ee30ce8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32f1a3e2f1a15bc4964200ceed1bdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f0ae093eda91be2512d18241d38ce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498c4df43ad8c7572d4fbbe21f3011c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bac61bcc4edb581ef7778ca91c5f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0bda384b9e00267b3e9a63781c55619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532e2cb7081fdcaeb0d3fd4a666e093620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65557eb8e7a6a6500ed67b12b855467621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f8674f05b6be45462463be068ca6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71fb6c76c3211ffccb4ec62932feb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c032d08a41bc64549a5e0adf7aeba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dfcf7698c6435ae7da6eb311d56d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d95eb775ef1a315b8543ba33409a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca070e71f19f0a0ceb13ece9ccf27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b80c250841c747bb1b3255fbc0def628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b69586957cfcc43fb76aa7e4400ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48149144fd0d8ea917b4ffb0a4f4562b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474287af08778789141485bf6b6cff0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6753ab1f53c568306b9ed35a2d3e687632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717a1ea4bb991ddeae76b84131b9805633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d31ab0d51ecf8c8b4737c7d98be3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4011ef0985fd65e8d40f3a104184cd5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcabdce08d6091b1eaec67db157a9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af4ccd34a18c25c4f4908c38cb12e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5da04ec33f81ed18e514d77dc0d8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6030b6fe66039cca1fd3ffd8f9e4ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d98675c6fe2fa737640d8ff40273f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db7d3af6dab11c5352ef4224b88d04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a748ac52fe1beea4085e7d6ed1f379642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbc6ebab217766debb8121f7844d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85813a50feda1283a273d88abbd2f33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318267d7c560237b7ab98994fdaef946645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738454609eb09e63b8f0e440659d8ae0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f73f9801b1add3a787092b9522035647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6605cbdb1f34bd14cedca82477bd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224db2db07ceaf129354fd4e62b3859649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860e76beccd433430af105ace75d3d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832227f107801cc4296d123df3c6295651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818584d80d1cc9f9c33104373a52b38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933726ab00a5217061a65d971bf8bb40653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d889dd030697da1b642d9f45a0bb5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1157ea888677cb40e2d19094f31f1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40741afeb5ee96e7981a2a5604ce90b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f425a68cd6105f6df43506d3761d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774645846b30a9e4e649d306d817966658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325f652fc53978ea5ed4575d5335bf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c239edf7d905d602be3f8e44681b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6538a6d1ec03b9a97f93bf09919ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303818efc9225db10aa1e047d522701662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b87de9d88d182a7d8b7e98380364f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f7921f30ba1d782ff206aa9d1f269664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9a0f4b914302df34e15992a73bed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2cef992c8b98179054bf5da3c969a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513bc9ef4f220a927dbc9e219d6ec0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9d28c3f491ea603be9e32076e41f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad255311d50f120f8c128af266d1762669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fbdf85835d966fa983a844ae0e3eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413b322faea2f32257ff24214be983671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b24d2d65c6a7cc2b5026f940220a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ddae2701a6959a7916726d38f4cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23bfc472fd0c85746e64eb33dfaab2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805776e82c97cbf0a411c45c1b23567a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653cbff5dd0a314dae74e03add6676e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abcc64f5b97fce96ac7da2a462353f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f9c427b4ecbdd95a7ea53c4dc3183678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b53ff2e923c40b8fa3e7b823c157f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b7004b0e6e9b1c11cb3c321242bf2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6668ab735971a600951619f6702159681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328052fb3df6618b104805eafd08a17a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86618d73ff1fa5226ef9aa9ae64e35b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368110ab53d67919227aeac53d1791684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1f9f78a7f1c2cf9fa7e9717b8c4a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0862855a0601f2cc45fd2a874cc941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e84d0805be0fe626611bede5e1881687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954467ec20b87058c7b6bf19daa4088b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b2d6a2d290fb6ed2cec1f1f5faf65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513de8110750c2d921cf31408cfb49a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4557839b409c32e35fb0b1e67e1070691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aab80eba7b3a905fd47fa85247b60f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d2bb10896d004aafa6be24208695a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b31e855e6c8af4704eab72148bda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad20379c5ce6265659e5c096d80364d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee9c6422beff869b4c9d8e83f98910696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462318bbb58e8e246139d01fddcf952697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa20a20a6e1955c03e352fc1057edaf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544684f15a7c63cd3efb20dee0596de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ef7ec68f43b16788b63e65efdca65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3f064e1629bf35cc823418a8df0f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae830aa54ea4a6710abcecdf9d5b2b50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4368cb7a0b085664166cd58eff5aed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03254e44a2ba229d53dae5bd501d9914704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb9b108fe95f3e6ce1429496065e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa64b289a993b7217333bebf28f2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490cdac1e20e5100b3708e705b4879a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63876444108a28b4a580e0ed1370fb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea88130f94d3ff438c5c2b71bee581709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2be23775ad5e32621c7bca8486de8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76ab750a547e8dc8a692eb244a29b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693a812d215ba045b096553132dfaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d9ab70735ab31801fa8868970b69713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7783ee1adec5107a8a0528dc1f03b1c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f045c9ebaa21480c0c69cfb2213fedb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643025fda621ab0d6cc8aebb4377e80b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a36c11adc3e1b2f61bd866f01e254d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddc91b8af02c48577ec6cd62a56a2b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824288ccf80618ee25a807c1cdb5edd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae22d3b7e7d3370dd4c40d0c108384720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef1ef171ca9a7076ea2696c30a0f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae57bcb42ff2b905c071e0ddc009ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fa553718796d27587415a20416d1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f6b313181931c39b6dc2953715d63724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be0cdf10c2f0b9c517a02e270993d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b4c6c56b028c1a34b1f0432c00b8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3ce657bb388194fd56967913454f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85301d4851b389b0b13870d7570e51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c0ae1e8b6dd43dbe66500efb98cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf47e2ffbefe6b14a2d523a5dc6861730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a374fc304c34d6d03c72fbe9e438371731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c116fd67941af2e31db530a1abccabf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc20a566c180e68257ca0c894c798733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48c2696a552324319454c4758ce14e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e4386dfe079e5bd079009e9f5d017735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ad98f871f6b6d79faa4c0f9a54f0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16272fa470216f7d8dfe7a99b4170c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efef09e2f916ed3b9edb5efdbc07f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050092e1ac7f5a2fe0f520353986b93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ea6ed363bef7ed316ac2006c2c46b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e67d30f1371f727c740bc1f63da88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514405047c939de3d1705ae1c79943e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e032048e16a4284e74d66b246f5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14de916ca73fd8fcb8bd4a5046667ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee25988a0c3dab7776956eac4d69bb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac348aa6565c1833ad17be0fe07b31746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a45f841338d0b3f3bb018651c5297a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1b6f563d2babd81031aadcff690cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91fba4fe508f5cfd1bef8306705ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f89a589f39e213f0fcb68bde0c8a0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af323c2d6f30e0e66d55459aa38f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a74536003f08a266d8578ababf8142752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00884b22c8783a3aa822921fb14b2670753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539edaee38745062902831b7e428b62754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4acf0847a9a609a50380edd206f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e74bfdbc03e4e9403f0ad4bdd210756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2a979adbf22e856f70d8c2b9ee717757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0d2c98381407d101f3de26d1f1cad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38b1c7eb900514fb499c61e82023e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>