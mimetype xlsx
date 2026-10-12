--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c597b288c2bda3ca233e5ce9949cef21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9b7d95caed9907a578e662558b6d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcf520f25e6bdc3dc7eed5aac302ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f35a5f010e20bbe3c8806623566d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007936befd1a158a4059af210f0ff7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1c63d3b5e3fc113019c785955adb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797490acd080b5f329805f37bf0e64b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c176b8b194c0c905b08e301ab44e4408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f55d7029e6ff2648a7711ddbde63749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2f4c5aa22e248ef2fe9cb3ccd21210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ada65c1e72c1571e64341d926492b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3aded01b0e15951cbcaa8f6dae0a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a99efc16c40b5738f9e71c337d2ac113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b992de6d89aa0ac9dc6e5db5941bf6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fc01b6e8ce268947822d4e0532f7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10d60b0a885609bc4fa815504fc31016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa278f84bee1207bc0627c5f4568c85517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452cf199d8632f4078b6c164779204d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267ca8438200ad348ab8fb24c6292d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5774c7cdbf1ba87675bf91e10e6bf420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99cb5564405bbab9040bd0fb41bcc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210145ba0980cd2536df69f4209fbba422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e14733e0993b4fdaed0f0602cf12c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5bf85a24ac13ecfb18200b833aa2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9755b82eca7077e2076fe8e844fc7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24469e81a49750bf4f28adcbb87ad2a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca02af7cea310ec26b931da088737427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862780be5f45696c8b7e01d1fd7292228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eecae2cc939e05fb71ccd9d70002e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b39c644b86dfc6587230eb5c82b9a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8dd7357a19dd775a7743a2237d8a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a3d53c0f9d5d57a229f9e22ca9acc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219de22adb359763430b787f9a1a05a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70addb34c017032079b19c615f2cf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d85fee7ae65068b75924d897d0a4c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c3550dc7def7964a480ccec21d05e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a2592021f9620d3c0516f594946237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da782a0082a1c696aa5ea7aa8fb2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8482a00167a4dbbf529b36761e8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3507a798b0a7be0b50c4266470d8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc2b87adaf114f1301f4d1e4a760ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f62620ed39ff5efee213178853c45d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157f049fa35cc9e7541a1143cf1a81e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd373e15d42d29d71a21c300c4096844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4b63501e96f7b27bdbdbc19544f7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc8145dc14c4ebb10e8664ca1bf56b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5809df9ab5bb6785675133e34f190547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662566546d9183fbed8c71f15dfbed5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fd8fc3a7916a5df615ecddd49cd5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd4c9c7eec07cb73062f20e5b1747950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6a448f2fc476290279b5b8af6098f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48bb77b38459463ee74de652aa6fc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e542db1decc7aaf29813f2cc9c123d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cce3376a955a6eaa447579e7982f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead7d1084d1fb36739c9ae47dd78a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07366cf04964b93aab02f4a8d027c47556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a775213d3dc29c6c2d51ec205c876b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf06ebadc13063cbe2217d42cebbc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3d273aa5c71ccb95378327b47500059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f769645317d4eb8167254a7757bc6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d69186e0374e4351e85e753cca4ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3ee7fe99bf2bddd103a5b87ce8dfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c68ec24df47e179441591740989e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1933a7fe500d72684ac8cced0c9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2d7fe7da8e5cffe7592071ab1bf2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a21221e3def38a8a40d7394de606266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b203bcaeaa906a9e1df26cdca5f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9077033651245e57bd6dd79c8a6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7b791df32553d1fff9b989f5cdef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c50a3c48f8db516d5d2027b2cb6aea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ebfebbc00b540cbfcc75a911297f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e207f6e0a7ce8865488d412514abb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707aa101774d75b5b7d9c6add2ee89873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20808470721b9094165ebc3c0fba38e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7ffbe198f5884fcaa56f2c3ac942c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24467e86d62215f7de3213ab96a2b9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1027036dc10e60051c62fcd60b101c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac54289d81e80df349a5007649a511078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ade31c4341cd89af3abf90f02d8c0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc65c072b392361ba05594a00d8fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfaf7d2d566340ca4e404a6df51d5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aeaf81d6d6674c6741a59aed988ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282d8c6d25cf270a9ba4912b14561d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd197490b5e1d0ae9984e1c2c6a0384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5623e9f0e7e75c7b560c1acdac7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847464d9fe3572bfdf84b948a2b2a16586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d8f6733efc5ce73e5e5e3352963b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2373bcfc50d1837c40766c84d9e4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecf23c76771072d952eba4baef3e2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950367c4b43d201855647543391034090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e34e59bb81aa47c4795a95538e3e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a2d7bc090c0c5dd3a4a2b1222194a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a24efccbdcc3053d5ede8805ed166393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f128139b6946eb88ad2856ec49701a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851204b6d385d10f850c17220784373395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c04ec3b04ae46b030c163b41a630ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011adb2f35cfef026ee1afcd0ad10be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816d8b84d29e5697a1c4de377643f9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa608d824f3ff38381742da8ec66c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe15fae85c99a4649374ac74410bb05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7e6777999fde6e71c9f7b7624f82e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28360fa68e10a2217f7c7ea997f2c95f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d2de654911ad6e4371310e63ef4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ac21c913d41fa0e4d86624142b14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0f25ff07a289632fda0ee88e2737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14793a1d679d5fd7a69da40ba644ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadddf38c371f134b9f0edde4c55062107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b3370b1a9a4171ebf9233138c15e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c61d0d4dd31637c5c2b69701a774e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5618a0c86594fc73a91cf4ad9a074110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03844f774a9fa02db2f0a46f0cf998f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64109cc036e658c0d9dab8ff295f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ca8f11985379d16a7c912cb51a7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65e48e784259d3771058e2eae349b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9fedf6241620eb3e15c64afa03ced115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45696af189efd37a364ef96bff0a94b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097168504ec6db53ef7b919aa2239398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46dfe8584662c9796aa9d7ed7c51ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85622ca14eb0702e05ef9ff1b6999d28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76aa608d5b33bac3bb3c76153ceb13120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cece34a8f6e4b3c555305625a7220e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44164041c774d66240e6cc8c98d3dd1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528481d558cad335d0a71e4f87665abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34eec386970ce2f6cc2c8b1d37be35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe39e1d5a83ece21fe072eefb4241c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14deb0f26f24bb52e3212aac439d92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91663cb247b8d4a52f2c1e55e1d0b33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1358142fbaa420ee87a4475939afc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2efd48ee4fdb0f4a68af3fe8a5de8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294f04297224a426b22bff28b9ef5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcbcabdf3b9537827a7621abaa157ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2065e2a33ec50d4449a72c0a25bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d93f89d80a6de484104a98f1b253133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dcd05e6b57c6adbcef162c7c53bce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114de6ae3d0977a05392bb721aec14e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012cf5ef7ab2ddc49c154e73b8e74d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794aa7ec0ed694604340ab1160054d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaf7df7b763ee60e7d7fd871b8c183138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ff331dc67c1f6d99804b86cbb80c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d2de458845ab0a8c42a287f91f98a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6703d0800ec79d241852b07ee93ff3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429badfd8af4c0ad2c487379f7a580c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d3213b576ccf35f48c9da53f3d193143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283865092ae3fbc09224c8b147b557f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d463d1fc41c134e898591c9bd36599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3b1b1d3cf2ef9514fec0bf64a47a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a6c444aee2b4dc927883c1c51dd8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b750f20383a1dddac9bfcabb0a152148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581dfcf57a80b93a8a3369a62527f2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa7ec06d1e5cec9354ada4ac1e087150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4e801fcaa6ba09ef82b0975c309be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dcb27e5fb1667ddc16934218f9860152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f579499ad0f9b92b2b7922328977153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b9411551a59b588fe849869135998154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08d1b624260f6c68fcb8d9ef078984155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324054f99cbd62ef8a58dbe9d37c8de2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dbf84f53da8298aba5490c5a2f8cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12246024d4e3e65d2a18521b2d441a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd9e31be4019d6050d94f8d9391ff7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec611df83c27f2685d94bebf0e1d1666160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3fd4f08155bd127710d975637fae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc920ef5a154f259c8953f369d8e39e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27218d4eda2850b9c1867b8726ef59e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26d6da9e2f8450f63d7df43977982e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59fc9ead2a9da8c6244d9ab2c73a24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb7d26934a0c4737092cc153fc5106166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be47e55c7870cbbfbbe29e0c26cea7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe603b85baa854bae74fde89303757c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d0e64642c4ca399c6f5600a65386a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d830e1c0b8c06420d3d76303af3c1d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931c2d96c71e6090450f5d56582aecf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f79ec12b59e903ea71d16901a83955172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca895bf32eaafa5e305fab8dbbfcec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95413461395fb2b9fe049697a35e22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d562fc7d463a041f330960252aa8fe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165423da35565a4a77254d10b30a704176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589e29c0649c7d05c7fd38c753d409d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d86713db4b7570aa3d8aebc159973178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fdcf1bcfb522e4824d4b76fc15d41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3907718f8a82b927f94de40bc738c13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2828efd085ac2b119218d012671d169181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f55a586d80ff8fc3062af093afc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9f0d538645d5525bb1b04c2b22144183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1901b67a13b13ba1d890bad3255f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3db585fab7ed3e7ba70396795a692185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3a1a0a13a41b0cb89d46ce4df302186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18517bf6512bb0148b77b6ce105ada1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3279fa8a663b980b12c57a00fbe3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4da9c49d1c1038347e813411d10427189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f1fdb97a9079c0a941c4be3f8821a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f64c4f04d8bfa01b53140535c5c996191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad303a1493a6138d22ee9eae99eb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5bd2e86e8dd96c6b6eed8f22c160a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36547da570d93dce6cef0ebcd6e39f3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c189463a829c1d128e558757b2d8ff0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347aefcade0b2bb27e0c697709f9702196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff475069f8dec2281209d5c0b8eb7d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc69a261cdbe24362459b192e06bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e8a4c9660cb3a119be394fc0a802199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d2c086e9b2891a2ce35af0c4c6e9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb9f9e99e7d18cbee7d269e8329027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade864f9c94a57ac765f5a2d1087a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e700dee3e2f14ba93f792deca6fbd26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b196527544ffec67b1a763e4cf773204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0a289f8fdab190de9b8810e31ccff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0eac9c27aed4e0dacd7b64669f17c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2079c6ecf9bb1f6396bf881f482b28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea17657c0178f846ec420e5c9bf9bdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863be9c435e4efca8ed5d35cb17f9b62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e364c297b1f0c822a4296480885a7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0efcf7751ce5e11a79774acc017ade211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f28b93dda9d266f2dbf415209851b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa3d10479008a06d3e1d67a5e0435213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f11696a028c352ddfd7cc469831629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e5b57961ad1581ac7cbef501dd375215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f899ef97ad059a982519cb7ab79a627216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16ef4f9e062565f1a6ebfbe7acd14a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98102f5050c99da4011e994a666b10a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955c2a8ffee2b12e1cab2dd1f895625219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8955a2232eb377774295f7fe9e09ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f0b3c02ee99b878e3ac00a0439a42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb58b64c193964bfb8780e11d0f988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac08dbc051ea77a575ce0474209eb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2b7749bae533abb7959ee1c08f02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2d3afd5e6dd363721986d3b4d21a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee8cf0f9b718587712a57da8f12ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05954ab6dd56a71c897c8bd1418ab3b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d51a6d0fa5f461cf12c85d9825e75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284028036d31eade675b44eb137ff4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b6b8c2f9dbe8b5a8d1b22c3cbdfb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f212b60e28000f8bbc6ab98c0ff5ef8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b2ce47a68511f9636f26f1cda5050232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0b29ec8f5951065bb4a781500c604233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e279835a8d58bdcff01d1763f380a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a39e91f614a3c4817bced39ced5b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207dbb1b46e0a91169bbfb18da7e01a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469266c7711382e54445034fe0749072237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5820c08aa53d401f138ab5e39e08a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07162de495b142b210a57ea69e0e8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c279cc2150cc2270040ad6ee084432240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6e9b5e096e578360a96bdf83bd3c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e298cb19cd30479644db8ef7f14ad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33dc8d76114b3a6401a17f45532613243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0859ca1eca4fa04c9913caeceb76c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba8c2fdf724304783bf60bcef73fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5533d6fc22f8603f8a5db324ef79c39246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e135db22dda58997d5e6617a401d4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b50de0630ac1a2dd33aad7c35514248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76416a1bad5eb1d7a31a9aa28d2135bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b327b8c7178646883c9b4f4566006250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb04dd06bdd1f5936af827a1934612a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c2e7970c8f2343f13642e0d443a5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802eac864610cb7112ee1f03dd020c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6d6d8cc400c2d010fc6b3b2d673c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93778da172708fdf92b7a56c478b1a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295113000d9556520e0dd0505f206624256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e45f3472a2471d0afb8324078b338257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7c0cb96862ac2a2cec82158198960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a480b75c4936f5a6e97132c037c23d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4d350878016150102d77c83b93b80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089739332f7fb0f93cf4e85454653d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd9bfff233a805c4a23b1b46bcbd6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c2f168880a63a09e852745e1cbb30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c13b4c5fdb73fa695144195b8c2fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af1e809f670f561293a4bb3a2258ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e7da65fabff6173883b0e979fa275266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f15b6c6c65319c8f4c7fd219b10977267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52266e49fdc8f57a63f5fd767e2d3ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea039fb9b6d01449770999aca1996d1f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35baaf1968afa96b55edc5e97fcdc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a328b26204dbb8233f082fdb79e373271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d47f0330e64e00c161ff4faf4f611272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033bd4311d22a67c731a004383d1f3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fbed464126d142d4817d68808f0fc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f42f0a801726bca8c9ede146b86e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680df38bcd0893f5dab2e0591890e3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b7ebf92b0e47cfca7ae8d4254cde2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb8ae507d8acaa6a150ee52771e1b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46151b1e5037a77902a06124e5bd0f15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337758067aa97162dd516c28a827a6a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9c57af1fcc19037164fcf00c10d1a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e5e672f19896b92e03181f0c0cfa2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ab74e9fbd95b9ee5e285f737d43c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd91f3a5b97d4e1ad5f29573b80c8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac0a79bc00fa2c283e7b8355ae49c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90547a50612888d73e23f089b1ea0529286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1e37f2acc161e15cde681874177e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfd2fe5c92319c4223f8dcaa56007d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc45f3a62a2e4bc9b40d2283eece8ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e16453c985baf29885e4d3184aff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c92f49f5e215edd65720d1d3fa8ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68860d6af59df539064a9634bdc8eea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2671f529bd721c2c22fdedc4382834293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd21c0f0347a4c55c2c544accc96b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625694fd6ca62632705ad8582bc0243295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8619ae0e6d8b4c0c0263a29c4ff61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9462d7cd9547024aaed25420f6224297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a782cbe7d3eec83f7eda580f9ae1ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f9cbbea24327aad09215d919ec584299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b283ef7805f4fd79bc5e9162694e91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e106ef03b30510a512f33d696d5bc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddb1da355dd585e8a8bc8bbd68979302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13388745601a4eb9442e20294994fe1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4447b3bdc92dee9cbdb1d7349bf275304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4a73464a946edf8981f32394a0f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7df9ba75b832208f95c38809a4686306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680de537c5af16c65f5634742d50ff7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf54ff0e8f81824cbe4e3eb45b74f54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd127c7c3869a5594021eabc25e508ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d5822b658eed27d8d9eb8020ce09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea3723b73f2fa36d73314ee7b0db2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b547f45eb75014b2e067e8e97acab6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c03c4a111c356039d0921c9fbf5da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec1fb36c355aeb509328a1550ecf85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0e5807ee51a9a0011ad93c7679d73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446d635624076b5966a082710eb258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f882a73a550b6e4950c924d97eb966317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaeee9788e7d81b204c66a55ec28e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbe92b781cbc152721347e29dd71c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5993edc9cb83d30034b3fda292bf9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f204b29126e7d8b61dfcf11d51fc55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b061eb48641121711afdc67b7619bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960431682e3e3ac98b46aa602d425b48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcac120d191eefc58bbb1d576553ebd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbdd0a1f63cf2b4782f037ed43dc06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b38fe0ff3f1522d2ccdf40fc25caa3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5153086ddd8c2bee6c1445eea0b8e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231c25a2ed5e763a803dc3cf09a418328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61b15ba23cb5afe118aec40c5e854f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb63c98a5a64ce356c7178fe0653e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe8942f190aaead0c619349c2dc9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd26f991a2ed3631fd5be393c20483332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a233f088adee10dc92ca627f01c50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8275e129e6598dd677d3c82880f0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203f9e3d26126a7100bbb8ee2005b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8924fd537625e6cdf73a756ffd1af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129a524ec350f5a694f5f818a95c919337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477dc647a362412807754e1f45bd792338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9fd2a906541c6721a06c15875d184339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed1844c55b9721a83be8a794e6a7db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a77e29e2c857f71852728b00a87be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ed7ae8166fb53973f7c3284ccad2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ebfb5de788c5eab319b235a0939a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34177d7c816a83f04686a22fb66bc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc45a654d4e7289b70bedc9fcbba1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382041b3bb5e67d5cbd13c3463da84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa695cbfabc7d37556494bdbc94369347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27aeadc4bc79c31583b7e6fad0eaa5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b456552eb4e9342f267c8a4ade34a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cfb31bbbfc508e62e45cf6827113b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b7506ecf79dcc4573c74759b806b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebcda849086ec81b85d44864fcca1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214930cdb95bc525df4307906673e82b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61417d4201c5615e6426441a7f945efc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b833a87e2ef7febf2cd3d46bf36d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d11906eeef25ea7a512937055163df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289703b42ecc9f1b44d8de798a1aef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eebba8707a963c9bc127cdddc572b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9ffa873b80f6aab1d4ea78fc6916e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2efdf4b30d42bbc46e47a82aa732360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaea3e389aefd60dde57cd54c98036f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf523419e2c9660cdebb508a7ce2fb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff55dd95ddb2ed3ea4fb99a41a58d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671632dbbf8ecc05f99b326d8c7958c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58228be59154ece02f6338acc092d156365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f48f0fad87d5babd26a3cd75a77f77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab2d9d1c8cfec72c1440baed2a2c0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92873adb83682e801ece012d792423ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2a6282818902e16467524db489406369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b0958aa4255a3c570e4dc927cef4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c2c882d2aa28a0a834306ff147644371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c9947b44c46ee33c81cc15aac7f22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff08efa841ab2f0eec23cca59734d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f487276a51bfda9124b1ad30d959e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99294dc0b94a237b909598276dbaf209375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e1828041e210cfb3f19b23b6b3c6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930033b7640e0ca4dae41f9be0af149377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74341eae7faac1409e04a13d9fd8dfaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff93367adca4d272a4fcc109edb4473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d07ad3b02ea54bb574215e701d2f91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541aaf1b5def8dd3bf9d7121d254b2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462483e69798bf3d24e364c378a8edc2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab967fa1ff82d430b85d116f2aaaf8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9989aeeaeae2d54a550ec2efabe0e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584456984492a38ba70ab3c0e69867c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105446dab332bb03100416352e526153386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b9853bef5518c79dc4c71741ae4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d254242482634db0d40fa61add14843388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22946baad1c59a19c5ae2c28537f61aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd6aaeb2b0c70bab3609c831011e1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67487110e6da67060f32c68bf1f55d17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81bde18ef038b2d69d79b0e7038687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350024ee368366f91875425b731fb436393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2694399208cbf53ad0e4d86dc8cee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ed1f8c75b36e6bd4a05ef43a2eb9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562801ddfb66761fcbe7280521cb9ae2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0108409e56776adc9b050cef22bd25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de353a91591aea3d120dcad2dedafdb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ae444906746e0ac5f91a5778a62e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531759925b5b2b2d3cc2dee09fe6d16a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc9149b880c11273432c0af98175d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad6f14632115e4f9226ae358acb05c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1491044b7db33b239636552d7bc7eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07043dd3a8f2f993044783cb7c0fbba4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78859d32d50e26b3abe214e5b26e941405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4a00e7ea23a551d5b9effad40f84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd353577c8e7feb64065ea0b76a44f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cb47d19f4e61d00b9c4397a80e509408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e47c44b82ebfd6c0a0da488f58a23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc41da89aef4016e2df9f921128e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5235573f2cf41f2c27330f8d95ef6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614659f1b6adbe5a8e5dbfbc5499105412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28b79366f1cbc48ed2b9d80a1b090413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0364371a341028f65b20efd1f68d58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed243ff36161fcedd152b17bb7f9fd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe72ccef4c2660a0d298452779049d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7e1ac24411e0b6ab27f376fbf766b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d98929402d0347a5f490c5448cd0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195be9735a375662af29d7e371684ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34997c9b638b98995e6566d076bbd233420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0df1e0f2b89673e802c9c3167b8fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f51d561178e1d80ece63ed0084c2c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b8ae47a6afa15ce4921d0a26a635f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450aa06a6b0d5cd35a4af72c4ee18a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a4f5b5ef51f637a00a6fdeaf1f68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77231286a5ac8790a7f46bacf0d4ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7ece3369e485dac47e2bb44d8136f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18c10f81925d001abc0180ed069ea4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7eea93203a3674ef44cf5e5bf1425429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49e6f36a87b4c2e72bd0c745e87fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585d440cd339fb4f181b71b293f93a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff212efeca3159a0e5ff2b1344cbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cf6a98924cd5ea1f3bee163f299b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4283ac409bb4512aa38aad550025b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf568d11f5c0bf83adf2540687d54b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c499b6a8804398701bbc1f29a3637436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b83de80cdb224e9617a7347ae2558b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2932648d72ae0f82f0343c7831cb30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75ca369b0d55089879f886ce07fde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdada33f20de4b9f756952be66e8e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2e0c52a7078c1c1c30792c923818e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5159eed440d4cf6eb64ce781ebd23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038e45c65049db208326730543a758443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba93d34866805da9533e3ce9780cb0f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c03fc9162749bba020fc6748007b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82482449f9376933da9e5a452646e11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca372dbb6f366932f03dce9ecd7f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdf8066bc48393d1d9a54bbe410b02448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8fb5dcb7455f3e9116ec64112fc31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df610a4e74d791adbdd7e4fc4701c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852c6d1a3fbfd5ee9296aa0e43345d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8305cbf8606167c820203fbc2b6bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57fa62ff3b34a75354f267d50296d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b650d9ce5dbffcc01878ad214579c2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dde32bb72dfd0d3ca5af182ea081c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e837edaf68248d563dece2575e28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e078c80ca7605d883719aacb23fb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560d2dfbefe14e975fc6678037ff2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bde103959306bb848ec7af5a4f400459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4475e6200238763ae8cba6b146515460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810b9f2fbc69799bb2cd86c329f9e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d209c8c542a4ecb3ee986e5ca9d9b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b274c293607377b9b85022a349bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdb1196b0a8d81da5e8e5f3337df00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145e09387dd9bbda8d868a38e23406465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec29cf47d81691d1d26f75ae16cd547466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933ea6249c9d0338f0c87f111acbac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287eda8b2f8a4765d636abfea2917ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37afaa6d153762021b2f77d5eb3063469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439fd5101bea06082e2daf6221dcd4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf20e5cbe2cbd18fab745778140903471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eadd027c0fb8b88265b3e3a92814b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed0c7e13475293bc4ca590432aea24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf120ef11d02ec6e284a37a1335b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb26738f120172cc6081ec02739779475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae018ca100f8136a898b71641ae2c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd49dac16a06299d8ad9717c6c48ef0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213de42c008183669b1e35d1fe371dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bc3b33938b1bc23dc7809c2c45837479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9fb6db62bc241b31be8a5ffa2eb08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d56c79226360c51aa0e177641bb5ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966083266b1ea666a27d817d1bd7d590482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aee95247f44ee51415556d4800da3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664716cb55eb446da865dcd70c18270e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a3550fe6c4759653cd29ceafa1346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee711fc2a90a90b7dd9861b75f695c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d54e5b244468eee1741b74753995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0fa29f2c034b02b1836d52508f2d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68faba4301506ff76d1634f2b8a50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1754e32a978f5fb36cd56a03d2598a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccb4b87e73c69969207505ad6d4310491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1984715bc13b1553d7d6aa3767aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565cc108a82d433e9cb86e652552c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574eeb20ddc43712b83f3f95295dcd22494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae358aff74016f5be30e257d490fa6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4cb0d141d37fb87ab4d5ed9807615496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872565371f1e0eeee6518038b234eb9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3675a82bd94d9894a0aa2400f0cba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6028e92be2c8fe6a3a80a3a35fd98b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943a8261918398f33b4eb966e2d141500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3fd3bbea4e570b6fbc0c28464c17f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257491d06c44c29e719e63b67b93909502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029287b0798c4ba2f419eafa5458a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077597ac0896909d1395a2a78df49db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ee0fc7a42833269c4d0ba0ae90b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb173d2e4d9151faca3a68621c27797506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ab979a1f4dc6caecedcb71fd33004507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc2e6bdade85e4ac84b6768123f28f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b251597949c2b596c88979d9e778d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9e4321c407720e1772649230361b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd2e741bd6b5b7b0624a84628a01d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b62401de52d2d2f0af54b6b088bf0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e1955f22f4b47e5f2833d150fc15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b539c5a4ef2f67de30f99fe256e2153514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63f8d81f6be9b856896b2263fb71c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a2b44634cf4473c2104c09ee2f77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e15647e27bc9db86813f6ba6d82bf8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82951fd51d50695fe7a4067181f2a666518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b2aa62a966bf5415eeeb5a56eb014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97480ec37671ee43b653be90440ec30a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a8f0e04478ff5af3bd36eebb8230a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8940450c57f3db79b316e0dfdc76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1b860e2de72250e24622c025e3cdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa622398d42afcb5b6c2c805c87fc99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caccd655ccc86de75466599c5c35f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf8b4226bc4e243d33bf1e116ad0cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a1bd110c24797099770d6faf93e82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf33db1a4ec1005e030f7df8d5ed4e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5970ab23e66798ee8c3cf8d4bc00ef9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c568b3676f817624f6d42913bd67003530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce10b37bc4ad53b09004328ebb78952531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d95076e296b5e4a6bd4632d6f34a0a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f177816c5ed4e821b61148a018eff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c68b187b08688fd4e152118f07e19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413fcc55316888a9c1d00819fb950c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302a97ed85e6102564a6f564e2c3cf1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6ddc47c82eb06e4b1dd0a895d02f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e08af9705380f6bec91dd57bae83538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2c2f18589472a5cf4f3c84933d7fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8aabee5099c6fa3fee77aac666503540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d166f8689de9b879bbcfff1a0dcfc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7a09e3f8adc10f60e410f00e82af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c600ac546a6f7a1dcdfd14ef8c85d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da10fcd0b104f65b7fbd1187a1ad03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b65df4c530913665ea9538f2421f0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480abad0ce0062ea32b7db2d673164546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041190d18ae070f9e5bb63db470865c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45b2eacd8292f1ed26ce95d2d8d78b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba588fe7b7119ef5585fbff1e7def7c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b2cd81dc29cd81fde32e35f7f9c2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd576604d0a0f1885d4b1fc5a79005d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510a11766c7af82affb8090ad3ee0d5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1186a1dbaca0182b78d9c2af15c6cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a448d3609f7f7c691afa8c7a424b69d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d6b7b75769e77498f4deb1cdcaacb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f592c6e98ed4a112411337058e55f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd58fac724554c516cc6fb5d20524557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ee76f921fc86f641e3bc0e8ba5ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fde3cda73a215ae6bb3902c14a623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd535e19c9f72aa1227f4ee4b062aa8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417d3478d855926eeb9ac7a31bc9176561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961efdc0e26426d4fb86ab51a08d68d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95c390a21c0b9bddc1999cf9b7bae6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd881ff9bde8e8b4a9cf3c97645fb51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f5189aac0cd90f52b320399ba4b0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a073dc42aa330a2f60802dcbaacce3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e40d6f8e8cdfee0f2c52462592715567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df515352bd598b04f4cfcbd8aac99c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1925fbadaff1db56fa77854cf7289a6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11253ec34e6902a4ce32ab0ba4b000570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99523a39777b8d5bec8b6007e54f9e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ac611b8072ff4a79fa2b55ff55630572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb620281e164a1b4e6e6401965be22e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66defdc65b05e72c5f54a2754db66f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433c5c6734c5f1e094b1fbbc1a6513f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990bc91ff0b58600fc6b5330f07e576576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff42e64e046806c5985670da00c15b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05611cfd22ba62efaf38e639876a52f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e330e6be03db4a56bbcc02752e52af8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b34ebcaee2b15aefb93ba25eb8d1f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa69b1cf79f151a937b4f7ce5ba3d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce6ef9c4562ad6d722a760a473d440582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825db2e994ce69e85efc337f3ac6c4e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22720b8aebdc0f0d4c8cb00d5ee337f2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834d979a6d8e8886f71f54e54de2712585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd906950868109f9327d020f72c155586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cb0106bddba78455965da9a488fd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0878a8079df8b788dfae3b1a46c17b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7c2d9bb313b04e5fe14543dbad3e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e90251671c7c826f836e3cc9d0f682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eab01ec2419ccdc63bde73d1499e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f501d8fb7b9feb96f2ed0ffe6d08d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac35c791d74d6fa1fa70898befcaa0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e6af20fc0d96ad7a3dee6581fb0c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db82608e143f9b2a57f87b0b772ae3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80245009d6f8e8d8af319bc8e0490d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb29aea133ed538488e23fda42b915597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d2dbfcd3a8ccafa215a368d768e48598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d75bec2f376990eeb6e2e32df7e94599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aa6146071c3f02090725fef9d0645600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d81c98375d65ce4ce2a6b79da4c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df17c90d945839a10e6a367aaaf0df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517fe432c30b19344fc5683f837794f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b0c78aa1be2e0757f602fa11ee159604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c082009267a5071eba63d78d7cc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515569d2131b0c5b59cc0e33a479f1e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d27a279885ed68bf90d873b323298e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba267dcdfed3e34d77b183b0b6ed2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf470ad1def876aa176d856b8c1ec84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a118e2e7645c379e7f93e03c673938610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef6f0b083d6fd9d33d282ccdb62634611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53506c3e522aafd75a79d448344e6f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b69c3400a9941d90fb5aaceec0556613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c839e6a47446416872f6b1dc81db4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7552fc62e628ed551b7e0c8e8f20d02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c4b6680adc409c2a63d28d51096c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46fe44c3f5b9bfda152ff95b219bb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce644be59791daafd20d88ac0da04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfecd0c2d470559f0873ea57214509619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c5eb43fd21f83ec6cdae7e0d56ce5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9378e2a46c9eb1687b7317a476b465621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58e915263d42a5a0dfe5d6ddd80cf8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c0ea57ef218581a4de3d488ba379f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead31305c55a38a4637c90520e9cb03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b17b6adbfef8eff5261064e64222c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e137c023f76c80cd0a2146d952cbbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656dece1a3634457d004ba86f8ea8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267fa6dca4228e48b91d7ac97b8103b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c77298306d55150a452a01f32fdb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aceb123794fa096fad8f96ff11283630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd66b101e57d2c69166276f0804120631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d61d6e40c7207b00151585ebfd08d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3878d61c497739884e7b5654fc84b95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03717bb9c98c709f19820e1e8ad3522e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268a980924a3decf99685ba277bb145635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac8a29c70ecf0bd14e1a420dba750636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28153553139a09ce8475c13a6b6fcb85637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a39b2c1e183e3638282faed4f805638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818c485966e58b97b8b44767ac4523e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95318c67bad24e5327799147fd076065640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247b164f32781db678569b4fb0dcb4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3148bdb5579e9920a5fd9e9b223ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78597e86bb6acfa1777071d2c53ba59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a51ac6b95533b3c258f4bec729018644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee79f082115d2b6989f14a4f3308b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313bb348bd32e8855860696cb321bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eb25ab1615d306f32fb769dac4624647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e24b2fdb255844bd5887ad5944111a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168a12ce4c2833c35f51b2ebc5a22c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc8bdb98c237faf6edf999575b63f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65c41d9db37017846346d769bb1f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f624641d0e3330375942479105fd7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f54362b9ba3a994cf6a344caf8c26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c3f08b0c47dc1d5696a0e37df54ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24e060807416b32c91b233b3ed0e02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95073b9bcfb7862d030649f9749d4594656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1458480953b9f5cec0ded064a2284b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0bd4223ccf72f523f7611292be9f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83c3b509a88372d0fce21127df1e20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140e4e94be9a7a719465341d6a8e6d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b18e081593c5ed87a7adc4f12385ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5dce3e8bc6d1d31bb60f1779b177662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d1ae378f253a8762d43319b3ce9ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c211a584a2e707458481167219264664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4c03c48d70e91ba8e9afa51bd952d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45140d81bae26161100397a287a5478666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8ae67899355b0d5e05e5a8045b55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427188ddc8fd748bc4d5c6357e2f8f78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a505825c1e7142491caa5aff9d1c0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3833cad7439111bf16c742d7865a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f1fd44085d4df9287ed17fded612671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f14476dbfd3ad730904d3449a4fa7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb5f398c769c418ab2601f30e79067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fa6b8ef638c3a15bd3d344ae10124674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bfb753eecb7f10c4461c41d22db7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e663c3aa6a15ec8e8a7c0706d6600676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30b07ce5ca64d4e34a895f5cad6d4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b9b704466886ecd0e734433f7f711678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8913c16c8871520ab085bdbf42ff1de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeca0eaf0d4f8e441d2cc0d81f67dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf861ae35ae7102e4909e803fb5626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc702443373d6105a765bd74f3144e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac574e967a5e9193d617a78c5cd57f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0864efae70c6a067e2928ff1b96ab48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def26260df58da55eb2e7b452c54dd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b280ac38ff50adebb6ee2f81dcf4e89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46004f26d86e496f1a3f565480d9a37c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15c9694f82c7595f58bd4dda28f973688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4bcc1efa5b295e217e466c6eba83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554cbc0d45249142f7405fdee985d66690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831ddfe8414b1de3ae90976052aa9f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcadd4cfaeca374b39c252c80bcef40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130477bcc968c4b1ab698800f4ff5800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd46a6b5e499efabda5059a7897b9ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c6bd1c22a8474dbacfb71bf675051695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22db1dd6a4833d958a04be362f34df6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864e3c8ebdfe481ea999d69bc895f97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327603fb6eb87922a14e54ab53c711c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a87579b31bdd5467c4e22851298d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b75cb3f50482896a50d810c2a13411700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba6319cf8836a8dacf250b140bac5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6b0d06cd1a21fd2d0ebe6480475e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b65f2b416a7fca95bff8c575c3eb3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e130caef9568c0ca1cb90a6dd8c4644704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945f688567cd8c5e73cd1de6fcaeb7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b028101e0e0eeec8e00c561dbadd5aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13acb3a81b0d1cc7fc7627aefdc7a4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c1515f5d9e650db80f75d3c4d895708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be2cdc3e5850d993e7b4eb516a672a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca71f3c130487b3e2c477654c00e1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378ccc6c1d4e7071042093d92672036711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27426f37650c97c500706236d237415712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a508a0936293fa5254f818dfe1802c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b82f7cd4396d975392d21e54d18d23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9813f0d24efadf3773edc8fc13903a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d716431404901f775a7739151f82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cccf747a80ec5c1a88739cc11f6ce717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32e6e175257487f497b0cb2e66fcd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed3c6cbde22480f18a5fef4ef5e79f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520bbfd3da34aa266c884d8fe0afb07720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64909840c85c4469d0be77c6bfa54040721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb53d7cc8c891656a1357e8eaf442c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab113e5ec3f353cd7cd2752e9758e8a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48784ecad4d163f1c12d65ac6ae0592f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdffe307c01501be64572eb0d3aa0f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c8c02e84327838c6d334aa9e9c2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955876abe544c70f1e7b86eff82c5d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b0055f46cd0221eafe4721c097e29728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb4fb07ab473d43066a75b9512c8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5f7750941e0a145132ae0104ea99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90192929bec2355bbca3181d95c381731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866acef1873f9456bc5aae9e14921d0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f665924778474b32272c954e491b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f23a7ed3cb82fd035bfa028314d6b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f02e0c3cdae6fd85f8cfb7f65c2862735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20974f2e3e7699c7b3f7c303a4c11736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675fab5182627cdbf59f5c3797af397737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653973832c7398bbe2b6e677ff198d50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617358133deeba9a1eeb5bc68e8bdd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13e7dee67deb60d75bbd5690c4f345740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffecdf6be9f94e0a5408952d85234dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedf5b05fe5c6362d1b6cfd890d58ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c54a746e711c4e449fd7b8386870e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e8bbcc328599fc4b1ffbcc35db1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173c5a864875e7991bbc5c6c6e0520e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f285ddf54bfb6dd61d14983563e234746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7100c6552e90ff314a729bb26736d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46156944a595f022ed5bc652b348167c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e7cd9835e157061608d52478d867749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8647c4f5783b0b53606b61464d1304750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37079b29f42941f0afdcaeab82d438751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b43e774c80a6a87ec5ec0defa8a544752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22959cb92b240e55b5de14aae52e0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682ef2d76de37324f1a402cfab62a39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f563159fc65ecd3243883a9573bbbaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c0ac53845719530b8f8cc1e580a2a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ce80556c9bb0040992d14ee25f93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a94ed766ea9f8538dafc7c78fc851758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a816d3bbe0c27d8a7dcced05185b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bed149c009f9cfc21bc2e4e4548c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf0f244a9bd1999921992b229d71462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ff565ea383cf01b783745749b33183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144e69211d503db5003ffcbe345f2614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b42070b7b69bfe3f2c57c2d1e1c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3f9233f650ea26f924841b4fc76c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d02dbcfa0203a16a717c55164068c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3baedb71af9ceaafe438388c0da138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994bbe631728971a4abfda16e93670d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f79768e40560f3aef998d49c1786e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c3cdf99626d884d53f6710c26edf111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e8818a7973fb8c50d68c87b53192c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb5bf9dd5acbafa9809b9cb3b5b2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8db140f5d9f995594fdbe26254ccb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991dde4d7dde7ba1b6d2b1365199102c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081c9f39fe8e74f48091657a01051d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb30aef65e9c02bd550041fc85c2bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc86af4e1693afbc9a3ff24c3231f3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37711e4191f55023585f48867beca5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e842bbce14cd33672d419137fde80d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead09050630281250c38d023ad3b06621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d598836a00f75573fe23dc8c3fd9e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7573b6c908160e71b9cfca25b65523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8acce8c578a0d9933bc864ed9bc69c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd834cf1df59a40aea2e919c6162793225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6cf623ec7b2b068f01519ba3606be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f15f48bb5e213f44f3a5d3d9bf7d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06043afbeb2bae18038b192cb49df9f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0c588a0516bb5ef445b0f2f034f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76db47366dffc08c684174f60f9464d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec0bb658aba58451f00d4e330b9cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2daa887deb4817f68c03da356959232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd515e79ddd2c884f159546394be08233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc863b09523d0b753e6e6aa4fda3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb3808220cb57d3361f5eb250cc78f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849c6603e913783bf997f928dc327436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba8d75d7f79b161b2f7492da2f9c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c3e24124c6e387c63bc65e95995a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d84de7389d6363ef437dafa2ae958a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe81c522517b31f7dc149745bc140b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaff7d56694c4b7aba339e2aaf53d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c86688fa233595db8a649fd6760e5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e531d142f6980e633322940794fc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a9614eeaf22bc3ba2a1e9aa301a2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb3d203bf8b23f4302dbbdec80f6b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16f224a44da6f02d8f74de8052cfa646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d931f3cf94a0867c1cc9ea5ed45d5b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4fbe3799aa0ade1c9c7a648e96c2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114e16c5789efa94c809ff2c8d686f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6dbe9f6fea9595f94ee9185fe5d6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881e4d7ce4987f1721d9ce9567388a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c6b79810a181e1d3bc1f1dcf651d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe14c8edb23e5a1a651ae342dca46e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db06f473cac81d15d6a74013f1bba8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977b5e951d345222277daed4eddebee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22cc9269749206d628e9db031e1e8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6185d1365ca6b9a7c5e6381f41b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ebeb9dea3acea549fa77fe124e8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d1a3e1bf5d114c88779b39f15223459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e6abd1928260fffe3614cbd3bbf0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15191d2e868f0fe2fc74ef449e92e75561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9e23e222b48e77aa57db365488c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295efb1e903f45c48fcc0f3df658e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595bb49b7e68012f5210be0599edff464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6800c4e071d69589f1391733bc21d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf481a274c6f5a59e50cc5a583e93466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345d08cf402bf72cd8126264e851acb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68567a78a1f4e3259572824950a061468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c53b89055566520ffb7f2a8b5288569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a0e751639ad2d9f3ee263b1d270770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edf27c1173e5a41467f7f26597787771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41bcccd27fae2fcc57e98d2c4c18d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f3392cab1a1d1080142389fe4b4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc579f4f8de4f501658c89b64b5fed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6a036cc484eb2a404f93306bac3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b27bd16313f35232af9603d4d2cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718fa6a45b8829fd37fc52c73058c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f684cdf1d138b3f45f15754c1fdc66378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449c139007584b66bd833e4c31c00479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4687dbe94240004ce140c1ae8da1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c54fc38f9f6a6573ca9b3db6f32d5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d346c506a8a7e55c81f99ff26db12882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f209fc704672d2247ca4a6c5d16e5bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455c4cf73e80de351d38d9a5ea975a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606fb0f689467b7e000856994aecf7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36359e9e2c64ea31d815da6923ca7e7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47897656494445ea9c9148d925e1e15487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5765e875fe8d6b13a816c99075e24788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97546e502b80e077d9b78751339adf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f80fb3bb39e36c2a0352a81c7cf9790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc082229263472eed3671cf9d2a05d7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3a61e153be8f9d5f8dc74878e33d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b696e8c1f791f3e7658b25beddca0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecb1592db300ad624e88d20dc5a30794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11977fb73bce5996e78246eae8f4ba9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9175d845b1fab206ae046a03f64d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95189a3d0c3bf7c9f8845dfe6de305a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5309430034fd7834d18b5368c7ee33598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59872f762a173306b84ff2398615ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0a58e2a25e81a950030b244002303100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ee834b0241114e5c65839d85ada54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aed79f8c07883883e35a79a6bdfe37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9975b75d03953aeee4466ce7f7207103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b11dfe82da499435f806b86d2694fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903bec774f72dd16dab839da12fe494105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5d77ef68993024894c251cb6ff0f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020efff6ac56770750773f5efebab80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d5568f744f5b394ac12ea4270b8da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94c16f251e7ec030fcbbb7bd897789109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa3e5b70e10599d8fba30a7cd6f1a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80eb12b4a11bae3b16e32484fd5cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85ec5049a6f764c0ae90ec13778c80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e6267c131d1d98cf3e26000b4f5b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc22113be12005f212bc62d1bcd3ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7932912d75555cb21100a2a973121f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7205afec665781b2390fda840aa992d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d5004f80cb6b9f4b33906fbe6e8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0f0778270c1821daf3533be6b16e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448663c441bd45c87d9826491d40127119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778d88f8fc745d79b5eae511d0edd5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19655789bc6691f35fa79a8d9cb336121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5617da2488e27861cc6a736d4e2fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbff945ed5190506d19c5d57ec4f272123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c641c06ca44d0eb6849d9c4e8faa6cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884d2ff0fbfb4334d1d81a4cea68535125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdddc129f646aae09a5d76b6c74a1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83545f2ab8973c250c21ed996125ab02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea17424e2fc3f378befac27c1bce1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc1c4624fdb85ed358eec96baec126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34091143fffad211a70e51c541e5d37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d63b6ced33c883866b3f8524499de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229deb7158d4a5077397f206ad282785132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272086af57d2a2ebcfcd37d65083327133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a50d44d036826503c935cfc2e85970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedadcd2d89027f139feae7a2ac58f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e9c32b07408e57e316335e6193e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1817dfcf862c31d2cc2e07a18bc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df41b0ba3b83982fc5dd8c0275c885138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72392d4753b4343d7a0058ff0d62b55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3160f0b42ce82c740b60c5965c2eea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51f389fec9e8c409e288d1caad001141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22808793f1d0d9fea8acdff0d750b141142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f11a789aab0bf91ed495effdb61bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ef4da70e04443befaf9aff315df4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c42a1584a2e8de122d3b3a88d54ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23b3eebd435cac83548443a7af54c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ffb36fe74f4dc0bba09faa257ab33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd14d7f793b7c7602cae0d036c92d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ced82999c4e4c751abfac171845c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c89c62d959e87b40e986d9e447edb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5712ca5cff991779110acf55e557e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce0c12d12e98501ce38298202a791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68e971ced165c688e70a718557f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b09ee353799954909df7ef2fb1af1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb1ec0d99f330c4b8854bdbedd48f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85ec516c19615d1ca8a7d4c8da698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a27597ec5a818e75bc95947f524f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470047b2b868563c81eed3d1fd7584f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a1a9b8fe55c58ded501f41bb47bd8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18788389ec931d98dbd78512ed02bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38df7136795e3698b9b7e97347444161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169628a1d1e7e8dc62296273f770480f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af4a26fdb25a81b29a1be858849d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868e0d18ac26400cc4c7d81c09505ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6b21593cbde4cce75896f05859206165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db7ec4b112fdbc73163e99077306e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8469ce27fdb4c1a48c5299f5be2df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174c0ad166ea7a3224f27474a9b817168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7c30fbc010651279c2a2ca05ecd89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642873479d8b9fca881f650c39d5fc3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038311362e991b9bc5a669446566114171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d619fde00e7c66502304204565e18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe02b5b8ec10ba33086a78c4e7ca76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d588ffcdc2836cc7bae4422a4f5b02c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4541380e3b553a5d9eea28fdc85c56f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498bc43327c9cbb1db9aee4cbe9b9e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c97ad77d41b3e6b392a87365e932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4fb00d6363bb6030790707736988c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5fe3afcaefde97d92e542dc10aec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdc75e46cb7bb98812ec7339b48607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7c7eccbad41f476cca976a421cfaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8871d6eaebc7b46f50b2ff97380e7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeab6c254e104ee3fab423daa86fc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e88e6624ae2ba235459c65fb05db43184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e6d7d0484a6630a0e874efe8ec57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c1a97656cc21087bf24d57b4f00f9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68771c79bbadc7397eaf921db8c06e14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a814fa29dc5140059a37a17386f881d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbad5d3a62ec923a7794c514c08044189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428d59f025a86d421ebc5aaa472b0cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574656ae33f033389048d51d411843d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd39b1efe4b831497ffb41e7b83a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6816044bd85e51bd9d35754b2851ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2c3ea7024f5b199b314e8e7779348194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e481dfe8763ad5c159f6a21240aeae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ab2ca9354fc180dc4bbe5747583bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8775d6c550fa8b9db4a86f93b9454d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9a5a2564307dd33b5a600dbb3b78b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfa9d43791a453ca7e09e5f176fc8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c25d4521c4394ef56724e2d545297200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf8d807dbf712b4ecb8602b535cc96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc939eb0510774c13cd34ee6ab20c521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449f588541466b81c0fd07d953da2c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07270d0131c865b919e8b8b5c3cdb3ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d52e2286262e81dabe24605f220e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ccab70210c46867fad841a36130f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf93d706bff4f379130a10c318d406207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c5e21ed690ec30764e259ab4345da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5731901acde8762426823cb5a03c01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4611495b92c04ca04aadf3b7167df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3b370bf946bfee91c54df62bdd8c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af773ec0ec420f66f6f151a7e6d67c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f6f8ffe09edf0078c76cc49d98755213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be771c32a27df4ac5e2effafb4d2b12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e869349c4ed54cd89fed793de1936c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24969040fd61589a12330a694cf2d8f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011260b1d3be9a2ad719a59705f74aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba2ddb3ce23a5c20883a3622aa257218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bafc73ebf78d55af2d4c91a27022dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c772aa7f9eb1ef994add7bd03b92da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880b8ba75f12837d31e51017436041a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be153dd8ba171d081fb87802255efa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f26960dfe0a037633c4074023d10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a453956d4116942944b39424c6def8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45b07327e627ad3ad0bcd87108a022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f2175c575f820f791290a8d85bc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91181befec25ea497b76712adff323227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b46e7f24e1b64ee51f41a777a3074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708433f52825a1b676e9a56e4cfe0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc673aad8ec4a90d6162bb62e3c0b16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c73fd8e67400763304bddab934a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355edbb4d652e92fac698aed83875cdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532b2e9de82af01a7fc0c8d2a2e6cb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0b0b1540b21651663b5784783893f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286c3d649f7051ebbdca662870ac699235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a510aa308b652a24a8c96a59c78ed0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb679e914580240403d33e5a2739637237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561197159a69e9e3c7fb2f859da7d90d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb925ff656d3d13146efcbe20e85854239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b3e79046832d384f33ed00736f6ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31180c349c622ed0a22fcf38783188241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad74da3ac00d5c621914aaf7bec890242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e82b7386108fbb6072f8313329610243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599b1c671031aca7599007b39ad1921244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b31a524369ad5fe0d890464511af5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1b5334a8d9ae4b418d78bc231dc71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa540a29eef018422cc1a9f608854452247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d396e9ec116bbd4a76cea7ede05037248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392eef28868172f6e15e0e9b71d2c63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f5a4a39e12434fc92de2c098f87e4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13495cf4ba3419a03aff7e0d0d64ce74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633b1a33c61a2c0667e2c0c858acfbc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd557edfc43353989e22e6cc3c2c50d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515332c732baec5c5ed9da120ab6b49254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b4aa181b4657ca98c99ef3ace1f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674edd113adb7d4bda37739391ea9e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f745679ca19c952625dce09e53567da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389760f67d160ca67eece732d579f5f5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afc313d471ad1a90c9a39c0d3f7989259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae56d90aa2602040d1362535cfa6ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc63c9945ff37d94b74f1885bb843e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca56d8400efbab2f637c57265ffe3a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb8f9a5f2218f265ae09d38785c2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a7e1e860a3ec1f620980dcc219cc7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6545e5e5da165fdcbe870c31e4fc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf91959e7c9e4548b4588dc68a1899b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff6e56675aa966f2a93b6b32be0e48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e6dd2c2eb8c8213c5de8d1470a026268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15600dc8769287b0ff956e6c66aea3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee08be2f4ac366070fea797a9688d56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcee35bd29342a5b9d5774695d759a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6492c5677f9fa6cdac6897fcc83e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb463f23a77b89175dc0e5d952b69ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e788cad47a06ba7b7928a7980fcd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77449cd95b3e8dd03e8aeb85a695aeb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce316cd03fe756bb7a3421f04b4ce02b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33080a86a188491a67c7731d3a7639277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57c1c586bc5e0d09984624471b6cca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3125b3dce47152e872d99671d08af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1069502438a6c709c001543419fb6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604688150b6835524f219fa2b1f9f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c39e3168f41173a3bbbb3387951e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c1a2be165decfad97366f4fb57b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21461a08286f572970e413504f6628c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4968b0e5418bb1403e0e6ae21d1d41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb83dffa7ac69eca00d1293d0999faf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefe629e63faee415566d268d302a66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efc9b3819ff16af1df3b200c56b048288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0bd51ea32abda15a60346f173df2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29792c78bfd2755c4a96a061435d69a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187351f2e9f71616f31d562a8b7e5010291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcf7f6c98f6f8fcb29d446adf5909f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070457f60d06372ca38cdb6431c84cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5789b44105e2853dbad7d317f0c6d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ba49fe7f06dbe42e443f01b6d314295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab41a044c43bf9737b47e30bb5bb82f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e49902e5ed993880076c482c7fe3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab287fd743fccf12e520f8547a6f8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b1fc97f3a8754ad613bfe532d8a69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1e4e7835df6a2ed0185c1a3c11a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c23ec05de0a3a764bec8279d124938301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb19896f2b83705f1da6e62ce397f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc301f40dbf93008d333a39c354d3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263a11fc42ad2cb16dea164e8ded808304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150ec0442cf420ff0397a6efa687160305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3b2c848e4a7412b485e507a82cda306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397437d50883bef1c675e0cd3438b17d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc126107bdba9c8bcad3b60f8a9292308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5304eef7f3f658a96dd3d4f28fa4a00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb27493b90dcbfee3ef78dc2bb290d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ba3c4e4e596a480b1586b3da2cb72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b56998ed589e73c2ffb4db50f221d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1b33fb8ab0e359e1755f5c959c66e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d443efcae905f1710d6c24edc8c1a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ecdcb55cd128f309c15dc9f6a2bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a47010081663f5990890651facea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc3c5e8781520f01822b3cf7d612e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4598ab6b2c50de70a6437c19dd6ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b797993272b742dd24efb665c834319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef7aecfc66c2018aef8884f04fe72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c426630a01b7dac719d4071bff145bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe360e5dfa0d6f066e92b0369f8e407d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3dd9d5d9518eff7b070fae3c86f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381a9d60894de75c97874c15f0ce6d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfffebaac259513efdb1d49f50e4c2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d79d486555b8dc213a25de6e15704326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cae6d5263c0ce041ce63013914f79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaad0d06fb0a567356335f11b107fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0516d9e22733a9681a292921b78799329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65c3dec3a5f09e3d60a73a154c31a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f0cbaf32bfcf283302e70c483e7bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc06b2947408998a572ec5539d9916332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f01b8c4ae8e273e7d5a63c6ce6e32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea5d75de63dd4aa787640dc153529d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896370ee86c6fe1a8d9c60ea5d6397d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5cb22733cff08946f8c2a0f4cd92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767bbb06f0dc50b560b693946ae627c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710eaa34669fda7916e69523e8c4e92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e229a9cfeb716a05db6a28ddff7146339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3f49a66ca2821488b505d0f3696f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd130f2ccbb5b493e0bb229ab75d2e4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4def9a1b9a12de8957ee23c64d33b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2493729e497f7db35866d04f79ee7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9432c648e23ea2e1e0bfc11c68aa7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fc8786a10e873888684aeb4d026cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0214b73b1d2f320a600a0a347293849346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95c77dc206efcce69f5e0c5516dac0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf0b0384f065add4229062f905fe82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea352168bbeecb8e9c84947222a03d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde322c0d825d915e3e0644205e1cf8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446ae611b544cc94a5edd0953925be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547157970c81c72a9a41e4f3bd66563352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d27d0907330252f6b7d35cbdd49c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0f0efc9f28983ca2c1324668d9be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4174e7e0a79b87bbd0ac49326b1da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a236aaff2831db9987025c1237936356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb23b1962dd092620949712bfedbe9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258d5ffe9794ad1188cc6784d4b8d97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d7b04c9c766c4887a74259a81c00f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e119a0ab0b9a0860a273ba1c0f26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7716382e21839a2e1146344a5e8880361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791706db02b6fa8a135a2eb0a9ba8f8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6786db45ef2b90c8798b34e288208363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a28c7e34f36dadbeb5cf00ea6dbee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e9d101a066e06a78a12366c78309d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609f42c66a2ade403c18afed6d9e9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add13841fed0daf8303b22ff66ee4743367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89a6ab81048fd5c71f068b6f971dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a83801ccb133636305c5d46ec4d8d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711372c2958797a6307e2e740eb8ed1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ccdb7fe919d8962fb7d3a4ad9fa1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d63260e4197968a2cd3fb909824ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdba2e7fd8d541352535ae8eb61ee2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c0cb5d11201534391761dbf7a099374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7de1f56098bfb8692e720bd2b3b83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb142ef175c158a6f58d04790b7fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bad580c903972afcdf666bd7e80674377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074485158e7dcddb0dd0f878344eb91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72736cfb262bb3a69ed2b067e90aa173379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1bde7ed367f66f2902b1be677ee75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65904fded9f4283c93d76a60e9f301381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f947cdeeec949bec0e5db7fe6f3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223ddf1516ea5501b4c9fd08a82763e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bc0fc8dbeac036fd8769acedd1e4a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47076961abe9a0fb70e3502ed80931385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde9933ffe5b7c9b71b59e7a49880f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1ea15af56fd88b6121bf12c807b8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511bd2646d097e4558c8d4322d199e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db33c35a627776b2190ebacc112b0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8945e5273ed0b6024e45ba07db72cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b325721019e5af40125acd4999d532c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2613a8dbb22c3b583861c5a5c8d06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0480836c2898cdebcc37e3e5051af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd430da0dab0c585599445c5f5077606394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde503070141567e5597a43156d6cd62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79258b963c66ed2dc0d63fb68716b6f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec64fc34c2945ac928a03d7eb679eac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fcf0b32d056474b75d451d448207398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f862eab751739f83a0ee9de818b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b162ae06511c00063a2dd4b6f101870400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ef6f24a5f5471aa1f32c12bc5d654401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98a67316c91c4990efe2fa1a13946402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ec8ee3e58b2489464fa2c3290454403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccd1e9edc868434464bf456b819dcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332466e1d26f3d23ecf2227ed4d85a99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668f0db3cc559f3196e12d86e1ae005406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689bfc1945c9b5148345e13c9fac684407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704be4b3cb6aa2716ba7e5b27313adc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f53dfc9d6cc7110803ea107ae219b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f473b72e5f11726e68254e5c768b9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347fb2235a38126c752d634aa58e2e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5018717cff53c746f2e6aa0b05a82412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6573dc4b49912122b2999139a5b48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb65f45935105d101feeea990f874a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12146be66f65bf664285fd9a9e6159415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92207d127b3be8fb95c6bdfa37420fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c6ee588658141aaec857ed86bb0ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df1df299c98ab04e77f36632b5696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e21fd4bb1ffe7288b909eb19dae9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5c01043087d164d03c81286df60b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe5d0845dcad93f95a18094d2b093a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86073fc0e496875c8fa7c1539c364e96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad4967014c3543fce2e19da18e69a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076ece76d9c758545080731b77b2d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2abb1fa3113515d4417325e9325d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cda04201ef6fb35e43bb053caf0bd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571de58deef63d715f0aae8af6e6205427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bacfd919e2476f053ea419fe2c42d1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ac4d5e542542c1608d875fd9c64a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc06f9713d56ea707251c3f651e38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dbe8afe3330183c72b0b68b02f1d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f40ba0089436a16fe931321cff6f6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13e803b64123d57cb935e989ec2024433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c14a0541ea14170d2cb7032a7b8fb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec52d2fcb1c4f2aca95c8137e3cb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec03dd4c71847c035147eeaa814bf5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fadb8e0e6fd84537eb6df4820bb81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828957984dd1fa46be0cf007be230d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26502d6ebafc09ea1f7c3602821a8917439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a2d7cf680f463ecb331a251dc36f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cba5debcb5736916ed0e6954c702e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad44a0e3a314955ecfda5a4afb012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca5dbc625294d176cf85c55c4af677443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea8fd7952c5b3873b8f8a8f52b8125444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e6e989564fe99dc2f573f084b3ede445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1725349ad54857fb6d65098bf19ece9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fce8a6eb6b747112e6045fd6d5906447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2abf70178e42ec8f4465e92c5fb5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb53120e9049f7bcef3dd9d0d35bff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1cfe6f01e45bd0c0cc3640a35f5a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e1a8a7c2f690355b6d690a14f97b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db30939c7f272810b9691e9ee82a1d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9381bbcbfe69c936ee682b7baa5775453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cbfa61ab9a016cad0c908f28729d5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852700a560c3d0fa93ba6dc7dabf3110455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f391e41bd0120100ee4b3dabf6d1051456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97395f2d9ec88a91d736c828b7a9b8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8890f5d54818ff94dc8a189cb62346458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcae43939871e39c1e3ac892a7dd49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9ac37351074accf3790acdd81137460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000061ecb64a52a81a02b968d0386efa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650f6225124f37e8bdb48722cd2b462462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075c14d0cce8fe8389d5ae0aea8b8bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786ac6568e9c52036c8e40b654c3c5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfca849cebbae11df875f5927996a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d0e3e8d3732488205ba3851a8a380466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379d700f7b7873b7f6f5748bdeef64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0987be5349ce9c48ed6bd799612919468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33e989a70aa6c849a82a86e3c70cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa18e7425a2bc0f8a937c43ee03f5e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a212ade61784057bf4c9090799952a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3340ecc49f133c88dd97fa5c794d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d276747e77e2e8f3d7798d5a25d4c71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21f2c76fa59987e32bdef7fb0d0120474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe2e8dd58ddf322fad6d91f3e5218475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b78d98f23089f1ef6ffbf87c1a9cde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84823d29e1839933ea14344612ef84477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9c7adbdb1b86870a34966961d74a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c13c760d3feeff2452e704945a0fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b18b631508cf12c95d6cb8fc649a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc251825f9bd96bb0f28b0cb0545d32481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e12d31b79c3c5bc261ba3402e8f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a0a611d488385931f7bc0ff66d0e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f1f7ae1a95ff21b64c030108663c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722266d2443162e2795f826cd1ec893485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f27c215cf63ae07dfeafd7700f927486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb7aca1ab09f3ecfbc9147a26b8a12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af7ef5b1bfd6438d75392af10aaf11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe4df65dd0a7777f5a924c43ba9406489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb16619adbbc84adb4f5bddeca4500490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b783357f58aa25daec1937363bcdd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494c90007f5fb43622d572384c8c07e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72307c87846f1c0899861bbaa76dd669493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac9f5cf8b5904803ee2e1a9e6375e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b88b0913a81e5b3cf1d3278954bf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220774e64938120b02bb8a0fb7fc7d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e937dd4261ba200e887ac62fc6d91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54cc363842f280af3c2d15909d2fb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3fdb691d3761122a8dd29ea3b700499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca5c2bf44b77fb226812a27ad7a2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab171d6f2dcc5c2ab7ab2f5a0579679501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9539039f9b30996954fba41831f51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e1b145a3c89cbadb9582552aa3e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409ebaebc39ea81b41de14f32f9f935504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf5449b70e5b0f25b3814278cf1265505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efddf4b83c2a33894d20ac3f2bd320506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236b7c3677cb1c27f51b7e6f96a5483507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae4621f940c81c950aa5398af06e12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12dbe1197454cac32e19dba4c448e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b40ddb2b953df8eda367e792d9fe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c6db45c2746228bfb80aabaa50ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce92328a62f8a383d001141b012aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097c5bb8d4b73142e8c1c5fa6c3601d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c06666e14e14a509065e9f7debe2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dfad72ec8009c669f74c4f0c259a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88124cc16e93e0d127af50f65cf16b6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5ad5fd4426c55ede875fd8de6969517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92cb8c4c00e5ba64f7a6786b56abe7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8926f1b9caff74ebb132caf3c9d46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa339c756c6d62b6664873b7ae7b030520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867add518031704bda7c765fefc4e1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35392cf3a8566408b02f2ecae5a7b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef5fecee4bc9ca9592a1333a842b3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5089af10cc1a9e00c08664cc8fd88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac407cafdb0ce1e4227c133efd4030525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef6971cdc57a1f10e83778bd96a6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d974793837ae4e5a7b5062bb7ae87b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538c37d787348f3753a1bae161eb52b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b056ba6de997ad38ef1473a71b312529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d467799752e17b43bc045d37fceca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246bd230e734e5797ebe300a85662e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ba2ce184f620ec6b474c3005ce5e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385691a95b126fb81dd0f126f5c0e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc013df8baf9cbc33691a91e7eca07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cbb3cac78ed669bcbe4a8b7376dd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951f38057cd97d8f814ec8cb3674cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba28cb6243834d38574ae050aaa4bff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5319c0896ff16d25803c7898c0fe6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026ad7e99af7a8128b97657f9c3fac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98c45821c3c7d055d1d22ebe806e08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9242b472b73e388f6545bc7fb5290541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c989c03babb9467f082e089dad164542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3956d0d44ca0f96aa9416ec6e47a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187f4bd20fe83d3d42ab55679cb9154544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189eeb9cf03feec1be72315c260d3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ab51c3cb2fba2a1abd9c7fddd6c17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdce45bad7611402bec40caa898b956547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a8af3f313911209868f99052c008548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5c17e0d7901718cb3e10a9d4fa10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba5a7a82d87750ba941bd69dbfb34550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a64e0116554444a7cc361cb84fd73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80e484064a5629ca7be80e5eb946c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effca38f57c5e85ca812ad544d7cc00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeb299b75833ddbb2adc3116149bcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08cf4a2dffbd670860f6a693c706a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d08ccc5671e771184babdde7d9ad1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a46728bfb98f4549b14330c2a24205557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d35a1483b4ec0cf7920fc2a0ae18f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe290c424627488bac631cdb012414d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af2fd8c648c4ad7515444355828923560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60b308143193dbad09916fac8e864e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdbca05a6eaa38564e965db8342fd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aceea9eb26611b31f7f982f6149894563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41a444aa69a57488b9868094a8eff3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43e4158f7476a2e56cf73d23aed65565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e798e49d0d582f2cdcc50ad75d1863566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1861a70b50981a85059483e857a14567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470a44cb2ac47743825db3af1e1180e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ed1bfacbe8a6d395cba5bfd1f3044569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebf012091bcdc456cc5f588cd54a29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1deed2e93a3d7f944f5d06193d0d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc671cf1fb5f8016cb4433845805ac572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac74c420999dcfa87fea54714625ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602f7533c4ac609a6ed5380c1f6deb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46d551442f586a3569eb2aa609e86f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423dd89e4b0de02d21145c15f94ce80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316304927804b7ad706faf061804ae4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd6976d3861a9082d11855da0f2b99578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cb5ec02e8cf36488807e96314b8a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227445284cbb7ff7a93265df12723ba2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604fdeacdb0b146d30cda4350f145a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0824e027924727578fff1394402bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c86f5fbe5db1e7b01f56659765be1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b02e42ccc8cf55d40bb0b3a9e3e14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb992352ff2ee10590d21e7c3bbc67e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dd7ebdf970ce63def950d1a943959586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff795f6fd4dbfa675f1b1b3e1f829ba0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20810b1125c7d3be300a157790df9bdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a16b5302228e4a6f726ebb74b8c226589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a106d2043260bd43994fcf964df68b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb68c9cd07610684e71fd1dd741c06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e14d22b2283484c89514ee5ee1af6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878ae37e2dfbc1d18795a617da811a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746896d3f513497de84fbb175bb13dd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc94d3cef99010fc592da860cdc04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb66d2d804470b4ee9f90cc29577329596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa82b1ed5064d06520a93a0e34a6bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794612fb4ac4bf2ee1fbef1c5bdf2292598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d27e8b34f23a2316fd5ecf599c942599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d921ec89528af08a3d5f6fdb739f47600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0b4068b467130cb2ef3fd46fd3d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c074404908e80585db12bab1188998602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aac50649d8a5f177a471bdddfed8f0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677956198539b678ba48726d97c784d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb75843d46daca038215c83139faf5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330761dbcfb6a72b4b713aac7c8d29d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334496e681fb69554e5b4a8987358b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5a185c401cfb29c9a697c6b289cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f5481bb5c1631b5fae178d2c7ae7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd456f0b98919d70324b1e860bbca8ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1244489c3c43912689e169aa842c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252cd154e18e026b456151e65233a71612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5bcc30adf019450e599285218931613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404849196aa27d06e5670e2b4a79bb80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216e551e66f7c528f62a6054bf8535615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505111a1c26f9da42750890a9f1800d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d5273d183f8123f0619d8920afc5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485bf74de876e847a9eb3805cd00f6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb583512fe3426ec03e74bc3f5c3cc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43301d1439335ff53a505e576cc2d03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b8b191f38cced8038ca148e80faf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd6e3317f9cf5b17253f67f2c210d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dde8377260fd75a2f10d0d8e467070623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22503e43a2af7f2769e8ef42242ea1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8e03e19470bb9e8b29bed28cfe784625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4b71b21167443ebe541bbf9c964b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5f252015de4e6239ef416dc6f58e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890127c9b65c1a6562ec9e78d8d6825b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4582a5dcb635acece7f9c474653b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96972d1a2dba2956b90589715ebaf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cf94201a72a839595d44fa35600ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7d8bfd0a17a7cb710403885885539632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce067b3e7c6fc0a6a2e74366f11997b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8f788e1106930fffff93d476e211634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f79a48fb16851091cce0abd028d63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8524a912eb762bcf726ef867cf1cba9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b131c86539066a7d052bfb5bfe5f0db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c14751f9d686f9848c57fcda492a8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf52ca54e7cfce4f802b9ad6d1ac8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bd0ff6129d1d4547425efed2f3b2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea0903a6784ff6b8082740ce9c5bb7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5413767b66e1c6e6798596f9237165642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbed828b994ad4ffe648f690a1e746e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6926dddf23722762a4c2f7884194ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7b4672055a574d62fc7357dadea2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2ef056c111f57927b93b01fa738f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9275722ca1f7579d920b8ac0d3d1ed5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c66d9af26128c6c13327c7ed4007b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207cab9f2197885ffad7ccda55b0a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c62c26e7b096a7c4db4bf822ba69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d02790ec54ae3657ee4d781a35b3a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087ee4e88369b2ca5cabf9b09bf6893652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669038b6990bb31550f953aa7d6cd0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16589f3056d36cd02e2966454ecad9c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e905c3c6b20f7f36276854c88ea56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e154f2da91ba0d9065ead9a6efc4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d67e2af09038b161b0fc6208ebba3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7c6ae80adea40777fa1ec0f20126658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892b3a074335bc45a37d78c616285f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb93130b1c0f77cf5cda9125225e9f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60378c423533e52f68253ea689f689661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b25e3a9e561631b2b7f0d3b3b16b39662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d0414832c58234e4f519c4e058cbf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490212c135772df5c4f95d5083cbf0dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3fc63d022e1094ad56726ec16a55c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae05cba163d4119a498eb06cc8b6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e938cb57a443b426d5f7fec5d7e7f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8be4af01f616c1bcc4f3344082fa36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bea2f7d1ce80014a5a6edfc7ae5e9d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0f69f4e4bf7cef1e5807dfa978cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450135730c1ca6118367d8ac8367177671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2005eb08194e594952e06a9f7c25d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879de8bc3c2e238bbd4ef6a4fbe72c37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d258ae6959e570c8c25016302debf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f0496a0708448364b4dbfa09ba98b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad24787c5d9395f0a1052e25e3552e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77824d2982c1a6eb097cff60eed36124677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c291cc39508e976fd010cd93369af5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4e7704f0ea4ba29e79bc00afbe20679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe591363104ddcf742a16d5d7b2a932a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3523674d2c94c6e56765179e62f515681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbff77046f7ba97f053bb6534b9ed3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc56b4e91184bbfbc9f90291c46953683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a99351cb8c81a7df6ebb86afc29a46684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7fefe71ddd4f03b261136e21f3627685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96c16681195cbdb3aacc2b26b0d973686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c64dd73e0ce4515b9d80c4e79da80687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9431652f70f804e10bf636c8aebb385688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5675e00a3ee66955a6f64c9626fd34689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b91ae6c65710bcc2fbb9ad3fdecf9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917647347c2b47bf37813a746250e246691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf09a07e13249d9c9cc192986e237e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc75709463220fe2377559033a13948693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29e4a8220c165c38c6c73d2f4ff427694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec2cd2cbaee9981d0f248d2d70c8a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c410ec8a34c565d1cc6a7c0bde57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb33222d458c0c65694cf8a360a480697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9efb1d58e3eb8572125210946acc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0a496a80f352f360e2d944b6ff293699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32499b252cf250f209344fdac3e8ed27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9ba7ac61c2d4c55220b5c1803811a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311b2de93126b892956e457907d1892702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c3a3111b5b72508cb30a3ac20b200703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8bf2cf172ec0cddf69bb9d77c732704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfb9ab6316cb22d5516824b45bd39f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8894e11b46072ba9f8b1c6475dad630706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941630a69eb33d38d7ebbb678f35b610707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7933ed3f2fae091f4499211d1afe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d2189200d40d8b966329f457d7ece709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6b3f945037e8ade8c5aa32823cbd4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c93de02d109d4f685aeea09d0d3a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12e50d4c9a5ce8f0fb156a4a528b67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b79c1ec79609ef5a3666945e82a881713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5392a0e92bf60061d75ed5739138df714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d7e2535b9dec243dc060286c0958715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513032cfdf9ae97ce9307ef9daa5f2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8864c139ba95a2050606f928c28e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d312088afbbd10b9cacb059b9bf4786718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e93116f940e22a1fa91a6aba20516719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebc97f23435f1f170c1c971a1763ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a2bdb22bbee3a70c2fd6cfbeb29f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa9ac244875493e4c3a4924739ac1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b272b88b968cb26ee3ce83d0f7b6ba2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386518b5f8e4de522d0703604fe1cdf1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a251cc8afe3664cafb952fe5417ffee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5691e8cc7994fb34f37d380db864a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0dc863fbb9f40a930f8143d12e69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02b55797e58f076c2675de91d2b4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e4b4bb58c6a466033410b33421f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fba2c3f3acd593a068317be650c53d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295b649157ba6b0ccdd91d0db14fce7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f89795e6aa614da7e63be40ea0092732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef678daafcf194af17aa9ab000fa8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4c82b04c78abdfcf936c3566215ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521424f24d302efe93b677140bee7a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a562ff2418fd633b3475b10422f15f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509265c8459ff71f10ae49314b48e20737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31aad63699bbb196fde4ae3dd7061738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d52540d2e2aa8e62b41cada65c7966739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42282cf9c9fae0cbeb3c968aa55f4d86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a656fde3c7c36fcad8fe25ed42f8a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeb394be0d3f6ac5b2fa4228643afc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece602e72a6db69c1de649ea8b79d5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22d0e9f0cc4bf31158e77f8a2c212c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36579e60b743e18fede109d9a05fec0a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93be4cd23cc96ba98bc1af90389f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ccd0b987e317c4a2b5005e3fe09a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab00268e841065d6482ade41e5e8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5eb7c0e0279c65d6c2fea4c181b76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d570c87c1f7a8a911e8f75e9b30e7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db214fc821c76b28ef519954b06f10f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45995bf943525d3fd93b5711b00a1203752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9c18deb912f4b6cc8dc4059603b67753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f8c15c994b0a380864c7492a88683754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd064c59d3f015450e5a4057c23fd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40479612c057abf5ddc283ebdc4d25d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5637dde56d2996104c09be10245a757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>