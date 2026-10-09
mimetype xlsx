--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeba00c2a4d9466ca71c4656b038be51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665a1c7cb08dbf262a12f39c67e8cc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141645fc1c8a3e78cb6f6d9f583f0b063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1f0a914ffcf83da206b991582f2a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c757752ea4ccdf6c04339c92a66c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9425b8dddf7520446887efdf6ce0dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c5077d2de523803723afc132d547d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f9ec2e0c9890c8453e36d3e8267d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97249c529a5885075bd5044e93f3009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10132eb87ff04bc69bbba0a56220a36510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d054f5353b01b46d23ce8899251ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd6dff9fc7554b54b716d9783432f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22971d662deec2d2d82bd75e54ae0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3cb43d85180bd96e102e88fcbbe5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1ac961c7e454e4e2c8b2a4a4b493815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5956d81dac73b5dbd5542123cda9a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff1274223fd02833192ccab9c8c5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d7a9bff17545e1894a9721821d2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354721ec8de8ecb17ffe1ff11e08b9f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a19142e4c1a23e3285e387a61c48320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a21bf6c156cfd1a22128898134a3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1234a189abde55a38046ec6fc597c722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaed8117b0f693151711a5c9581d3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b71e2ea2e7fe18fe3bb281f696686624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab37291c23ace54b49868cbbd82cbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f15ca7463f3c89b67a9a5219000fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee74cfc7ad4437a487b4fbc5a3cdd8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486e9e63fe1db328ae6a06df2c9aeff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f9ddfca02b610dd25cc36a1e9132c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31a6c5f06069c5bc2fc0cb29201a6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cf9efbc7fe789ebce8c8c7fb8e69431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc911ab45a3ae2d78cc16887568779032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6d376c3d8b221a8d6944218083d8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0441bd9872e117861e89805eb768934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3cf0f81c7c447b0b490045b04597f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952bbf4426cb45967065d697a8ed2f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea6f13ff3e9243f5cb8afdcdcb569737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb74d3dfe89349ea2b648a47fceb13838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04444a3d0580cb92348f62396c7714639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552e4fee50dfaf2e644197f7d657e6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb2eeeb883be2363add8bb199afd9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785127c1928756d16f857adda3ba5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d6ca8bbcb1bcdc6d26506fbae345f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115686edbb1318f34efe8b1d8ebf4bbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c23bec7f0e16615911abb19f189ea145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c468c214f261baea22e45d7ad517d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cd8b7d118f4a0a67d3af912d5ad1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b026259eda63d2f9ab5dcf6a5f11d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73be7a59ce59824cc7fd7e76015ee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efaff2617825b89bcf9fdc33f8449850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411b95f729e1439623c54612532c83c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d797bf1a21d7c170352f6162ab362f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90f0ee6258325b8556ede115b12fa253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512139f5013f92e206f7f3452358b6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8dbfb11d8281ca5492e339b42ca5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7579ad1dba0f97ec77a78175083b1156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb3f9d72e06bb006463561d33d919b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abca7b8bfd734d46dda917a3c0e8ed458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cabcee9155635b1b62d839248723e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59778cd57e0f588426c00ee2eca15660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6ca67c1a4d353615c357b4670ff261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fbd107b7ad9af6ae25394aa820dfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9459a8d2361e71b1ec044a0d3858c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7af43e5dba8c784abc1480ac427c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a3d7dcef861d85c5d981881c8e4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4933e3842935f3c72c87a88d0cda0c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19310ef10efc6ffb8699e2b2ff680f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8eb9fd8b8ff58bf089a275851f3a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c257cb805e0a967a91184421e257b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57fe09d6976a8a34c0261cd1d5a8c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66cafa60aaf8023ee1ed360bf2164c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fba3815461ee7ab6c3b196285636f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc834ae63a09ab9f2ec2f711a3c21ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc796dc49c158cb8ebff1e2e0939fcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8e67586086cd75f6dbb82d134006475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d8c31dba980c2f4a6caa0ebe9b68976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e14e191a493d6296f8c20c95d60d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c46605fc77552268d7576d68244ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd129546ad8b2d832fd88f66ba6b6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8d8ac00a78e8fe446fb7d9d1dceda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f8c24887bd353d01f27290abea1d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bede1a1b87f9b71c4852c540cc0e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096c39a61e7d4045143cff7b4fd01d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044dec875f3c355d7453aea54114fca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff43163f0e983119cfea921bd2042185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d2f2c84bd9b1adcd331af2e6113a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8f985991f0ad9135e2e9cead57a9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf62d2ecedfbac49634e39b5ccbffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60d2f1ae225cd9aca83e0a074ff5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea65fa09fe3fd38de858df7ff09c5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443da5fec044d440f3cbd9a61e357291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db568cb2558726c89fa5e56d592628192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325501561909a88830a85f5edae8937593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502ddaf103c9ae0dc8cfa9eba2588eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02857aa52076076d7da0d3f298a3551895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14107753b16cc57f1fe79ea3ad813bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ddbe2f177f60d2e504b5bb3f1508897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b826b8cc0120455b11710ab1d1e097198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399a7da08af6613c7107655d809f90f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f258b01b4a222df612bed13698b40ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bf9d684ffdcacad2081ea94b28013101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f38f0c33bd736170c2d24838ffa4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6de6a940673c0211111f6335c49e4b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe9f835155540a4fb2124dd6760a47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c2f21540e2962f8833a2212ea2a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658862789b83ec683d3c4ed053f5ec58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddae8dddc700ac606381f1d76d86e61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3134adf090221a23edcd462fb27b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f5ecee36796ed7c15f1df9bb6136f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb54bb37994ec7f032a2a32823f8127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc3ea870468c1b0a150868098e1182111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a33309bdc2db8d7a4bfd3bd9d8939112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872f3ed44fb4c3071d591f90bfdff7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a31489407cc7883e0983b5fb71a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c86a5647593d8c1f0a9419831784d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0757c9cb91bee6fa41b0933d613668d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14918362fab1e5f107f52e23ba36f8c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c8a94336ffb6438fb47b862619b35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0710a08887cc2729e4a54a822e685e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7011e891585edfa63df1767f316a226120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40980e99a16c1beaab8e3bfa9abdc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa945d7f8850256d881e1d058b74ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109b76e42e2a795b744a4b36e79bdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ecaa45ce147d2aa3304c3b106291d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa6689ed271f7a754dd785d7de2f12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82813007c2a4f87085e1950befb4dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6d504b3d5d9e43792a5a75d4f01a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b28e58a47d2703fb3aa9032f203bd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aabf12dff240a8ae41a79cb60b8f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2609d45e0768407f3f8c3f1cbdbbd7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c73156e1c2262cb40e5464a64e033131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad0fd0e6e2556d889852446dbee76132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9b1f29533682346ce0b28034e8873133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253aac906a9e337d4727971428b339134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e385036b00a7b0894a2993174eb2b05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abb2b800be84faace53bce62a8be3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a6f6a3793b3244bee626ed96295ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f13f2cd86a56e73226c935c9cbb20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02be3a85b736abf97afc42e98f3418139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc3a82969bfdc781e787191eed858140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b43f0cdcc5ea738b6dc0fc271053141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fe0bd8c5f40a966198ded8a9bfdfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc40fa24eeeaf28e61e813b043ff35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded1bea175fd580703d2fb2bea7c4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284599a59c1c7964585117ecd457905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884fa36be0684aab14441a3e051834f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd2bbeec1c029260bda67aa7d0aa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ec0fd2ba7d96a5857e3e6c9764fa1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c676d615f8905e9ac68f9e2188ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd765dc6ba0130c59b355c97864e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18715c6c527a35005d48aa66935a0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a80049215f092d2de50ccccc61564152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bdd71cee361f5c3ffa9d6e65c7909153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab30d79a297324a33292f12467ae62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad639823980acf9ba4c68eb9d33950155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801da64c070457e05e643104c2e1a72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264c34d55682d664285910e87636d17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd246006d8b8c7c0ae64e26cd6e4b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cddd5ed4db9448b2753fd1a4f665159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ff7db770da07df6c087a68ba6a5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147a65ac93c447039493b23c66bd6a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302d1d79c0ee39a353749f48248ae51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b595bfb6039a5b212fef5d263f90c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8517738418faac12a363f6dcb181c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a5662db39b8904f26eb547c933eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b64210cffef72b90241f2bb20c47a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f29c33f30a10a4db81acaa754d80ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1eb2f2e974e3d51dde28040356302168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040d116bba8c10624241c80765de639169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee92e893d4b4e3e64a8c34915a21bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46c35dfc5053b5555cf0aa6001c64e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39e64d99917ad62410d6831764446b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9357cd175634ba54c7f5497038ccc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd287ec30cf6244e16b0f557ebcd1a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af7dab5cb86604ab30638d6cdf42c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88b29d27cb54dc6968df052e5532d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2afdd149800796bd74014fc77eaf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16241f225bc466dc385982fb9dd776c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb1bcbbab827dde96d800e6e09507179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23357dcb365cb635970986980b84b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6fce02a938a59c9facab8823e888f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7a360a352e0233e4d2d85b3974f5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe501f7c23f2a9fe83f5bdceea6a90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c8ec3a89f9c8147def9c26e0639ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c3908b0e12f2e3af976d927e8e1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a54e2dc567ed28284a9e499875d0dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ba2cf334b6ee141ff7b273177ed7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72287249e804f2c15e6eeb2083a95a32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff69ae98559811600c11404c7f747b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9d7db671b58498f1f2b74efae163190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd7b95e33f638c5f31ffdfc9052074191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ecd6e403e30e494978cb6335b717192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b4f3f6536be91c7afde63140399a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213c2200703c2178bbacf18d9089e0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e144ee4fe86995d747712f6eb642e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af09ec220046afa6e9b1c6f7d7480b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916425c069501072152c8cb0617e7852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1d355a272c7e6d24c1860c14c3106198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe92bbad309cc38e2ca406faae01e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8725072644ebd5035eee4906bedba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c769303e1bb4d7f9aeb7166825547201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d2d6b83901a95181a13bdb592022202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f1082ffa074c9c1bb0c259621fcd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77faec89442b0bf88b1d087af854e46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71958058b21fa7b7bb3ea56e826d0e9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba42fb83b58b13085c99ad24f6a048c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47a61dc904e98a5e6e568dc1fd4d2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7d06f9c3a84a9205b1858a940a57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3369ebe4ebe0d7cfbfd8d46093b1d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cf6075cdc186d1eee44fd1ec52b39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f985544dd8d7e1a90682ea1bf693373211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29bb2431efc18380103471b824ead0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72544298f4dae6329e8814501b37012213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e2b2c5bbe0479caa16d81f421059214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179f8e3be953f4e22867a1637ddae68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194104ae1875c16766806786bfe00e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436003e7c31beb03c50db57066f9357d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9dccb6d23e2231c59d00855813571218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f909dccaf5404ea3282da9f912880219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a966bc3069026d0609b89055d4487a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3734f5742eea44d3013b08c2ccb1acf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723fc8ecf2436a0869d7a5fd77a2820222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debe34dc12ffb712ae4cb4b2383562c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22014e19f75593652ef2f2ff58f22a73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226289fd459672a38c164b6b039af41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0590546d1a2f0a39661046c53382226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08d7a65df2061b8cbc61035b714f3d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06350c76dcb194e2b45ee71659f2fe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e79c6f19974850832204af71635a05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0a420d226057f0f0068d15da70207230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1042a0c8e82cebfca2f29bdd234ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd25341f0b248b0170292d834f23d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9e73eb402988e6b2511c6b3d33ff7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853a6518b5083471de92f32b3f7ead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ecf080596cd7c511b16080f05f2d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34054d55f5ba9cbba2f04fc08530afdf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908e57e1d4e77d8bd962c665f01fc37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b59682e063c83e5065821373441e9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b8a25eb7f5674f1a48dd1486e6987239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387d32464c78977796dc027ae5f984240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb2b3193b3ef9d365312cb55747bff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27718b072ec1544f41b9ce79cc465e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742d679e3db6f4789d47fd3cf65f7f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4affe3db1435a154c31111d9fa7b3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aaa6902bc12f0d46eec0038dffc692245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb868d3cc8c3cd98a7075af03e10a2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1ad150a5306098ee76c0b1c578f7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5bb52036199267c484a53d83cd7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d45d4a7733abf06c0fd8aba87976a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fe6839e855fd3092109c0d00120fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3099284ef35bb7d73a425bcfc909251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea5521aa6b8f773b86d4a3fdce475d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98d7a0d69c0ef927d5d24ba5332ace253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664249f91e0bb3ef288cc2173f2fa76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726755307f55a1040415518295239c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2460eeb4a6fbc412d46158bd7fc53f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d3216c99e2a057b13e753b54d62b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17eda5f8ce1fae857b1badb231a54a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe773a9294eac14a5a151cbae18378259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137eac147052e2aa9fcd148ed5793da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cda3dea91434de598fb8a58c8d2a48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c4f30ddf17d5f77087945448d03f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dff6f022fde8a1d1be27617ed150e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223e8907c69976049e09485ed298165264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a0eac2fba7090f52fa5fe703e86d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74250357b18a09013334162f45578bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109cde1897761e6fdb204f8e5d3f9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b40792a80a45b89447ed08bb52df27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826abeb1b7ef1b992e8af030f0a3ac1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad7244d2fa62c2547d592dada6c325270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d55ee4738597dd440ecdda850f4113271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f98d661f83e3c94b2ef6761005be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38cb904d6f4fba7942c534f7b556f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c8bda58295929ae95b66a1a2c3f75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3e380b3458c981afdb845c8375d27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d606ad8e420917ba99c2203a853ee93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f2c847090af15c4995e5e0fba4fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394626fcf2868a44339c3820d17126f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bd8f0e9f0786b697c11d7c5b6a25f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa256918396d7fd49c8b98f46a09baf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd17a90b74787d689a7be981490d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84650b67e58f18cab9776fc0096833cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d5122577294538d4d17a8d80d2e66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3262a3b771ae194413cc476aec09d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd79d6755b1a92edad87023d9b9ba2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422d52081b6acb2950d0b5ed37b76ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af2d9086ebb6fb60618b1462956f2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde983bde8fda9799f8c081269cd0dda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b581202e598ca161eccafe6f40059f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fe0a3df2263412d4fed3f4309d94f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5a5b5ca259e706cbca97c25d99b9f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8cfa806651034116a637b1ec9f86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2eb3df1a96fc9e270d1d56add6287a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8898630ee02cb6f01d6705a1687234294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ea3f3ca02a162bdbad884c8a3df3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f1d22289a03c409438826a9c9fe04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534a5aac1e4d5790a46c4da2295acd7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41352f38ea7ef3fd7499718f9730afc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a50e5408405821554e114222c4a03a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6806446ec2b816b9fc377659e8ac6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bccb764dd76f2e0c5d7bd6fa8d095d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e1a789c4155c79b40ecfc1ebcf72c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81d5e7de179ffb0d9662dcaee0cb5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7c2c5dd7579236e75e88f60bd2231304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c55f366075be41dfd12de2ff5d0114305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd523b2a9a42e376ca19674d906f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e9ca53b97a88ae6c89c3198bf134c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf214589dc0f5ddf7a9346d8539d924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af06b9ddeb8275531c952333517b4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e44e9285c9d3e7a8ba5a85288b8d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d43a3b67cb2beb2f218b9ed76dd4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abadb1a9195da9b94899011a5745cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2f243f31c4fe90c0de369e99396d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebdc1cae075798e62fb7a939fa852a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5c2cd37bf6b0bb9e879d5254b485315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ecafcf2053892b4c52df53d871635316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe6557338d3fc1d342e579d99447f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466c1142bce7869246828b8edf688eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816880c4ae8e17d9005a742f650fe8ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70996a3a19a3d881939723b3f7561da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977992f0d5b3bcd56365ff5994aee5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f13b3e2536f32293ae67b07f4ca71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760c5397ae4730917a073e77bbf40c7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f768f19ec7312b9cec258b772b06c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d130e302ebca98a58c6762307b37566325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477f1930c69632a37a2e5d00e5eb977326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a478c11e48e65576369e71b0b92045327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e728328934bf3dc97449bd5d1d88e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c036e0eb5ee0f3dff30a54ec518e6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c0e6229e7da29592cf666cc10657c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c4fd9efd510179ddd73870ecf976f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019637cd6e0d5226a136735140c3b53b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa10e3dd24480e904b110bdd22495a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0cf3d683e62578c02fbeb19888ee2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd7098ef92ec20a972d4d429b29578335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e226714b97ba3d041715974b035121a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83ce5cf2fe05f3815f7215eafa0bcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0919f32b872c948318402631397c3d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96421afb198d79a794830baf753db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9798a6f5e5292aae56d9a989c8a53c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a628164d1075b6e532df5c2f5bea7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1d339f7d01da23125965d1618c2fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5da4ede27d8d34aeebf2e6e6354fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec58e6e8b334cdc4365af6c0ccae2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0a92dc9c73872de9ed945c8437226345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad09091e5abd373df48cb1c062ba4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd6b2b1aaab48dde21028dae0d2c00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d96fb04f23e4fe2bdfc47486906b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5777f476b7678b75097f196f27facb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e097e61e9f925077e659c85341cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422409c290ef2b54ddf148cf5249d2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a214210803a850d03064c3500415e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e6224b4be27b72afd714a7e5721d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964db82a090a886a4d85dfb6533479354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603c5248a6c36aacc74a04e0e30cbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca796c9ac101076e97c671dc086bfb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911909c11fbfb341d1bcfc356ae7c04357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3ae667e78818f11780948181d02a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707cdb5fcaeb1f4f4efb28147ed5c06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a90573cca97a9db98210798d9155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b8596fd9ba96b3c20f0e49b0125c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432b31be3d154cd0b2e1e4258d9b272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a47b39f90863b0718c3adda874f08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520ab22e7c3b15800cf7be59340de9d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634523e5d610391b5445b4244ce46e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d16e51baa721004dafc3513b25d5a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521980e7ea1b7b28701669ead9175ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d42de79676761f1f850ade489a92b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f0ce20fd10c15b7271a1c3a457727369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4859195d93a0290da00027a4574c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794d47d9850ad5ea61aed40b52a163371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a72e5fd2e6d8a6ec4f61f3718cdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa737ff775ab894f6160e40cebc27a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d33659ad4b97931890151415f4376374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1668a4818e513000e4bdd4edd6902e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c312ff40113c65c7ddc43bec1670e05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95300b5f9f2226f9095dbd3d88d61a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11eba94e69b8dc0964f7c0a57d0158378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9e1bee0f36f733f4d3cea6cce418d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4c0c3b70d8c864e1f4435542aff3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5529bfb8e9a0629eba2a945ad27d7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490667cf0c9f0793c36545691d0dd3fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0cf5598aaa81de68bc3a94bbebfef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075687f29693c0bce0edcfd8aa8eb9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c7aaf87c19d29de288189c4b6632385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc8adf81b37f8ad54ed46d4766704386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdb639b2f05b06b64f87f182bd1463387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a82533def27c11f8f400513d8e96f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbbf5768029d6ff4170e6973449d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a563b9f2cad6ba5f9e68df2c7b558d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bba91399e4f6f781194a63ec24bc01391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dc1ca8e3c087df0e4266627ede910392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455512d5c52b1abd8b176ffa873802b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b18d75b96ce0823ca32219521c767b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098184c27251e73efde402840c778ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda805a6ec2e3921a4ea06910ef4e9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b6c546a5cf74966a877b30ddb4fa0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063950db9162995f0f88bd28f90c93a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8847b096bea1d8275cfd0098f70c4b7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeddf7a9de85e66bd99e78f36b994f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92269ec198dbb39de098e8c535159df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04470d5806af518f0293990b819f2cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2888728d64133d306bae442647d19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06967bb8a08ec47da68a7f5754f5ae4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23c5b03bf40f11957c0651f5afee8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b5991f3938c6bd8974fa40bf8bea3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca825c8b18cf64b03ce6dc3537301c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b8aa99dfc0ad1ed29a59fb18002b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221662799ac4a09893a326eed1163742409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e583d8599499db019c80f681aa69c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaba4f71dfdd5c7b2fb5c88b8ade31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f26624b27c4bb3cfbb8f4a83cdb3a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23219836ab4323575495deb705e30eea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe67c82a7642b0456b5838eef5f424414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd2a13d69b1b955895f9b57a4b072415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757140e8173f37fb8bfb099c2bfbd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66519e6278e5c1e42a1f1510859787417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199823bd141269a3a261468d30be147418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460be0e1315a3fcbdce4168cb96644f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a7bac1e9b80e95528b35ff7742b00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e606cbbf1a941edfb1f0a1bec5e2e41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057676a9126d4d5122a236f48ed11a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b671ba47916150ed18fd912f8483e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599bd5226acda098202a5b85ae56153424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae2ed3a0a8b6ce728c565e3beab5b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbc8ce6b3680751ead50ad58179365426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01567e727865161e6a3003e433e26db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076676d2307b75fe457c870dfc588ee3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1ee93558c4f8089e89cd76b3192c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd05aa3b0fe54c4c8d85b359be76963430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd0003ecf6aa9a42d191cd539bb44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679b579994687c063185e313951d75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd201a779d989c12652cface9ffa7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dec5da0df4b274b40303100403e0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fe8b9987ab5071760c8fdd2dab65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647bbdc688881d553b30048f9ee2c9a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0361ef36f5bedecc24186704e12c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07db711f8368e90b1c7dd18f255cd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34db1e1b5aff68f1e44e0f4874b20d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa283d493accb538a5283ceb5c5c1b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d888aa71faacc80b91ca1cd0e162441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0ef45394070c0bca34c1fb6329ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7972ac58d15c45433a9fcc6804f5d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998e9b47db8108b37eed7b028463e00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f428c2bc6a0acf13b26d949c76480df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9624dcb9abb6bf8fc3dbb3a218c97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e8a83e90823e850c6c7bd4a8a1843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1291e71500fb61a5478413afe6834448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a470844a704a243fc1342e9278d639449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab3ae54bf7c2d4497ae7402a73cb21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17296241f99c067c3d354ce0c6711b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09c5fe61280750437b8c269b519d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2526af312c4b2b085384ce476e1b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091682572bcad44df6abd6121ef42bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25ca4de6ad27d924fd8d4455deb7f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0edde399f6e08159ed4c369fbeca8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416c5fc560e706d5564946ef43750db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca17b0fba660763990c10c7bd1d1df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584398c528c2a6b0a1023e5e93515d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192607f704308edb9beaa796c484335460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3838a1f5416b2dbe9c79c456fe692a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bb815c0db9dc4d8f24a452a0898cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500854fd44ee952166ddf16482fc30b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab16abde9b23855e311591709887173464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1be5066997f3957822e7f415296f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7bb6e30659923866ad1c3fc84febb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbcbbdbbdabdf1915ca7b50bcf6549467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f103b61fb0bceefc53e3fc6595cbbc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adc58d89b0decad054ff3c878d387c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d0de8e3c20f18a2df0dde207b786e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9d77dc261e63928df6b352e1f30e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a81aed67ca0ccc9d5a755d55c0bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d58bbc8fd5566aeea410361adeeb55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c5a11296b29e74411b81bb6dde1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e22096e594168fb05bfdc5c2411cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f8f63978e3a06308d033b5a9aee18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176491c1f10ec76c33360623a4d3eb00477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7d74702579bf94872a1fe1cecd51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c3e523b9c70edd003d2c6e624c024479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a14c30f4a6555dbfe2079fc42b82a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad2b2d6bc20f0e6f3fed4feed34397481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb730c4044e5a4051244c1f8cb581d69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555924b261716e0b7fd0b2f7dc57ef1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2cb034493b26156f9e17a49dc55fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec633c00429213035d3827d19bcac3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe650b44dae41e557b9df3bc2661efa9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3204f7c3dd30d853ae9b967b3201f5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f489f5a1fc82a0cd50a6963d04db61d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0731adce01b23a98cf1714cc1e9a42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2bf1df5d373cad139b765c1a3351490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fd6f4b96f7b29e11f6c0e855b50ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aab8ec2374106e56ba3abae911cb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec82e2497bf36d5e8c5f59f2edcff6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f6d6357e9754f3498d837bb471d26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b377509d193b4d68c26c7affb56a9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16094d8f229bb27d69e6ab0a746e45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e793e5b96fc7258b5d12d492f15071497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5743a246d265ef5eb0eb9c61e5b95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c11c9840698275280dbd7b7ddc91f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9857cf75ac8b2f885d057364f2252500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb28ad14b86a7b0bb4746254de3ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72bd41498c654e5274b3738e99440502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62ffe8986aa1959bb563e03da3588503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3cd2428dcce7b8cf7b5ef01d5b21504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a378ad3de027e01b750c7620082eed1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbc9c04f07b3e97114742f37a7ddbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4190c4ce75a1c0ed45869cbe1700136507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a91944b8d44702ca84a0fa9a12102508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca888d522ba07a1bebb53291b76636509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0833faa1bf7a53f1266363182ac9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ca95a4887df8745b928e9a1722ab4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642319a18add503862ff97269ad54af0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551bf20a7e0cfbf549ef526572ed356513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cda0d3016d3bc4d0b8edc178865ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b162e4f7310bcc6c4b5ef6a0281f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680f7bc73dcad73de6c6516d12e528f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d5146e8bda4f5113659c8b454f661517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da465766cd3d2eb4f974163f678371e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549142acf0d24ac89983fc0c0f4ead9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1edc8c13e9106ffbeca7f84d951fe8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb93357d6aced154a72532d24c15c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dae648832186b510d27f32df10af2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0427a0fb7fe1a39ba3e8687a49c5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413dff5d31b8d4fd8c0d139c6813df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec795c061fb565de9e7537472440a4cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be319180d15a0469ad87fb409419f8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b0f5a38d7444b0e9b2110834e1dd1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f3c01503ea1d9a0a3cb9d6833f20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffb64af7d1f0a9659f3a8969ce493529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa42d7ec2ddc12b3e4dfe0653b4b4d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb14426192ed0762256dbd7ad28aac0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa4a00450fff31632970fd3fccfff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94502f2a857e2a5517985d4b73107529533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b6c0b7eb9623bec7c3866175b056534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a10de1839eb1f6da3b087c4cff922d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9d863dbc625bf16ec70b8e42e0cac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb25eebf3f3847e3f0ffd47c6b798537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73fb20de0e0c46f3002d9f2b35b35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272ee03b95648db001872d95ca4a5e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6087b534878ad438448879a2626c9c4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d9cdc9f0c9682e7f09e0d171541c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78faa1039a05680cba6d83b2a3ad58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c98c2268f6a7843e628a3c0de0807c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db37ba10c72b72d21561e8a527fcb29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1a2d24dde2fc54b135646fb8eada0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11151ded8ad0045540ad78a66a72e42b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f112f79967accef1670d3ab2270fca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39bef68c20d29d056dc25fcdd1bfb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0dc9ce515c29fc2a6a5024c3407ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783b242648eb1f3bbaceeab337b3a4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b32020faefacdf5c9a76e8f8d0ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a595cf38fac64f7c69791219a2755552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe1a11ebd66439d5b0c6ed7c1bf52b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db11b634ed853aecd7fb9617de2947554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aae1b157ff157fb3a0ca448b3f993555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd0301ad07341a82aaf6938a08477556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77e5a1aeccf085a2cf8160438db66c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951484bd4de55e31d14a4043d6e17d5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ad55fe64cba6dd07e29162f2ed632559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ffbd6b33092ee26b9f007ee2edf9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76c6133a363583613c54f35512f39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016019bcf3d1b12fe35bb38dcd2c36b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4610cc0bf2aaf10f6a58a8d489f1ae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8fb57a5c36a4088eda1d9217a9777564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b30c5e1eb099887716df1dfae208f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812759a8ffbcdd75f3d3629df2bf246e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcb58be115cbc2a32a0acb36e26864567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d87d102e294b7ecdab75fedd6181d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a461857cbc30bd062791dfd25080ad3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d28d9627edc1c582f1336ded1405570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338adbc400b48cf0a09365fd70907bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a37b52849bd5534e98f40941127fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a98b25ceee6a42e6755046392f94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48627b2d068224b09439060f63c7acd3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a7a4a62df6658d1d8ed190d5d3884575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca07b70c1650b04d518d63bf8d9c3bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9c040ecb1f31c267d2a9aa528ea65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c08d232f01fd01f38de3247ed88c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eadbf5495a847abd2b325036a4eba5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c161b334a0076e5d35e86f1acf75b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9485a4c4d90954cc2fc31f78ac8433581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ed58a988a77737c97b86703346648582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798270d66fe4d26debb549c6517cd96e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d855fa92f7a59239a8158df8ce37684584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb739fed27b582ccd38607f942bfd2a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de3639ece30c1f6029701d1b1e3908586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d08c3328961d91ed437f68754b109b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32c30b4e9b7496c586f3626d0084c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca5a9e21f86e0bc5c15acd6f0a9d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72874894dbd6752229bf6f9f2cffa5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479890753074f4afb34d8955befdac2d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd517a5eb74e47272dcb7bcce80ffad6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa6bf92fdbc78389f58228903b2c4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161265fc6b919dbf51cc9c989736b45594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e787c12b5a3df36ebbf18274177e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7092b9e513a893597f17612eeae4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e57234c3f7b319f67e76305ddab281597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ffaf1c0756785a7d7186c1d0bc4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27322ad28f6af0bde0569a0535245c44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea853dd453e52fa3ae4a877fb2ce68c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32454e76cf382dc3184107a27cb66033601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af8cc52ae9c3424a897614ca8005be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08528068bbbd8ea39e0521f0e9724de2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83beaf035a42cd3ced68fe0457ca8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef3f24fa6ed3a806db4672bf97871c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61776712a4c404589bacbca07eba2b49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95529d8ae8f206585c5852312e326425607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365651fc6a84db5d690f3098ad07ea0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde61f5eaeddf49117166507257d9a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cea150fda7c21afd4b4f461ab635a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824996fd23d1ca718c38d4b07f14768611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba252698979df34f41cd1c6afcd90f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8faf7baafabf65500305d272e87ede613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d0bc725924d6e40bcd7eb8c9f32d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a4f6c74b373793a761f96c058cba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fe4382bae911fd2e8502aabd37e3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b918c8cf5ebb83785a71e9853131b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00beb7a0adc8392e0d519ca6f0ed21c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c9961e4c0769a7fed36834494093619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a25b1f11af2273563333580f6beccc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787ddd9755df4c01cef502a4a0a661b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7aaa6e8928399114e30db2e7d6a2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca13a76ea661794dd5468191a0768d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6a592422e0f58d8344e7a15bc50e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378d4b3bc37b49d786119c31e936232625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65540ac0f970e67092f7013d5bace3bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70371f7be83acd9adb82ab17f6c554e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8934c2fbda31c6fce33e863a4921a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151768335f36e6b83ebcefcaa6775d8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86dc5d159bdedf91529eef849afaeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8280893e42b464ad07e3505a2b003b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a123654aace2794ff30438c4de39a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9cd204bf618f40af84ad42f9d235f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48e629eb48f8d592f09f680e2af952634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbc61fdfbca0f97afcf1d912a3d7e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd021ec11f5f4862a948e9e20e2cf39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac080d89760330d03a6c5f8b3b96db637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df9216fc41d0fc183e9ac23ce01047638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c07b1b2a97c4f9fe11f12ccb8e9f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f2e6f887a3306dfc165f573df7818640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3365486dd08cb15df54031a1f6114c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839b2a4763debfff8b5e78cccea4607642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647ea1fb53b77ee2c48058ae05c2b8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8d172a61307e1f39a4c8e7bdfbe7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5569a82c3b2cc4e81926e4c09c16c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee8cf5b64d5a3bb9e23ef36a15e318646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a7e6035e91ff75456d587c8e2c5f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62b6cb65108caf5f4d57ae31d4ea4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec438ffd4ec044c106a35e710040724b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf1bd28293b5b4a671fc8918e1d791650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3676b63891051c17e3df25a1be87c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a46571fb329de18846ea3e329fc89d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a7a807647f18112146839a242bd42653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1a852c0136228b5d774c30a034626654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c7c59d1ba2de438326b078b273a60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e45b39f199151e35f73648a68344e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e654cfdda3103a5ac976fea4be0ad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f3ebf2874cde3453d7ffc28e022a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90028a005a1bad6eb741fecbdc9b5ecf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86833c2bf0b5a9eb3a74d82315d4c14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027aa7269dbf5ee5fb3bb5168b77a3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8bbbdd7f27c44953e11570b8de09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec6932a5414b1879ac180d30ce806663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2237f108352892c49caadc67530a5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9581fca5f8c2ae48933fbd0d450f1c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2521e7c021def720c33baae79afa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fbe4b675e4d8974c3f390ffadd206667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f1081bffd68b4b2eb5cc68bef9ba6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58988774a4eada17228f5d8b5eb159d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286f51574afc16c64a5fb08ca5c8b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523604be016e3bb429ac907fb165815d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f18d9ef4de77739eec85fd796f4ad672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f35613abfb406f2dab15275146cbb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a947155253448755be188b7b9e79dd1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e314fb3777dd75c3ddb7e30ad1e3b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d57898d6b10cc63def6d37d2cb690676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74e2b025032975fcb1c55d16064644677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceccdbb03af3ae6c8262a439cd54ea8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1904ed674cb4f894b18f58387acff0c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b51bd8cbc9b53b936bd3d2468761680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb109e21ab947bd0def4c42fc1b97d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4dbabddc59079b66d9eda2ae250c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5df1c1f397a3d613cee1a3a46d059683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636bda0f858134f303117b72def11d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0c519096d477c1dc55ac209765749685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d0791d5c1382f009c06b33f556bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a382dd2af3295558bdc4e368a8208687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c54debb28204b0b8eac9d47406ded688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77ac696be0aa55ed0d4613c44b76d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e65c8c52d43dd011782b52b9a9d16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e08d654392dd70654ec842400a2ac5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8968450a0d8499c58c43ff9ec1768692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff90eda4da55fe4e3d3bbd01f70406693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834caf442c1a15842797ff25bbe2805694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd17bf421e1c906d80c37fa6c96c57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48dfbcd08b58754df47e4e06ce4be2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547d9d563d5df39e57e41b68b99c8a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75584e8606676fca0e154b4459072e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dd8b22223eddb2162e3b83a41df26699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2c4fe0ddecc6491013b41c99076fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742411be383bbb5efcb12edb15910705701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68691d2604da35b41b99009c4d7d26702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358678f14b7b573e23585a8c7f3802f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a49411bb6bece98d5c32b8f0b44e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefe20c68afa0cb8880d74dd5a6207d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682d716c57e6d33ab49a283aeb39fcd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e62be45572d0b0eac2a6f7aa883688707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf88aca93f43ff81fc8903c93ff09f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfb8b6557a670f943e7973cf51f696709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79eb67dac99d903b8952493ae27e06710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace54617a3709fb4cd5e126bd7700f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c3e2090d06f2849745e0ecdf8878712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb364cc1827bdf948d905a58ee1d32ca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0027bb23dd05d736650936ce8b766a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b09429da934dad3eb6048b8c059df9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d9e6020fb77f152266b75f9cd5edc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6f59c594ea0538029c4486f51a442717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaccef66dfcdf5dd7645f8da403331b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863622ec9cbcbe815880241e65bffd5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e47ac2dc072a8c85fd6192fa53a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c31cca90f3d5a75cbec0f6686b66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47f6fbbddefc606d07abc936a553d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e075e9d203e25a1c9c7e9920f8ad1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d47aea3f8f5694311ec37b275af10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8548b7fde3f23b9df3bff89db12f86725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab0f413a49652291e4287fd96b4826726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b21031899f1f77a86d9d2431b628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd644c78a3096c2d1a43b271ca7a663d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb5e57e80e2ed9c1063148c3e98e03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5696d5480c8b85d9460dfd81e10390f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3769116798fa56518517997c0ee4c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1bf05cf1c10da6277befc2293bd9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5379fbb61347e16e5bc6f4efc7aa6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396f22966f7274b3329b368ba531df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9827992500a2c80994193ba15e02e28735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ccb5a063cdef16c37a48d8bc8c481736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cc97658041cd465852e4e213910a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cf9e06916935f56284f20ab04daf9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1990a63e9e47ee8dc0b3073330d74739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc480b9b10ad0266a0cf4e680e539ca9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b42349af5a881d240dbb2d5ab0fbea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de553c30b483228ac177e79dc62e387742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d1c4b17d3898acc804ec8ec21b6d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d356afd187bea43bf8e79a93d8ce8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47d2963f2d6aff261897b5d4e15e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0775312ca4da145c802d346bb7970d6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122a145a416e1082aadf98964d5e714747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da8c8677cba3dd2842a47c60b08893748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1c1232ff3f063de1ffce3c18170a2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd92906dcb84cd2a09c575399f139750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408445cd35643100e0d36336ce1e607751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2136fb23ba5f9872b30a72299d63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae962f0d7deb23bf79093c71563f2f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65823015a2f67f3b4dd7909fe556065754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf10a1145619b1771e0d08b16d4406755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338a58312250ecf41606760130ca381756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e8f6e4078d092239414892779b08a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60349afeb00e9460408a92b2ee8a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ad0ff4d3264ab985c8c0aa963df09759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375de5e5bd5b312855c25778926d2e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09bec0509cdc6ba030c3dd22a185e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538cf40a2bc5c95f9bd747baefffd113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc76265a14aff0ff7e307898eb3ccd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16640602122e48b0f4cb18c14d1dc575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13491edd64c4cc611a5b559e73a84266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bedfca2b1849200bf5e4646ca587297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aced33e52960873c527c880b7b38948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0cf438561d7cc998f29d41f344dca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2679285197d6b01134a4289959c87a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531a7f2f30f07c6d305bc7db47ee20311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97838d57b392be4dc5b51448988c471212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd00e37ad65e0763dd19b8238c61d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466d0be33e7a3ded3c6a7fb72fa878314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a58c6b95cf58aa4e0b49413765427c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb8a6ac1c277756590477dd90f96b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a28edc9d8fd2a2df2d216bd1794817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d72fa0a6511cad027f35375257790218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072321fbb61ada248314313f47854ca319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b77c3778333d53d50afde9714027320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a65f55a09890f93754449d6e12dd6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0125f9072ef40e02553024507d8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bd0e69c86e7338eaa8ca270e1650023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f58d13fe381b84dad3fedb9dcafbf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffc2aefc2d02b18be69c88d78a0a9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c4de5e7a7de7307d177436ab3cda926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817ac18c82d4286ce5948dd05d22e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175fa74ff0421eb4a54b3547c5af6f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e3b9918a27d32ad648b92e9c38f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e663bda09aa4d83be9f4cba07e6cb1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737f8d29f2cef28c0d8453da98664d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85212d9d06c5f86c042f7a91762f117c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba2a669a76404c69b112c393649b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bfd686eea7ad3dbed541cbc1b874c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654fc1c87f070a4ee531c2503fc6bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033fb792b295ca031283bd10c6e257636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a47e3b333c6ea1ec95a2c07a6f4ee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9abf6c1bd7c4a8beb69ecd08bdb2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddc293fef65b516b0cd742d42a6f1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c322f72522047d8723080a3cc4fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14730f27d749cef5f9d1747b6b571141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bda8a3d3f08eab1045afde1c4423342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53544c8275550d3dfd1c2ed146ce9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104431d56b8bf4f1d2d9d225d2d1d1c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47780c95f76edeb41e7dd4ed1e5670e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352206b06bec5ca1ba6d160271eb02c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadf17d9d2b38b3bb5bb322ba9f164547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5194fb4c67e143ba15594507605f31b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e709a17869debb6ba049d0eba5117849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18643f949702ba6ea7e679e3d29b57550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db428b039d7b97c04ba6f477dcc62051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85fb4ca7bb3173a44ab3fcae44fded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2321ccffb46c7aa5e6196650290453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fe6c3daa02aad3c1e1f3c6734cf1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de489810bcf35aa7ea0ea75afef83a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a14bd963872fb0dcb900ad8353071256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812294024b0209bfd60d6680d63760857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e172b2255b6ceb987a2b0912b1eb31258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c756acf70d350151413a51e80341159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167598be0c8e98d9c5798ec26bdf4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f2fd8ed291bc1d65a12faab7b4fe861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f14f7d8574ad59e487c212c16947662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1bb94264a1e8b848ac2fe4f8f56963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa918a8f695c3083286f35c7fae738cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f407c1f11f152c616fb3f4c70971765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131ff8a7b2c2fc60f61d97ce977b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ed8a6fee50f18c81d86014e4bdec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e54280a0157999ec84df4232fc6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e1e0f7c56620552561681a2e576169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e2f7636a1e1fbf13690177ab6d24170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3a0a7f76b5bccb296938843cd0d3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e839960e65dd532331925fcdcc48e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb3e6c3918679eabf0bf08adfd33173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30bfb1fd5534c8efa4fa4a5cb25ab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f824399026d028c0dfdf66789aca1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc85ddc5af1a534651594d92f80757c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d03572751adbe1ed267c67dafe90fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa04f415f7dac4bd15cbdec48712f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f0b98682b614d893160d6f9cc221579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a194d8994b03dafad7fcf97acc6f07280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d7b8b5403280f3e8a51175535d4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637c48bec9d02e7d2d7d63b05f1a50a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae06bc21906c69f0e8dca37057e21b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6e448be50d020d4d33e1c34ec396d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0017fdeeafccbd96cc6af5bd388988485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05eaae04ac4d14ee95108ec3afeb3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45916799a86ab9a2935dc8f8747f710487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dd8804e7b262c8b4930445f367ac188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41adcada20cbe18d217495b5c686389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8e390726aa65631611d4cc6d5af1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6c7c589a9dbabc1f3c0af771e6f4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcac68e9ac3a157259aa04aee31273392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd22339f095e73d273526013e465d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc167cf349d4bed1cf03466c710a9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee346697e9d8c1bcc0ca62b78ad3a86f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2980ccf5566713acf8e59950f4c4bee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e7aa5d7f01baa2bdb46a37d540c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281641fb3c559604a2d61e32377ab86c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7bf9e018f45ea6ecd87d71738ecb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b762cb223066bc5caeb8f05ad2a98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77632106133eb42bddb2a9451b020101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b64dddfb79152787ad19032c8b194102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae3b331a6f5e8651ce793e0472b2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8788e0d7ceedead2f46f01860a788104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eda9a0da60aa34532da142bd6687f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0043ff41f3c63781f5f7fc98b8d94c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1586f62dc71fba78df7870b79cf74ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4883f021fc733d42d29378e294574108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2bfdee6d083c8290fd9f484b11035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743fcdaa3dcadd8179438381b23749d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec4a795a60d9e50e33b4ef70ce5752111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29db8221b8abcdb7d865e4adf02693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383c30ecc34db0adc502558b59dee22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3da95cea3fe268f3662365250d029114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f08898bb252fb3d3cb454999b67c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea1593bb3c78fd89970cd00399f41f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03119ba76eccdeaf1625525cc53ccc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d9261a2c4665cb0e8253d61b7e673118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136e61b3729b8a08d7b88a84e72d7ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28d4659a9ca13c76175c464e77a49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09146c51856dab7c603bfd4a2d311bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30a7ecaf3051a61344bdf06fa9bdab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55aa981a5128c30a949f20703e8c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d732a1ade791e928007bd0555c874124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b749ae0146438393bee5262542337125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893d390dc45d35bbb3487837f7c234e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2e4afd8c36100eb97f4f194d9e21c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323eb67d50f25cb710938f8f27c4d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72a554d304e79f686a8aebcadd79fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08e570d4937c30065a81e3f25a62a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba04b7dd54d331459a65da7cf0257b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203707531105ad23a032fddb031961a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9160089070a29bf2308e6e4dd51f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be3b5c5c31470d8ad361f5369be39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997ddc56658ea9ccf91ca859cd6de9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5a3eda035b0c9475ca7286cda56c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c725dfc1075f5d84ecd69b7e4fabf50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca685ff3ba922ebb44609da06c814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dde7feefcb3ae3afedd7d77446a7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a811b06c3184b065f1c45765b4c06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49fb4547526499656850f8c0b3f577141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58979cd3b59688497cc11d4660551e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0cb8b33167973d66127a6a455fc83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140fafe120161c9ed6110cf24f08a3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e029a415b3e75bd50540d6913b1c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a241c5fd0aa360eadec129879705146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474f07937e780edfa8fa7e05fa97c68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397494cd250ef164554966ac01bf8da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf604dfdb0b46f270e83b6d9bd65e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb359d034e66dd9620580a20646ef37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66b7e5297bac8ab6e7d5ac3ca2379d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017750d3315ff09be1388aae8f4acdf1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f214bbefed07dc1b675f0b732c2061153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508ffaa66f7cf9fd0ce5df59120933a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5d0f464669b046280a4d583d75569155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3502da51cd66ed26b7d17fa47fd0109156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820e2a74c02087d7f766fc707e21e15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e43707deecd62db9869517553a80c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccbaff2f036c694007bc2f5fd8558c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da0f8e75b24905bfbe321a9d7b3126160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e2036c34648c366ede8431fb54c97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffde6efd0a0fe2aba3a8bfe16591b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b238b9a4b0c815e47faf1602305f99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62ecee661cc10c7e06c36f320fea2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ae31faa79e3fd346f42de07e3d7bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96011e4028f0f469f893128d65730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c09764cf38d969eddfbffa22831b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c5c1dc7d9a90e398149b89fae38c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b55d080d97e405dc1d419379f10e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654da89972a5c55ff7cdc3ac8e4a2cc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee167594ec1e8264899dd9137b58f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a4947374a808308e8cde58a981665172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6ad50afbe493078acc5251e3b659b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967fb406003243025efba827ee77c5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d697299d4b5684325e6c3b6a12dc99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153ee22edd8d6566ecaf698bf3b6b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18762c36010549c06f264fdc59917abc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a0bae855f342c45d1892a529ef513178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2e6dc1aee8644cbfbf4334c1dfbc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20530c1569b58336a156c795861807180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477126079c15747ecc6b023e3466b7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a94c227240b0b6e23a4bb2cfe2bc52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80c6518a12f140827a366fcad0a154183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47925f07c45bf2c5362969607243a39184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55c98d601b41b5435ecb3239ac8d72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f5656b33904c97484f10d9b39604186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279132c750343d60f333706f88b170f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1e53adf15577cb308a886df35c7a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36139a0366ff2f1d006e4a7609243a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86436d109df40bace7a4b86111a9a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693468226562d281469e947dc5925ed3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede79f289008284004fe725a17a6e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f25f29dfe6cd7de20d55125966fdce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4370ed3fd6c082dd338e2270fec65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102a3ccfb60b854924bf5c6ab650921195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3193fa07a9fceec189438b6bc5a6f19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310ea59d65a52b8dab1c46971f23ada197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5cd04fa144384a7064aa55f8eff93198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa977b54b082fb49b419c164eff0fd7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570d50a9f31717ed7a1627379093e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de6f68f62a69c41f78da117f7d58d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8b915b2df19d0a538348daba35ea9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3be723b6aa8b67a750c0cec825e2f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6471d35b0529800d31995699b94d34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea8c4d488c4a242a97ffdb7c1202f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d2d600cf2436759cb6fff372b1777206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c48e7335b08fe6e309d4bee551e686207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1db668734dfcc9bc76f779da0daca4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a1311dc1aab95fad7122511c0f821209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5e34e4d23b826be8173bf88548e14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157315bebb78a5ad5f7ab5a9aacb8727211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65af333fdf07e1eeabd998759473f1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598f5a169d71ac366f911aea3801e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de90c8f455bbc6522fad83365a50a5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cb93597e606bc36fd2da57d826711215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5d1e26eeb82bd26606830673f4e56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa96f64d38ba3088c60d615efdf654217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb077d5e1c4664f03cf509799f5dd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850455d773c42eff57fceef83716463a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c6548e40e73f3f5e34ca90868d0a8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e65e1c3d7f7eaa7f5e91373ae9c0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9706dbc93912bea501068a0f39ca3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f9152de65c1ca41e0455bf2fb6ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9886170fe275c5b54e941a6c5ddc7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b5532b4c2c47c72164ec2ee648083225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56336ea4c91cbb3a39c42d74c2c6cc9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032aa16211044131c6ecab207c7877f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaba68b0ee49dd05641636ed9f18d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f97ea688145caf1f7b1fc7486f83d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466fb57e66d29d7b95e96ede16c668230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e86d056fdfc00c5a523455e1c37fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd8928c624903d5eb8274631112bab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa3494ed39b8a91c750ed1d7280f3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d7ae5db458d6b55f75043ac5f3955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6cb28f671634a1ccfb3ba05efd02e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85bdfef50837ff1f2625765c031d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca53d3fcff57cfc20ba0696344cb20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0304ab4da37f0e7e482462556e666238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8601828ec7cb9b732bf704eb601a3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ae6dc45d85a6fb1827602714e0fa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d31fce8e6a9ff7a73ef37b86c7cfe5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab9bea6e84a64335abde6cb9ee2407242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ec1a78aa67d92a06a25b9579a246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912f5bbc951c23e96f42231f9c99c1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed23f5b138343378f407778a8fb56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1221b5ad5fa18814887c4f3f43747246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15077136e4bf3d02e9b6046e7044557247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057156d72be9eaa879406a6cfcdfecb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee845e4ea55b3229f1d2ac5993f4f2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068032dc145609be713a9c6db010c31e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef99efd995c41ec56621aab4c32a6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c685423c33da7ea2fad5b7579e97a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476d3d3d23548842e437c42d5dca06f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf58b69f62bae7721ab392ad212efb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46b213100842f8ce27ac74751f9731255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b640a724920868168ecb4fcfa22592c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aa141fae550c42f59776fe8ad338b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a003a0acc48924f2fbd9f12fdaa9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6de795747caf128e7050ff2116728259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522f3429c0e7ac532fd4f31e1d7891a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a7262e6b5dc97c87c7cf909777c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751c06de4fe5acbd51f70e8389dfa73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc214049b2357652ab176f98681775263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f362219aa2fb27a94739e08610b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f31e256c3e47289f37f87298f1e55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e168e322973cd172a19117cd5acf4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda74f15127d0e6b33cbe6e048b5a24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb53457f35fb1501ce5283f8895a72a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f33725bbbd16fdfcf616d1fe82f85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f14d82f01ee96a3eca12b272898ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354f636b581258c62dfd9d03bc2fcc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73d56d07abf11d7353b8f2ac8628c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a7df9ff6dff879fbb8965f036cf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd56d09ae253bc27c447a829b2a0f80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43062ab05d08d3de0004c3acca4cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f079f22da9d36d63d676b021cb251bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e029e466059a4e6226c0293a1c9239277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb607164ef5c43a8e12e68881d308278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d8ac6050e53e6e53eac485618341b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22a335b5a8c463d4eab879e4a02dea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a21a273ed602c90d5a0fbf48cf3bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5d7c847871183a7a655582abc6989282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0621e04ba0a6e8b8a02d45567c353283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e5b76b00120208ff3c9822761981a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac469e215ca0cba00356bf15527438285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234f08791622aef5400c934f76bb1d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a90a0bec1b8e934394db8f09396b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc316fd2103287a8da013a5c94fc9f03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc3fbd7094a8e260631e9e29dae81f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe26d7e26a6c88add6670c8f31298290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4b443713138f2b9a53ca863d1ff75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133407b50052d6f9fad4df54a30338b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02392074d8e84600dc4c6e95e07ed14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664995b9bd0e43599520d22ff04e8ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f2a0e36874429f36c841828c7bc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89c57dec2fb8af5778ed9feea4c662296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d43d39eb1216b17800332cd04258297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4081621c46d127fcbdd43d84e56920d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a627d0d687ffce09c0fe1cbb8809a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73a953d7011db94e2e3acec97afda5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321611490d571819953a864e7ee5821f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011ceef621d5f90fcc994fa750f45cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd14db3b27d26aa3a330d4cbf1940f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a853d11a368eaff2604d4330f8b8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f4328250ceeaff4096c96747c1803305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1885aa835738e89a76680834694f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cb68f26a920d69f5532ad9c1a7b7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b469089198a6b8be00c95c9ccc05b94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158605309b5fe066a69f648afbb4ea70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad044cea1134a1c77bf0c240e8ad72a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d914ce987da40d4a76597bc288662311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc438f82d58d93e18a0a9ae5035b2bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6407ce17329c535809f4d0edee6dcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0328a264d83d34b2f24123a38b4df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598312c6a80303acc323748b00883e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d2c339efb2f67698ae5e21cc5ea72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21623831ceed6e60785255763b8c5e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be970d042d46b1463a69c96fbbeec842318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e40b9936aadd2ed1230335b137da85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d2b04c333a25fe90649acfde44d0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d2fade328212aeb95afd48bbc9840321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44b08de4a22a5e375cdd42c7c31676322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167519a45505c5b9492798deddfde5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f961e46dd54c6fcb57ea04e0372ff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee1172d8fe62b4b5bc0f49be1124d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb6851a363460ecb0aab5e6a6590a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca114502b5990e2d9634c1affdf42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd595d9cbd9ee59439aa6f44f4448328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3ca873e986f936278fccc15c95d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225765d065353a9b0c769fb6c2c72ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf56ca8897f8d9ef15970076c3d2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a287412d8aaeaed6c924d7cfe7d646332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6aa1984ba55ac78d14c68b85bca38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b8233c88271de54433366ce24ee59334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b18dab6a00a04591d19d9d5f559f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51be250ca26d85452f178b0424da7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d7c4ebf14c6b8964a2e1d9692b566337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1d348f4d1fdc0f645d6996e3d4af8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b0e563daff3f8b54930fd9fb616d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b831538f6a0ce36492ca4559cfc23d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c6e2162f80443c19912b38d08fa7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47ad2a5ce75d8b578f81a9919070ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d267f5ffde6069eb2062b4f4f28c618343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edce835c79ae656c22b1f798a65a959344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8876e89c15abf43e5dfe21c8e4a8fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1538d4d2ae582643b2014cc7fab5d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbac17c17a3342dcc42c6e114cdc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c652099f1d9867ffd42fabd4cf798348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e32719b38253b8ce2fff98d84047c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d702a87e1742e8a5fb5d548954241e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1f79f8a9a6be7291f68b096c702e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a655e7ad78bcf24df52450afcab34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e3fdfc308de3ca2c72d000d670fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a95c8fa72f212884940e8061f8af9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852b14e1794e3eb2cbe8f287df5d71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532fa81d56175f230fa520e15e8c826356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63896f55899a56e407b5294e95cfc0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3217a76f2a8a21297fbdae6ec8b9ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8438895865903f9ebc8521b93684dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db0013fb538aa74fc3922bfc370271360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddb503f4e9a02d57b71bc8f656e70d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636fb160dc31c6e55954e35a34eb45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0fb4a8686ced0ad0de00aeedc279363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d7aaa645a25b19731839fe3c75de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96019d41e22899f50f159631fbecc913365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807849be03cf46e6842cbb18f7483ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d763651f5a3961fc316568420fe931367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b007abbd28dd823b8bc410218cfa9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e4938f4ec38a1022e420bdc5639cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f536315f9dcf3558715240517ac8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19f39ccf8a7b97eb410bbf0f7c81ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a67ee54df8aa8ead15347235c70755372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba72974d951f0b5af7623fed603e991373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54433c15812667fd9c838e243bb3d47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde282928df5ae611ac456d0c03dd51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1263fd8963f499fd01dcb39bf82afa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37279f7052c7a1d943775aec3cfa48ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5afca20d1fefb6bb9e9f8acc5ef171378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d00329610c2e889a842ca961702c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad109e1e8bbb7eaccbfea13654b91380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd1205faf0d8a51c7ebbce99e4ad8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b3bbaa801e0733b934317c66b5210382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13f97f9eb0950aa317e17acd572bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9763dcb8c1aeb2cc19cee321889883384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607b1216b97f8126faf5d79dcf942c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b276d51889e384024d5591e9ed840386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d653b89d681b9d7f94a5314bbcf45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519abafe5e338933a79ba1771358ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9facf3a38fb0e75861f54bed2a6f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def44185e6c99983d39da69d4cbed490390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e23fb12f44985fcf176115ce57c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afca165f5b9127dc117dd4aa0e52b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb741cf5d7b31f3420193220a5262871393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cba0f217b8929a126d0855088dd0ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7a95473bd531afde3bbb6544adcb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d8f6308e67b521a95522465e5d6fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b166d5996acdcfaa77b15503bb0f3d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375adc5020fcd1b7c8fd91dc3536a44a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017abfb5aa89a7cb8124e4ae98dc0146399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395fc930616cb2227aff7eff362f2bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc20b4783d868743f167fd3279cb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041742f8ca9daf5d1c255182d4ea800402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c063d00e0fbd9b416104d125cecc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eb10e9f6eb8078e81d02ad1080ada404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563554e0dce7b86eb4ab0bbb6d9cef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2070340cb2d03dbb9196dff0a951672406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7352f7498fef3a1b6f86c48bb622407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dbb4f546d166667dfbbcec118b4bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a4b85326fa96030a0c70f316fbbec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9cf6bb4e31a369953719e1119e292410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba8edea20a6d495d2d801ca096cdc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d44f3b67a9dc86ab250980973dd44f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13143e4e15d13ecd9bd8e5b641d8e55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f59276d4478c10b67b1a93b2c8d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916df234ce03bc851c8b890edea34e79415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0bdd00962c955f4c0a9a37997f013416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07318bee97d036c25c9cbee5f7837ac6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468a6e2cc2dabc708798dbab38c903a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691d3860417360043dd2d195ac800c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eed3ee2155b0cc26455d5782852f8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b164f71e396c73f7dc7447be41d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5365eceb1671af34082ab7137a14c4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d0301893db75245c6990d43325462423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a063f7ee4bc2e800bda4624dd27e5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a8bfe93ef0f16f09510a570accec1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeccb1bf50dfe72fcda900c181b4e0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ea1325615a4ecce4c0c9c2b7889e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e0f91d93820f88b4d56d4b539ad4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1508273348a115325beb1606d886ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff18ce270486d4122f3f78cbc34ddfd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44edc2538f05a6458582ecc6b2736c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fafed303bc38a61caf2ca44e849e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ddf99515fe10d3d7ea0ff4cd29e3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50587c4cd1f30ff534947cf0f922a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f3f98d9d32647d2de6c3fa12a9d67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd77155e67c2bce33df083a0b5574e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b6e9effe6332d2d4b1233e5c0565437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826439ae510848406cc5849f44da1862438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0173392ac76f6b358f9c1ed346ffb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67255a8fd2a5a62b3a49c89b73395e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574b6907fb8e7abfc5bb24334662e8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01c4736f070b06dca5d6fc14710253442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d3b6adf65d76dac56affb9b972287443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf04db41225500a3becd58669fa9c0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f073a91bff2326301fb1edb43d3ff4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa77cb2e564e05164b195247235402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82bea5857b93fe7fdf3fece2f7a89d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d25ebf87843daad7c8a4ba42a58240448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4abae336c4b303555969d62727acff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f19a6fd12b0307c4c3ca4089939ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48849c1c09aca58872badee4dc81d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f9c9c11322577e3dfc4070d4c4a6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122636c1dbebe1ed111f138023ccf5a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e17475589283e146df5d0b39a0a9bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c39edfe7131d640982cb9e3edd34f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74738e8cac81d5597684b55f8bbf709e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596b601106c0f106028c39c8571418c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686d57b3b04b0dcb6f8c842279cf24f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294bdb1454edc47095d249da225b4d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bdad8a106f323c654eee4e74fda79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc15ca1167bf3815248873b53a95e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab551bdf6ae6eccd469ad347e04d1ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c02f6079c0a16ff185d0b7c479248b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bf5c81a4ac6d998f87ea2c66f2e64464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec74d4cb6e783edc54b2170fdf621a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990aaed2efdaab993aabf8ec19baef8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873420f1f09626fdbd8edb4ec6468e0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c0f3cba0640cee26b95629d6ed84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca7baf209d8df55c9c84440efb8778469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22edc4d63a09de8846a8496d420315470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220b309869e0808f60d6a268cc87261471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df17887744ebd88df99d920d3d55e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059f7715d10a01a0da0d00ca803e2c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba21d420e2b8ad78bb2feec6bc200c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e369c4840c4f7fc4eaab3c7b2d5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1edaa7a956f4ad3bb6d3d2f1d35e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d904e06625b0ee678f9d35d5333ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a55145cf8474298e62f6b55b3b70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b260809b418313a2fd071a3d16f22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6030dbbafb447faf3a9a4a5981ba114480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927a6f520f5770a92a3e9b92aa8f13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339e88363248d7b04b3a534c747718482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9da21607144f323e7d6639680bf830483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dea24d547959ed8c5a97182843cffa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9ba5a5fc415404b539d07c1778a36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f563165b9210a9a1a53fb2e3da753486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e49139265919f601fd91d65a697d97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ea553bf003485afb42fd9ee177830488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e637f3d19dfba5ce062fa40a815798d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b6c13a15d8f63257b0defbecb6a92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4759ce99647c64bc5b38adcf8b4955491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9f06c560cc5a9f9ba19bbd7a0523492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab473db52b36221f9eaca187026053c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7665a8055e37dbf8aca99ae5b1015494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db7d40ce6683e9110bc811d504b14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5064c51e1940e70daaab823a65fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c83be19d29f88ca34cbbafd4543d3c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38733ce73673a1cd13a8842c4f190ca2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7befd1610a8a2a8ede90720b86b05f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac816b6d23374ef1e0bcba73b8b07b25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d9aa9a7546d840d46f33c10d97ed1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ecdf868f5b3ffccaa0be1f9f36d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63bcf3bca415ac1d2c00414ade42fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423317ebe4ce9c37dd3cedeea4a8e512504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62fcb86618757f4d6a46451a552bbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe8de58345fc142934bbf3ce669f48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733b91a512f6f5bf7b185a30d7caa2f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6f37095bc1f159aac01fb81466fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92230013c69a9a4984abcf16fda72a41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a92f392db3a9c4228006c253fc144d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8533b06fef8dcfcabec5407d91e91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a271be42f1672e5cb1bf0a8b639bf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717caaa6fba4353eea668f5731e4314e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf77bfc52c95d1c3748edacaea9358514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64f671621accbad490ce901dfa9625515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3cf75240990cef92c91aea86d3ed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612765156161b120232a5abd76474bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7eac8a31204390808a223f45a204c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebff388eab5683dfe4dd44c25933a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65645181376f46c22c325db0327730520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f1e38635321b7e604c6a9e2eb5f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f10d7aa176ced3e8be466e00e0d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd3bd7a812ec70f73927ec3a89dae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e63a0431c1763b6eb31ee9f4b6b702524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e3022d132a8f717bf9befeb6f7bc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea257ed2dbc02ef3042e6827fa281526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b22ff739c648491b3f303f44b4b07527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a2c85c96afc493911b694506f366b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e695d41bc4dc1ebd653711f4ee0c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e61303b4a03a7891db244ebb4777530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7b54a1317aa998a87ee091fd707d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21723b6fcb377f7a8494e15dcb32ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd429fe703c4ffa2f6fd57dc0ae86497533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593d044e44995776cebc6c772107a4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900191da878703ad7463fd48d656f929535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652096c1ed675c5408fb72acdf309ed3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ff4eb07b3452c11d236e05819f08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400a2b3d52da0b80755cb234920083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ae7ca55d0b33f6b278f76fb5f99ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd42090962c6d81c58e37c43a485e85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a611c4b263871fc0f14294776fdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd95feca810a0751b1ab2aed578252e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d96b98496b55377f8f4117c69bf46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09110601fb9b7c3cb943f767239c199e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c11352be36585d72824852102e37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae10a8c4735fadd11fc231bdee662a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b18a71bc899949c1777531e8f0460547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f739b1fa53072ee90e703a635e7edb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe2121615ef4ffad4a5a6e04bf5fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb87cbd67b06953a3a961f9d5168a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccd1cc9b1eb57b004c5a0a9f549378551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8d25b4793a00158b7976d2b4880cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ca06d9bad3db3f6bd0b4e9841ebcd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a23171dfa0baf208d92cc89d38136554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a9fc2251f517de59ead4c8532e38f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae428f2b2ffe21f0b1825f0d7ef639556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088c7ee6e9e42bb5167c8bb29f03e5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f637c6b00e3dc3ae241f9ec13620f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadf3f8bddae33d9037ea354d492c46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722005f2b0939ffd70f825f756a7af5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c5bbbcbcc941eff3130b4a4feb05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fae2331b3a35286eb42c2fbe858f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee1dad0df21b8769abc84b233cc321563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1da8a0cd98537e17a1ff5269b0da6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40acc4dcfb4d37696520b68d9311df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613156f048a8715d95e868891f76dd1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639186d9b88426bfaafc9d9e03c4b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a033f0cf38739756b98afaad4ed3db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2f9a728dcd10ef198e643332a251b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70967784412fa8d4ab072fcbe9c618c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abab4a2e778accd1de9e081653d3da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98c105eb79d353c418ee5de35df4c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273ee6802a37263ae275509d464f330573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244b62fafd1cf1267ad721f1621c9cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057943d5b3a1f106fada42bc8d87645575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3628fbb354eb30ddc189c280f7889a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf8bb893cc6fe36024748d1ed3019577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e61aebeb182a1186a425e4291b0fd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f56905c11bb622061752e9fcc6e521579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c6fc464827315995b3a3b24d5060f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e5e2a2a51ba22af2807ad9026e6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5304ba0f89c023cfc00b829af15c80582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837b9b5d85585fd4a0694c6d4524102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5063c846c3488416542a2994df9a00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2d8b0ad0a856fe4690eca33e7e0bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019174fdf1c6d63934b5e34f045f0031586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78e95a6339ba776d1e59e0ada26e2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935c256a8a5c22d61e85a2e6d25c4a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e122caf3734358b3afb85e3b6c24b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f368ba77bc0e0e95ea883e0e00119a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa13402330a20b2214299a94d4bec5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9f0d8d8441db3fe72e9035b500771592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d67137314c32416e7035c60417127593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b652bc4195ccbee76c0fb09fbd258b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bb170333b0760da99b5fbc40af3a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d8fbbf1c6c94a55ef41519ae12939596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcc04e37a607caa0a00c99349213da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6febbaf25d9c1e90bffadcb5c557473598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c05116d1338d66787a3f3de6f88a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e066e119e8d1740c6c81fc61d1c9af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e683fe74a37c34dcb3f3c5cb4496c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f124744c7f21ed07f31daa4257071602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2be2fab6741269b8b4facbb7060121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03021d6912f1c9cb614c1c05a05b5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a2c6dd929af4f6671f2c4990a9a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c006d6969805a6606a86abb7a753c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69382f56844e4a16bcac8c28f2e7255607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e19f801faaa2fa57d7447af7b01c2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd5ddb5ebe404306a98e795c3a195609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b98ce7404d9d1117d51f5e3211e9f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460f1edf37a3e5833af849aaceaf828611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5ef549604260a3e89e8793bd76572612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39857c03e31bd3e4c1a4e12af393169d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68041ecc3b9a6425e8cd556cee7f1128614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cea70ea9b5b987df0676617f97440615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ddd843ec43c4b178589ae307c8a1b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c0f48dbef328f088d37aff0933d83617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab42c50e3015e234a4f9b97eac1e8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a72fe7e986797cbaed744bb769c7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e846a68e9dc703d64a34a038203672620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3754cf4ba077d235e32b4dc48bfa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8e67f1122d2cb93ec7b98db2a10e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83dc32a22ccb0292f6ddac4ad53843623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d0fcfda0449d958d208134feff90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ab357ed48513efd534df478e8a33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1171099910487c0dd5e4dbbf71d16626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68060beedcf4ffb0b2edb6c999217e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de97cd7cb0015abcd6c908dd727fc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb809ca3fcf800258c51f2b83134001629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f569dd0276af28f30ca6aece4424c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1ab7e72a04c67e4fec5794ae17af631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232e21a1c15dd6ca3cf8bd2bdb2a218632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca602ae8d73aa61d7e7147e317dd67ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e3a8d3dff1dd5bbe4e7a4f2d80da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035f686b8f6599eb2a54aa6f9a5d54a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe6b156a07dedf1fd342e033715993636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cd5c9b4d572ece8031127f0614a28637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c1a51e54c6968e43afabb7c58319638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3eba52699d2efa834529b7fb1c178639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18464b12456ba46ae6a86df1f8e83f44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f109839a33b5dfdf3c22b64a0540c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49161b71b929f7273435b99cecb22d53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a3db6080429575cf7087bfef9a19a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a06cbbc6d6c9b9cf3125cc90dd97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6b42baa062a6d80a659d81741acd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b80085c262de7ecae1922ef8563ffb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b86cd148b98f300532cf8d8bced626647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e2add00d4f3e39bad26c099bbdffa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d6233e5300e1136fddbf30e4f761649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d63a687fbdc5401e4c9e31d120d6d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f20673142ef127324384390239a52651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172655d8efd8347e18e448af8c20d8e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463094ffa8c0eb9de95a276b216685fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eb593371e4dab7366058ad9f81196654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6258a2736e6701a4a8129c2b74aec2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f252aac182663da2a8c73f8f1a96b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c95dad33070c8c13bbd35abfa093657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d015fd2b7cc6dfd12b32d9a73d792658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c0dc80478c61b6ab9d14c16cf04d1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec96a5ac8f57a71b8fd03963bb6271660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf64fd627b5c0852ce5d985058cfba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ddfc35e12181f65ae7d8b6f41ecea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9a7ec2d2931199108817f49869b6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e859b99f5751510cdb11175aa28dd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296036018ccb5b339e7c83655847347a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05b58245dbab4ba9ec1f909dc0f3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda8017e59d8abb89779f2c952e383b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7463127f2b5b4c1e3e56a8d7e60e5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb5644f5c8c5c2bc89168d123a3fe3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad4e6adb1a2c554303a6ad85c1f764670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238257373c1c86d9184b24b6aae9573f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db71d2f9998e1907c5ad27b56b3ec2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd81c5f3529cdb1846fedbf8e441ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c183effdecdb6a4d2ee47dbc4452523674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477193f436238a2c0396ecfe487131ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbb43ab2f80490172241403c33ec4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d887c6f14b72edae5feb0f11d6638677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9073d4c5198c8450124eb29d0568f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4284ce7d595813da62da7598492f20b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f8da9911d760c53c40654b712aa46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453991c745f49a71b93dca2926a82d74681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b355a9ca78d434f3e85d201768ca16682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8178e7103b68fba7cd26a83aab80d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd6ac63270d25df57225c55a69fdf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db987f870eb909a8c783b70ea1e9be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd938db60ba347a4030a0ddfedfca367686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f619f35504646fe7853631f3cd0a44d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cafbd614bcce29b9bc932d41aed098688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276aeaee8db998afbed79909884cd31c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405833c33b2a305b5d8f90fe4f2cb135690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747958a7bbece4c5a5e139d8cb4c77d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109abde75103fa695241205c8bc0e6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd32907526ae95d2a5a447f0879ff3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c6023b8a4e39cf0f28171710e55a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfca992e3f221db12ed850ce286456695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d140b98582565da57dadc8ae89e911696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4d7fd03a2567beaadc7367670ad8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f8f41972af4df15acd29bf0ba27e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87cf7accc575c35fbe21042a3c785699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd73646bb330a6ba38cfce1aa5120700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30da68a240b1b91db4369b7b21d8734701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f062d37a1f7bd955cf47eb4832225d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d764d3ed33b794649bc2a4d4ab6c19a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9e7fda7ee54bad6f938f7f0c7940a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5eeeb1a068a529df2bae9114871ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1450f5a2e6d713d083f89600e8e30a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f3f489f8f08c1e1830e274bcd114e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de598c34a758647410c21babc0ece708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae560e127d13df9922f0e6d1f549ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeef6fdee5a58dcd6be35db974fa0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdbe0a33a517fc946b4174193ad837711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d118fe289e0dc0622c565c4e6f9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ca9c4165e11b9c141a91085eeed89713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e15f25d84073454c46d258c4b840d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514cc61ebdbf63206c96bccf70c7162715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3524c6ad7ad4c338cc5ca8a17a3f8b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e00760bd72b602b1089738e8141df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b19f8e9b313ff49895f956e62824718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c4562cd576fdff6350f54514fb276719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42bcc13b2768b5f691f42d1cf79cbc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7845569db9410c913d029ce31bc3c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d182bc11103d20e8d21f0c97ac518b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48bfc909ae08fb40b8696a26f6bd6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338a05d6c90579c9a36d41a56509023724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1914ecfdde7d2c600bbdb37d52321725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55fbba0bc0729b22987f4d3a35081726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbef44581735e77019e49e07bd1251727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fae71ae5d4cde53301ae501dba224728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0368e5fb018dc9348c2b1ec64b41e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bd66fdf04b7bcc69d521d2fb0a461730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561c44ad3ebbe082570c58a334b8ee6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc578331e60dd8856efb9a6f4edfd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a9f8f96d6b7f29352f0ae3bd50a94733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b0eb0a4a4b15f5cd2a1b13f073f7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8334eee371abbfd2d0c911ee866746e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc05df1e97d74105c3baa09d18cae18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca161d18f4e7bfe4c75c7ab7d8cac0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097dd56564107a0040a30ec68693f1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc831e3d10bc13c87b938db44656cd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13eb6f8939e011e15a5a3fe14af07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da39177631ac37e972e32125e59d6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5a7192a5613e54b7f4394afe59ee3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700342e31c783e9779889fa8eed220a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e48c9c7700f6a5ae461a938ad7c8f1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3281012378c392e40e662a153ec6e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f42b78949718d9f1107d00496321eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60af3ed3d5ccf6510b00a6019d685c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd735fd2dfa0141116cb511f6e60df41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c142d8a035d8fc1fb420306d9b36b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b9177fca12cc0322347c04c3e2f6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97bd82ac9eac62993fb57aa5bded8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312cb74205cde5151c5cc7f3b06e6c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026aac30e7903a843987718fb6c079753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eac221271666a8c4376face7c71cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e27bf597de1ff6a2c473ce90d5b25755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27edc084b6246bb38381e1fa2f4adfb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a500634f67437bea85340dd4d683ce8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16def1334c2eedd9e1acc22da970db1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af8f19887811cba2b7b4d20d1e5d85759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>