--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155eee449bd139c6bf97a971bcd37051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8b1574656c08d5418f93b0e768c882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4cf5de7c18045afb0d60648960ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4785655996f841328ed079cc8a044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d8528940a389a81b62af19438e695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e26779afb64c64b5a31cf6b9e73206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64aff30508bbb7b514d297af826627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11edb447c356cd506d24571500f83d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83243c0900b7111473f813b10f75d7c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c0d9ce726ea9ca6c35d8b2a0406c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f07e338a2841d5416cf93965b67a5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae6cb650c8fa6bae49fe23b89b7bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b37bfdefae9eaa425f3d2cc5c8e6c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e274574ebd8644b74c10c0cc2b2db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b20f999fa9588f0eda8f0a8275bb815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a18d7106e39b8294696e317c15d6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c76dffe342567184d0518e7d33c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7639f28a486932ab86d0a33d7244d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e38c6ca0b9bb739c5ae7622ce10a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98878175890f5e45f6bc8db3de54fcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d7e77ff1229192b6ef50a90c4aacc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693014d929c0a0737a4d5df551664ad722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d158ce8e08099d2e82e196422e140123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee28f7b6c2eabbac11233aea7ea6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988439d0ed75168b8038ef5201a7d3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4404fc29f10b16022c3d34ac23ea826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350382f4cf265d591c101911cd450f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede707c7cc1ec5e390029c4fff67634c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c191f73e70ebd5b829f269a991da6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea33be0539e35e9a13ff117c713c6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e4ac312f9f72e44d2cf9261632f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb14722dd8cf23e06509d805b377f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c801b934453227507c306c8f395aec433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f435e31f57fd5f71f4299564c7ba734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af475a2a1618bb97f577f49e95c1b3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f95a5dbb31db859e1198844b30e4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b54758a3c191978509e7e65fc7a19737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51765615ea656a2dc717288842a439d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984cbb7b462df62e8235825f397739139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67917940f105e34e856c11793777540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4d32430b6b1433ac2b9763ca3645541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad8e0589fb43c085f44f017c0661542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa5959f2e90bf60f215c7e0b9c8fb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581225270efb363b31a049bb48eae7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202a6c60a91fda1ef21880ecea9a27a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ba7d42a0777e0a158a0ffe35975f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e989331cbdf63e69e866863996c526347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94550cee22a7a388fbc15c1b075a526d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57111e3b49b75928c061821a0dfd0b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176b5995d856f3e34aa6262b71d5ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281f89e077321cd551955024f5ffa8d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9cbe06157bc48ef0fb5ade941625352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfd84cb942c66b21b85d83347e421753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af7dbba305a29ac88abc82300fa0eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14c5ad75d99b9ac49224c1cee9887a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcec9a9e1c924998dc1f472796327656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe1ec50c8f843f29ab5894b27096b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aa66b4bd1994e8af92f63d360bb4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6460431379b67dc467a5e8add1cc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c84ba3773563c725b6b6f4ee35d94960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bffaa945efbd9483cb6c4fb69c9fcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a56d11ccf2d62d991cbfbe4cd4899962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5756882619f2bafdf62d6ad21f0cc3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a824da8dc4567af7d478e1c0ce690b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92f4f0a5ff5e185b0571848306b11665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab42dce5dd30154859c050cf7d218266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470e45936f01d3800128923ad7901467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3fd7296b97d83aaed8e09a171db4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af80ee3a2980a9c5451d848aaa7bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40284bbcf86fbf428991836ffb21b25e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352cc7f25689bd009497bfb9213f26071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3fbd86e4bc1338ece22f6022ada0772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f75e41c6334f423fa1a9cf71745b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cd3e7f7471b84f5cbf8acbcc15ea974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fb9d13d2736d2d053fdc30be5030d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbed4cb6372b83c48cfaa23f96443ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1f162d54c7414048f98168e78cb5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae95960f1340575dccc20a3eec2c8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0c24f168464a8c8a5465d28ba0abf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286576c0b6e04a002c7ba5f7dae592f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879bd9398268e939c46f395a8937c3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87226508df177d8d28e335e701feb86682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65ab746e9981cc2423a756eb7ceca983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5400c60c2313ec668431c73ac91c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75743a73d0f34cbe72cffc94512f3c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa1bcfea95c8da246b28e409c668386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c308db6b6b0709fbe2a7ee9fc251c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9a7735f31f4a63bfa3a14c95de82b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668911bb6e37e1cd35a68b74ed05666689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0999a627a83c4bd8093bc8ff777032f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae86907603ae78c572a90d863e5e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281300a70ef1afd62d2722064b50effb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6978e74e3cfaa9c14bd4be69f1d2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1ffd2854f3a0e7b25ea98ca2da9b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb80215e16a5419eb89642a76c9bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32d26a1893aa231a72cc36dc5580096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d1cb9002a3be74ec2abd7d5ed93fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42dfd28a068569f1a1d3fd859c11e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c3ecae5eaf79495327aea6480dc0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d238deaf357e11528a603fdb17c78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef8cae256ec5757138dae2b289591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272059d96ff46821d41ff527b274dcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a313b71d797e58948b1b48eb75d67d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aada72903dc7b0d5777878ac75ced9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af958a36bfd2bd4a55f72987316032d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821fb58b6b5f3d47f1425ac27819f4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474b7de4d440d5f60e5d67670dc9ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226716b1268b6535947f3be60ce66276108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fc22800b84e2bd05825ac3ef0ecb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b2bdbff5c52d739ce82aa26f63e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8775aeab13bebb35c20a3d369689c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db29b5aa4ca2ca96c8c93b2d2923e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a32e9561aaf9130f18428de0f4ddf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006017c2b24e18fa6633db2a3a9168c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab17949026c73b35dd05302924b8f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ebd484c0402f1da1fefd043b510bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705210270f10c9f69eec6f76acb2e6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca743620bac83231a050ed472c0cae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059cbe0db9d28d6e35f6c5c4508df1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58fb1012f3f9e828e0be9713d0a3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dfcc191bf5a8ca98b8c8290c6759a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fedcc64832d6be8049c014d09f0f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b745114e8d61493e6b29fea1c90dc4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cd30f89a122faca343685f48dd5f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c7f3c5bdaf308f62b5af1a3f43d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2228b63f4a94a42baa729bfca879126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0635232450d364b2af90faac9de3e94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a6a59408be952a83a654b1f7e8a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404b4c482eaa01118efb42012cb653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b3f246af20367c75e3ec882aad5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27341bb1cdc5ba33c5ee96cf9e758b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d4f816843b7a85f3b879adf38a09a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0b67c0e9b47a3fc52efe0c140320c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf2423c00faabc0cf08f36753c535b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22069c08f06da9bb6c6dab7de6d64a28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb81d38de97e78fcf9e765672159a16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d38fb492b7a3c480047ad905da9e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa431a3ba34fe9f2499da9de0142bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b586707a7afaa79f9c86d9eedef2bb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e49e3edce4aa8ca2e1de4cfc02da4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26706fcae3bb6cc0f8533033e4f4d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2542c99e874cb75592cbe0ce5c3f2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18e1ecd2fcdbbfe54d0be91db14c3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de127cadfe0376c27697bd666bf2ad03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf0efc1a852732d012ac7746828bd2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db56f33dcb13747a0e3717686549e0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745a8ce116e6b6717f33ee2b43952d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ab68cf3941bcdd0cff394af121b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe0db8203e1f5114568fa0e6e0ccbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387835688fa47798cf925c52f944904150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213746b3641041c60c1ba463e2b6a05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea538f2217d217d70cf82b38fdb0cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6000c28b71b091440d723b5708cd84a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306f46d784ce899cf43e6727dd3fb74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e140178e9d7e8b618ebb38f32698a9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaec8bacf583d8cc9484ef17628aa7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465cc42c2253bd76d1b2cd7512d090c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2aa13a638d18242a84d463aa16ab8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294ba629ac491e943d4156a6cf672c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403ad45f628490f130eff60f8a581d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd01cdd19682236dd69436839d936161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b43ff4b5e6ba1705d9aea353af5cac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d8c7681bb9f3cb19b84f5987b426b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2321a7b2750e8ed5b25e9f7a08d63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed5b71324f88fea5a05c1c9e1fbc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423839a17ac8f630fcbe5facf872802166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33555ebf5f4361a311b60b89977781167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084b7746726ab6e0e9f2fdb6c60e132168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924f5337669f6d6e7da4ffabf3fd15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212a4d55aab52aa4178dd8e28cacbba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c2bd41df99068686e50d226b24a0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffe1c4cbb60f5c29e4e02148e9a89b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702149e7ce0c0995254217083cf456a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ecfac107362e08878c7804404a218174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745209d713e5684c9a4257a38fd17cbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f336a82eaa833962196f5b1e090be7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2dad196665a75bd9117dc0c24a3df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94819f0b175c8988ac965375bf08a1dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dda4c85b42814ad91e531fbc8fd4d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b5a2e593f22b5a0911506022c83ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664da011ef33c0e237e408fb8216f11e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae3c317cec95300a7145ee0631fce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a1f6ebdfa9eab97422cdef4008a16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f8c45f5817e4c044ce49072e3b52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c39ce3ec089a2fe080e3ff6438dad7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64e9d3c29ebf1d9e75471e0972785d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a74fbc2751cd5d1a889a72d968f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46728016753c1016d453655c08e4c15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a094dba983d752bc688921ed01fa9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6c2b6de1d50ff9e9b541e027c3c2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4c0529d6ace81ca4d08ab64c7d5e9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f7dd3634191eb45713cafb9a80127192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735dbe51b922a9160174bce75dc9f4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217f75d8ac3db739212acbb06c7878194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456b6507a8da3a2e2bb22d28be2aad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cfa56739fec2ada46fbdae13fbc46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b909e8acc4e63ba6fb3829e21425001197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ead324db471dfa7205376c91d777198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355410e158d91b5ce614e4c62cc1635b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d30dfb3af348d6c2de8cebb52715e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867f883d71961408e28b575d1d714ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb8291017467888a0089f2247c58c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d90405d539f496411c802cad5603ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3e7b05be685a82befa72ad051cca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff90ccf343f8f13b46b0800d6b1c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b62714cbbf556c23ef8b3af9ba6ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ab2bd7de83116804cc272df2462c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28edee6b78e1bae5574914e9e65422b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3615a4878287f1738b9bc43f6ea7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59dbc0df7f0ec2563ddded4fef7ef1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974069768fb1887cbadffc79e2d2383211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25476dd3d70fa8d0f42a6730fea95901212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85e565e9bd78de0e66854a20a1b0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8f2cfdad44b333df36880eae0e48d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597d31f985d6ea87932886e66cbc8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3bf5c3cff84c45048832cce846f0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65136d5fd34b1836869f3dcf4445493e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb8dbf7b61dba190601c8c8b2d4c3d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126ef2eb5ba9844c4bbf892b84a00e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584b98d36e8965814ffb1afa525150220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489b18200e9263487b1d0229964ada1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d4162f6fb2bf0672d8a722fb60ba0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4311239a4e4b2fed4bb30d7af00951b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a6ffce0b845cce6a7e66d6d7acf10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cc86c1bc13344761c05b8667ac3fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc34c27ffdf6184840e4ad935f7eddd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28d6987999f7b13c9e6ffb226ab61f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59b98db9b6e482965ab86d4a7fa005228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05228d94b5957a4f9f03eca6493807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9973151b013934dda9e9faef2a5dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb9035346fb4c97fd39591536c625b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f79f8c32340e521fd7b8fdebdd80e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cb63d80d8f1bfd1439f72b70cbd98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306d7b2c526f040ea9c7dee3d73727234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba3cdb4a577b8b3c056b37f24d502235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f991bcfa0c3a2a8bf6c5f923a31a3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc339348e5b79acbb4208a104e938eb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32b210b50e96476a00bb4c5191255b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e017ee3e95e5337593c1b5a99ebca4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad82c7dca0e4ff99ba95d4f2564d6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0141d297501f3332f3e65c3c2592bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53629733f0dd2466007b67ca15bc8aee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1bc4a301a6ba374fae84f669492c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda29ee7e8feb644b01033a8a37d35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ac83aba4af7225a08388c787ed9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267fdabc86b3579f23239a8a84ecf4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee48e0b6a62cd7bc48512def414b568247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46875c80f826b8b4e595abe363caf36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd96ca887bca1ae5b7cd5394304b0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f5b0a24de7e78dbb1e890907d9c5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a7e08daf6013ef713c1acae4fe330251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a56378e878130710fc15c4279ecd5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b75d14e9724bf1654e5b87eb97a23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e211bd681d3a20edfca02596aab71a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477998deb3cda267903affb4deb4f28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2c344cd734b2c5958f186a928179256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513b122c0bd36b1f499539448545651257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fcc961fcd20f58154a1a1cfdf3677258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5cf525ae4b8fed51bf6008f5faefb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42517437647a6c99de2e780c7b7b18b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2a2de7496f5b541865519b11a1858261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b1ee6e1cbd9cd775590f0468b28c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c66e3045691b8c34824de7e80482b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f2680ed9700329e330c22c1b46aa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f00889ab7ccbdd5524c3dd3b7d500265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168886063c0a555a847593fdfc0d057266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a2edaa789b8b6bba871bad6a40529267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7516a04061b83c852ac395f653f55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8f301d93d047b6dbd6c1fbfcb1f9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287824313fdf56b9b52fe635b654a7da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5216b1cf634ef1d811955e154844f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909a06de77518d8474407ce6bc82c7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa705223d94fec17779e892406103f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d03c32eae6529d663112d043f42776274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e41d5050e6d89145cb1b10ccffb89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415d59e59b120686937dfe69b15ee7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f04ed4b22959b3ed0a97bfb6cc71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ad8e0be74e9a7e97a2662a6ce6e8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d32b8518e01b541108fbdddac88f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95680b3b178a8c45c1c9a200b66560d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e08894d61d09b52f2eace76a9a0e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781986d0a7b8d4ed508cc4cdc7fe68f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac5813157ea16a2595ca841da3de33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd2b3d509946a49d3d81a74cfe40b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a46429158bb5ffb98781e2b44c0be7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96c9f3d66c3248794841ffd414047e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c9c340483ecfc627392c87aa01d3b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159591a392cd3a7d117c20fd0f337a5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a4e43b1bd57eea7e9bc6e9b033da7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c91fe1437476275d3b199b8b2c7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961c73c99bae3e811d1e326753c99e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86831881eedb967c2699ca1dc08d01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82c8b44923f4d39ff8a161d83c367293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c161a1ffbf3a8dd82d0929f25437294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fe6ee31053bcda140db7bc9bcbce0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0839abf5c2a4e787fe9a5170ba0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb0ac258b1345460087fb29eeb8e9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d358aa2215a3d249252fee63b18c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09f71c633d105005f0552a6d171e96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bbcaf045fa8fdca8f2325acb6877e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775f1f281244e210a774e1b0a0ffe7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de0a431fe6e6f05b465c84d7bafdf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3509f698ff0ad99b92faa0211a88897303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e230b25725340b98ec66ef9f713b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bef73e2d8ef6b7f9570a260ab6f268305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d049c4cdeec1420ad5fefb1c758b3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c4fc1ca02bf3fd2e6bdabcdb1e16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16535afbbd0f1996fef09b56ea47acc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4034b64758405e4c22ec73be495f57f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f69356876a15c8edcf5c07631bd93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449774bfe7e15896336d850a9da121b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d5d2f7ad312332b1b416ead699d26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cbb6d2c4a24dea678913eb8c2b594313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6504d1a74920c0204ff8df4515498314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a64c363480bc09900da146acbd63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcc8e0074471e0768f910b60915c25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86699dff21fb953f064f7ffcf1b09f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458fc680580dde10fca5f2ecc8e4f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731843e59141b93b5a27e23e4c633c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ae370dab380ccc309f3456c6c6da4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ccad6470b9a9b6d49a799a98e422321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172cebcf9527e6e7046fecf5fcf604322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11793028ef98b2b59d10e981bf6795e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e416b4a00539db2a9e84d48ae863d34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a67f3ae76f5c40d62e18ac2b914853325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811c7451c13067cf28c6c0801175359326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9aa3d54753a7557f687bc353985a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2689df1689f1d4e6f28e82674285328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5166f2198fa863a1ac0e1ac6e09f7e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944244e517242c9034bf8df5ce02a33b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e1ffc25fae916ed3281c3b04f9bce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a979a28afec72a6867c318f441fc812332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770d36f1a0fbebd55b32e853d139527333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893afd3c02e57c83b2af8b1d41070eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae09b5fad21dc77eea29fc3049eca8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad39f9387f58a7cd9020a72d1fb293336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a2218495ba04de791a2c714ecb29b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339a3627c1657775d855e0ca22b1005338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2c711b4f42889aea1aa8c1a6f7f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd7f3dadd2d55a042499533a19e797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587eb51adc65c055772371e5cae3eee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f940930a41c7059359b12b72d8ec69a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213a55bb7347aaf4cfc22b2032c50af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb708efd8c70dc22bb261c3a033330344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f87927039067bb87be2f209aba3b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc7224ce38b01cb18ae9197e4c3663346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c83a94f0bbce0ed005cd94e7841d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5118c1a6c99378390b070458ea4833348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f4239bef0eb2d4e93e2b6c8be34c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec49aa45dc11f88a9ccb1860064bdfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c60398dd6d460a19a67afeea8d46e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd0f47f3c96de459a2c88ba0fb0f8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ab75942f0608241b596faea6c641f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c2d34e15e277978793a93c78d5a8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebc264cd58debd9d286618d5ba8c58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4d18cbb97f64ff8985455578ec868356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522fe98f9beb69b337c10f35538c6bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413242f95b892878a09312de0266dc1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480da017102ed398cdad7f9cde965ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc646a41a57bf3ad8c1f45be113166ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d032bd849098a7d98e2f13f35a9acc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6fcf96295aac9ad92e6843220272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54e33117cabc1f3551c2fb1396d95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebd824c6ab3bb7ef791900f3ca2898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e90699eaad94a21c5475716df8ebe3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9345c21f25e8b9761bae7586e644366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29684b41f786c5ebeb3083977e1d42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9d2d1e0e755bc347fdf3be2a3a89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefbdd48258a55f2512bdde2cdd82e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8baa8a5ce6229528016b855bd77cc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca8425d9d2037066f462f08d978b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f026458d7ecc8d353d7f0071d7f5cd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c17630f5b5711d87907fc9bd3461373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a0c5e9e3b8b0730623e4b06a00fb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b188c6cd16206fecbcfa6d1e6e85d75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3def364e9da5056752990c9834e16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269d2b0399d2e10aaf860b7fc42a3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591aa2424e2f8933136dc0b9f16e545378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd436a6a8d4c511ce2242103ad666a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc6ea25e0f03f3b724dc4124386133380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b616b9a3a546bca59d0c559991f06381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47b0ce4d7cc22727612c8cd06ee6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a510ced7f8fc3b4aecce3e25377001383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8477f7e80242c59af92b5931c3483384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac21a09f28cda22ad440c283e094c24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd035c95453c3ae055ab6840be37b91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b624dc35c45c16334804c0c93416e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad393eccd0c7360c1069e5caeeb294d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c498a55306ee7f5be1fcc871f08f41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6050cdc71f830c11b07e6b02f33974f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc9d7b9c93be7250904fd5b0f4b13e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be1a374ac11f0e59013a33e88512d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4529a637955381bfb45e403f0c37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c0957b93cd8b8fc2218de3fc67102394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40033251d9fdbb698cfbf22791e893e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980992161f85ea7b2cc3302f7c3214f8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4b3a995175185c97e668fe9f0c4fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f23667c7bc2edca2d0ab620efd0ce0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbf0b59849442b2a6104d87e8822a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20813df1098a1c014da9443a369d0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b16c4d2de248c1a6700ad98b72aeb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7ada1c1c4f9a759d25b351986b11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23aff775ed02eb41b06d1c912d7848403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d49d30801df205deaf6e59d16685f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62aa69413b5c4f9881ec3804d0c74d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bac65d12dabd07cd8b9d873f0b057406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d991bef7af6f2c46a3db3e8a0f4b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef4c17d7b34feb839981558e223827408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbf532148a1a5e3ed45317eec3f95a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d9902b1a43ab4d6f325be95efc60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f687ebd27628e429db23a68dae36dd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80856579daab95b6e6ebd29d796e12c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d097a95a8b391e31e5161fee85d518413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681216ca215213976ec6ae3640ef0c89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f85bae92ac2018def3b121db38bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f4f410a110c782c65513d29328eef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03aaac065fcbbc3c2a011d5e4173d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94ac3a16e1ac8994be28b6b45b1c8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed853548b026fc6fde4f3137147a15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e33053154165f0f8e5d45e62d4b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970cb0b703db97e5ba75289dc99931421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ca175be30e8756d8d1c982578d07422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d244d106dee750926deb159888ac7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c0a45554f72eb7e47e7be63599a55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a4ed1903c4c2189cd5dbcea388068425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950a5ee303da5d7ca99e424f806f681426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b15b7384119ee5a02d09bea46413e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888c799a5dc3e3e9f9959f81181cf1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeeb761ee499a0bcfa3771dc0f1bfcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03ecddc41ec29a521f2361e2d9524430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c87bf642c15c2b59487e47439483a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbcfe83890122f8b10724a69cb83c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fad06e312d4d2e70cabcf2ec785f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15866dae54fb4d28f4c3b9e37928cfa9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817e0331b858390dc7c0c8505edcac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc250fc656025980754ba1f3ddd57c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18403882da7938142e0a7e5443025437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5802c070e5c8185b98735167ee192e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308031e0156a249b94bba0da961d6e58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2c2103678d60cadad46b7be7ddd3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd51f6e95aeb91210f413d817c12c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8108d66c2abade42dcce3c75e9fe67442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec283e366c113069bb0b802b3dd807ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6680682b54e920d83d9401e82b93d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c6184534384bb894efd7c9dfd198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb643e47509402a4f5f1b83963588446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7a39738cdf018f13e68211065c1e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81780e98df3ae95c52fbda9e5befa4d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161580a1273550700dd29509d1bc904449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b20d8909088f795741a579a436ecd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135463e8dc44906e5e6f91d0c40b8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5665bfb7c2b19f80f81eb94ea35cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec02cc75fdb960600c11a193ab08727453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63c9f7cb7d89138daa7687d98dd2d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b12143b16e58889d39f4f086dd08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee739dca255e72b744413c87a49b48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7b7010b6fb0260ff956d295f07f02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b5df660a6cb6fd247005682e79e19458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96596cd7f5cb6af93ee4b21a000c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576eae6ae97914dc3bcef7a6cd09e0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b387de69558b7d5215a3d2f178732461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee2ef6989febafad43c525b1496ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cd94d7d6b9701e832b2e2c0daa1a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86736eea724f8eb6e80fbf689f75a064464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a261b7220bbed96c439a0341ef906e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5b7179fd0c839b93a5c198617f1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442e583fbb79e9736ec88c8c02d10cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac7312bf12d74f1ba9bef9d0ed5f42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd89c6204e33a3c0508324eb0ddef9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09fe86dca187fd39996da4a285b723470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d07a652c5e96ad25f58972286e3ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568deec0634563a3121c3d00c0379a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c4b6db02a4bc9363e800e94cf784473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77baff09d1a7c5a42232c5b7e31d0c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98597bfa699d4eeadaa739d77128ee1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044737d859569d23aeab803f50d6a6c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e543a8cb0bf2769c80a4dbe78b6f529477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea98ec2bc44c0969fcc3261cff0d454478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fda7e1ed69e7610462d938b873c4df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c5502ed092ec52e4c842c233fbedd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb74eccf56d8523f5f7d6ff570dbbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e669e7ef297c498b3c5aa4fc6ea64f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6b5da3b0868f5f0c0f2814c98380a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152fc0744e01c32bf3ac549622ecaa8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d4e31b246b91f5ee8c5cfbda4cad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e29df620b97a877f286f6bf20d4b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dc7ef7ca7dd6e15fe78552d798821487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa269787c675912c1b3eb9eb6b5d79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca7fd275eb8e5a37bfd932c919a9c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8dfd788e5efbd02c055deca844675490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6e9441e584310deb138f67d672aff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94795aec814586465624293c299d09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ba7b7c8c785e9c140ff6b63145d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbde3ce5a910cfeff227d465c7668494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4c2a9710d20655ac04ce75dff8bf2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad20c52f664d7d136baa696c665630496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3593232f0c4ba4b787c049127f132497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94698b75c9e9d7b471a02a9eada020498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c54e04c1f5bb02c18c4abb8e8ffcb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1711eb847a35c8dacbdd2fdf70f1e43500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7428664abdef2c86308abf4a34d7ce2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149211d80058f86f4dd1cee593d4fb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03314034774c68a225a72a0a1b270267503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283800092c552233b1403b1be4a1fef2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a87b104e0539c2efb7b5eadc97a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ee4f0caff89e8bd1791f8c4437cdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8913004c77cd6690d1bef59c16590f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043232c7f95b5cd078b41673cdfe5dfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55d0f30f3d8cee34129602a8da9d6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9f6a8b6d5a840908fbb9fcb5e9325510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38597ecf6351b059901157797241990511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d69f29d39bc539b322fa391a5c7207512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bea056acd522a8d1f3609e363736d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cc384c7572b2a2a325a45ac0b5abe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75884653da71c2728658a5486c6bae40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5946ff633dda71f2691e5acef53acff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1658b5c346bccf2e7e8acbcbdb3a829517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85cee5bb78de122191acc2f8f0aa92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e29aec5f1e99f98356c9c0053d0b17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b063a3aa22c3c6b3240349101990c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251ddf578ab6b0bb0fd64bb1efb9195521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586ef6d8c82c561c152c2b56749272c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b8d56f0a24324153b838bafe5ea5b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a08911ed6a1f5accb559638576943d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc0762d990bb9fa570b28ec76915a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90f65f2b5c46324c77ebfecc7dd8d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76392386ab53719f46c0daf14760e2f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6579220430de7388bb08aead602237528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a1d65d7dc5374ac7ed0039a6a5e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ae0c3a4b8a8bcceaee5956f31877c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff5e3e8cb0bd6fa54dcf19e7ae6131531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088124903e40a492d8369b896b92568532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217fab0686bf2837c1d307bb9e1164c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7faaa70c529334290f222115f018a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad3bed07457787b9bb43bef664ba9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baeb2bf9872a6651875575e2aa1910536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de794d4b16916ff92a020ed9a6ffbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944fd56e02b87f7dedb663a4b950979538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8588b85a2576822bb672ce307e564eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615d0e6902615a3c50f8c0814a8e04e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d25f3a5106d4758e276f6ebb499e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc4b5a9a38b734f30af8878388475e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3e9738ef00e9b360b5bea167cd3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ed436007c09d1d6bf342047ac4f9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb6cde96fa819206929cf9289f615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244745b779743d974e2d81e213de3e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd67a13d4fe455137b1ef855d0d5630547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2644dd6a142c8916fbbbc0c2235dc1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe84173e5a90913159a49a6784ea61e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432997f6e01c2198f20a421735ce5de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112678e3532eec7e0b1d5b6f36406b3d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b675b063226ab49b3e01ddfe0ee5d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc71445b3d55bca7a52a57c28b1af1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a566e5c329264d3f93f6996a250e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca76e2eaa51480f529d99ef177f8ff4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5550c91b5b69284bc78e00b36b07937556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109db5dcea6dccd661e0390ce0a01ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b445cf3d858f9d5325cd7330c240560558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb63cb279cd384f53a812a89fdb9f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2201371aea614816d1adc648adf5b9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4d9a99ac50071719a3b3d6ca0254561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c66467490714e1f01651cce59cbde1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2378409c7ba2285e4232cd7866214da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88ecf22dfb108d12a301cc759ba3fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c3c5d2eab29c5326d997f91a34ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4d9504f7a0a667e523af5f72e322b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60eef671271659c40edd4cb99d6a77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3ff07aff1379dcf4f839261c6ed22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4db971353204cc95f545e377f5b3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2372b098b9bac1e0bcb54c0b2850628570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee30a4c3c875f1197df8baf488b1b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84455e1558e1c7bc02edcdb868c0ce2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d81d8ecedbe9702ed6abe8bcc392c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dfa427fb49ef194c786f892a85e613574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc480f4c037460bd900362982647f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d69f287a073286f58bdcd2089f87d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0bb7828c2085446c672ad49e60e21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa43733a1d5e23e578d461a3a1eff0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabacb711543057ce300adff21cd0c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca397a1d266df334e3b8ffb7d82fd297580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c422ad580b8204109c6ea51c54c5683581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b56e2b7a107f7561a5fd21b968f77d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ee10703d35055c738987561c5fdbb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaae84f0c160a452f011d8d6a35f2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f474d4531d72f0bf4b20fde7eac0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89867ea1aa2e625d4a705dddd97de6b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d4a454fd2af5f3ac6b5888a4068b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fbeebd1aef7ce70251ddc0e323b28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614fabd7251faab71394619bdc9bb08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88e594a746f9730545a86ff790da92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779c4cb3506c13253a76f30d8d55ab2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18130313fdc6743b578f69b4a3000b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e020e71d75eec435cb55e94aa2d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94dabce8103753db79f8f371d05054594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6545e52aa1b7efdb70eddb3793a3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278776214514e4b2d4234de11e01661d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66bd13ca4ec78d0286acd1245e9a44597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b4e274a959294875142e191bcca59598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b164fecefec65b94dbf6327efcdc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a53207e0cd0430cc25209400d807600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645cab70ec102945d0468da18f70178601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca39bbcf9f43c8eed61f04687b4e6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa399db81cc0fb25aa23feadf9e961603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62aa71d69119f84cd20f4ce310047b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8c6049a913b71c25df572939ba6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f1499b086c6a906d3508751543c01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec3b179930b9bb4d4917eb448f2d5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7b92f47c2031877c62ea5f418c043608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f047655a2ceadc681f01d9c2cdd2017609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a849bbda05da87863b2d62d23370389610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a6eb3e7f2ebc230f36ae74cbcd7f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cceab8591ccd24f11d989b11d070ce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2cb734455e7e001edfe1722bc13ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0ee94c526233f6c823490fade9aae614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c760b1ab51c1faee8e8bdcca34167615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4a5e8d8dce541a4d9c126aaaad4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c857dfbcaf4381c2499fd3ccb76e71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7812f95241725f0c316c376d85bb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888a8b582c7c00ad1e570a6fdd58a88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe257ad78b813b0fd60a673b45bffeb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d94b6693e418d5449b321b38f8d24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a42a163be36bd144faea9cb54a10f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885dbe09aae7609640c28db9f4dd710623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c0d196633aaf5137cf57f4d6b1337624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3f1b75d584ff43d5b2d2338bba339625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56773e6d16d973fbfd1e0b0a630044626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890df897e7b1aa52a493345bb8d8a4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24fc58f4703db47cd5784af6c72f9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa827b4954c01c113b66a0e19b63b07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef8d163b7fc33003aebe083fb82116630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376b25744ff6fc571e33b8dd4d443c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae763099bf44365487a034d4b833109632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0b0f6f5258e760984eb56b42cb9a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4c5fc67a8d978d09d8fc7b54516f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73037077ffbe967ecf0af4b8788af62e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3af4bfc768d0c73d15f08c5178d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61155ff0837131b33e2c4223d7b7460b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01009e0f1f361fbc40bcc30ac3375ab2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a569b4d9f426cb6d66e4e7f9a081461639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f68e430cce33350f1ab7f6808add3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007170ff333d2fa980261b657ea6a5e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f05a5992adb312ba24f8e093e2c87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79a3b594340d8012581642d10f1f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194041fe3f207c7ddd3b04724c04b71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320bc311e06c89c7891baf8b3814ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2de16b8772c2642195d20c5ce0ec2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2a160c7dac6892c34d79ce07f5e4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42946e393f3ec1675fcc09257498a84f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aed5821f54aed1356ec349779cd4b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12e3fec17b863cd77cbfd0605ffd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1953d35f2083fc3747a91d9a51c23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0d8d0daad739db566ee7ae1803a8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441dd3fabf71b975f49b40cbafc70c3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff11f1ff4d7050852c1fdd05794fc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8654890f301f1a71616f2eb1a416fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8c70d09b3d004acb724bc8cd634a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ca9db44a25a06f2e19775b21c98b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da329d85f7ab31c5b98968b771b58fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ca8cc33824713d094ef0005b200ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba48600d0ba3ea1c3b6001c510d59af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab26e834b336edf847d8f1207887a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8263588f3ba89e22b9fd3931b1656662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa786194adb3feea94c12aae0307b8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff3fd6385f3492b5425b30943d1180664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db849a9934893b695d306610e54271665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe289c72198800248c1ddf8815bffe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285362f3c6f34e61525ac2826cecfc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209595478a377030400d9a126f7311b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edc5118357c817f39b4cae0ee67adc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966b2fb90e18914a4aeb0efd3919af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567d06c39f1d5aade2daca3bac8895e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e73c8924d81b36c1363f48d1e974c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76967fb8fa7542334756a1b9dbfbbab7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224d5cbadaba8a07b3cb9fe0ff8d51b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d7af5a3008f5d58c4fa0101d6d44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bccd2f869a2076c0fae9ed2bae0710676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c13bfa7af86a47c8f7969799955f9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d07915e56c5d136cd849d34d7a7c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ef8b833796b5884067ddf4be1deff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b0321e4415176dd11c56bc30c7c7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a11c4d5fbb00009fbcca6ffd8b23c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d08af9b9ebdbb3882a7754082eacf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b7d8233578c89a8b8a6ecd2aef0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ebf2a33548d8fad7eb44049dfc20a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef810d29331936a49649c9769b3644685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f722505113346154b0603bed07d7e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edefcaac848163f4a5ea7b35b3dc97a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b8da1bf782fd333f09ba40e84172d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d6cb454a796a63b81ca3aac43861689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c558b5183043c4f09bf66f9686204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c4b79a424b20eaef1e9da247b5837691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6656d906916c88e22c0668bf829196c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e4d5cf7b9efe345e805e1255cb86e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ca74667e881a56ef00c8d768ddca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ad0f1cb0cc2e2ea528657b7d996d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462d9a466781830f0dc53045e89c948696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa42cd8babceee8e86078f26a545c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbb94301fec82e09cedcd68e878b31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc54433946be88e920328f7d0a177699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be927e1d50e57c06deac257b888b71700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b38ea289d4b53cc4e2e87339294f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddacc6a5bb178f8e90aa3a6d1405ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7ec6a90d0c9d502519ce743db1d88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d6574788c7f0ff7555043cb6aa497704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d36de21e2ed3e881a0d8b3b84d4b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f906a31a5577652fe5398399308da2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfae33dc27c8f1694923a1339d6a8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b7d88025ca7f76bf425bdb9cf366708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a03e08a63eb04b9a11372af099894709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910a9e25eed65985f8abb34a505bc0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6ac435fd6afc90bb675a4d09510e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff49d6b354291db4d0d90f1362bfca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b126fd062d681a1978a1dcdea37a78713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79262cbc04befa5d3dc68983d6922714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556dbf76468f382c4d99aad361df41d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f28eba11e7eb8897dd46d17fae5f5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060336d26fe990c4c83af93213e2e6af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17282edb5d2f808472ba2dcd6c35ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2a83bbe3acdb8ef24691601fc5cf7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e5f0af443a6bf51cd57a1ea36620b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996289d67876eaaad03f386d532a057f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc356ddaf8719e7f2270728bf53fa5e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554af9185a05cb09fa83096347012653723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3989324c1c13286d04e82621438cb48724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a94dc9f0badc968202478d818986725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023f0ebf64082d6a299a6a21d8dd67a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22c0c4241a238b974577b0e63246d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1e03acced6fd67f54315dfac3a8f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e7ebaf12bd4c26cddb8c77524ace8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64c468862fcdd56196bcf710fbfd31730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142774112bc144ce6471f4ab545aec2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfeb067b6a7c6724cf656831659458c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7fdbeaa6095d022432065d7c5796c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda0eace2065642e7fdc788c99fbee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb1d48c3de98bd06b1c906b4cea33d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2044891e4efdd93d51db8fe2fa252d9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ba7ac9b3496997d2394f82b9492c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d827760f94993eefe035bb0ecb50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d361f1fc7c76d82e536edd7cab70c95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feed659ffde53c26344cf835654194740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f035e6e71c14d9f36d98c02e83dda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a81bf2b57965baf2c4266af49c941742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c767be3c6e3255f9e4e36923a8661743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3410d3e0b4d079a968b34627ac646f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327ea6f2991c5976772b51d16ff1369745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7f40be2effb15d8d8eca56d03e8eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339060a7628eb391606473bc7625eadd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408783fab28a9c91a569897142ab4c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26bda9dc99cccfef89c68eb888d37c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafbeb01c99c8823893b1ec1dd6cdd4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b19d5a3f51b495c9b474ae086c851751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bf74b08de8d17aba73475e103f02f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2b7d764662aa1812a6850f54dcad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d5f190473aaf206e249ee48cc59a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318509aa9607325f32e3f181f3dfea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7e8d7a2f1830c3940064de19d945756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1fd9b567000ec2c622b4dd037dada757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b31c306fce3ffce0559c120b52968758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622c3c0ad93ada9b81e6fedfd11c61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ba0697a1ff386756d1661e0960561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2298764399c0544580b692ec411da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e7b18def971a7ec6d925c6e60f5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf73f955552cbb40b10abe825498ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d35a720d8a32d0c1e80e16cf1f0ce35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c124f2d3eb3f23fe73974ad5e42756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad46d19a25219ded79d8fbb79fade87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cfed3de69c39384e84603099f60ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd52d17d543a700502a292b8b1004029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19507535109f36e7869d745803e70510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91a63fffe7bc983b9c096c6808311111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23f1dea1305106b81545efb72ea51912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b407782290564ee30fdd6d11df32813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a3918b6b4ad0fae467669210522b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a6ba0f045ca4b4b0f0ae1bfc207e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb01410c6b14948469ef10382fb21d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc37dc94d7af8f2e2667812b71412e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c2da8b3bd5ac33be2855e9cfa5eb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe7e1a8c9f6974fc4019341166d7e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b8d65770557fd506bd0c207f146720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a227e20d1748322ee0a57729c79e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132286dbef89ba57bb2cceef4b622da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18b5dcd75e0d782b6c51508d959e9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c4e309ced22af58e3aa64706284024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83a25aba95b86d3d6da33c234a270a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba0bbe825572edca6814d8ea8545026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695ff02d44a01bc35d8ca853c9eb01427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ab86cb3d2af58c45eedfb958e92a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc16c5653e78e1155ec4ac0c9472d6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcade1a3296e0fd615780b231f5944a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605bc937c7b6b78cd676f8424892b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85766433637718a38ee4fe94bd618a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f3bfd3ca59ab3030815aec957b6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d085edf1c9212bbf2cf496e9878c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e4946cddb5bc79d0d5adc7f697f7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37b01673faaa7aeb24fa243590b1e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35a7fcc6a4bd062ca2eef021fd85537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134ca9f84bdecda8551e18245fc4f7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257af573e54c5a625e3873d3e98a78539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c208a8353390b87efd7789969258c1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c33e7c0570b5c6954f24bfe9f7d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26010e0e934528dcf16677ca79b3e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cdc9d01201bb00d0a7c648e09b58a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ea8641488b736d64de5c0ef62f9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c9a4984065abbac6db7022481616145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24e5290d890d95412a275c6c90a8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d46d1ad53a725b05059d23d5d1d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabc5083d7929b6393f90ea145c27548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57862ea09ff27259110a2b2add93d48b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368018e36beed1ab9017d120593eb6eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88c4733bd36caa262b77b2b19eee751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb07af8a6a813d5d2da4bd037d9a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb9330c2eb64e90fc4bcb0a5dd49a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100527e1403515827296e75012a920654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cdf3a549eee96b62518d0500e179255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7542b7ff99f5c88d221d6ddb9732e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08700413a5ebf9fe9edf311013b08257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035afa94c11cd504db0cc583f1d3be358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601fb430ce076cf428950b24bd501e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca896cc42143a48a42adf2c117c21dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934676452e8104d19a2d5124d161b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694038a8bc52f73d4af65dca14a58ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81ece63faa752ab7ef7efd397e1cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dde09d7405cd495c6d8189db61a85964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c772fdfec06f3f445aec519181f91165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cce78831cacd6a7cd863979be05b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efe07ce0baa2f8cd28bbc503f7416967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dfbbd367deccdd4a705cabdf5976a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bd7621a07249f5cb508e76db61a5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165f1b4b6ba1dd73901fbf08100fd7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa1dc3b52dd95830129f4712ba0a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9931904811707252b696cfecde41c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875bc5f8921da634490036645a3e1e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b5f60d7d188bc331edc0666b660774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da240d58917afacac59e3d3a8d3120475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f64b6f931464961360bf372298342076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d3d7dbef72c60efdd4d52fa04742a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435203e06cbd4948af6396e3968f537978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15719d20a61a92c405d543f024c5c3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb515c5979cc1d37c1e619296ed5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa90455622c1b9933321939ac0fe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37208ab4c559fc9fdca981b7d5e5f71682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbedd7e73485a2ecec2cd764c17dde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4123989113beb5e757088325ca30b5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd281e43f08b9106479cd5e10e4825e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd406c6d896a8c6d0c44d5f5cf403a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc16d668c5c81deed8196172027b5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301076971d09db075ea579260b6607088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740e57a87c4e6b30155fddece5efdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b8d52e66e393b878dd9aa41c578e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c282fabdef8f965f9ea41f6dcbb3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69fe781f07bf42ac43b06eb50bbd7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ef24a700301b97f7bc73b7f8db8df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c45bb4eddb992ab64fc75e1108a72394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514353a2eba6000d582b946824c95ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097a4b5526edca847072df8614208a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118476ad87633edb491e4457657f4e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3b7552fa82382b3284598cbbf402098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f384c4acdac00c7086ce149917d9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7503228b5e8650879710cb6ce880a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13e0fc2185b075b45c704f8df23800101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e072cd7b3dcf6d3b953b4fc73bd307e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e53c5edd6ffb341136d49e0a62597103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41406fa4de59874d2fe274aba7b8f939104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717aa4561a6637c02a754e1b6515f17105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcb10d31ac535f0bc6f270214b539c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd1090e418e59f4bca5e14c7c67f34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee057b6a58656bf7d4f4d5523f675b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cec0fd8a7ad1296f8818f10c67572109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ed11ca2c4aba0db18e4f20121cd12110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc5e9327f5a295200e99183d5124b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b9007513781790a0fc0b86346ae9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12982269c88510efc2ac2bee0b433ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d700abfb7b493963d656600dc0dceb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4dd822d3458b872c44cff1cd74ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea987861aa6def77325e3e6c68bb1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02049fbf2fb2ff13aef84225aebdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe2a3559d459dc81e0ec39d0e6bdf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19ed64eae97d8ec2fd451b38c6883f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84427792425b1d1e3d1b1c13291ca74f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece014936e007c4eab38cd1898c10d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab66df9bfdabab85d17e40807340a4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b1696d63b712bc9144371bebc1427123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d146ec0746ba6dee7c8a9eac1723bdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f4afa83c11b7ad1d89c25914da8d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c232dfe1acbc76e0759a365abe944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf238a0bd76b40f210d2f5d6e71b8182127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be365ad2322dd5e72d178420101d89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97107bc0982373537393d643eb61a2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee79b36001451f5b12854b7c5c32da8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f22ba68af1938448cbcbe0218cdee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7bc61425bba2ce5e94db6b76fbfe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd0541a46b3025bd792ca6e34c1eb2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9fe662981d9527ea2dbcf8b7161f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082207893009831d4f147c216aae90b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe8e3efdae12524236826b5fc6d77d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aed477d3afc184a7ee35a3933faec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f7f00072bb35c92770c0059332495138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1b160157bd7b69b2dab11074d4bc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49202517bff2837e9de49b599b53c915140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba44a35b731c0277a19825555ee10a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26971d0595a8001d913f47db075940142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0bdf9c0e5e2260518ce1bfece6e3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223883f4812da821c840a1048d653275144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b1c2d96ca4cf037e466ac0150fde0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45294bd65ec7b2b8daaf9d64865df8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed392c5484eff4cfafb0d7da9a7a7f8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64372521c1fe18ab37e9122dd3f02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda54ca1617d0fa383fcccbd1da3c53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3d30e83b63688ade5234a7e8f673150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd33eae2ce90092fe16a07a28a0569151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae1a4eedb7d0f9b601959c5e458530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad3bc4bc94cebf584fb64952734c53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b7f73e154bd1978587a4accd3e1d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ea623ea09ba76e35c9f41e2b224d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e6a8badb17424b0e08053a2bd40ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bece9894136f8e37d986bd8c8f3defa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e807e3b3d47ca8e44188849fac558158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1214e74739e7201387fc665da4df5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e51fa7fc7250455b029b4b8904fd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b040c42b0db6a623954f4e3c36ab40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a86b59fee73b39c5752f67e2c3fb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c572934ab8c969d6703747e52aff89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d3b74d273570dafa07989e34fa301164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b62c4ba454836ee8d94ab6b0a5286165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617cffe23ebebfafce8510de40d8e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6648246c35846f7a2576c91d2f8c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de674a26101d231c6111273df41519d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998aba36ceb015615e7971e90cc8f8ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e17be0be43e8ff5a8525459e127b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a586ee65ec122a2b63a058b46a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d38ad37a252a539dafdc3fe42519d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a802cbad18e5d1aa6c9e2c78b158173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02a072ce49d706630daab2e1118e78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ccfef8815379e2565a7da5fa7d94b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8765c2a1d01589a0cdb03f7bc0af4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38be942d522402f9bfc51b6d654e6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab87de1a6fc03da37838129ac939cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c51bce7255e2a254b4bd69fe1a0a9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd44e0daf888c4c1a877518fc10672180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9d48f8b6d84d790d64d8221787f6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ec22698308556b8623b8ecefbf87182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b38c544f78cf97c6613582cbbd40d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36962d0ad22fef1c524ba6d58f0cd100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3dec01b5263ef63b055923edc96e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71ef5513c2992e1931ef374cab6740186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cacf4dea0258b1bede738f94291dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e48df6e0eed73da7598640cfecae2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb09fc07ff1b6f7b03e8594312cdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f981de5a71dadf6ddb9f7aa3581c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70ab49d222f9d0bae59c5bff7aa06c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1948984332da4150bd07a6b67de4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7f8ad78306997f87e2a238a3ad11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60586f45760b59be8ee180f7441dc6e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba1782ae6dac41571dc9a611c87545195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef50450aa20213d602a768d563bdf0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ee1b8e4373aea31e0b4bfa5a91000197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd02049d3e66da86d15d7589982447198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c93c2293837ea56a3b76e5f109d0b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f30ece46ac08e8a02e1cb8f0ef66db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a617f453a07d42c43c7c1838ee8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd4f48226d945e96e70ac85805aae4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb86bd68fe021bfcd61ead57c9cb16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523518f5ca9a2ac03fe4600a16d0a8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5dcb749fcf373cc79bf952886a7847205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72081bcd1af871d5e89af7419abcdd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0bffa1a4b98d0f69a3df0f4c3f4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8717f5d1c50c53ae3e01869f638cc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79c7bd6fb5c629a9db8069141391cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a512cef3e90b2f9899a137ea2c4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6f1e185983128e79a4f7d1c8cbd6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69449c15b72a338fbd8473d447366fd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f69f9e3d7b294250517883c12d0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e76f80f8df18b77cbe318721978e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eeabe4abf69f440ad6e1f4a2b45502215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510b608785e39ef2111384510f0c27c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7f739598fc33577dfc98f96785e1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c466af060529bd603ed3876ea35253218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509c7e857c3fc66158052d152582db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87e93c60cf94d53570159109b4288b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487a97b10f1d98ef7c855203758f6a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bfb3811a46971bb002da0fe93d68f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17f073381d0cf2e778b362eff75924223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f4657b069fc8c4931594c366141a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea6ead3f87cde8071de81b5fd0ba6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f0feaa135b3ce2bf90103517bca8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18c1c0c600f1c699144536379ed4c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e43fc871702dde1ce795adbeb416228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d18f9f827ac3755a27c6b18c98cac6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b20ffca3c88b943b980f813a2a07a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c395effaefaaf6e6e8ad7996567fb3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf4695d97ccbfae9f52e925d37e9ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a9fc3ab9c334cb97db6efdc6aa4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db991da562285f3d6ec7b2e917793459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adec2967f1484e936f0ee7ef3c6536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4db20567b78f1841f613821d544a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b10d309b0cb4053b87b3c6ad31d47d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401c0846e7757d277e65054c049b45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c93545fc51d93aa12684003ecd447e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb048570bf9b54ad9fab1ee18929a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81f8e77fcbc75a244e0cf607687806241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938a755da35c9c49db46ecbf51afb2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc3ee25da9711ab04e916cc26cc685243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8997b9c2400907b529eab4af116c76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85245e32088ba300f957e4c7d47b469245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4c6890a7065529fd3498b956cba3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7cd99099abae6511b946ae66c94db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade8e7233a8c4d34cecdf04f54a4982248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68df5dcce9594a5a4f45373e23e668249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da464b4b3fe527e75a45577976928250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7383ba658fdda736aa185e7af18ebc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55462fde4cedafe9a4de702a56b92bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bdf67461be3656f6de6559470fa9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a6c035b41dd4ca3da8acd3a22614f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bce351c76ced955a4f52fbd9f709a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa4f471b86ef1e0a2839c317bd8cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22751e18aef7f5d55dadd61cef260c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dc4560c418b31af39a0176196fe01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83912d66b67ae2d8c582c12cba79f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740d3bb6e80cac72cf753521c59bfcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151560485f41c631be8da333b24966db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cee99c2bcfd6f42722d833f555058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642671f584d39aff2f5dffdb1697316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652707fea1302d630e93cd84903d4542264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12624e0ca1f0e5f38e204308dae0768265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01709f6c3e971854a367112344c55a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054b901b2bb0f7fdc8696f12a9f61ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d26fa03731fa009a233faa0efe92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7820f6cdb152b2ccb56ab719cb09715269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a6f811a1c64bb49e1f68f8d124d32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef418ccf2b22bd9d742aa8f5d51d50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436d30521abd5b164246c86cad4409272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b450fa9f2bc3d7ee30bbb65c4669273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7a3cc4b8c7ba5a70b91d2b8a8ec57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05fb112967c7783568848ac1362e33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d40c7d6b9e209a926ff1f34374fd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11a47831af320af43bf8caa3883121277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aaa61c392c434748ed18872397069278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c4708bf857e0a2971c9d6feb9f182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813aff56517177017ac678445c0d49b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b28beeec53bc3cfc4611bf58626c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63687e341cbc702da989800aa70cd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c096cedac9c636e19dea4bd152caf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168b9d3fba6ac28a85085ca300323fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d9331dce01ea18b765646af4f1f96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706cc29fdcb62d2b867c37781133348286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe836342091999701ebd1a5d0d08c21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed869516faca30f44d786c1054d41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3355225947efd5b572fa4dfb7e80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f1411b480308b0165f5143848c681290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d0bfa75d63846d789033095b7ae57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5a453f31ad687548cc1296f71de7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05364f26dc48cd8622ef635c1c4a73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c185059173b5703460d3402073fd9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5baea7174f570f6300ebd92bde550ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf760f885ff93fc85510cdbbe3932a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8247a17e026706d2b7b162ff78b08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927f89090832092fe223f9f8962e960298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228abe9f6d33eb070041610f09cb554c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4cbc3e529f5024cde54eeca080c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6f534fc797af9540e4316c10bcc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836a3342112cf8449a71c0977f445d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962d8d2f8dd48cada7ce70f77ef61fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cbfdfe28f469c31e13af8239d0201304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebbbc9cfb4a7852d5b134dc283c2d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853e8a7b36e423d65b6d265b1b54a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421b24ce14762b40186474f176760b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c06134db745f11ddc26709f3e4ea6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696ea6e51bb034e93fb2418fe00a67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41152334218b26112bf6c5e342bfd71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6291e61ae5d5361659305a9d8f7b3ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd486cf327f42a22c4bc59f86c5749fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc65c31a80acacf16b576360f51cb4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d2b7c710d4d2f9e23248d84bccd74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f1e7ff05c52781fd81e4b0bf0b797315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895dc43cb68697fa6464d519a8f5710316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e472453f23201bd0416a00f8db14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230cdf4320014b2051d94734cac53cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c64f914da970c0ec282c4ec678b28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66292c8a434f7b33275e231db19c8665320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f671469f53208edc2064a7cfb4c688f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576720443c7f124f15b65372bf9558dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63bfedda48230aabd8eb47f49f6b51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623e736b3b4a55dcd63e0eb3f57cec8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af225c4b11830bc13304521424b6d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28591302d821240d7f6aa3d3b27bf9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cbe5eb827f8155066258913ad0f8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26a9a771a9cb43f061d6b6ca661544328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079279438c2f147865a07c6f6f5b5c34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b674f2cb141728732ca8a8d494c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040038df3a7558de358c01d56b14bbf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00320a441a82e2b0b3c94329910a97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053a74343d83994f4b2dc70a32fa2df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1d0562c75669e928d6aad9d48324334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02623be388c00aa45f6006ba8eff3a9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce3dfef3979ffe7a196d671f32ac4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ece15aecf7b2e25c510839d9a3fee9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d9bd7d2b291224775f373681eb093338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000ba2184b2f16ee6cb97430bd2d49a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4db604f15a06dc3aba8a009e0a33fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab60bd094f4c91df819dbf9171a97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee0eb1045af179a6b6bd7634207d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9e35e9a42a7192e59fd0431147f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e51bfd84ae8316bfeaf9dc4dcf4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d9443f9ed69e66407e731af367f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99c869c289d1cff1b1a5dd1d655cf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314391f62a25fd249a7fa317de4614d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af743910fe8a8080649a081e20069348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac73aa0d9d02ca1c5f335fc943943c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cdd8bc6e88570350d95287bbf19c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea4282a76143c0e2d73647d53f8ab5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f204f5cf1e24cb23afbf43d9e96b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf22b369baf5238a7d87a9e2603954353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171dd80481904aaad10343900f205dc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb460a6710e0e636bb1b3887b04f4cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636c6839897c33a659515adf24996a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfb3a245e21fc876f97b8f3f834711357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e80fbe991f7dbfee7b3eda21bb58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa00c7ef9585e703da342c89527d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b167e6045185d0e20f5d529029605f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c01ec08b7bb71ce8b457d9542418b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9d4bdb05282939bc40fe1fb6865d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c870dfb10919e89cbfdbcdfd2f50fc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778dc85d1facd66408429c519b0ee2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e637555b845537a12c6e24500b3bdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e253332e6081f9b0bdf269ec58e276366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6feed14d3e3897fc46ec117f57fd68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79966b1351d1dc64bb747d62e46804dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b51f4fb55bdffbd92b989f4222006369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce4d3a41c963cc5a29ca4d3a0f44b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a8bce9575680c4ee784d30e47bb99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240687d879868cdf496783e97103fa3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d51d20ad116fd86b0abcdf4a9642f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665190e9608954e61c0d3756398b39a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f97abb794651d5d8a8e7b3ae5c05b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02196646f3b89def61394c721d2f3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bacfbcfde3260ab08c80836439ce7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d9fce4b01d695cdd4d687dabfcd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd3f2809be4aa2b0db99a7064a487379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7aaf7117fba9b6d14c2b8a527642d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e7b31b4a46e8309a9fa98e0c3ceb0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925088b93e1a8d28890da0c8857c67e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ba876a5606c0c0706e5496a80a5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dae43a6943f6d7a6ed4a1796e72b93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346545e4c92eca10655aaf5d937da518385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdc3b999b241f725d8f1f7ef44339b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016c120e3dc84ea86298b75d52d45b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519fca6dd3079550d8efb86d6eacec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad38f1f0e04d8b74b673b8447d0bfe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1f1137b66890eac3bf2cc5b94345390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62185f74d447f1ba25445a8da724044d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b46309ac5fb5a33e77015013d033a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b454346f19063fab70880a45f897ea1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f132fdceef59f852ea162698a168b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f996884f7c94418d3e11c4b5b5fb8d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7af05f91bea0239e02f9d15541fe2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c149b253995ddfccc240a5e1354537397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432071eb0a1bd7af6e2f558b3fa6559398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb3c124344151c1342e2dbbbbfbbfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1e6601dc42d001f102fa2371b6dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acda38475c8c55d0e8ec60ce5855d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2eafb834c2317928e227139294da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93085b304bfd70578614aadc88d4666403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66655b5660081f9ae435ccbfe0fc28e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25243c0510b2f10c62984122949e2bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d662c9066aa3b0067fe8523281c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3850917b2308a38fb4d8a0335cbc9b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052741d4f5d331c7c51ff35995dbe69b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c1df1a038463f4b93c64e77e700fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab2e89075fe0784841e99c7faa083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087b99c755ccf0cc135ac9b988e55ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43f160e898cd5da4f49349eaaa987c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c0999935c420cb5d7e9dcda5ffba6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78a4f42e90d8f871c0eb4f3470b52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f9cfcce065295befd5058964c9f88415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a007e7aadc0cbe4e323a88360bfff5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94deaa21e064532295dcf3add33297b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c397579b1658bfc5402b1d7df0b7bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1578f0e5d37c4ada86101aa1ddc605419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7547c75d2f9928c9528d5811c38c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909ead3b0052585b0039249f957f7d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224367343ac5ce2e479fc71134d3bdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad618d02922182e15ee12649ec869b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734f4b60e422cfb9d76d413036c54ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef64e18d7a979adb57f764c21b9cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872a0e0c30ac63a188bc9a624bac272426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c336a2b3f82c099111153ee3334c98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404e62b16ce3a38ca22ac52347d9d92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bca72287be3adb764b7730923cbeaa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413327ac6daa13153edfc457e8af63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab151c607f26406664c769c2af930b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455508e9fb7fe8f30c44518368e2a078432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e4ae423a9f33c5bbc289fcf522a44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8bf5b4ec63b0b4b5d93ce8957ab76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d6c5361567a3d38f88004db21135435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825479006fb50347b4ac8685180819d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b146db43d4660abc755c053225c30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859279ad62e851126e28967b8aacff1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa2ceedc3c8a27e5ae84447b2497a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d47d1879274e1cd9ada9cb4694617440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff209995d21bb062ac51c4f3f116bb37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2695e2717ce8e5a4709c01869a3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e201af31af67d83c71d1a2bb7d80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa41021895749740af10d0273beb2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aace5d4ee05e70646af2b7b20b85e6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5db4a20fc290597c9093a110812a7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2aeeef7b409405231731d12adbc27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28240a02cb140cf8214e48be1f1911448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45067c6e1d06fdaaa2401c50aeb3e807449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a886c30c9c6c68ce5ab55cbbc6a5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f62ca593c4a5037c2fe09d038bef8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57ee3c6ce173b850b4b57e54e3a8cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e925e190014066e66fa82b54901d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a249e3c0185b72b5629f058e169e333454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117a6a55e94faa9c0cae85fe2156b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eeb41a990796e1ee42a26871b57494456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b387a3d7822b326669151bccc242c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dc22d4cca1717a5013b01ecdc538d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9b6cc5eb5170b5013c405c51a8120459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2b65ce7cd7fe289829f2f9efdace460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff305218db506b639f1de2586a5893b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17273dd027a3e95e13be87eb6618653c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4282b4011f266245585a884bb48ccc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b326d0755cc38a7e21466be4360a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c7efe4f11cde5cad1b2db5e36b7e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e0fa77b6d71d1a0c3e459b9774be9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171dea0434ccc5500265560c77cf6e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff165483ae38c14725a3a31a42ae0668468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45b5a6a1b962581f99dacde2c0dc81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b1a9d5935b86401429bb39082c317470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926256e5a8719e9056249fd91f06e44471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabda77e14f1c555ffd22d4dff716ae1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40971e327099d630506d7505b1b0948a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2e9649a6b4f74975ce2989b6526ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad700ce387c52d980fcdaef976f9c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cff82061ae0a0d6124ed902cafdad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b573a113e103216b40b4951cedebbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0819021ac62a308cc485df0595dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a8d45e29778bd202d4ba7a88aba81479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27053beefb0df1d6cf99da9cef14bc7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff96c5ebea08fbbf6db288a04ca638d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9115df35aed3eb6e189a1599eb03a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcea87b8c5183e5f03f91e551cc9fba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ca18624c23ddd233ae5bf402e407484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a97505c9d31a6460dc4bc9d983004b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa54a9e6f3a90272620147e2efe871f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3809113a2682c3aede88cc0630e7ded487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8992f3dd197a9e1b78a9af0a830b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d2e79bc7e8cfc27e362bbfd5e281a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc721b16588cb8647c0429f64ed188d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443332f6a2309e7a196a558cf9552ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0509921ee9da572ff6d9765777f540e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4153caea8182915e60dddcbfc6d29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a038957ef385e8b6fa8a12ebbf4c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5419f96d419d64fe61796a7f5527495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f70957c7c26f19c135c49f4ff406a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdf71e344a84464c262417c138c486497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62b3a836e2a9eaf87fb0654b2637ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d25ed56bd28dcf492624a9517ff897499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647088b8e49e8b66379f6d09b041c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad58f10578f3074840d29a38fa9952501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40100caae5d730132add63b5b65813f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1863d8fc0faab56dcf7187d31e4ec1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45b3016b503b17d23c2aa5f1b3e83b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56a2421ee36bde8c8cab464624b786505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8680bdc8b2d53012a0f426dff4b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5542d42736a7764245eb4212ddfdc9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71083afe86b58673ff97a63d1e2d0d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8de6f7773b7621cb272c0588d8e67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3d1e94478f1fdc993c8608e5ed654510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29778036b4a0c911665887d79bf06e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb82ce9f8f279bc85bbc9501d6ca3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630f541e58ecab8b63b40a109416b1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaff904b5d867cdce636f2fd8111ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba357946669cbbb363c7b17bad07418515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05df365bd4c7b147f07a97dc64919d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de1b9f1fbf401cd107f60b1daaedf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27d9d01041061f8e2e5ede6a36fa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab9496603c617feeb61798a2e94f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f3163ad19d73fed3d55219652c18e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb3fc478e5143e92a20d97f5f8e731521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1294ac429ecabafb811b41f6deda9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a3235583eb9414cab72345c6548ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7462bc7072fbae1507f8b81284ef073524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d310911fd4bf7ae67c388a712b95525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e293c8faa20fafb1a655b5f8b6f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e3a6992c4fbe031d9ea9234721040527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf05971ae5832ce3aaa22c05a8894b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6514f6abcaa734e101c0272036f8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903cfb0a5442b43a86dfb1664ed84b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c567ad97923da932ea42ae2a4a9e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf47d0177fe1542ab7d8733cc24cdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761007e21539eb48b74d6e0692d7b503533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef416ddc0f181436d43bbe3056c0e10f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca133a32a6360f0101a7f1f6f23b2ff6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae890575bee24948461c02ebf430b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb912d0fa66e0122b2f999a695e981b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371efaef0f0aca480cff1d0dcdbf74f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9dea0b24ef9a13a0ad6cb3424175e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fd66e7c96767be468fc5c9e1a3494540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d23272dd32c35a5ace7745f17f4b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3caee74acae67c33ff3cc91e36c841542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a7abc51c9c31e0d669304a500e9d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7772df6d77596f081f4427fb9fce3d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc00d0bad3cc6238f8c0e0ab5455a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3362b30dbe49ef1f0514811d60b332546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181799df5833dac088f41156c9aea56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9824351bf149ec09e9dc517aabedc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0068ae43508f772e19d9b5a6181f47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c4c6825bf4284db41c7a0184ef995550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c267d6f213a9fcae9fffa0871f603551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14a25f9d64fe55b5cfb978609d8797552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f0af9140ba6b4a91ad883a4a63008553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79907e4e74c22cca69eeb4d7a9c3813f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c33dac863609708be65f0912bd2c37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878eb946c2c3c47338d4e9083d779dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af871c991a1d3bd5c5a65d3f9d310e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0abd564637456a14d11eb7dd24552558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d1e2d2be85f81b399e7576b81c5cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e247842ece011abaf23b4dbba6c61e7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95b3cbb8a8287c5424ae55cb8a76a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2327651ad78843eba9ac8b3841ad2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab31ed05957e9d607c4c236ba7cf4eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e0dbed6802a75f94e6f7f40d4665564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3947d1fbb851ec492f9fdde535815f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab157057b5477f228ce8d6a94f958da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9c7549e4444cefbd987aba9dbfe66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca39b25a27c0ccde250edb801ce7e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91c43d813a258340aa13c0188c3a34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35b58fb9de7122be0cc414546f51de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af815f4be38348f729d44b5205016a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d729475e877c49efce6f8e59b053572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdeaf911fe5e3e199d10d8f021d4da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65f4e6078c3920d5f62e00793e9c8b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05b3a4bd36d525af43cd9695c2cafc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc325ad68eb623c5103d77ecf9ddb01576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5aeb15f9bebfa71616b4e0ca8ca75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9426fc6487a3c3859d1d9438dc6c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b08a4142238b09e3eb66f5794bdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cc8fcbc116e547a5df2442347250b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a516dce1c073c6121e6367618d5dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416f70dba19059737fd00c644c4eef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c5f3c74ac9ad0eee4820684e78ee0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2537d90118f5e2437f80229c945862584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef9355f80ee5c842670cb5cb25233e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9973b96bc2e6f23d2e1b4ae74fb75fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ed355b08b22a92fe4e9731e789b0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c511fab1ede66a32f4eba13c1fec684588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9b7166f0b9b1f06fe82c460ede838589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c250d56591a5c402d8b10083e451b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151361ea794c33767c5ef9247fea334c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbee06b4fe78620a7e34e1adfcc11f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30790d98c7a1ac40e68e435cb7b8412593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864d7fd4f899e8403ce0b0839044181594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5c74ba8c4bf169bcb81917ced3bb4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b318bac8c41224b7b2a7b7488aa9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6161ae0d58dbe0506c9de77f79cca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913b1d30f7442078e95620d0b7c3b4d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ed990fef654165a4028f92fae6d1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e21547e324e874c34137460125f59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f90d44e79843968c04236f3c797c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ed6bb0ead24791bf9293c253999f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848d54c9d151dbeaf640fa54806e226603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792931599f2285aa9fbfdaf7d95fd5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb71bca9d3e13df1220eed50e41e8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b36268bab010d96ad6e27277885a67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d762e20299db46e1ac7bf131c5c3769607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3210b870e9556780b455f0fc7fc21d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ca7ef8d06e2a307b9e1e17e5d38c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190343e3281f80584b3e86d862cf5c39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625edb4ca280e207e34e6001de42cff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a2336fd262596d4a90d1dcdbe9b80612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e5b57e7426ab34e9a0aa97e93e346613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aed2cac8ee6cf4e41c1944e185467614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d873114cbf18bc9c505f241e91db2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bad2119f05670b6e5db625fd00d49616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be1e5fe3920eaf515c1fe4052a1e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9314b8ae329fb48e394fd6fe302bcfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db8c24bace2a8d58e757bd3ac6aeb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e3ba3556e6ed8139fbde77009fd5d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d6724b5b0b777ed9e7b4c8513794e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7370ddf9a2c3b64f81555a23748acc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbfad387275c0a8930b0483625c302623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740d7e45f49b66dd1979147b013feec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796172c2477780860b993a562d603bc3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476876b96f3a02773f2274a808cffb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e663ba218004651c9c7e4089d718f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f88883a64284e9ce67ea59747305d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e8e1c69ff50c9581f2c13134b8fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca37f69c368872cb8d53fb036915e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882bf65dd09e6441926f5596061322631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf2f7dc144d01548257b0fa48d4004632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46bfa44c35c8ac7d4aff1b95522ec9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633041192cd18f638651bb41f98a58f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7789b0c12874746d6cdd2bc57949a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b8421d9603cc1c11ae4beaeb1dca2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d45e3154181dc323c917461dd6211637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206cd8fcb13ab4b6e1803da15bbf7f3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f65c2dd2dbf15fc5e19aa0b048448e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d6262f57eac9db00664eeffe6f89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340e8a7eb6b5f6ed2dd85280f9155e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a7dc1058d0e13fdc22b99842b727642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50d1d10ef979966bd571256b4e8316643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3549fcdd10949e503934a0eafaa4a47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198825f78ee70b5a274bd8892f33387645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76f4c19a91777719f596ca7de2a102646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10e77cbcefe2e18b2972d51628e69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054bb58e5245acd569f81799ff794da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2878584012963f8f5c7c3839d887ac4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ecca03d0d3471646d6f1171d956f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7bf42da21b5fc904fa8fad7387e4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f385877abcbf077ceb300e380101d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b9eb7a98b3b6701dcac7433217183653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617417cfdb82a9f523d554b090d51494654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a424473ba5fc3e627c01504a380ab0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c9178ab725440b1a6b5416967099a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb404cd4aa61f6ee20a47323ca9654657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6daf82432352890fc8f96d247f00b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd9c18eb2ed779ef8c09e8290d2522659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fc1e6b2f6f3cdc5fc73923ff2a6e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf644ff3c78a2ef154a1722b45c012661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c10c21fbba7519c7e7bafdd4569a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057609dd444966916d048f26b4a6645663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d8c7a9d4f0c39402afd283f9ea66f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9df19242dc82a720f830fedda28f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10ca96e72ee2c92d243dba70b346e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c963ff2fc14074f6af7bd14f1566667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f740e1f141b1b38db6b271ea5785d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74a0c933c1e4fca9aa24738a030aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571cc9eedae7f505d83adb70875b62670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d84c8a47fd7fca95add74863fe47c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b52ad9f52c69f8a0549f697e0c13ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd541aa6885d53988b2f6e9b97faecae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ff29b2a77da18be89bd6cd6cc3f94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3560b9f59faa5d41273cd0c7c04aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbd484a7583b9dfaeaafd24e493440676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b9838c7b54c13ee68245783016e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964f0551d436b87d3f6d7e2d70ab7f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e87b3dc1639cff87e0b308d4b1ce7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3980c0eefebb45f838b71a9c68596b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0f21fd176e8a6a184ef4019f874de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32340ad525a9b0c02a7ee9968f000964682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d710e887fd582f8dc3d5fae2d2a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba726d115f196d931291530b423f516684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d17cf1b1745912a26a597ba4903f98685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb366c8bb19488320d57c9c59084462686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8613b0d9776c5a56dbac70b1a14502687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b8126ad7b01fdd8b7f9eb775287a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267993375ecff47531fbf61ecce7002689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bab836f430f016bc575aef0101122690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5609b9e17118b7858d1f56c87128b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363c0494de2184acbf7685702075b46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040059e8939a365d007398bfae2e65d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cf35785a1679dea035cf901931d8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726bbcca9209c6cc75331f421ec90fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1b4f8167d6f413363ce64bfdd9110696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0f047131e0faf70be1ba40eeedda697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8298aac03d6c106ed5a809c5a152a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b405ce4d3d56b48f407739310c8ed35699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eaca32bae0dc6edeb38b566dbfc1b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac73753e7f34cb2ac6f09b65f17be5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b73f86dd0f59495e5cd5be7ff2b134702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652f541f51ca75356556cee07606736703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9ed12ab1c77e2d110a4e7cfbfb74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721220eece98bf05bca981116a204200705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f28e69b3e0c586d7effc6d52f6fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9353d30da186d37d1e8e6f6d414dfb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a7c740105d9ff19fcc3e50f1c2776708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0299b4e2087fcd3cd0fc798078a6f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179498d9256cfc9c60ce6a08d03d574710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce363692b53644cef9d02ef1873f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1cb17d5f2bd77995293f49b04d4c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50507c99013ceb0912422c9bab259b52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3698457504455a7c880287277e25af714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208065b54bf8e425c5ccaf1cd1bf380715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468545617a7a1ef11577f0ad143701e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205aab39e7f016af9bca8f86dfef45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18141beca29add58f702d5d56bc42f0e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11f3c58cf3a845c97ea56c05e2cfd2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac33e4a9183a2b3df74548d153dd89f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bebf1ddcf4da797a3501d287e4b1f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc598aec8fd394fe31eea5648e06f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868cb0175a2d3c7bc63754c85467020723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d4e14867d2505302fc3875ac36351724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069dc2c802a9ee7dfc54c7905927a7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8894976100dbea1c73a815a6f5cf77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f214ded64d48e2d93cf6ea1e0b0b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c1b3366177e1df4e3bd907f45f444728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b5498331b7c27ba0e7da51247977d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65202c86d15914ba13c0e8d5f2bdf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d39a3c50c46c2501c93bf24a7b91f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c830b0fef6b7bff0c4372b6b8f26f9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982dba8ab05560f34f698dc015034a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb45cd6996d3d1ccf99ca0a04e432a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b7f6a834275aef4929948cf2f161a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922aec570b4c2bdf7e4b76c35851d43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f158820029fd519b07a56c5f680b8cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d257690ed87853d633f3c312d98604738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9676bcde8be7af62e9d66133199b1c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61765e0f9f6ef7172d4353004385ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf776add623428a036c7d5381a2598e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404456ee5d4b5a0d8d716c7b9d3d1354742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31592ddb528361213832ec474d4283743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c179b417c81b4540444f3bd3fbad07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc47af324e425d9d1586167e5bea4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a438b0005c0e2a9ad7420b9ff2e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389038bd76d842b2ccaae8625ec0ad1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e16e955ca0cb0df138b1e3e2eed2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7826e1c64a994bf1667b3d7f168b03749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16611ea74d1e547d3886e612e912432c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7712a7177f683fbfa7229c21c972eef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb79475591d43dc2c4d487b7f3745cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353470266b15f731490d97cba6595b9e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b198241896a4245616254ad6d9b48d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7051a0f9f5fa5634e03c9e6cbd5c6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03950d5933b9196fe2c322d22f75147a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1701629db991f621b7826f72e6320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6a645eb2c99c493c8357f0da5428758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bd348ca7753f288e692e8ef2d8814759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>