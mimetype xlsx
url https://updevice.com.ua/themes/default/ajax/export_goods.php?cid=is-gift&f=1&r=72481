--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52931459810ab207569b5d6396b69181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd155c82bdfa1a3bf38f5d8a48b1be02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305e6dd7207518e25e60538aeb174543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb984185d5dc27ea3addb94a6cb88d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc5c5b34f0adb51df85328ca7699a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a872c6b9e204a68ebac8b2caca564726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537311decd353774803930a203b0bc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f51b0bb2966f1c951e69292eda7a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc91d0e4dae45ee939ca6715e733d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1de44cd7f704c29ac9c1a20f33ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44203c030813239d04b988e3752790611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c22af78229cba5f07fb84c2036f5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e640ccc41720097a380b97e9f0d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf496338a306150d559bf1cf40ea570514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f1278db11fe582a92c8ad3eeafcb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4aba6d083c1c40cef85e71e145d4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592dc5dde9fe311af1439793cbe24c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069585d7864d323c097359f56faeb0f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4bece37a6e6c90277991635d7416f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a21cd7080c73b74603face630ad920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f858719f6bfade625d31f116b8d5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d90847845f2ccde19d883bb3cb7e2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474b2f05da2e12adcdd79e80a79edd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc99fff28b4c6bade08e0c71b6103b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fc3e4658eec22648a805d55620d6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f9ba57e8e228e5198cc516abef3a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e1957f14b567f7c9c02368ff497f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50370b96777a8d581b7ebc9f54d3d16d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac94c277e243959f265261dde463c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad108e61d441e28ab2ba1d04edaa4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c96cfe89a60ce9bfed4dc3cda31c6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5760abfe59404fedb5cfd784a910732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a3246f4330e0be920231af2a9792333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793532283e0ad22a5e755e7e698772a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440d70c234b0d6e6c2ff441762347ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb8a637178827f972e7297f4d9084f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1f882193a6a868e1ae31942da2c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d8e26f63e27796d9119ad595acde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6217a7b6cb08d9da646a411f70f1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba576d42357bfed8424bf9d16d9942e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a062ed14bfdc04e73a23465645dc3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30050f536111c6c4d56168fcebe35942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414a93f231d6d1105b7fbb4d188ccf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2fa34fc1d8267a54c2b9844d4592844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009fd4d510286210489f3c075a4a63845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf35a1ae0ee8e1c677346944afc0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42c974fe292d88f6cee08f297bac6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b87d48ae38cfab3df03c687676cad248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f3fe89f4932ec6913f0633afec7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24e369820d66d74188c114945f62bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3868987c21162f30d00087fe0106651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f72302ba61c4dabbd71fee1250af3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60e88dab6e56a5c6b229a23a0e1b9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa8c372b05ef0b2cb9332990ba7bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d4825ea72f20c51ee80325594126b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a962014c816e71d2b688664cebba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d639ba156f5a0be5d4b9f4c2e6424b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aac7cf1f9a31f4d46afca330a8ea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147e4e259fec52db6ec21190c2071959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1113a91add561905eb4fa8c8776bf7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdc527faafaadfbd489e7e41897a8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f953795d15a6dbbdbc53156697f0c5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67700dae5a3c5bd8dba44711ca5fb89a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687a63b3712a917db750be17579f6c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7463e5bc31988d20659a5b01488a3ae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e813237da66c1655589c7ae6c9db0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995048f8f9bfb0b49148099587f8d3f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222000c98b502411f67d6c7460d8998c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaedbd2360a5ad4600a84d1a212819269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd042ae3f7c21371f46bf40b292d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51352b22fc1b480646038172d8feb7c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20d1ad7231a01157f42bb6b2ae3c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae065356bfbf94a8c0271bd8f99ade73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c2078e062849154b42b9bde7837074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199c8b544396b8590b8fd5fc8dfa80e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8c76e6319f2b6a134f8a672a696ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1cf27e0f2f292c2babf2166b829c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf0659dbcc9c761e3309f2c4b161178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32b33b39258ad0d64e0ba83abb080779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9dce0af0efdc881c825ee34ab299c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e8d1b84f7fb43fa0daaec117c69de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16a7f64bcac23f8aeebbbc2275b9cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78e89d7dc190e5fd9981f96b35be3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aac5bbe0b658db16fd27a95dea14b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68257d753a91a58c271e64010d321385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a787e58a360fba0be9332d54c85c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bcc33a242b5b3ee82c9eef02d863a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf56f7bb6fa04bd4db128fc07df92f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd4dbe97825c9eaa2c26cd8a29880389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb39d7c9ad1fb5b2db7d4808e310790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2f068393a5843f6a1a2e593de9f7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76046a9b8733ed676f4780c611b41092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1c9475613662f3b7fa1c100c563b193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368be2ee3c300d336d969a963a31d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd13b415abe2cc46e9c04dc69a7e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25735d14d9eb74e2a1b6c89845ee9e3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83690f7f8527b8e9abe04220156c1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15bca046ed5abed7c6c822cd23161998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a51fb7f6fea6dd6f4485fb1ad784f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e260b5f34512268009f2735dc287880100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d277dc4ccf977fd39190686731b38e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dea844ba4223b71445b6835e7d9db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c065641c325b085be4644d5bab4e0f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264a0facc0c76118c7b41161d5e120d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53d8f0b029b244164452345a25d2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c90417f3ab16885e3abd8faaa1f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801b6f4647c9c7f1f1683e4dd894854107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abddc8e8fff38e39c3a59eafa26bde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29318088eef628835b7e542175364109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1dc81bd516babc992505556623958110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e9c381b318cd605e9ef00fb2aaaa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76dccfde26b73f1e2a3bbe580227a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747963a2b883f3e3be9a2e3ddc4a9a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb57f9c607204c35b01db385fed50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bee2373bd8280513b589632107efa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80c8abe61b7d9bde1beade1a3dbede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d4ffe600dc2b0fddad718b5d7463117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f272c45154eeafcbbea04140d65376118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914349c0ca23c3679f973f8d16fac36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc075f5eb13213a2815b09e7c339c2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f700ac9aef57c04345a291c906f21a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21313dcca863db025f0b715b74f9c8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125acd6fbcbb349776cddc7c24403f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43313d662cc8f0123c2fc85b4e0ada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096c4d19eac56c320f0ce84dd05ebe4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df444ab36dbd4664e2c8bc687532c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24a5d9fe7e965e120a542a1a235472127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7784c21cca4a46729f4355294c8d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807856a36fcd3ed14f897d127b32ae96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5110eeba809c521a6a85453f988aec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7707f087869a477eac47a61f6d139f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fac6ab1ac962941d871aad5e2902e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb603d57f07b5be7388eb6dfc9feb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1baaf539ea7e8bdf5d158abcd1a3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b24f98700daa092631eeae8d0d5ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384966451f3a18102a18528d60456b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32558ed7a7ca8af06afe13c44a53f7b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257aec53a621512e46c5364b2f4933e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2943a8d5384f6ac27fea9f041bef909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc098c378568be6be8017be08bb2647140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901f28c44a6921fafa0972182266d0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44bc4f29a0b6edc0ed13e6fdacac1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e099e7a46d9f489a6f3dcfffc1d997143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf831c4917c5128b0159588570e46bca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d048eddbea044e1b0f1cbe6902d23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002deae3a1539e528011056631e3ae68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538540a9d8c8306956ca497deb63e8a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2b50886f29249c56281bd158299e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e33442d755669badd0bbe4ecb3de2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a739cdacd61135c35d11fbcc9fdf53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e067958c482c3c260ec0a3336fb62e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111c6a2638a217508c80ff52943604152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e675f294af9db0c8715f9a0794686b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786452511cb2c1c4874c1e3471ea9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78a74fd54ea14557efa2f85d4852ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dad9970ad964a00f27a930aac04c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f018ac193553391b2b18c4a04fc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ee01b2484a4f0c17bc53eebe876be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c19c7a4da070ac20cdec1d610c0fc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8cf3c086bfa9d1e3de9467d6f723d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f973b60fce8f0b6433db5623ecc085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b1184f511d3cc4599767971482943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b149c387a0532ab26c4384ca3ebe5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a64bad07f1bca01d0dcd37f988526164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ae95d07f96f536bf52b8e7837d7e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537feaa8f90180b716c2971b728fc006166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0652f326b9365be3edc6564259e533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74edb3eed44d3b1b941b9db3d35fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048bdd74c42c23fc80319f912f124b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d2a5e1927e95b467d5b3558fd73ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd2e65a74500812c6e97170301c351171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab60fbf7df3b908c732acb3acd720f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475fd5c7e1cacb6c1b95925f7fc56f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5575f2dc367b4c369562e1aa7b43fcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3039ddb41925cfec9429062a5b887a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09519a462ab3932c5fa7b38f24e676176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702762f09940e46777dc96b2a9e5671177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ef6f47aebc931af810011e187ff30178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d2e4776d747e9ae0139d5b711d458179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4da190cecc7788b55272be667ec7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b5fc7448db5eb03c92055b431806181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d665185618fbbf8ed070f4a633860a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9a219b9fdd2f01306a4e6370a34d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79b87527a0083a32af991f4c1872a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43223370f0ad5fd183bd94273af63add185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f5e7a64803d1dfeeaf32ca26492e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377316a161bd08ff1119b57188f6bf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009559fcce0708b1f7f5269663e7bcb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60df7e4ad818357321edb5bb70483d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b62d8039a5df597a8cb1b43502085a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b94cd6a167da6d4ba1412995b083f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e4f5bb8f59e1ac5010b30f31b2dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a2aef8c4af48305b157b8a078e50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14865e6f38074efc261dd9b2eb88efd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be9b20c876c2d1ef4bd275f5c7833a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc78a5478646094ab3c323030adf5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49f760ebb4ba1160109e2610c369e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a7b6f17b1a5f17e1d5b5c252d5109198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df911a88bbdb1ff33ea419497beea398199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2de27e0979ab0627f64f1b09bb18b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeaf904b54256fd09c5dea5ba7f2d3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1358d3a290ba94c20ec0a50070faa99202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960419c1b1b959f5c4d347dbf8abec4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93d7b921671aef40de0e55cfa1ccb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb898a6ecd3360cd995db714c84cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add299269dd832705c4c07052fc2db2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067005036a119c187cccfd9dcd049990207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daecb026a36dee88ce8c929e04c8aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343718e53339280d0c4767f3c9dbe8f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d237b5c88a3f8bc4a6f192f43e53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523afde4caec868e43ff817fa36dec91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2fdd3d3c1481d5365ab45eccdb07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214fae28dfdb7a0654ceaf2e0134ba7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c5b59e919190aeec14034c31188ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30de3fd7d78151ae841d4036212870215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251ef1ffb1c02e523544ae0fd13218a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddc4c31414f448dc7c1dc28ce04c89217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b410f6e15807b43fa33d1f1781d2d11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba7c391ee7ac2ba41324327600375219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d8f75e3a59623f08bdd8befff6c6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aae69827e0fab62a66e1922b0187a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337ddc09611bd0e96b22791fab3dbd9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01e7d175df281889bda5467cb38cfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f98da4f9208ed8ad4e0a347d40c4cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde075508858cbac1796a96744cbb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223cd5e2d9a350ae738fd94f3c9212a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3cd63c56e71d0064f0bdce45c918e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68bf14ef2343d14d099673ed1ea1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904bc6822ba9e26988fcf5c66d04ef4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3495ea758fd0f159554f44c6bc3c6a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dff38c29b1d1e01cfcbd37fe8f32d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628b5ad33852814d5bcbc5e4075233e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe16a85ea84c0f878a03d206e6f3de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b5f2456650635a815acbedb3cfa14234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad22939d7fb6b41f090c2aaaa5761235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166bff26c56bf985a2a55da0ff76b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6419ecc91b9939c41c14f9ff867e26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8cde5d33672fc2468edf34bc0fdfd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bbf86f6a0ab9196baf3ba581f281e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8293978af1b8580ee872453d081640d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd0244eb35efbe80392e32f52358b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df950ba55d197c0b7663160e46571076242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc117dd9369baebe8bd8b8157b31aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ecf2a0c09f9a0ca2d24d79954d27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524373e9662432bdfc9e556060a39ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6cc9c4160804cc65efb98b33edc83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2aa7fb2710399ba2c61483a1c711247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b00fb09ef88a4bcc330bd91966c4ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928ad2f579ae47495326a1c905683a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace420c07edb9dad0506174c6e9d9756250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2c61f592dbe113da8fe97efb72689251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a249554560d29866ab5c2870a524f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e9527adea33201209fdb82c4bca4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f07a748543254966903da5173fb86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5c16e76ee47bbdcec8c7407185ca2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a10d56bf3116fe110847762b9dad5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63bb3b5768544a6646da35742b37c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f02893bf2c1ae1a6c067e49b97060d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37433d8c0a1bb0a7b47e1b0eb2997c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d8c2025bbc0986c34d030cf874687260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fdb0f8bdd4f9cf983afb957e6120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3f7e3b8f0e71068ff461c3e2112b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d045611a3a7a6c6e35560fe97b164263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52073dfd6bce4e8ceca74c213187c9f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b5cb95275ebb7a49cc4319a222f3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba082001a8c24b891dd520b9305b0ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cecf79915c6666d183aecb3214936e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1a59cfcfacdbf9c0ad9102144f3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175671dd20dab05b713b2768648a7ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3957132c2246dce376bbdd3c9aae1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b8230277ad80de91bf058028ab003271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae2e160d0949bc6185f2442c591ca9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211c4306dacdfcd768ff27fb3652df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de17206b14926e52cf217f172beaaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23a63259f39ca2e6db219bb89ed56d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9897b9c56087ca60491d2b9255a62276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07a712a389e6a8251ce1212442a74277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f6a57f0b25925705534d68ccee1cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae92a9d5c6eaea9998c018b2ee2427279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e807e3f54c5a6291d925a170be680280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fa2b2fdb878477fed3edcb94ab2fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c2cab2314767246efd9cb7fd20d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71b84847e83c64e4df462bcfb74dd8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f7671a4137a31a65c1e903664e98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ea774562777a5e5eb5974149afe4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba201c5e7a45dddcad6c7a3180194a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a95cd3cdf6a6ad0bfb0ef467069a15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e32b030f0b2963ed3c4fa7308244288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092bb86ed949256f01d2872e093707a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd895a20e287c7cf286c58a66d21d12f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773b5629276223521715ca167359be0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03f2975ac1112c9a0511a46df7c7ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a2a275ecd0fa42aa12901629988ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41097d1275c6e75d85291ee5c1db48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757a2658f82b5565b3baf223a6db39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b7b5da108321a2e99f5475d103ff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7162d808872357a3ea4a35f0bb96d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f4f5e5112cbabf314327168c54dc1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39785019704cd517fc974c22512a02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9dc775badf2b49bc7199e94a81896300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeceacb91b4d9b543f1e1a984c68ffce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c097428740339e92d2855be8f845995302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320b40bb70f5ac1e8e3d7d14136bd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef75c30200439985e4441cf15798db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c16f33519e9e80c445f490de4793305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941381facc313b98144eb46060cbebc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b95d431d48d16d9645e97c9a29c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faa3d19c3333da7650e212cc8be528308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9cade67d3be81515746bb2dd8b1ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abe3d4f59c1264649581481e340862310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c198660f894330c56e810ef9814d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2022c84f927b82e799d0982654477312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b3c5387a322887aad6abb28a25b5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b8e1fc9ec472173f11feb04977f8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad078428741b6c49f806ed2afb4dac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf201289ecaa87dec9cd7d586813dcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd9d4c4454d6af43fd260f62c2c87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998625859a63368bba05b667cd20932a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084da4842e741499bb59c5438c09d863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467180a78721c19b858cf2e28d86d501320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b80c7e1d420f9bf059bf724510292321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63e318a4a44ed517839d3f5ebd4227322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd38f0dd988d64730db7bc3d9aa6dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1823b6de348867de5b918ad932f241324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970d9aed9f4626a5b65ab8be70d4f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd6bc8644708a900ace37f8df0bcac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6054a359c6960b5c324eb552294bed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69ac85031c635152730bdeae4b2d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a4fa853a74f1053d9d591182cbd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa956f363d1c1fbf8453692771105984330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b6d12fd830075504981f92577772c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75787453721172296d425f4876f4ee4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c118ffee888f99a72f49f75dd96ee28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b0088e40e87123ee89f5093f23f3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed6a393c4ce272345e5dc1039b2946335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed53b10345adeca07f93220f9897223336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022893b6a314b6a61921a5a98cbe471337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa0f17ee1055351a33b367c4620a20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab749c14e9c8861f549d99f7c99433f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ebdb1f55a8f5d730b7694469da24340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4e6d9feca406b0a7efa3946d48bf6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06442db3e8c37ab1179585afa3509f22342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e104474a7b8bb4096b743d3dde5b1c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66d5956bd9f79fa44ff5e0b261119344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c97981469a503db4081cd82a8af6ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12f2cceea3149c84291a42632f55c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390da880dfcf942ec3b59f0b59bb0a41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec0894dc9845bb3a4b278a1eb9ecd5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63175547a140dfd52948fa658891204a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fc97067aafe086fbab10f7fa84024350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6022e3db37573562eca4c05f7a0da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290f114bf8c72e98bf0c1cd7c68d2b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc113c70f3452f64600b3d8966b682c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991332b355336e2c5628fbd0e8a818e8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df609455b669431e26f31b39e77415355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cbbb5bb3d9a25b7270a84f552076b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcf19aec7b40c5cffad847755e2385357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2d0fe1c6bb41abbe6c279385051d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1343db75ae5cc824d964b9245dd411359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36a0672677f032788bb4afe837029c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf085c590aa4e197fc0c60a6b6f0b3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb90aff38a058a1e8c87234a23583362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc1ab537244bbf093f8410094c3fa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77499ba461175311c37fe201c1dbea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fed7d15c37785cd78aad391295a31365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf14c2235082b4ec54318fe901a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4aad7ccc0a9c170d4d9c6b53c33dfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e582851f8713da095402e0aa4624c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c87b97c26dfa943a8ac9dbbffb70b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe43ac0d62750ce5e65d1f988bfa3e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2b9cb6c17a27a108bb243a4b696a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfa3227de726f9211b253f6263af5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492fc0e0c869492730919dc81cb8f12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ba8fe926faa29c0fc6964a1c365bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1eb6f90ee61e083220bc9ac01a400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d925b6bb69b4111bc9ee5412ca6c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a4cdc8b39647353889e2c1bc058f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a45dfff77f9978a270181209e9938378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5a47d1920465224ed0f9dce4ca259379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5420fcf0ff5f6e82f0d1917038adc97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ef0c2be8ce6a50618efcc1090e68d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b00abdc4c5d068718a025054221df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c23b52619466cacdd9c0fad6ff43f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb41e6dbe1c0b6f3d13d88873b1a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d4a510f04f998b4ffbc2725b81d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54496888f289fe0a52e8691d527652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ec70c7472879ff486e32350d2067f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a632167d985336466700d10d0e8df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784bcd8d68303227cef10b8f39d6b0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028913c08fb5d41c5ae984a484113dec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0643dd0fcd3809e34620710720361e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c59e0852f91ba90577a827e534f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df44e59644b8243add9169dc71d8067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5bfb4057a2ddd89441f6a9b90386394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12cad81e94fb16ebd5acc2cc7eabbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a55fd427534b24f8efaa8dfd8e4cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d797d0d27c7c65d976d36364235cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092c6b730d812bebce448876038560398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7602e39b835739104093f4f428da94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f32d0072e36309ab11905d1ad73dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9f547d9a8572b03eb672125b883b0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e83111e281bd66ec78fee3f228932d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303d56585f1d7ee49f157ba02b5626403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3fe92eb359f693251f44d33c781ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f924f5a18bbda6c1a6c9f08525e3dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad92b1f426e39d763c5ee3c1499a9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eec5018a92df1f82e0168e4bfb71a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b6547ed9b64462422931285c74c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe8b595fc354b03a58d393e2fb1dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a38c11c523bb56f5f74d15408e813d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ad0d10157ebe7c1353ad9df46737d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86972b48de256c2ad4fcdc7fac21b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb19ab7e343935698b38ed79ec2262413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdf7242f3138f6de92d5cb6abd5c1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f56fd8d85a9b69acbe17aa26c9b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd87ad71393cb09be1dbda9e5290ee7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8d121cd2615b57f6ebb0340646db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9529d0bba087e8655cb2cfbdf5259a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09559f452c1db41352b9055752d76778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584175d3b677422087a2475355bbd4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3839e4220057c32799529e47f6d8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c31a09c9b1810843c00e064c008471422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b3b9f560153cd9ebb4c8efb37c8eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbc5f6a8bfa5ccdf9a114dc0eb3ada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce95a3f979b4eeec9a7de4672ad75f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a7b9ac120d08dca5e6724667159d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d59532ea4359427f259bb7d8e07ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa428601138e09ceeb2a36e5e74656b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff52364ca4e5904bff4e5a688c451c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7208354d38db9fd1b383de2e74fb2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55217ad167cacfba43b21091e0950218431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0443c98e9102fa5400ed986ed34f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d4e8af599bed0887ed9c360e23a4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d7a063c1ab7428503e06b8b47a9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d48be3903023cb20df3c4f8238e729435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e0b8e262bbd11c2014100adced4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ed1da254d5c3121a76c47505e8f71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0098d6ed4f5015ef3c61f9efae8731438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cd21ef2240aa929aca9b9d4721e65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01ef3608e6ce81012019924766c35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6a0033b7156ff5934428c2ec84255441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e959c333bffb3cd23b074905b244442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15ad0fc664d19b811ac37b93e51131443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860acd0a39fc52fb3e4738972e124361444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473bf803fd3a8cbdf760f394943e14d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57b2b20e85e732cc1b93cb13c69182446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c5a00e82cc5301c65d1011ce185b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ee757074719c9edc86f3f5ebe42b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4645fa109f3edd07f974cceda411ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689474b5e5e14fc4aa67f690b50f6add450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197cb53186ed6d66565b16a253d1803451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb08b9973c1af843c84f55f7b607cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be9ee93aa09c2204d2b485418770f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4978c203e439323662bc6342130c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5e53fdf2a02661634bd1a907673f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1119e824cc8002b203afa28aa988d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11470d3d88b5d97944fc36c69067a74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23f9840ca1c73954597316ff76bbde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec07b3e18fbd52fef3bc29f017d6f14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c5e6a5d2cd449de51de9c9f89a3d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dadbd685a348c9eaa0211a25bc8b4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339f09df7a3d7ac7db35c0fc0c1842462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873ecb0e1032d9374b8e73223169a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714f6ab55b997f80b48455204424a13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0fad9b252edb01a2bd2949fea1eac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994772530c86b1f33b51566ea11a2fe2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875801f9fa7d0872a16149827c282f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc92043af0bf4eb571429e7334a1f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b0e3de34ba083fec506473fd7188e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1553acc38a9693340af9ebd273a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26793d881f558beee856e69e71d346f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49f42821d89f164d054a0130300d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fb4c7f68ca5945111b6ac651d0696473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7a9453248fa0214b3c8ef8e93ac93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083b7ba596813bb780e4c078ea530a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c447c2bbfb85d7bb31c3d8339f8ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c4c4198b75bace02cbb2922afbe01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604dba429a1c2f3758c60a0e61ecf92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926609f1ef15aa2a2e7e436235bee17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f36bb70f947b00c0d2590df9e471480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a6a152eec621e5d55d0039922fa4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14f726488cdc0b835779ce11685409482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed4c846c159fd3a1c12eb314731de3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae224dbd00ca264da221e228eb03353484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f9cc49761fbf84bf27388320ccaa0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f45835a55a2146a610cd0eda2fbef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0964edf9fb081a2768f73d1b917773487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da35a289ae34fe399c9f1fc66ee565488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df54a83dba57bdc80e897754f9067489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206026dac82c6ac8c4a9296ebd3a9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050849dfe12448bedc3855c6dd4c2de0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155181fd776090028b7e19168f43c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00ed23aaf0498ed1fd65316de91d97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aba2b127310d38697add5f6bdf12b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa2479c3470ad154843a92abd57fcf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cca4eeb15f61ccb67e5f7a11671f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28bee3179ac8a004909335c89d8664497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe397cee3dba354501906a0d880b64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f001816482c0d32853747f63d8f481499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133edaecb96869d86ee03bed7fe96123500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f2e275d781a4cdc79314d51cce31a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b23ba22f77c243b2b9c84a2ef861e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a44f1f8ded6a8fad25912b06214b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62312e97224486e665b4f7a1499d462504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b24efb94ef46a31ce8580707b0cee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fd29f47952033a14cd5c7ef845939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d8f07d3283fbb2e9b3a36be942100507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d2294f10e4213a50376dc51823dd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709eee77db90208873db97044cece14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22319e0aed2ecc3a201cef7c3dd26be6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a10b659f68f71c06b5f30337ccd09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901141645273da9fe7dd41f9b393274512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75770b57cf3fb76d027193177b94ae95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082b02f6ae1a6f619a58100ac7d5d19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad04462572598a160a2bb3f9298646515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ad88e679a4482686892177c28310516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40bbfa28a39e16745a20d76fcb4400517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c084c9208bb2062a23007000e0d50e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897477f75b5812f2fe03089fbfe6526519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3bbebb374c1f679bd65f13ca94f4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a419479b3b56492b56e60c10f2f396c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa265015456fa198517cba261e777522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7c4765a5926f3364734d4c6638c5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91321e15967bdc4723279322e644b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010cc7ec99fa5fd7d0841c0eb10772525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb92bb9ba3f0a270139e41ee0f930b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd78760578496e1129a257729b318527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc55217fe69562fa46c74d14c94a9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1ac0ff305b9e71cf38550245ff4f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bcef3eedb9429cb6a5867a4e81b7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3a614bc320e830bce89885ee92eb8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55f9b50a5d8369e150a9270a1740f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56040f9608a32592c18c2404a96f276d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68238ad87e4f3ba1eb57df99b0d2603534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef1fba47014b68427d1f01223a895a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fcc1c985122402b4305fcb91bb1b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a05156636f067067af8fe99339a5c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72797c1978a461fa1df643f123146538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282af3d698597da611f9b9c2a6ea9f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0197cd2726fcf658d9a40a337500c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd10c1e0c57e1eb2ab1de5e371b125d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9d4bc7ab180e65376e9ea53885307542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3048143f1d8edf4a16107430628ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc3a57d71acee52a53015a1bc9e5e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a6f012a4bf918164fed33e9000cdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0bd1e7454fa2548d26c8d830bce2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5491f6bfbc15c053ba7c643a003e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6c2b4514cc4dfd88e536a67e7d41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda5aa743043d9f2e9acd0f4758046f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5981cc2d2c6f61e21f783b5909957e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b34217a441284b24eb5b155d293b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6b452df58d27d77b973cd8860dc24552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c04434327096a72ae0ce1a25e09108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030f800f0ded7cfdc2294e7d57ed386554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46427b9c32610b32c62d13527878a9ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d4424de47d47f08ba484a981c7ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762e4a26a67868ea91ab855120d9f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344228a8ccc5006b96ed40bf3bdf1203558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e337a5dba21e0f5be97f0564f266559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdfc75352ad948331262f2f41e0b55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aff44290b6637bb08eefe5fe02ce9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d2db94a2d2290e1a630ab5318b443562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ada053eb9c97a613d641bd737ec12563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b98ff6a6a92081a1d49aaaaefb811564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fccf52c4215145153bf87c3ca205b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21fbadfb7b77595d5770e5cffa47c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b05018c415fce0036eee3d87c8081a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd4c34752eb18caf12eecc8b8a76f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af8ccf8e3838b8ea18c2f85ae76a6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44f376e6799ef7f6761027ac0a5fcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363619a3f6d0bbaaade8de232f4cdb10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589e4aebdc351ebb3c712f44d8260c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff548e36c7efe882221b291c54a2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe1e1a5570f6c3707c5709084d8ad6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2120a8e163a2defb96da1748384336575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923416da271e3cd466d158cca45d1e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd588492c15f7fb42d15fa068d075f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589021b907979135aaa2d9d821e2695578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70558c776b1e1c1997db8c071947ff80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd4ecf561d92b7000b70fd97e6d513580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd1975a3daca9cc0b2de70a19586b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e31f74b675302d1fc10747989b12c1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60ebef20d8ac2f8a9fbeb6feb2f26c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9208c7004ab59f00577d5c4465ab7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284f67790a966d1317d080aee2440f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3e27a626a4181751c2794d408eb2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28eddf9e97ab824c8a6799263c7023f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e7cc86681eb5f97f033234dc1c78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6325109a3b9083d6bbfd2e8a94b96fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba35d165c3bfebba15fec77ef62367590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76027dcb3bb15b40f579c047131a4a06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e7e733ba59a5ef90cc2ba2df3f3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a47f67985bba5efb4c101c07353f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db226d3171fb5b699d0c8dc26bd844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e8e9abab5c520c142e008ea2b78f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a80ff62054659a818e73dd2f22c6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0936c67ab2adae3abb8ce0145c1cef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37b31cddb746b8f993fc283fa46611598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe636f914f3c714eb4038c97b9a64de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd646ff6612a709b031687bc0dbcb18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344664df7a1c64eef67afc67683564b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b382b938eb29875d258bb686e4a54602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d373f10401762e6852a120533f67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c1a09817fbb2942fd0bfb414e71ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd2aad9d1e8f7c55165dea51f39e5e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3d3783a6a18ee86fd6b88ed54f11606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbde3d8391699185dd163ca1540c68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c536fdc7ebdcd4405fdb800ae829608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc69439041c5e560cc48dcdcc97173609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ebd4c8c0644f64217061da8ebf400610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8d0c9d1a0d34a26d1b51e8949ea42611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb618d15136b3560f9c233afd6c4bbe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c9b195a59db47541dec510415ef60613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c882ea79657ecf8ca7073f7bd1455614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466e34ae2b4248635c87ac29270b08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db209983fdac3a6ea33fca4f367a47616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e502157300ba0ca82808fa1125650617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307eac853e6645f2dbd9640a5f78521618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966d05ae7b4404264801eaf97fa265d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a470bf7c8c3e3f9ba17c498bfe35af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca02ec541f7d3c1486570bcc96546a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954949f400a6237f38a8582b35cf2b83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3acd67279a340545e70c7580c520f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0a8677b600ff6ffc79a9c501e5bc1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03939574a6d725f4316d8936f721a307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093ec25fbd0bf5fecba20dd34cb4c59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ef1856a854c3ea633ced48cc73b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7386cc784fb9a3f2be3d8bf247d4e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688961c3978da7f7f1b68dadec17a5b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5825615742d919a62ac70f4069f852630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1714c3351fd83b274ab4bd2c67f575631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81572fdaa5d11ad52edcde058eef83f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f725c1d6e8bcb9e6d839574af6bb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d1b0945dc9a555aa5b3c6d9e240a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89e6f28522cdfe4a8b146fa72d2ebb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec926a5e9f3b6ca6b85207da18017636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ed5c61283e2096ab21778c9451fb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478f15e3bc895721cbf9bd1f030d18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03015ae8e2ec214c6b379c3ab41a5f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e28fd5fde60a9f2d22c9d51e97515640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fd8999703e44852216cfada315fcb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05502db27b145639fb9f670fd94a83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ec31cee1edc53ddb018319445e88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaa6d7576c20dcc9734f5664445ffe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0033b57df2a7736e56bf8ea0669d56b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd2806d9f9a8aa3a9cc08fe376bf05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2f17390dc76ceff65640cdff2559d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cb2975f02482ba42a2486f4eee5b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0ed751b0dbf42aa245c5f83f699c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d49a4a39ea3df98aed4992bb889fac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f49546d241e11c7cc9258e130684b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7003c483c067bb69c5cd86b65b165d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ace67cf8629c46eb3af807653893653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937fb2a07f7576b84396e984a1ffe38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209baeac30ab0ffa2209040b63f389655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee2e1ef36813133d22f65fa33d12f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bda86d1ded988a39ecfe0aab939da3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46cea05d83a26e1076083df78cb37658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380e663e3afbe43cca41e3dd2a71ed0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d7578fb5f48857d248b888db07bbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b24000893818bfa3da099e0c1d9a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b274e6e167c6ef59ce8ffa257108662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9672eadf20edd9db3a53521fdd65fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe84c0bf078852c9bb1ded3028403d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202db45bf68a4d42eb1aa1b37fb59242665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf25828bc097db67b0f7cea62017b3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c02160219ebf364d97aa1b6995bf59667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52dcf1e02870d908770d9a1c2a9df8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e4d171bea755b55c45c35eced962669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea7c7a60659cd29ac4cb05be5a57bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e396e4cdf799ce633c03a4659196c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945431d69c2bcc5ed777b781a1c3d85d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62dc22d13215f18641760ef423da89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea7bdd4dbf7d4d7d1fd6dd2054dd3f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8e1dcc24f105d8eb723cbcb3eb901675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fedd126ad190a3aabc8ac0372c352676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410bb6edfc4f15836ac4d1d95ac2d14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40aadaf7b4530815e03e29ae29aa01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc97ec1619e07015e8292e9242be60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630ad983d393b8216c7b3b773cd015d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36cd760335dd340500165a6e22183b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0016a495cae1b95373b226b58ed7f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98baa37e4ba234caff6e469302b8c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7440c2f3dec436c71f33ea2fb7a49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4eefabfaf4c5653cd4e928415d92e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696b6314907febd550310fd22d2f6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796fe0039266c7357d0580b0a1a12b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b128664666e459a7cfbdc2a35c9d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74546fbbca5010e7f20b8867711345fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ec33544a14fded4a736bf41324e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d32d13efac22728536b91fe73713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa158abe95c2959b4859bd12fbeaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ad03a6e41c65fa082fc83ccab0e76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28565e257ade6bd35ae2571f8243e3c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edeefb4f99756dfd3b637c02ad9179c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b0c9829699b3709073fb28ecb1cda696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17efec48429b2f3c38bf7b7b54881d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcdd3d57a811e049331068e115b806698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d651495182316d9edb319917783b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac77c8f1f35f9e072b89d02c0c50f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03172387d0cd11068e6e28a5bae98ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d05c253d9317c7771ec0cd3fc5e7a1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf2c5a867a95edf31af5beb4eab363703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d4b262599c997c8c31e8298fe6f2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3248ec72534e1479fc6d5bfee2a0e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b7f021b5909661d553ed1cba26606706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dff0907b6c5b68d425774209239f96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623af6f17ce5fb2ced621e46d8af40708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e64d56f1b8a475e55aad7196dff59709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8676d768ac743a9672644110f7423710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93061610514f953abe186a4955d7ccf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19582192a7274a6e93f916c66b5ebbf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d7223792108a461b91f55879c4a97713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d43c035c4fb9a54c7fa60304c2f0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82046a41c55f86088307a9c843cb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86e0f2ae9b3e862ad6c04cf14bf3cd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb3a5e21a90e88e6c2f3de6b9d7454717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198a682e2b7929ec1f2486fa225fa06718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c96b9afd77b4325c019b9e7ca547719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df0d4249ac419866a0b802ca364f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacd5410165d463d4d92169964d9388721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747651a076f5552117f687b12e8f67d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111c590fd987d98d8285101eeaafc30723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d86b9d94c01291af39ed260785c5a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6c3fdde826d81d32b2a3729a7d8bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c905d5fd79038f0054993e421ca6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be14a0ae37e37a9022c6f8c180470f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad116e59deda21b97382a1ed05ed86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf46132fb1b4a50cf505d24c5fa21ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54b42e895379ff559701d06bdff378730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace899c5de66cdc037d8d6773c38a26731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20d898900a595a4c4ed703e064ceb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4ac97735492cc3a42148ef168bcc2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79148006f1345af56cf288592cef92f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5a89a81c970d2dbf80804d4216773735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d027888d9237abfbb7a3715960762b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac70dbc76d353a47dec5105be04663737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac362387dabd8f9dfb188a01df7287738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c153106c386b1620c70b2aca035ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a60e4fa1c3d795c4dffdb7f2dea68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d86ee702e2e4e3c120376269106238741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3667afcc12b17583906b91a8040b63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27924c98f5f56590506cac88672d1268743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d531684288df37488942b9b4aeebf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187dbabe30224af01d0af3ccd42d240745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d58451de24b9fdf548b0f84ca59f24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be5f24583806469ef009165872a3d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7cbce6f2c123b42e60946df88628748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcca4287df8e645a795a6d46c21bac6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b79432e569c0c3e8f1ded32bab29a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ef9174e5d26618bfedeebc7f5c7bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458caaf997068a33b230066d57d4e8f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3772aec1c23a82ffcbc5cb244120f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671557edbb738d2d9d86f146514447b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417193dcf639e2eeb6556fbf7728fec7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80dc7acdc2f17072cf368d414f10ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effba6d73dd4c630e9fcedc68cec813757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151eb19aacfb51ee324651f10d5d82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fca1361cf1d7401241e010a4854a61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6419074fa270d3aa4022773dfb871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fbc311af81f4edd2baeface9f40a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0860a22fadb139da91a1535b27d87a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6038ed9ddca9781e376687ccc4564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f34dfbea9ae6b0f264d0042bf336665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f10fbe02eebde5c2dcc3da8db325e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72980a412f73ccd6e8ca4ba5441b4bb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1457e99cf69e968500018054ba2ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730b94b1b9a55033cb28807019628a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea34e100a99ed0f8e2570789015ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac195121c3ed6e9079e1839a36f99cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9ace46f8684b913bb6c8da44d101312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015c475ee8236c98a039f6ee121bc1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d024fb5f624e08844fb793b383d7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c729533b9557a1432722e22d721315515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a0b3080868b723342344ae41d018a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa83299997d84e158dce33c39a5db3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d880f8d4f3d83b6688390e03a38d8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2ce2744d7fc412ce2a6d3d2da062719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7801ecfe2c663bb5e1f362cbea6148e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bb82af88c98de3fb643c626533fac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ff3c65e590e0ccb741f2491b997422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229319fa23850fa4f4daf77186d4a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f3d67cb94347b564344047f36b64b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a455fb14d50f4876529534b07aa239725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e9a71b46fb8b6a81a2bc17dd46bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c357dbbf5c625e7437b4f1526a32327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f68a23abeef262a625bfd40a6a58e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c53670467b3b0c53e722f1a64dc6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caa45f63ae74657d6b0ce312099ed830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a19aa21d800e717ac701c82a04d3aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46d9c9d14bae880848e85de018c79632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad605d27ec92e0200aafb877338f6ed533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24774abda1ac31ffb75c9826b72a6b7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf68df9e07e054baa7f46a3675aff735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e238153bdeb3703dfeeb45fc022e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b464d7e0f83c20004b8ae9734f035b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caea4428cae54ae7fbd48e29fe09d4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c3651b6b7817f33d8616a57b488d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb11b76f0d6aa42195a3250373f319240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873ed7f7869b5c76497409f75aaa9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671538e443e4a033605366fdc881cab842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1115526da23119d6c4401112dc90143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76387d50012175e90cf9854d535be69d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1734bf4b55c7a7852300855ab2549745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed650959730910bdc3f21371415909b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eca97f6d7cc7d2e771bb01a09b6ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d556fc3d76977eb03f71fb86b709548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04e907914b10c19b89c7b0aeaa040949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902271827b241c51844bf3099166a38050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043e8fe0d4b3acd25b0b2c634795b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979530e77a62c3e984046e6e9e00df052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffb25ca84389b9655e57dc93a3adca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fbcd813098e1a0d6170969ec17deb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f4bfb849ba6b186b9e9e30362d3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a14e11c55a84b3052d442c8f3dec056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f94cc2e4539f8f0cf918e27203fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff3c7cb8008116f96abb7bc903170c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670003503d2c9860e9976d34cf7ed9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f3dd1882784c1e7eb5f144cff52460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1e95402318473f51767c6cfa4b99e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607c7278b0deaed797526644c7083e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053ceb045cf48a81e15f71d5b5e9ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb668fb2a1f87cdd562805c5c56853964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f1f02cdcf9d2e76d4dbd2d875f3af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b7ab94657049b8cfd87c32ddfa07966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeb5f5df582d0b5db1abc7a29fbccb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc51be573db221592a58008198f4edd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc90d112f68d21d73a47a10c8f447a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714611d7ce23b64d3eadb8afa094cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10df3b5559b3996a05e89206f9ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a840c99a8e493548e712371514d4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfb236b4f6c073d5e351a51330c8aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44cde161f76a0d0fbffa65186fee4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755695184dbca0e297ab91a075ab3b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a4038de8ee2926232d1e2b0e732e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b3e3d196c32527eb865c458019b8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c6067bb2be879b7864eba8d45b3bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479d357d22c0c6c61f0eac6d8e593479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77290a90d6fcb5e23d0ddbcc39288ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ff24ef743f73dc63bba65fb79d93c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd85ffc38225ddb734d7b4675bcef3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b9da8062f9dbaabeb4cf3f91ce2c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df3406fc172c645a6774483449fa8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70438a2224aefc702fe5346c9a7e9c3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d7698c3efb7db6632dda16e8ef15386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf09018b71a61e941d9d6a993fd84d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99181c0e8fb78175602f92dba4bcc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931245a781e20c673989d0461a59ba589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db4da55fa914a37a435f8a4f849dd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749922db55382ff6d06e0175b08df991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47ead1e03c7f82eb20b822208a4a8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cb190ffbe08339229100921d53ade93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c5ca5a00a4946c7ac09305a918dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175626da7ddb3756068d7860d62a3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d92d02a0356994a310ca369b7d4a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ce4286ef2b9f86de1e21eaac0b3b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ea28e11f8ea0699ab554c35afe36398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f94a5e5372a5e7ef596f279132d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb2be897d66dd9510ce8e8f3669bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5707c54cbcfd37021343df9b669c30101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd316429901ab488ed14d6bd8d7f605d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a05bf1e82f8c1bd5656485f76d49e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f336cd17fba4e67b7510e40a62e5ead104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50defea978397633aa847028949db8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d8254310aca559b1c31179420aef4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d771161240336a386b9f10f8a9a49f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389d7a4e5ea99ef019f661144c240e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab9e303c2f6e36ee29d37fcee5408109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738124154bce0f11e80a9000bff3878110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e022cf2dcf20145ece533ddbe827b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad690a56791c72bb65b8249f13823df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74ab8f074b7d6d51d2c25b92d8f1bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f76937ccb0c70e614ae15aadb13020114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1d1e95ad542c4c032ae8c46163c85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f6c5169775b8146227713877584d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a76d6b766548bb3d0f86e80b7af96117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d19b79808c4eaa5cc5b53f9716318118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0697c734afb81deac107383b8f3f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f582f55a9ddb15c1dae590dddce5d71120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd3bfa63b770f0b948331620c5ebcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf613e1be7ea88c464f68b6562a9fd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6072fcd9cb83d6b77413621ff4dc36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434abb3af35295a18d2afae9af8897c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6208c9cd602bd1b4991899f927078125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea283d397352324af1b5efa6e8d86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79903babaf2195f5e91e3b2e2de835d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151b6134aeee2cf30c8fcb23e37e62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb999917813f77f5944bd58a9d8ae0e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4d13113d8f204bbcb8ccee0e61b53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5713affd5d5ff0b5ffaee1d3ec71e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585230029d3e5866e6370c7632bdb5e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c78afb6d472a20a6277ffc6b80aca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ff3278f0194f26b7dbd4d25bf5bd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e187a03a83a08b44fa74abc07cef67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a00ed4d3175e80be685027b96a2a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ca8db449607ac1c5ece7c5eee1420137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2dc023ba1469148a5eda6a7dbd9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61048a9bba5fcbd9c0bde7a9d876d916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ea56ee9cf239ea198af4f6a89647e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeceecabf63aacd4f92c4ae72bd46f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004f8ff060f1adc6a28d9596bc02f14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1b78c6698625583f53de68a1f096e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1455178b4c641ebcf43397fea0ef155144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e18c1966ecce4b305de367cb28a51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2ed68b28ed18a9893d37f40cea4ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c599cd684e44d51604e2827789ac66c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5bc1791aec86e705032b2a914f31b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9a7566771ff0b805c1dd070f066af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601463f20d931eed6b34d8bfdd5fa30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c54f34d576d0d2a4a1274c5cbdfb2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42ab44608b48d530590ac790436362152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02105504a1c0b1e9cd631eb1631d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20434eb718fefa07c53589c4003c967b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af02d35047e7532638dd02f99095f5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6529ea2b8d43acfd39486617704ac6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a59801fdb07ebc1f6d9303fbcf94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43361e6973f8d9cf5cb9cb3ab0a0e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844809563a14bd0bbc9475aaf5484a3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b240d7efa1c70e87def40e80f45749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2a637f3511e8043bf5f28afa7d4d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d359571aed5a0809b40e2bc7c8cc33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1f06dff3265db028b6f168642c3b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e1d86329768ba6bc2e3d17c4cad3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e883d97530d76d6960a155f6a4721a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f400f7253fea5984712553e90be4dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107007c061dac954cd373fb2144ccdbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0bdc1c4c9706350aef8b694eea95e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df276e46873313392c9934b5afd354169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cf0aeefbfe0b741f416e06b05fab5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67356da0f472f75d332922088fd0b1a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476500690558a403d011c864524dae02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193cef27f70a32a6b36b4833bc2270f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c15008945aa39e271b69dde681f87174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca0e3f6866fb313fd7de5eeaafd31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be73de904fbdb66f68c055b29c54df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed1668c6d7151cae63ba357710471177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baaa813d826a1def304c06c2abad46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd024d31d56170a0fc1e28811ac09b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3775a278a91b89e68344fde81a0e49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178e727f2639ff39b0cb59d2af35b33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c952fac9b8a1e6af998a6c928d5381d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c73b4cf439bdc79c86ce5962ebc6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c3639d4ebb1edb6ab55a0aca8e198184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55496d7d76475e0d1735a7937d34dbfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e1301fc6701798d26dcb5b34394af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870853c8702a0b3d1bade48ecb91bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb36fda512eb12f5931f4786033114188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a49cf8fe1c6d3b858c460abced929189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9aa7683540586970fc30ca3cea62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569faf9d5452c496a92ae0ca50be5b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c078917d553342413603986ada84f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a61ed614b242cd1943869685333b6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555acd690bcef999fb0019754e1e423194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3097af11e90690cc50a77caf740e9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ed1e8c468b2a18494647b2a244ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08b2e9b2da49dcfebe74c71c20c515197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc326d5815057885417269f05beff98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa51ace5bb1c61deb261b6f97e5e97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3378edf4a701ce874a894773c037200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7216cfe3f4cfb60e8f780334b03bad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf895e48127dc84d557255a69a69652202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9a17af867a43b0b47ce5dd3b1dca8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3de25ec9b22496938f3241539ffdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a847707a85393fef567249813c620b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec2d794d0d2e82dbeaf3e895c3344e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b201744ef61ed752ec0760f90e631a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9949a23ce634636f8a5b6e0aa02186208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232fc30b5b775e760952d872dc4d728209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe28f52bb733e7f701200561f815e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957294a7280abf060fcbb1ef7787ec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c5dea8bfa72235910211d391f6b1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9877d6c9188b811f71fe08bef1a3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07356d7f1c077b8cde55f85092de8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803c6b3d72a994882865566dee6ddbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d54922eea45ba322cd501627543f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9c2c9dc62965f9653d137bb4eb026217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2af751922b4d5cc4c8294f2bc1651218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef21c557f745cbc80e4313ce4c4b47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047b6303e984a29caacb51646b8b434220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cea0019a7b7636d7925067215451b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e15f956bdab4b5731c1da11d78fdeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9b362d0e962cf1a7e4fb8182161a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794a88d82784adf1a9ec51d76266f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67248dda4bcfb1c7a4aa14e4114fadd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21857e01ad870e0950368f63e2a0325a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da05f50ff3b2b33ceeb1789771611b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa86047c8c05b34d041a46d3d5c5ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2c29346159672403134668274671e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a94c34c42256f6bb3502b798e4ba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035f69d13bf470629a585a713cbcd2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc303d962d29ce8a90ef13f93fa86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b04a8fe78b0d1c3166b04f28c4007a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363c4bc3dfee855a25aadc83a671bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d449c83bb2345b068c82f4ca8e93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc660df12c59fcb1b4094d5165ff474a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0599130ce034c17a291bfee4d33ebd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6eab6ebff687f63fc5fb74bb5c2a45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fff2434b940409a61639f7552f28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ff0186cf1a0831fce2ff8211eed16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f99212561e2afad1c118ddaa313e57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b207c1212e73b9cd42a151f5051dd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1062558c2c2f671853d4ea13d84b284243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb522e7f2720bcbe9c683564d40bfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611541caf6cf7caf55dce7891e632c8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a7df85b5f5a55f7a89d77b5450d98246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495b03fd64633de19261787c6875215247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc2aec81c679313b824ea7be8f6470248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a86b8f93201f077f06a1fad44a4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1863cce2f19d0d4c6a5603f80f2154250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a165ee6c7bcc1540889be4f700c1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f075374ee778e140186b5d224b93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a0a2c0e0d5fbc81dd154c9b91381253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5a1c6b9dbe2a8a559881c859e2e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d3850bfdf1dde0131af8b128dd73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d30cabe5b944b47778b93dc0e5eaed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c4f68b5b13f85d18f052dba497485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0712eef7ba85d4d78a8a369e0cae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b14b0af57baad75f507685f125776c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb26fed18aa05e3084407c8ee3f9fad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409a60947418b82786c2f689e64b2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a5de1d9eba28072866eb6df3ab8b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3031d891a072763da1231faabb204d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97779edb3be8070bbff2928a63963ed2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43891574466098494f08aee7e8f5d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc0c0d179ce75128c57beb17cfefc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9220bcd49cd07215a98ebd9fbc734c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ca80cac8ee47a1815f913fc7ca60e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10707de73d4c91bb633cb17e9badc494269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c6fcabb3e34bdba2c0ca56fa3500e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fbc8f138af321b686b1e7ad29eea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b656e3708b567dd0f214212d074bf67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9eff5aa8c8f98d8a27938f9d5df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120b4fe979df356cf32516780bbcd2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffd7f1bf610667fb74bf4d9e745431275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5b66b29a0069d6e0eb1f55a59314e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14376596607a1895448c11d15f619809277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63880c8eb43c1969d2e1ed68879c98e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957bd3265e9cfa44d2506dd51baeee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958578cbeb21b11f6de8c8cc31f2c80280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea8c79440aacc7cdd354c8bf1425b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16bee57fa237bb0be89755349db12e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f4253c39ea714c5873ac234302407283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2717a47918c9a335b0fc2075e5420284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073e8ce6a42a3f3ddb8e1fa28ed64c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e9a2b61682ec029ea55c42b7ca09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff253bfa757888a92d361fb515b4cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e1da499cd86102d934278681d829288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88299fe463718224312e593e2cb50800289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a1db3ec8fc668312aac3d086503a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd725a2acc2e5b108a87ed0e54a4c4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5491ba04fb3827a524b9a593b055292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a79ebd209ea4838ba9593b7b128967293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc467d8c468c98eb1d3a9df0651123294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aeed4c52e5019eeb338ecf189daf41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53bfa3939638dfb88a48c8416b8403296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b695d7da39a43a383d7bb1c05866e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef219199759d812bb4db5d17653cb6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ec22eea75a8ffe68477f702e952e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb033e66e658f2cda59fb495e4dca4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371bc51e8426727974dc221cc4e68b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d496923c0a26e633bb8e5e6f8c21a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699351a00f1e6d3a22851a6442af0e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e1728fb3e913f5cd50339e906a988304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997bee1679e443815885252f98c331e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d5c1a6a51d00f8cc49429877c716306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f557bcf12721011f9d89d6094a5f00307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8821ee04b037bf73c37df463d0770a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22839384a4e0c01832ad8fa6a460867309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b50021279031b920b9beaeeb7e8d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42903912b06f11ef35abb572856a1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d50ec15bfed2fbb1883fac56b517312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306521359864bff8c3800e1f2977d85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c28ee20648bd5895894954240251e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde241f536409695bfd9987dac9783bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ce53371a1d953c5a6c312f00d50f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5862971f4bfc98ceef6fa541c8a9476317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b560a60b7e4137f76c4fad64e5561318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15f65a0f871fc5c8153362683ab094319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fb898d0f1f1cc12c5795a4538dc18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723d6bd9e871d4a1b21bd7a41f25744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb96f252d485dd63687fc08c5dfa8ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4f51462da6481cc4df124324a64e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f53531bbb37b252a42c3aaad45c8f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4de5a303b531df27dacadab181937325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef057df50cb40b2dfb7eba69f9ccfc8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d90edd3424df39f4eafbc7ba904455327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a7f09b2fa5ea7629762b0639daecc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ca9a283021b9d1f9d7e6009a59fa1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15369a48074fed487e24fa3e8d1cb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269260fc172790ae69bb416a8e8eb8bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb437998c27f00a09bd43b83d849945332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de41bc5c9b09e1a44302fcfbae4c1a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7f770181f42aba21d70e3fdbd88b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac674d03ac71cedd4a644eb47265da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef2a078d229804fda6fbfa71c3897d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974e9f6c3afccc61472adea655c6c24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1d1df15551cce784d793cdbd54852338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8555b350a3de1e240c8dab31a02c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9515ed9d4eef3b7bf3f069dae6c6d81340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f785045206f7ef6feeb8a139e7f4c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a48f459199b0063578952bee4c76c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697705a2b3ec4f186c2efe0271375034343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be608492345fa39fb478171214332695344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8fca4e8abd6ec0d97aa8e684d0aad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5eb9482f92f5cde97968f538387b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245645d2824bc02e572555eb91bd32f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c6b7e934d50966ae351de1eb1f92b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b06ce01a56af2526fd299147fa334349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe252ccfe12d0fd9fb5793099d5b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c91a53edd785c8426887d1754b6b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df73afa98197d870d0f98394d0f613352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf72dacbc6f39463876bc217446752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cad4bff3ae7642caace966f697fa6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11e4e087adcc78677db447971384eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6174dbfe808994ec9dc2d8bed1d424a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e5ee67f236a2d9a52278c63c0542357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcd3b22416e956a429fa9752f37479358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f9e8e1aea3cb6d9f00275691b493d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1367ebf8b60f426df789750d51fde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c071f742f727f1467f5daa38edc8b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc930d61f64029c526cc4e57a9f5a18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d183cfa63fd99397b19ea3c60f05c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555729ed5247253c7916cacf593657d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0383d0d956a1912e1d1205c6848ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929281ee8c2847ca37a6dd766944f4d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebe78df4e66c622cce23ee33512730367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a382c166b7a7460550943a012df80a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91d0921131bf417369de1e09eeb834369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc142af72c4e32b9d20a230fe283c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848104d3bd6cda0a8a0978d82ef77a5c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455469dec98501024975a6a3787c1be3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b21b6669b9e2f7c0013095501e0a30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55b489f59f7155af7ecd0cea971c1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1a0f328bfebb208f0485241605ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271bd89dae926b4155cde02aba9271376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108881ab3300822cfd14a11ca43ebabe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173351289920d8d99f6d685219afca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae88dae802935c116ba23527617380379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a076f9d22445094dbf59fe4f22c794380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83096e3f05abf1b00b983c1f1e4242381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec971329348c5185c21e0c1fe17030c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917837435d4a99a1160ea585c53737383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36739aa53ca7b57237f19d034089ef3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13782f7d4c4c373cc072467a047077385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25353b78848f2c673d8b733ba80e3c8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f59b348c1f815dca5840e8130116c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5e2c8898844d1ff7813af54c39a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bfd07cca85b49f34db4601083ee2f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa067a9d372a63012b11b87d5c84fa18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2c46d2d6d2c9b4e9d2d052d73f3b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c774f848674b075b05369edd1fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b779944168e20d2cd1a7fa1bcc9afa4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948f2445dacfcb0164694237fc9034e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0666c12988300cb025e282e0a271eb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddaa2f09f38e1bf875e816f7208feb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf2cc0e91cc04a19dde31ddb40ac2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bfcafb207d3ec1f7aabf7872d2d05398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f618bbbb0944d3cb4f73aa1ce6a103399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb20600fe042932cff26af97e75b67400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b7c4f660c09cf5cfca3f162ffbcf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e194e2ad8fe6d106aad03e18c94aa5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40560e6ba99e3bd9f7792433a75a1449403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de473c131de0fdc1fd7c3917b5f58c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3252d01e7d539da7b7def3101c24fb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71a7d54a5ff8a88630ea5ac143604406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172919261f67a7b882cee88ef161a8a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596395cb801b00395acf4077c8f8d03c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409178822149606a4e9ae4c390a70c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f34bf8824bd0df5454c604e585ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d18678f99f0286a07d8ac2cdfc912411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7e34c9d54c4948d51da80cd6de94f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4f20dd3398cc999cc4e149495ed09413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821b9db6bbb1a9477b35db71033423f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1067cc3415bd63db2d5c3b13a9d1548415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2866987dedbe76caaa2a87a591742416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3745b6843ea877a888c542be5478a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca76d06fa2f0d48a2b288469969323418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77d531ed057085616519b25bcee96a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7496899747d7d26f502b864572257c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f12cccc01d22595ac4886bef727308421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8b5ac0b0f49b6842767108039ea26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd30309cdb46b5f0a4eee3e6ca69b01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d33d15ce701f6cc2c0ea837c7e0d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf50a657ef3a94129dd63ed1062b602425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228d8a5fe54079a20dd3e37655e39a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c8b7d632287c476d6a6336b2b630e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e09367e6460abe75a1fd40d5d7153428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998dd18a3c783fc6cd1bd024595816a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3ce4db7d0e56b14ef5c26dc1cad73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818d7beabcaa72ae47d2c625f51436a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325de7e8e26272a98dcc61347b0e93b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c6655db886eefdd319d7e74439f8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c4229a35e612a96ae3737f2baa683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b6ca6f14c244446e1693c5b61b9d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76e1434a73d2d6cc40f1ef8510af34436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd199e3877804a98671a409b96b01e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a6e8a723f5a242e3040ae41d8236c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ecc5f3d63b8dc2aeff6ae180c77f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6fcf96627f09c56332a3ed11a06cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103a44445a8b092a7a37013281e5f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba261587e96bdd3c2d135d4045281af0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8474cb27a7fef9b123a0a8ef0c325443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bbf9b5dd0236e10da128b7bbc87b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4700258cbfe3a4aecf00e9a148a52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc949a7a413b7069229d9bfe81eaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750ab16de5b098110f057be3de23111447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680181a3b0c6514a0ee36ef78174531448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951766e7182f0e7f0fd186600308ad2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb127d8fd70c3e01462f9925e08ca141450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d6e9cdd525a5274ae0dc64eea4565451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f329e1e6d1270da4f5d7dc4f76c5c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05be091e864ce726b33d0f5ee663105453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cfa5813236fd260e554f98ae654ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8a56399e079cdabbed75ae6a96d42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccf729395ecfbe871799f819c79e90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f5018f838e520899860fdee035ec5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1aa40a079db8f872e2c76f03f9a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e3dabd5b013a9c3b387aebc486c3d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be71dc9bd3ea539396fbb987e802acc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bd5aa7cc88936d343f92c3926a150461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b4a6b5cd91f1a2469a3ba232b3ba1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0141f756dbc612a0eaae382ab39c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deea0331025abc0f8ccbebcd48e0df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911bb424b2d974ca0f8a626314b6295465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8f541bf418ad8b3b2ddee38f48d37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd14f2cc6de92cfd2349d7e5ee55ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccf7d54d25fd6b81847288a1aeff02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1cd4b076aa521eb716e7ba249f9f0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed3307726da3e671743d2b7aa2faef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0082b36ff588aa037a0a0dc7839066c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48a04614931f56bcd5d2f27606e888472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff931e65fe80522fdd389148d21df9f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf211d9cd00f55e01d89a5dae7cfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df04693f30f6a61d2f16e9aceab391475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bf71434597443c4c845c12fdb3149476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc494060f624596e3ac5ae15251621d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfb9b901d317209ae77f020dd65cbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938bf3c9249a024a49da33f9020e61f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b98cc60974ac83467de354b9281ff9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577fe932b211cf9b24e658641109c40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd819fce6b237f57c8ebe23f546c45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233211dd88d8e5bdea762013fde6ef46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306aa67c1e4f74e7d35583a83781650484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c21e244d12a5f4b8fc2ab2f700a7be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae3642d7fcd4388514d93ef046c978486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc466f018c43b9edc534758ae7936f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e641bfc2e1bfbf7b3a9197f1e62d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91233667bafa8339ebcfeba65d1de349489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7e9ccab7e7059c419e75225c33ef1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c493b3d0fc2d34bc3fef9c216783f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef44ca5a956cd89531cc915873607a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08855e1fc6dd91972145920bab61c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2226091896b7d23d535833ff4a28b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1da778db67bcc90cf7646d76faf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd988eeec91e5bf6dcf15d3d6c6a8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783bb4d57ba2062587554ee66253678497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542ab097b6550c8815652af9f8277d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462adddca1daaf436c338bb4dfd2c70a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b78fa653764ddc930f80f88b53f0b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f117413cea90d8935e91dc3f9833501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e10db2ef0c15721c78545129fd04fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b55a85b4b2030ba6cc6a6da31db78503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb9bed8badc2517dffe189eecdffb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cbd587bc4a68f43db690ecbbae90a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4818bb84c9edbf293c941978830ca1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74505d1665bdaa4c0d205c22872921d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef95326736aa03a17bf1b90d75da5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed71b6d331843ad2f1977050693b698509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c0550c0d81b31adedc9b9fbbca985510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123f3da96e0197d4be5b65318b01261511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01759a0349722679c62c0c3572becd03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d758e947378bd179607766d0cc4e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad5885e8574e479db731dffa1f3664514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32931ccc55c097be29febcaffcfd8d5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b81d454899c155007a7f9d227eb270516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5774bcd55c5f5d55c6971c67ec838517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9285357a6dbf37b1974a14a5651dd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32865349109126b05f7caaa0a3052c68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878013a1a7be9437f8bbf448231c2dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0397fe32012269da0f6d1b578cc471a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd7d64e07ebc652e86cc56c7d1f61522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e2a8dcddf72fb4960fe0fe4cf2a77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da37209ca595ba7ecf1063595787b28524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e9b06ad2c9947185d6f5c591006d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc736e5d5c94dfed695b4c9bdad2639d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105d9863c1bec7d89210ef62aaf1953527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235d60fb788d4a33aa2e8cd8281079528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef51993889cce058831db88707e7db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4b41564383d1b1b64fba4b848831530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0018f452c0cdf472168f81945e888d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe5cc1706c075caa3b0011b9cdea49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386a4153092c23bc1cb1a56a76b26b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac479bd03dc5a85ed4c9008e60d2506b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86599f3220e35d7cefc09764c8dc76a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ac1ca3bb2d6567121fa7ab398f32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8691397f7de5e321325aaed74552c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58ff51344fca556b4944a70e48dde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086a365e6fc2e6b71ade465afaff139539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067fea4075a305f0bc544d4dac1431e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fff6542ec4862a802215ded041642a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7281f4ea3e19173bbdcff17077057b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5972528c4140918fead4881cfd09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46ee2f9e535f8581b73776ef616bd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0698180631b8d4b8f008a6cbadc0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566055af96f3fa853d5fdf3dd6a6514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff02030228f09e62b4d0d1c93dbe11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca4cbd317959874615aba3cdb9f686548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb7fd7585abd13f723fcb96607e9c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62926879f7435c0a07a9b1ed7fa6f7d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5155003f9045126abaf17050b010586551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb3d621a86fbfd5d503f1056de57a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d970604de37cb53c0b40636997eb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474dde410544dceece59fb92dc0f259554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cf832e36506bbc11942f864168498555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382219aca915fa772279c5c4a9264f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd26530afbe2dd2fb75b2104892bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6c941a9f318489fb5fd08533a9db0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dc986da763d6555325fbfd609eb0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d276c5bb7c6255f417fb7e2fc10087560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3296e51011d9bb7faa3956497c582561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fdb5c9a03d956295fc351dd3855fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173363ad48c708e8badc63bb8b687f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f65958ed39e6b851a048e1c68104564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6ed1ea9dda0e13854f236532c0370565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f78ad87bcfb78ada24fb0d542ef18d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3ab3ff7e6a54d5cf357ab8fafab3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c533adcf6fa527c09c6aa8c67e3285568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ec0a1c588c7f92e65b37f6bc3f59569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd68aeb6e785f678cc4698d33c3c922570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff743d79778f1351029da5e5ecc9991571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700868102035f0b24aea78b9a59e4f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5e1616d6291b99581c1debd63c97d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8b1b686789af9f1c4c07d3ad3f0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e4b8dfd0182bed87b342415c93c48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd918d4a7a7a436761b57fb418ca04e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811aa6fd3adec385913233adf6e9383577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03c61d9913357bf6a60f774d63035b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b4f3c830effd055bcc7c70b03f88f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4aee50db4c7cc70b4218a3a4bb73a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06aefaff27682ffb834c3a4d8dd180581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3b414208d652b6813ea228a147b47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e3298d864914d5a02b1553adae6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a158c4b6ad4776ebce0bbf4df07e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bd941eeb763775d3be66627ba4e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795d2ac548b0725bc392b3ffffa656586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28fd3d9a9c71540b69aa189047bb4b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b382bd311abd5d39de62b6a223e854588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84420c6687cf9a63d3c766b21a69ebfb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87331d418714faa2542a52a369a47e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905868d3488a094abfbe2e58064d6d0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e64da0dff0995917efaa40afcc9bf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204a9187f2005dff3582e56a5a7eeed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcac59386df2ca1d1901d35b158b27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e855b0574579470dd612464fe75f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01164ea1b1ea3c5fac7c3430da7ff3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714ffca56de7af3fcb4e61135a12488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ef70b6afc3e248f43008c75db8245598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691b91859f484913e59122a8bf63a7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c0259a3c76a7625775ba913b90f32600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573f5bc104b8681fd2a8e8dda77a0c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7697389b83320fc04e03442b114185602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b8edba082bdde22366dfb497ddf4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f5fdd8d535840d0d2ad8909410a3c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d84cf0bbdbb4bad0d4bea9fc5978d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c7a3a35fde4ee3cdb877332d620f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dc0affc3fddfd194a087261263bbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3a9851dc0ee5cde4f9dfb525ed13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c518d2108731921e4c6d249735efc5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd288ebbac104a4bafa4884407672b7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7aac861427b3a075b25aa2b56e2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe32f551c88902bd0ed4c9008360eb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50d19e18f7431b690f9f8cc6ccfd00613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c146cc0296173431ab36f765db75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca9b0ee27bfa6be5a2c57038889e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39415ec8cb3dffe6a245b42ddd00e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe7b4a3e83b0c95034d6930ca7730617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26c28fb00fa94d81f1ec87fe7ecf9f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878727f1fee5b31cd4f406681b5704a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398610b6718f5070512c80bef1a9625620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae22358994e25375e27f92fb984f3e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aac9e2fe0d3ebf2d2a94bd3f676d08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fadc00883d85a14a9321af29385e87623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9f9b378e23a254c616aab9512b55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31061c5bde9be2e1ce8065fc212d6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06162fb8bad320b63ec615568ee43d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f763399ddab6623bcf0af16898d485627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54276dc620c91acbbe756756d3e8b6fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f25f61a2ae3f330338be4fd0a1175629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f64a18c35e731619879f8bdf1cd312630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c241b476c7efd35016c31d0f8a47bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b8a85c36e55bf0c6d25977885cf53632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d1af16b8b26817ae7a9d5d0023dad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc53c115ff92af7e828dcf9790b2647634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2ae161b4c733ffdd46a336aec3bce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d01daebb15a0a066ce707d808921d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9de748befa00e9247fb46317b33722637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db3ca21c822c0f46c9f00e065ac981638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4eea4fb34394e1ce31c3c6d0bbe1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd142462b4b48a1ec9490666c39b42d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2099a23a0f7579a43aa194bb5ab55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2adb32fefc3d8357b3820e806e2c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e71b4b5354971b8c06e75a525fc17643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558df7aa2d55dbe9a3cc833cca6b0ed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98862967c47cbd8162e1c406e7bd8436645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e748f6040ddec1fda22d5d700ae0746646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc175841cd4667de54c279eed70d926647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1ccb5ffe65dae8cbb9ea6c44b8eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dce769dacdf4042ff8e7c396bcb84c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762a5a60d4b3da2ec358b77c5715d7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2952a9c086e23fa67230f69a17f884651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091542dff986bf1d4f7b37b999cf98d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1fbf1b767eb155f4a53993c1d3d00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2b719c08fcf9087aa957355d5fc3f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b0e08bc066a9fb7ea5797619fe6d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce8dcd30b1b5ec683dbc78a4d22e86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6626e0c83547dd3ad8a89883e5337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c39fce745652e37b05817a670071ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ba1fe8e194bc64136db0e7d7c40c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1276d296efd492416228175dc02b6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b88d2a035a3e5a4e9d4f33a30b97e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0fc67416584601822bba25d7715c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010add89f4d617fd7dfba0b690180c6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b77ed6c698e80da219adb0e5ac9ca1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f189855721ea83cbd46298717fcc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618625b471f48415b7a4a46501e260aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece74156bcbba47c2003d0aa4cc0ebdd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473156a6b8bd32b09e991deaf407e856668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdf0ee487703ef9522e66d6f088456669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50972b7665226e68ee804799792f311670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0016c221da618f1359754d728bd9d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd7cd1054049bc2aafdcff9f753ab9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121141d095cc2e70961b474aeb51e96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6539f28f2b3b608d395680ac52b24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715762c688b1776e7e71e0441a21bd67675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9b01b17a8c61de8228e17ed79440f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bece99ea521031a2038894891c8c14677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac134e148af082b78a011f792bdb1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5102ebcc26e96c9b54bf2ab23cbb33d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609d9daae9466520a986e06ee2ecaa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2a2f72239591fdf4c578f0bfc31fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc11926fe9af11db71169e07cf8a494682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01045bf7dfc566f95689d3169464c672683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239cadc5d13100869cce28e2f37fe50684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b928e8033d9de402145de868b2285fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a0083b382fb2178197cf8db25717c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212bf732588e54586cc46bb883819ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacccb995fc9eefcbfa52d53f3b150a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b7771be1ebf4306999a7fe4e14a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753b97dfbff99182783df3a98b82260690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f7e925b061d9bb4f3474cac2a03ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2a4dffb9ea02dc7918fd7fbe610ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc68f10ba2926cf45e2b69a9860f96e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e495338f18c9a8e5f25f9ac94fb3968694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e5ef671ebf66daec62fec8058c764695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900d98e65e114f6bade87d26d3811bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d24d2fcc825f0a349a6ba82de01b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cf47c37518bce1f7da2558659054c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc7d2914c99339abe32fc9996ec07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518a1026467fc92c2d1596f77964107700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bacb1bde8970e4bbb86486fa81b72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac374564a10a35274045345c9232314d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63333fe1362141176e6a11f0af9e582703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f5c71dd33f9239c5bd9e0f89225a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a182cfbcddc28c9e6138cfb5777fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc58742a68b9f63bf3c384c249217c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69afabe0bee5bf8eb62de8d90856d0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dd4d9c80913c0d70ab0a49d6a0a8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c660876b4fb3beff749b53ef31aaf0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08963e750a1208780c8f7f5dcf177637710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a7746e2235934bca75b3ac6b3644711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4523c5384e7ef6fb7508751cc477d2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480dab859a2577063f72484daf21968713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd828be991388934658d849ef3d1f948714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97da124e7bc2de0fbbdbf4ef82c2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3444c01cb50f16abf81ecead8e787f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0ee14c23ece86266591f01edf2f4c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50cc25eb38e2ad2e643bded2328d35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eccb9dbf0e313a39b6c17b237b88e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7dcddaf2605f6aa931efd1471ef4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f246136b912d5b621148a89d0aa6ce0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3051572690f3a18116049a2932cbb79722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f83d30a798f7ea155cc55c90d86425723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb6e132ccbb9505636d24a79c60915724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c9a8d6db47b7d83b4841a1436dbe3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b7d8922cbdb4c9e1f2632f3f08d2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d83fd29472daf3d90cd2b7b9f1778727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c37202904fc10c0f827627366a93b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5e01b997d69c1ba38120c929bea9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ae9ee1816d34eaf023855c390aa23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3917deff2a344ed4005b1b6840aa6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c3c764a28318789db8a1966ee18ee732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6552fc97c2274b9402534c969830e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d850c36194115ffc38b598d159ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37573398bfcc342b6a165069911e458c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351693d927b33f6929116fc3962b6a6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40109031011844e5a15154a4a443579737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006f32d3baa6db6c7aa6449f0eeba3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f9e4d6670ffbb181712e696486d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6682b206b9ba3c1b6e7e428da0c07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d71322002d0e50cbc78b12ee92d0a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d817bbfe7a77e1906ddf28a368c7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b5a9e89054c94cf53fcf46eaa8b4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cb572b7ea632b0b6d320ce2b431c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108133c5cc0acca9e36bb9f329f9bc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb2e24543a63af137d60659366b876746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dbaee6b0ceefba580cc7c5c2f6e30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677cfd3006322217ccdd6a5e481794748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78071b22e8655bd210aec8e6d876c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fa75299c7091542f9faa53cc63a48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15ead5300e279a0561777ccb45bbfe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73a0f555efda1f3134daac9c9c01db752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c42cbbf83639a22570dd52961fecba753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>