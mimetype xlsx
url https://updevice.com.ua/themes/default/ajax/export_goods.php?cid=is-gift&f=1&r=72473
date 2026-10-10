--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda687723cfe700cfd835c74df5ad3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f93315e73f4018f2432f65a9f5a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9b01840de66733010f6afb32cd5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581f4ebcfba174c78fb031827743d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87320465a6df2b8408be3534d8c16a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098558c55f688917311bc5e7f8de60e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990544ac699d44443e25a44e61691897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974401496423b82bc326cf05ae6e6dbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02d4fae7bf326aadc193a5b609896a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232314a974d9885fecb124ef2b6b09710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb82e4d68320545d1bf4713ecb62d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316f3d1a2ab521e57cfe98b0994db1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ec1c03f76aa229e5497759d7e0a2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0067114e492c0ed5fe667c437355614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae1d08f5bbb71f58f059d0fb81d65f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc55b6ab06a6c9933bd8b9d3661f5d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1bed4c6c26373cca2cd7e78630cce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657819a154da510fbc6eee962344e7618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191441320ac13914e6cb0426c1073b5719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc53fe08f2e67bcb6d7a35e48ae49520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e02a4f824065a2691d5fe25f0ec1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eedf6a35b3e20a4d8e4307905b339722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6599a529a6271669d5c71b0a34f8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4dc0e4956f93bb9dc59c963284a4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741a26146079e9954ce47a61d41904b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a334aa2cd6af598d6a424ac6c8962926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08138138264f2777ed971faf894cf7e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8097b742db8085838a2b6e9c6137ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57beaf21fb1386d24f3d78cc29320e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871238e5922ff2b7e58270cb9af94e3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f891560579a218babecee2c4144fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e4c5013705e46d38f4261e19bce732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ae5a01a59867038849473dcfb76b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96742fe16dc28896ceffde393f9eced34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabcc6b9ed833f422213325d946adba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccc7333657c74121009221134f2e4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f354b9b9a85cbf8252635d84e3232be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79a54e13fcb7a7a46b2e0055f8a6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c0da494cd6b70f514b697768e75c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595b25ee6a6fec31d17801744f64ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799f0bd812c41ec1b721e704535b58541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b5a6b5ff70c4d24565763feb80ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f2b63c40be141c463e8a7b1b8abc943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74d7af82fc005034d5734529b4f97744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2cb47918e2992cf3a8998652702f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b455cb7ea0af2b849f1cab710391246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe8f18ab64112ab6d539ad1d154f1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3256a0bb2c06b31aba0a8f30db26748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b6571e9c2c08ca622b16016c45f0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e38789c15ee29a10b40babeff59050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f2113465e6539f6e5ce4103b8577a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3324953a8c6360c18924d46b759d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889ce8593c5e38a1eec6b8b2c10752353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a82df35c5ba3a960c39574e2d33a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d04c3a6ae45f538681d19c671f76855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32967485b2a3ee925a2171b987610d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3188f47c41327defa12a48ebc21c5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0debc66772a51dece6f2393680d8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd310e5fb713841618bf2d5a735a609259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eacfa5e3dbed4dc0efd44862261c6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c962d08cf10320c90d702b8add2e5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e18f9585d8de43c24d9ad894f5aac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4266118f8c0f8c70671bf07dbd0d6ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdcbda60caba71d3281fc77d31673f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bed19808fed310b3e4413b642d4ec065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb110318f4ea51743c13c5c0da936d0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a16d8c8b206f5a09a27e5fd57346067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986cbebabf69b2388a6fabbe98522a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffd0bd9b83653f40a509d0e79787e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd774e37be1d8c06ac56646b00294e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e322be7bc0ee759831bfd9b2d891d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addff50bfd008f85bf0407a9a9323dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200454803a8618d180247d3718192ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5bd2905eeed1ea045fbf84eb6d67d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931cd92e8acf0bcfda042a16a02f38675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a4efb152942d26a0f0a61bf9d0cb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ff66a5c5e2a2501bd001530ab8d6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6284bb20dd341678ec42ef2fbd504278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbc968184c2d810ee96434bc84904979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850c12da110ccdbb500cf01b88e113880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d29c3ee084f2dfb6ab2620038d0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e3e439af1a22697d10b4f55d17ef382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb7eee9d2a03664bcb0702366b99683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003c90e8c734ce8765d6b6151007f8184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155aac3538790c042be1e17665eba3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345b2490eae03cc937cdcb8257665d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c4e2a4de315e6564b602c59c4095687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4dab13c56372d1b890fc8b816690288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6020743bc651af5b85cd2e9f6831dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee6131886532de98259d4d95ba0a6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9dde6746488871482fe4d0e04f91e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fcb67ef466bf35766b0539f1c693a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b84768ad98e2c2a30c8ddb48330e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7ab5bfa25ab29d86d053ae7904f1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235dffd53d64a01a0f3b80eedb83ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8009242a94f8c528eb4161899140cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08bb7deffbce33aa092b0da520de2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e96739fdaab7c896aee4f29c0c84cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bd629024d7b005b0629b8523f33b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea6fe5396b7532bcb06341c3374b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7889e40a678a1fa33030067767652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e46b33066dc9148d5488d714c1a6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265c0d76c463ef69e62e384629043a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ba87e1604d8c782c54505855e7071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdad69b0fa44367053477fb5fef9f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a919ae52f194a792cfaffec3a8fd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c30e7e6b1ac336a7bcef8466988859107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fda152ce6d427f86b10bd4c8a6f7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8f263b20e862c6cf8e1480684a640109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ba6ec5a565330dec2a4d9d23774a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d68c69d5b612c0772f5ec46ce53c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672650223718c8285cb80ddb95800ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cca06696c115a364208ef1b9accfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149565e10122df0d6e034f4de630a7ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f556e6e355986cfd372f96d97b83927115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5164e72a98dd2170059832697a5f98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06729625fff79cb068177a47ff7f68a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9d39bc2d7d659359b2070a082e5f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5ac8d64b10b07137d8b65eaa8443119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be596a79c9c6f5b3b3ac6c2ea5bef5b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9636d2675cf99d31b145412fc63a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d06edd5ef2e7cf4075bf8bfd1a328122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf26b3444381582c2cee649949ec6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23871783a33cf91b8e2f7a48eccd01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a4f7b2a2afa93b80a67e00de42790125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71557c86f7368ce9e386ff690f129f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef88507f913b15e082a0daf9b6193f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a497adaabd1145483dba14a78318a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52039c24be7163f3062a8e2794f3d6a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f323a25c7b6d8a12be828f31799ddc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37ad6a5a7503d316440915b0db4aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16b664e82089b6cfea4516a7c7b660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d1ea239dcc22bc24ad10c323fc009133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0372393b6ae3ed9573faadca4cabe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c3277db632213f19ca16348e24dc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc69bd2945197373ad699b07e980a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec0b546a9876957df746d98e51afe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906ced9c61a2679a07e9c6b4b79ea1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17883ab1567d9c6585afdac686c145139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2269bb62f4b58732c784b79f1b7babc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea73dde7895c29bb5773e1a9b10b96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406794042aa44f31bf1b4aa9859f5b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293baa70fbf0cd06695fcffcef8351e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46108c425ee83b8e2c9f00732a829144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8a208083690602d548aa4c7e1b2d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b915afadebe7dbf16d64c0deb3e2732146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c62a6786a7cb9228e6cc1d09252d91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cae2684c665b89055f64b1c7a7b1df148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0007ccf5f65adbac30506326937ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ffc9568e7180b3b465f77d1255e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913f3e26c07b954eaa070e891aaed9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343757dfd79ca63b30ef7ee19a4559b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406228950964ad7039068158e6bcdbe0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745034f5d6d8593f46ff2b090986522154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb5e982017cd4574d77a8c9223b109155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26cb8f2e878168e33f70befc75428f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763532144e11596c7774577affff295c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfa3028d9726522e61dccbdf454bc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b98404e2ac34ebe53901847f58f8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ac2994ba199decbce75218dfaff0a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90224989ab1533402c58272b8a04cedf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d435f650a9d0791a80c54abbf9ac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a23640e9c0a2ddd7900e00205eb17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff291f07d86ef25cd91b38e30c6da254164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585d3c14b9589782c386a873a9956d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcd348c507b0c9de482b2777136938166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351091e17c5862fe36328559b11d276167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02766ff2ed5428d15b3e77fe44626e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890f3dc77c579207df7698a60a47fa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a767df9da53dae0f9644e823edd76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746b4e5d9757a24d3f404da0fb658e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4e1c88df53668fd694828e9c73e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f423e2011d8c71bd87d2bace575818173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a8a0977cae9a4aff90e6f24f07c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518558c481589454bb4dc1649aaeeb4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ec9f743b10c3ea671730d2213e90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb2d0243d67224ab91e22ac1e5364d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9589a037ea4ffe70b50e1e24f719a26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e403276ed7217e017fcf58c2802e04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f66d8bdcf38534eee1e823f0f63879180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf14e2137fb8c7ee491034e5aa4725181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c198dc00fd2a8abdcb5eb81b72e768182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd3cfb4356f74901cbec27ae91e77b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3dbb0d77c5c690f01f66ddb1d9a4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11de2be37376c34051c6b040140c53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67323be73d6e3f77d5f6ea4babe9bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0734c9be52f288ced056c2b981306f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209edcb1932d9f5862df3ef7014398a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c59c44edff250c2f2be25132bfe2ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556db637562f2bbe0715f1b6a12dd51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4844ab2da683e2746ec1a0e8b443da8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d515c407f9ef51fe5b08e0579894192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb034ebe00b74f205a1446e7202298193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed9ee887b37983365ffcefcbed3c27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d939bfd3affce6f64ee728303ca40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883d88b99f2d4d01ca3ba1450d28e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae8cd77a04d063f74c81f3a8a91bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03981cc52a6a3253f6416e956aa88d86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a6382005be225c862b7cc1c021f35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1e724ff169837dfadb5529930c3eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d33733e3b713b360155b7599e4cea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfef889cac4fc20c8ae5b08a8eec9f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c154d0ceccae9016ccea9079a8d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662baca8d9bcd901e45effa7631b123204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069dc34d606dcb6ab0a0c69f16f1cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d004bd58401cf12ed6480433dd6689a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409afe13ba6cfde1ec04b4e0bd127e15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1319f972083cd51c851b50fb94cdf0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8054dac2530ba01116316810fb57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e0cfda24cd58e864ba6cdb371758f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09795a3fe6e8d82ee5a5d29a73e43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770352f67b2e74d347c1c720e5595dcc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14a1890e6bfc43058f2195860ee37c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc54cbb51f170f5fca19a79584dd606214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e6d12708a614282f48ae23a34c6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29434df128090903bb2f4ce18dd4fba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04897ab8c272f75e5ac775a5c1474510217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304e3348d654e57bd52c1a0025aab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20dd2a05529f241a8306d02d3cd45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6951e6328e6eb0f5651b2bdb03cb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea1d09fdfd81cb5ff46c62b1edd8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e096f113426b45536d3600d80599eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34ccf4e01dd450bf4587fb682ca2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606a8dbcda3fb6e5c1f259aeb4f9a4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fadc5daf5eb64338c186a89362c44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca519705d31ca065be82b0513f6dc6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba08bb1b1576c8ec24a57945b39afe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b568ac4932843cf0a57d18cfcfb0d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33662b67f554157fc4bcee5f5818f4e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49bbb127327030f57b8ffa4459395e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bebc0a50a781a12fe6aa84934d1e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c49129d7afb642733e70e56f5dac31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0d969cb1175ef081a9b25d99ffc2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1880008d99554a084050163ab6b4f74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a35a53af5c1d6f5ef59f257f86f1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1761e5800a4ad7220cd7c41e2c7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff85fba436f0af744e12b79acbd24c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f0d5f739ac77b1b85739d791a0347238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc29485ab2f45754c4ca7320db75ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7bc3d09063968b9feddba0417bc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e429c81a7a9c236bc9257dc886a1e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c86774d876c4172943e7de5490b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b8f1a8a15f2cf8aa955d4f337b4fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e96a527778cbac3e05538a9210576a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2affe0b0b929c932356e7b412b33cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bce1eeb3468385f0d5b64f5cc42bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550162685724f0cf598568a9ef7d376247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e288a9c70c756522a0541ea85e35769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae04a4947247c3f726f4a5838c7c5d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5f42ec057a340f1bd08c7aef33f8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc6590784d792a2a48ad3a1bfc06e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914dad688583b3d4cd23bef600341416252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb74599ebbc0dd880e3638f81c5893f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e9fbb8ce571215aece50f8ad4f316254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d61c6eb8e3baa06333a80af829cd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f2440b7d00bd91f17deac457d42a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d2162429c1e768acb232c3fca9227257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19ae6779a3f3d73ef9fd62f3c2f29f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fba38403b5d288c0f0de8dcc144e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7a3bbb32db2500988290b27d61b89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d39d60534829624737f6de3b45d277261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349708b179a665569e1d528a12aabdf4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ba3daa9bc177136751da5ae0013ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf33de9091f9d95aa77062cab280fc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609ca4efeea8bf8650a6ed0f0bf05a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a2efb5687e16fbbecc90d4215a8da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a815d2e3a50546b5d5496d9427cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bee5cf5c96474afc0d5827acedbc5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df0ae2cec5839827a93b11a93425d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffccd558a0e128f644f5203685b39d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a243ada7428ac5fea4c42e80871aeaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a58bd150db70d22ab40c3cf0c806272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdedebbabd0104df31e7cdebbf48d7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf757973f38e11f5878de4141ca2e9e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d41a677897af655435cf5442ea6d03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60b77e404b10d642c99a929839d50e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7deeb45505308b984f308c63e1bbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990114586c5d3193e840ffdf7c60cb60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0514011987ef68d78a9a80873932e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a40885b859019c3a0cb9e4323707a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d341f14a58e91b000fefca4bd0c79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2da13d966b1fc0be3770ddfe9fc4f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73077646958046354921740fc008a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af7c038af2ab138a431588b5e587b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e5de472527f9c85f0ef491abfb234285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad458fdcd114606c59bdab3733736a1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbddda40828114c761509db93997e0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a110062cd81b58c95d6c8a3d475b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daae9632d326895eb41c9761fc34b2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821d42d1a1a935971239de035ea3e3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410094e41a50631f15151eb3dccf6f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801823f587d983458675c17a191f1463292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794594f65040366d525d15685dbe7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7891458aa1284d0b1914bf4dfb8eb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a3683ea714d3b73563b3676ef2e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84000f902867f557ed6c4d0b17770a60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0368e08a8a539d01a0871cc1e1b8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879a83aef14df4d85be242a42fe85b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670829dce13957cce77fdd4499633316299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e325c4bb3d3dfcf36efe9d0013f7a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068afe80769b4281f17922038eda0af6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a2eb1a404f292e3234d8b3540602302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003daea3952b354ca9b4a35f13b794ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4ee198a304b22561df2e58e089626304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe99c6425055d191b997a2452dd809e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9686a07eb9e3b5dfdaf8c3aa0729a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a941ab97112ed87f2392e8067d2f33a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3499a0424017b19f517b160182c79308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed87a0891e82f7b5dd8189adecddb0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23b0c517339f6a1a6ec6b339432f9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3344932ab0de9c993b6443782b2a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a720b63da863e693d9d98aae37a14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd83f507bd69a38ca3d481067481fc1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21afeaf932fd3a23782f1c101b23ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f461539d340aced4014e4edacdf0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd251fc4413dd37f25b3ca45d1c2612316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98711e8db6a444a0a1ea0120a0a6e5a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de040b8d630a2eaf2a9e27e83c1ba8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee3e8add826e557f4382c2aa02ab65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096eefb99ac5fd76c4ded7eac9915bf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ee5793bca6cd79e92791fe72f143321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63792ddd90df95ff173ecf28711232ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69fa0547293fe5bbcc2737f6341a5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520526d952117964f6412e2b247435324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e899f9027b6aaf3d163e15a77b4c815325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64e4b2016ab2043d5638c5d917392326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87efcf83253fa18745c31fe476d776327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ed15eff7a064dfbae5e2d7127af30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26ff40999c08d24f63a4dda41e6a64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff20042cf06fa29dead0aefd95a394330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e114a186cc1256033c3f3f6cf3645a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb846b6a87234dc267f964fb3cd05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa06cf69ef88d7949d95ebae90006333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f93c0744241cfecf3a271f04a61cae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e29c843d675766c5ead91b44ec7b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cc7ebd12c62438b52b2423d4d58cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a669bae65e245d35173851dfd353e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d79c31fc35f89f545a7a5caf6351da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325a0d7a89cfefd2534a8b8ee5403c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1650daf5c69a2f2060b132c84fcb27c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98c915d0dd531efef0f383abef509a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5785cb9a19f91897c1515f14fa5bf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd82afab5d1e249b1aac5cd4227174343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba3e2e142a088e2fa5534f7e5232aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25bd98134cf7d148744701058260e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc9198807496b0eb4cebbeaa758e02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d062760396320268bc66f35b97f1e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8c308e4cec32366f40a249acb1e5d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39567f8d53404b037dceeaf6fcf0d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580916806dad630b9a975871d87241ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d64430a92d7b0b2250fd9ad8dc8dda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316f56e15a75c4ad136c0e82e357df6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb62e239081ccd6b0d0069f75d849a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70082832ba535f1393623a23d00edd6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f318dc669ea934fe25d777b0eb06a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abb3896879526fc441cd5f81f3298356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45fd36e377cc5e2179791e2daff939357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e510efe60d87eacc7beb222cb3dd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6ad41757859664cd902c8f2f66168359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051917f6cff53896dd46aa7b7d48ea34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca4e349336fe2310201db414809fb8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4e48e394f32b23d352df5047bb0bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d58f0911af7a112146964b9eb444d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db97012ac6f4996236e220c989e8ee5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c41b28b9f671c71a9a393db3dd48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f865c8d1fed79dd9728f532f267e9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ad4ce6e77eb2ff04441b3f98301ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce1251d8778ebce668cc9ae2c4473368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d1da9d874099ac5ecb0b621f4d26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a62db081e6314b86a01d4ccac80108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed766c09838484137924746d7f0f948d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a12cd260aa656e6de65967c7948bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a09896d1bd06467b4522a988b7e53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3798abaa98661189379f95ee0b88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c36d7f376f9d145659a841d9af090c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb5d05f5d53435123056667f2d4276376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f049fe02d6ed68366f0a2b7c426c707377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003772ecd1d892c040016aa607133268378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb8ef64af2afb7018863c48b6dc332379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba8881fd856990acef90bb4febbdc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bfa4564c5764310efc420f7506f68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad6a7e8201c40c7a15815f315492ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf1690e54ef5309517f0f839a48af5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2fc22c241a4cf3683a18cdd355c13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c08eb342ca7eee172ed19db58b49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee26f20a5190fe8b0275f231469e4bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb22ba123f232997c5999d6086698f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2241e6731ac4fb0afc6c46f4d6685a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb1d814955671e5c5a9c84bd7abd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6505bda4bd31ad1c19b8385091b9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91150727f64ab317746911b039aba32e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93e5aa8abd159b8179a21268dd160392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6f56e21dd1a1603634590be003799393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415bacf43090e2302dded9a836997af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5f0f3f1f222dbc143198f3a342bf2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7caac437a8c70a31ec0c5e172bec3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9820211a2e7b1b740b5c57d60ce7d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54751ebfe3f09bb0aac4388d126bf5e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335474574d30b872c4fcf2a7c2598c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e2c90a707d2492f128e721db10e6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf62068da2003ce30aec54388b87185401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9be5e6642bd821224c1b382bee253402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574b54441e5474c6244fa98c1ba0a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cf8b3d2f152a9ffbbf6bc459805ae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939de53edce150efa4dd89fe225a5801405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928817fd1655ab3db20338fe8330e2c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7723fb0720ac3a454b3a0e57677f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b03dbbf77faa8cbe3ca0526d49c00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237619fa7a7512e60943aea651d4a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd86d37caca4189ccc682cfad2d4f3e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0084f7439db2677f00ed1630fcad69411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e853ed33c715664f36b981e690ec121412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0cf917e234d4f04b25b3ebf0587c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b72dd58c29d539757b765ac97133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9833c12fb024377358ddcd9832b0636415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e14aba515ee69a331c5e813dfbf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a0f50e0cc8336d617c77549c994f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59fcc2e7f5f7abe443abe077e92cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2bd93b846dcdc5de95f1c29fb457a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffe83b2b8a63ba67cb2f80f5fcf3af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b998e03a73d717acad6ff3260571e7b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d28a6203528df30894c7b56cd8daba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8067ad5ba4240f8c965efcf6c92f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486667706fa315bc7d8b358958900b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ca62f48da39728b809e149abf8950425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc5c3365f76847fd3e8c4d92f5066426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf1a6e9a37fa94e50f7d0fbe1a5a1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f83c78758ba2283ca8360e89f59de7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3e43b893af1555d1c1b9041b50b19429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e42a1c8d17557cd769248261fffef5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9fbe327de93cf91d09555e7209991431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc4dfe5d6167802049fcd20ff8d60b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809e372681c6c18a3289364a01afe4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404708b1eb33ad8632ac81d794d19f29434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f985e92aaa6f9bdcb794acdab5c0a1a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68538a67923c6ba6e56b615eeea36fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a3028be793942a2b54a042a1ec41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f37bb51b5835a94f85e7ae468aae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f226d28047ccaba0b35a3836ba10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887586d6b87e0cf13459e311ea4c4c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9e56041884f3a00eaec989233e12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767be16d797a04d8dbe9f25a4855f15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593768a050abeedcdb78e0eb37207d5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df1eaf31b6ac23545436c86b3f0e08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a8642c50138053bf9186878f8cb11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cfac3f1066d96a5c4a0c2ec53df9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7da6e118560cc3e2d6aa56a7e6c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58c5adc8d9705a647eaa27bfbfa59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb510579bd3ec816c28b53996213234449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c93d8e556ac7cf6f0bd0065304027450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfad3fdabe8c65dd64ce4d8ce73671a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1f049ea2f3249c714ecb49f6baf8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dede53e49997893d2de68f127112d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7a274f2f5b4721c88909dac85a61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a73ac131c22ba9fce7930ca67e1dfc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86b2ff522f5a34f1f5456925eb75f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461c2fe6a649b673eb4d17bbad85357457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf999493ae21866b7f7b68269eb53b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f80be99d4d3d7f25246d250685d08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e0f2c77294ab60c285768e0c2c282460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e09ee40ec50b32c5f804cdd5d340461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212dcbcf8e1055bb7fdc800fc4aeda8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1361a9c43fd61ceb65df818533ccd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fc504b0c70df729e5cb274e367cae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071e2ed2200336edf2c628f2ab5497b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e4147ed25edb954629048e3421ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48a2243b002c71b1b25b71e34aaeb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8331aa4e1a6b3a583b6d3c746d3615468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c565419252a2c748f69d5c66e89db9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f04bbc673eaf3749c31753fb3c71f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4d67cb01881a4e406b8a76872fbf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74747f21a5a1f9e3f9bef794ea72fef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65961f2ceef725d26e295338072fee1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92618b4341681820eaba8e4c01e3f994474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc4be41262ed071a6229be6eeac058475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c31f0b5abb3b751cf069b174ada5ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91ab201ad8c72c69a766dce14d2533477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42738cb83920bc57a0c23ed59e9ad730478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ec4f89aa4114d76e16c32bbd38430479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5f91fcc06bc8811fe48c84c8787db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a83c79ae82ef4ce405af3c20fb66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c209f2632fb26fa05b94279f37a1742482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c195ba0072c37ed255155ad01fc125483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deb47c3fb61df09d1838698e909b7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec541ef7a2c092b4dc17221592a57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c4d90a78d88a82bc6cb340d14c13b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b733793616f9e9e39023dda64fd0aaa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93541dc1f3e413c51f304b93881b44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827416d56d5f2dc590bfa975750f1e5e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce35e631c75e0654b57f4eefa69dbf7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cd40ed6474b82caee375be73560d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417626dd4736326929cf69b9323f8a97492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390a805fd34669e2018ec12a0cf68a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27f4ef7c8372812f2c04d31577bd31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e1f2a16f49111893ed7a517430d46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558abceb08a8c6f4ec8bef764288dcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14592025501b4aab38a16ad20b57c965497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80c92c418c7225a02fa5bd0e014403498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a9f98d85abb38e727d339ff4e131b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc0ad2499bf5cb236093c719794f5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59647382b0d9a5b4f17b5f87427eeaf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d90eef03e86378d6814628cad528502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b54e80bebe0bbc404141d4d70ee1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a28cf239663b41bacdbab21e2ec9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00049647f082d30f42d0e4be3075d78505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2117749ecaa10e55f254e01af22d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687b5d3568bb4e95ddbd1a710b4f886507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0073c9d163b15e2d03a0fb4277d62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d332130821766f03913e7db96be5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f0455cbe2be20bd163b8d4ccf6d51510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e9724978383518dcedc45e4967c8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208f28fb64e81a5d84ac5838109f358512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bb7f3965d01746996f8cf18a24e0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409d6c6c2ca369697a3376efa2dbfeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbd2d942a6b5a8319d39f6a6c6fd3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e61566e03f6192e8084d07b36e5a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16854e3e207e52bc3f8b6afe222a28b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8af539360999a8e215b4c4778d7fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecf5ce97edc8eada9b93edb442fbea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7ff4d8a43003c0f08259f877eafc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06584c8c841042f5f548832878eb8f08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab81e002d141b69cacfd6b76da9c603522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c25d4f0a0d994f0e042c14ae9c1f73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b160a6f9a320b138482ebf70d596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40cdef18a04df0857c642d122c6d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a982fd4369e25554ba9bc8f2bba69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67291824bff0a7fda995e3e3e82a2240527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46adc30cdd9794b0f8fb13c103e94bf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4613051b5bcea5d7abf88ed8746ca2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc809866f78b0ce2989eaefdb9c5c23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612c7a654ad063a88508a470575e8bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2331330efef84e55b764f0ee8e83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e0f9aa349ecdc42299c8ae4b6f76f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e3ea3be710a1c6363704a39be78a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3858e60599ea9ad6004e6c4c705c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5cf42d3c9e0f0435b8322ae39ff1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3e8497f3f5007968216d35d5a6696537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b10d96efcd75205da80a5d7f46c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83810105ed3b80e2fcfe16fd1e63ad83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821c484f5a9440e75e576b16baa1302540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec2a11c00c76959c48551d41088fbf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69194d0abf72ca90fc70ca002fcaed49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb264e84c97eb1efe4788e2b5afcfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3bfb970afb9a0ecdec6f529a98cc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c0ae6d845585d0a7f9ae5b0d81c71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73181d619e6de70c12f613e5a4521769546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0bb5cc29558fe73f32fe21ed9713a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88234be62f8894806144fd8f3dae3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a8a884d40ad0a12d883165604e9f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f538516d2913a67a842f5481371fe61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59943ce7c6df18bb92fa7ee091dba9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94948667b58c2e0b939d4baa6a5a32f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3096694c73d732a1c081cf53436ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b46679717e7cdb1934dc8c01ecc663554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5653acb64dad6a67b4c1c7b9b1138e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a5ae2bac3496ce5747ed8b972686556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afeb94cc3b85c47e7b09e7e9fab6eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de06f233ebf0e999693dfd34670c62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b34d924845fedcde2f294254bf8bde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681c7c379f22fa4506e12a8b31a26a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88d6e57dea5d57e281750734e40b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cdfeaceb32e3381613e4066789d13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439edebcc76777f8a41f364e907532fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570ea54b74bbb6b525a77a03a36dc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3488cb15fb4ae37ae9199f688a37701565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d2bbae7e0d2a9bd3e1fa6a1405a8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578485a0c82021fad714fda7db4e173567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aadd18c2609447d08805057d524f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484f356fa3c24e52a4d90b19856177569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21badbbc435fd5c2309622d27a4bba3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af6a1e6821afbfcc64244331c2fac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e5286abcaca95dbc73f98efc9f6ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa90cc029390dab5b09470dfe43e14573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71e722d027de95770ddb44e7f07957574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f0e3ea4d386e1298e1bd42cd70457575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed0b8658df1d8a71226eefb7eca3e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5c9d8bff2a76068a1a1ea695db86f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe688b414c1e63bcb394d4e4c38156b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043039aefdcc531fe250fa098b41862579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ae403517b8ff3d29b95c16f9b47b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa01b49b45fe91af9d4a164004eef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21369da5aa8c6a7726d1503e1180cd41582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f7a68aab968646940864818938ead583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2eabc204dcf2eb3ac7ef721eb2284584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff6522416ed525137bf82cc6d3f01585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee625b88142f86d2c3d2f0e408b4bc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa68ace32b32b9f6ffbdb082234e8f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e08dcee87d03b08fa844855193475588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d38900ee3f7b544be6d2c1305eaee6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171466278bb0021e6ba3bc2f3bef955590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd47dc479f11f052f1d407141d896e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fa8c34eadfc9cda5449a70ee0d6f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05b370647a534c0a5a6e37914e4b7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d369cc4e8a1fe9c3f06e2652f6a2aa1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15035edad33e139c96a3228451f0553595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451dbee287c8f7e423d3d56299450e90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e1efc0f3c81077ba7ac9e2af7b30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8865d2bb76d65c919971dea8c702f5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379c4c1d9616d18eca5f938f46ecc4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938ec050b8ed9b949f26b7de37161b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709eb557acc83421b621407b79bf7f8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceccda0a5a8f22863d6f873ef3bbc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bc33bf72e37d9b735ba0bf9fc78c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451de36760f77399fb119cd311ec051d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895760e40d75c5352efb660e797454605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21a4126c567af7cbf7d20df96e08a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb628d905ab291b8c9e7369477c05c9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40562b94db61639a9caff7fd5eb5aa85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcb851a7407129c37a77d91e0749f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8e99f3566df7f0b3fe2826963920610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aca79e145393077ee0d9cc785f24e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dc7c9f2d12a85e59bc8ea6f929870612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf8db561936d25e329b1c2e5d761c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049284aeb35dd943d036f2a233a7f7d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffa45ec029a9d74c02825bf4c5b312615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fffccb667f1607b7a70d5ebe6c460616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4289fa927c33ef7461642f0538d3515617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c5cf4b4deac37a060d675844103b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85c9c5ab25e63d5d5d4c0fe64dbd7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7324be294607b6888862622453f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f4f2a63e2351ce920a1c247c2e1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14795d14d02672cb207f174dee1080622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f14d777df3b9be64480b893f98cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e79f48cd2455b23c952ae1be58f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d064e1cd5c90486efbd2747858dd5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a84f05fc64f29b0296bb1b470356a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e06cffdfee962e0293d574e50658f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8159b8c825e51430c01e9b82cd571ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7942ab09642c2f3548924e4b61a2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56549a8b3dec657ef24a3e8ba6e3b76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605a1d2ad0a9bf9d7b22f2c3b71e18a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db22c4fd2c6e82e9ef8078cae8cfd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b5fb1f65924bc7c4028ff32431c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c5c59c86aa6171011bd53704d28d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5611da5e6c60f8a9de9bc1d46da34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584e7dd5878318bcd00781c28d45297636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518adafaed0257853f885f6e8d0bde99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e73dff9f42bdd521dc8aff3e694f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d10b437d703fb212634a3df871ec3d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205323b399d286244b91ae00409585d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dd1b43e120502650090d2975dae9f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349e6a4669088eb06083502fa854a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796b860d71ba56a1a0463f0c609c9d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990208026d1a4f1ad4a9839e6de2684f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718579677068389ade956dd4766b428645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d460107b6cf85d8392d74c9f48b52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a052835027ab8a2a69a98405d7d20b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c05aced128e99f0d8d543cda7a65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45c0445201c171b82d5a6d5dcfe86f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1632ff396906bf20e8abb13a1941162650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899dd6c401e977faa81778ba851bc56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e733301f87763ca5b347f24bb4ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9e5f4d5ace316c8434e4b6cb96480653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32faaaa7e858bd5efee6c34d7b0329654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b360e2fd357caa515ad52bc923bfbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa47abdb068adc1b27b2b24e0bd9a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fa83b2a9deba15de33237c9c06dc8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec61712ed3c5e6640c62a2c962d6c6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb2f358ac383c3d3acb864f5c2bde9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78332038f03e87e216d28285a533b63660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961709767c06be515b1067ac8fc807661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113386652a355c44499d6fb2bffc1c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb99811e154e15cec9036a5d2ace899663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ccae48e9a792488aaf88423dc9f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f1b018aa79e7188812ce105a788ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddfe5e5beea48df35c1f55499e133d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfad0127635ce6501772fe56228ccf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58efffd639ac999b9efbd20f607e2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c9cfeff31a8e10b7bca939bbf0de6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992e9775e6c62fb6c43bff2a3ff76f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be6b98989c93fe0303f019cb000758671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085bb0d6ab52d4b06f5b459af1d60fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f3901c8c8bd19899ea87158bc99c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0a924c4c7f5e659b7c3dc41c9195674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c9ccdf7d0bc4e9ab58f9bbc38fc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8482e74052ce0ab7afd0fee1de57ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55210b3d0ca7bedffc26f6a12c25aaa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80ad5bfe593077f57114b29e99afce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e333fa0652f067c2f7e30222e73d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5289f1e3a70c978db4bd817f8b637e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a0ef8fc47723890d6a31dc7a9d31681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552a1004e93ab351494ecf234eb8c7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c06542079f26184e691482ed7bea4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e058859b2512bb20623733afeb35a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5c67b90f95ef047ae8f10b5381d1f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cb5af35d90c312d51fa4f91d9f2a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c930e0c8e3d058e0c95bdf9824ac54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6b80204421b7d3fa15bf844c4c15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27937a278e3c04078df7e6229e95ee5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ef4399d8828127d13f36be68bf1c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81365f0063e4009bc64c8cfe1d89c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06cac8bb671d7901c26f34fa5d5e17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665438f24c16f0c710ee5fa444cc37ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569bdd9bc580a28a8d985b240c0cba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b70a6db50287a512fd724e6c63651695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e16ae451b837b7378f909fe20e6f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99833414499adf008f047210ab4e6d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d06639886dcc3f805bb7ff9524363698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402e12f60b2f3ff652f6758e8fdc269699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194496a8c33b80658fd3188ed70b747700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7f8b1df59e99946ea6519f7bd3d41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0d25c3bb5edf70c99f4d7fa2c2ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351128bc3f62e2939b24dc63b2b98cbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e813a7a7b8335b744c92cfdfc465704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7959d8383a086b0b11d32b7858171705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fac1a91b0b1d7c30d11dd20c9da7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af8642232555f795bddadc65afacc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed94c0fc643760b241889461485e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd75e8279088c26b41da3dd6580959d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81b8c4e64a86cf33c403e0a812a2bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcc235e42eaa92b155ebc991749901711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f57275c79af58fcd83b2e42ccd89b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a64b977b8640d3ae1c60d29c69eea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db011779bf144472840f55a7a73cb296714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f6de22702f795c863137686e46aaf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a012edbcfff8a26b413c78b823ae2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52d7667b36f80ea8d8ec54f0574908717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d9739b0cef37478b6cc8b9950933718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb95b06832c0580aa4c2ac3c0f63e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e4695e0f95b5aff515a161202a0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bac6dacbb27690d240422d49c15202721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0c90be7cf892da919e93286b1d5a7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b657dace72ebc6aa0de0f8ca4c55554723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1941f31c994763e05ec0b404d7fd48a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101f8c1591bfb2de0bd0b10f31fb0d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578db16bee84978fbd0b7c40e934e739726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b852d12b7b51b8cd2684ee32122388727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70812c41c6fde693d6389d000e52db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ed9d77454ffed1bd1a9a50d7fc151729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c12031be27c575ac729da7b8e3a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab1d57db7d0a301a71468cfc2e52ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512f802853d5728da33b9ae619b6624732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0afbde1134a19995a017ef08e949bb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a881a918cdd47513e1f2b8833cae9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d6113579cdab5f04769a2b706e4ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e725eb0e22f00bf8cdc4676a2abad2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dce1afba95a19960e756546dd4e389737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf8dc3eae317037563dfc47445a79a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e58b7d31416ad363f9e8d7bb74e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6552231785fbe44c3c22c2cea3df0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce03c431cfc0fd91972eb559ba4edab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1ae057fa5ee97d1381d40fd5b8430742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb98af75a753d3751bda1b349ac5b4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33be8134bbec146d44ba43f9055958e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f70c5208fe415e67612ac649624b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05559846c251779ec5b0dfb833073377746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892288e59c80c51c8ab1d8fe0349cfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd51189fe1c045c870bdc4e67e42675748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d04e35392b58a24a0600477b3c8d07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4c2097e32199e6e3fb4395fb820f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d400c284a983ef7d5d6ba474fc917d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560c7ac9cf40765bf2302fbb7ac7f92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a420e82597c9c7a61dfc33e970d20753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd7433a8f329f69aacf91a0e68be92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef480e09b6595951de38b744115ac755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000cd09f3e19f2d7d05892a89fdc8d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae61546c9d8f3a709531bf3369ca00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182cb1179025d825f44ada688d0c54f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96233c8e6c14feb93cd525cc311f77759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd61285712ea3964fb5ebbd6841a4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f7d7651878f4756b69f0167a794782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b64eeed31689569116b4d33b8fd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a0cc5dd879c4fd34e19d048631134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a17489c73a2bfcf1be8ab82cda45675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da2e4125e0001a7ff16e2e76916e406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edff02fcc031776a7d221347b374517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9417a437a742c2553044b5e07979c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc72c3776c97a3f4eb6dbf3f13fb2b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ae52006bf58f0f1733fd830f2ec6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd90e87b215ee1477997299df4401811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3f38f989a298fc048e29c9dc2ec312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b182f612e7c0498456815f1aec65d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf33472f069a8604429349a2d4f806014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53867a347c155d41f3882dc16cb3cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d6e10cb629464fdfa002dabd0f40616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63438d9a2746f51054a88f3a25890ba317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a77439117f7730507ceaa203ca35c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43b87b98d6de037b26ea28bddc769d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c03ee77b219c5714374f897ae72ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dad4441ad3f446bafe2407f42d70821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257ea2093059f33015b51dd96b8e6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95535417d56386a1fec20459068eca823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287705064d384e505871dca42d795e7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e094c543fb5d3f0117c32e5cf2b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b508b1d035250e14219746435df021a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914efcf54d470a08d5e440d4fe6d70927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6415e26ba019a6dbb4129178b0490c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec1b9e75ea9e28f7cad4efc00ff32c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc1890feaf95e5d5bf79cfeb16bec030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61388dcf1256e4b5559d99a23446e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb16a38cd097c640e0e0822b7aa8e0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d4932ef3fb3e9efabf42d5542ce5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c86eed22e581d7f100b3f05c9cf5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f58877d5818a2c11b650e4270764b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d439eb9d225e88d50ca28e28de662c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35778377210c23fc3f5e7b58f62b816637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57c5bfef6d8a78b5790807897bb95b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2d55c278a2ed83a40bba821da246a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97741d5b4f1f05f6e24aa01441053440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a1283e2a96e31d79f3c4a11d431441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da06a5a63fc99fc3ed906f12ab740642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d745d72f3304180f7ac2d4dd48c8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb744f2fbb4b0cd520ce9cb5428cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04809964887d04d22228d12e161ed35245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7492b40ef588f5b5be853be8a87bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9318db423683f88a3345d2de5112b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe63c0faf3b9d291b2315f2a7b6fd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea4ffab279b4c168598d5eca567d9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4222e5b1eb2263c43318c6e2109eb3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d7c83c2da2dafbccb2e89c596bfa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae4d73479aeccefb774b8d1fd2c90f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b250b72de958054766d8fc6f71a96b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70777dad1471c27992c47849a080c2f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53303abc90d4f0604aa74fba7692268955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50396c98372016ad4e5a63fb0d1e88656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bde1c7d3b83adc4f4ac0527ae508d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d1acf097d54a82118742b8720c29958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d327433180ebcc88b3aa3d88e8235659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc899fd3c1fec970b22fc9a0cab8c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee67c47890d197455a8604e9ec07b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebcd3ae97d2c41aa2bb827a35b94162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfce35d4b229df266e4853a31bd30ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7024e7ffcaa970310c28a1dcb051a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8350f4bb41994cc62a66ad15ee79365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271528e5de4f54b0eb2cb30bc60bff6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7fcba098e98269bf8d4442fd8e58f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90d47df17637596e586d09c448e87a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c164e8a1b3bf1d0bdc6fc4eec5d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9cbb964ceb5f351827131ec42cc3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16cebc3a821c3745b190cdadf336c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790260c35e31da4c8c2f85e19ef97e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29fdbdbc90e58cf5939b8103ca824473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0ba95891c9f690cfe7aede681c1d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33ce139992e0ec764ca90082bb174f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e381604dedb5d11e0e42b4d8309a2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e0af2be0eb25ab50221a7a2a7db0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0db22d534cb0acdc59f16c13273b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adb4a406b173a24aca5bd0683bd0b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72012ecf75faf58c9771b436e23c732780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec75ed2eea086ce555d326cac2db7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1151e09c750832c24051a6b96f455d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb350c4ea4da0fda6665c30a197212983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066b2e3b6a7d0a402acb5ed268c60c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c868b8e3ec84dd88e36bde874a576985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a1e35225d922ffae1c388da355b7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cf1e0fd60a784b96721a946007f2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6520982ccde25c502e56db152b79f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35806a65725d7e4489c2b6e83c188f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb1ae72664c444c2be80aca74fc7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69adb4d339f94f929925978457c85c2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5530ef69ca59494080474368c644ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cd476648d1642a6190bf2aa9a5f1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b189005b3a6ba165744a6730b14294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfad3836da3a206c206925fd61a8f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f634f418477dc6be6b5a03506304b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51741242c34b409db1642460bd856cd797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7dcae30ab687739e9aeb15399f91a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbeded986a70e62ccb71aad95d921499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477d48daf2b4c40f2837ed3e1ec7883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ac9ef9d074d2d8af20c717c41b3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18c1de00009e847db3d1e47f57207c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961c38f30c2ecb358da006a963a2fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef0879657201b0586d4a84adb252df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfdbf62cf1c98a373bdf4c3937c21c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512973a9a901bb1b9cdeb9ee98d4e7df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a98eb02bef9072b079791dfaf802d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491e69936e03dafe67353d94fe21f9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04f4bb1ab0e9f585738800e5ca63c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c875c4de47364faf1acb474576dba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f90fdd68222d06f615cdf610a05b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e969a45230e258777728837d6da2563112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41de9821e9eb4de621f33174e468e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2cf2739d175d0e7ef4d622a99bbf9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46e534d1ade1ad293f88e70d183567115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2acbaba2f46fd9e62ffd23e3f2320f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea966099f3e09ea40d6cd0013bb35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d916c4237a0e438e7f222b6fa47e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fe2fdd6ff906801f5dcdf1cc06c88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee806ad7d112a451115b63355a63735120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108596b6c15ea51929462e761c57f15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737eb8800a7620a6c42569e5938f527122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff125b4d6db07763897acf2b2e05859123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7a225915f9b51b63e4d0406ecfc49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd37487b26aa2eb3eee8277038fe9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97677f2c67255bc9751889ced8ac7e90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e196572a55bc54a8fe930b25175e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0366bbe61f27e92533ace8aa6cf70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b85d45373491a281d1c8ccbc624b45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cf6c6450e66ab134dbf7e8a89566f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ff8a27e46cb8d9ed5cd61f0ffd94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f242c68cf2eb25f0e08262bd415a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2384e19fb437b3199a51019879636133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55138ff8eda584c5f9a99dd69a353dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b33bc5c3d74b772f5f6b7e95dd48d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58cc1118a57067a4ac8a7a538c74d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d51ce81c05a6cede242fbf03ea5169137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246c83f2cb18159185362d8487dfcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4169fc797dea39edb2b20a525583d57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503c73056e838f3b0537873a456d71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77f2822861cb24e8edbf45f92241e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a08bb8645a3b1b89ed2f44593f4b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62953b15877425465d720b9b495a2570143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d29aae961ac9dd297809907ff31c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca3e0f5a783228bb3ec5744b8603c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f165ddb5ee037a5ff8e58de1a806bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42483ba39e105be328a617fc6c012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd521d8c52cab3ce9c46ab9b458212148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8211c96669a1e82534a489c0e6e13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd368c0c5cb520d24009c945b545e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50967d0feed58156ebfbf86e48e62b3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebaa1487f366bc53b6ab65af9fc4f0b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd422de3df12f71f9b09a5ba74dfb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73cd1b635ff073c928432d0c1d6752154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d232d6f83273fe8d4658b64b817b8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1ac9204bcba5c04cdd5da86c6639d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca89dac0ac44c982c8be01338969a41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ddfd8f9cbd1486fb5cba2bc1272b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cddfc1318ff1528d57cf54935d90f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff23f454e0a20a7c616bc3362f12c0b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba3d24d621a3abf629bddee90ec79d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd5c671de9557428d249d9f3bb1066162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e56f0b17276bd936fd916310d5617163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54683dd5b198760dc0f937d4690790d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6212de7b524dc753702bac722058e90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60143d856a73a9a744f42fdc483ac29f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1f994861c6ed34ae6f505ada8e40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd18616c31eeca9adad4f8442a707d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b4dab43fb8b8e965b37878ddb123169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887166a98bb52d6114297f5d0c3aa5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c4216ecb04dd72e36b8d11e09931171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e07e97b512aeeae90a6993a5a8f063172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe6bc38909a5a373d36a24f0a2ec47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc2ff0b4319c4e0e263176c87b861e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d734ce3f39ece48a5901d1979a7a7b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b66e340d2cd1635b074318bc8ac14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce09ccea1a01d40ac166d495e1183ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971a0e3598cc4a5ef6a6f134219a67f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd71934edc54672291c24f1e763216179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e6c1a1ea59242202e8d33f0d42253180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa927ffd310161220e376fb879127e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c39dddfaf3e33fd6c1b1e25c353eab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20370baa6f6c895ad1b9b927bd381111183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8d9439ec60f1c414e48611830635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d94a6aa826025453ba24d166855b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85662097f7f8cf3b33c096a31802c18f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131a46cd270d08584af857484e0f64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb8f05c994b4063beb4cf1a8364b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2cc0300da1e96a20ad3041402043b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96457c942b019318e5d2454dadf3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d3c9413fce2eee9328258011fe5c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85d79cc5476ef4e8ec5147937b21c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e365b192a114f1c4e44931c560bd52193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff62378b514f1bff11e3e1f7b59369f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9c66b3601041cf1d5814b3b81a649195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7297dbc218dd03a6f4abebe1d89fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2d44eed87be6e47ab6a62fa165aee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19287e18850945e9a86946595857544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cd63bfbea5923f24aba770f56b96f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7312ccaf095e4bdb5476d11913cd59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72ed0f9ee92583998dd61e17868657201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8daa52bcbeaac4137f6e85ef0c4414202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87074d53f545248e1b90c0bd3941b7fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640228306e49af564ad7f7face646cbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69626003b431ca68479abd60c5c257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2268c415dfa30bcee7a0fba3460bf6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b553834fd45fd04f0f645f67b28ab3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a47868ab33f08a97d0c689ca557af2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138b46dc82cc0d5dff87b8cfa07014209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a514843ecd4d25e5607dbe3231876210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb43cdc745a73fb0d2c4768e942741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71727af1189219ae04f7bcc4595059212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b7e6de308a81f8490f4b99c4f8a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92955a3fa8705c4bc9d700430fb4cc9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eae1526d1735c6ae528859dd69a7e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31ea30cc1ee15ffce294f7a049487216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc79722da74f11fd95316018872f13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcdfc1c2d7a15fe3bfe33e3cdd3cff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41035269ad0ac6666398199d981f201219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd5215d9f4eb1539112dd2f9c32301220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400721fae05397e1debe2d5dddd56704221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a31c021e6e73a610b918f63b49694c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abe7813d20cb3e4b741852e277764f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f18a98550b5ff40deced2c11c4133224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e3172a73c731adb09a1d4c9f1a03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62fd31763f15b94dc0a484fabf51a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc69aff5616ef06c36815783674a3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b495464f2778c2842e7da473c12a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99154e5fa3fbb40e494b94c165788e17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695c56dc4cc950763ed2d1cfb46a03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608728e7e97c597d68df0babd55aaae0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e38b0a446411f98c8b612b979c0ca1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b06e18f5648734fa7f05f17c850af1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34281aa5eeed12fa7231dfacaeb987234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da19a590ee89801308245a7ea75ec1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5733b1d6657fbc9f680ae386ced5c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392053c8422c229e67e838e6245d987237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b47747ade794961af64d174213c420238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1eb450b4526baeb4928b7521da423239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937909c8ef8f1b0eb034688c1ebd595240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53249e7a7326ec4c725ce5837d7ab6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29685fbb3d91c20220f8b80189f2ede242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdaa6f88a5010858658b3080344d3f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee83b7bc88747632a446a788254856d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7702f259ece723e09fb47a6191a79d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08813063eece8d71693ab01e90bb42ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62702673bbd2ef174bac3d08ab3a3297247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02833ce59b50eefd77db843a7e2936248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a31c7e9ef97bc79155d04076e386ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7aa179b238a39e18d29cdde05d52d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1185c9205b3794b43d1b1e900b39cb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e469cd4a67fd66b0f475a5d1ec12a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9297b7b69d754446aadd4813b1df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd74ac82650a9cb771a1b122e623d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060517506a649d931611b6e05d883bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887409293fae0bab419386dcfcbd0dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c48fb42467266ab3bf46a078fc00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980cd2a08c0351c5db4cdde5b34c834258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f19fe58a8db1958c5278d19d10d67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512f8555e2f11485b677219dfa53173260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1743f4017e5fc6273307e7b02b40948261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931eaa0685568b8b70a36fe647abd76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872232eb7b8a923db89bba84746c9e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c79928b06d0206ae58b3b46c5ddacd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc3ba21d8d3b2d2e9d21bd8768e0f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c76bb1ebca4e3ac0b4fcd563d17c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579dc77ac2df214a1c4b3c46cf17dd4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8c4cb31c8ab68266087cf579f72da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1692749f3f5a3b11adbf4b49cbfa35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade2378102a4318c018ba061da7f90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f309756a699aa187c9baa3b54e36cce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8814b39a4e741f5839cf5da8fee64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c09c80db973bee822082ade64ac23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65280bd4f26b984d405fa4c2faa43de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638786bf05c226e8332df239096a5962275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cc21e90d6bf5f4dce3888d5142c1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c090bed85381863cab7664b85a14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db837f78d6d252a66574fcf9f7600f18278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c4f4e09659e8f13bcabbce984768a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082289e7e784cafb1c5ec1280cab595a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c096c19e1fbed51ea9801ba83c819281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3abec15ba31ea8b590f9675d94ad0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85743e217f5aee9a75de1ccbc0d32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e2780f1d1eda306b36059c9b60384284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934115d59b4da395c4f543bd6335754e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90ed6516720e2fb46f2b5549b6728d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35806fe4cb8a2aea380006ea4fe20b6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188aa91608b2a859277387fd886bdec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57682efc22535df375384f9f36a40533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bb015354cbacb2e53e9c091e778c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045d6de54b720611a402331c7ce9040291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a7a0c8a20e5c2a4ac2e2807c0b53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a2311734ed3def9bf4cecb9a35bbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625e1b7fc2cec2668d3c61a6a4e9ec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5715cc02082c0117262ce0f95c64e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b5aaa6ced2affb6395b828c4a51e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d3458f12e06e3a9b2566a4d40f97f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c528cb372898765d31b1187237e21298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def22964fbbc7ce925daab530ae0011299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b843fc1836bb2fae7a4955543c5567300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d630c0bf431fc557b07cb4205af2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029db59f77d5511f0ef8c0768d0ef09a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11049d4ca34770110582e323bfc9168303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50426be37dac7d7ab67f3c5cf647a94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e225d0bad5f401107d8af3455640305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9fe78507300dc6c4b707c06ac5ed3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165ba3cec3dca4e0651502ab4e4e35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bf71153ffba3a774a32b4ab7c41b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1db5854c0151e283c124a2963be38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a3642d56d979bffa501bfa18d8af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465254d74641460b328654e19d9f24f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e00b78f9310dcc23547382cb110ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31a2121022182795d704bb727e6d62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169421d20e6fa550163ce53f468fce0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ddaff083c7242896d3c24a47b1400315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef2587e47c29da22433df5cee3d924316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8c936de85e5bdf68596b073d19b4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c32e80b65ab0137667d9708def9c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517efa6f5482dd12f427d674ba163204319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0f251830e11c9cb53d7e21445177c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65fb46155a2e7aa825fb7968349256321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39a4677ab9284a3c392e4fcd5bdcab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f905dc3cb255f7c56b1cedf8a9ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc62a1921c656bfa6e11665833685fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12e33e3d8432c2c0d1c7794d284430325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7ccf0aa295047e94e0cf4c6a947c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b6b0034edf813f2308a118845714327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a7844a9f50eb69e7952fbd7d89e41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b23fdb9e427ff60bce9f9ff05da1a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c044d69bcacc329848a0d574bb444c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82a0cd766210eb2e378572d41a1f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016054a23e7f6e87fe26c5f3fa40b62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca29e9bd08966c785f708837a49285333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a98e2f8e3b73de77616c8632d73af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9bdb147be21fe9b50e79630ed5255335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407434a0bb449081ff1fd934ca64066336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cd4eb6604b45ced5f6584e364e0b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c142ae36c457ff0940501b63bf837338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc86eece8f4dbe653b30fb0d2b81fe2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d8eec83ea40fccd637ee9244447eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98989314fd1819080b64432ae3a016341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5066097c4cd52eecac76f1b461b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9266a6493161651f3b275fc0cd6fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460039761ffcd54fbfa94434d2508297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f8caf6a6c0025a8278179897fb1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacc6e75bfdddcf42934516540dbe5c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977f1be0bdbe364a7b238ea6d4e3945347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95783ef826ba53b7f09e7a36682383e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ac43bf8dd2f9c698fd6b1355d6316349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e712137149d1356e2c0906d0bd51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b9775cffd62d0afe6f1fd1727e9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9eac56c87b82ecad2b6ac2806657f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f95be11c916017d2dc676e0787cd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36706cd914895a93a44bc66568eb8ec9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf57602640e0b358ccd686491cfb993355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1116f03026f4c2e4776b856674161356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94fcb382c97810fd587bff5b268df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff1737d6632b2932e819316a591ada358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727b5d73fdcb9ce386c994468f21501359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532e3f519b7eba70a97598eaaec0205360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30cb9186395fccb34ee7bac472a933361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c195cc4fad4ab8989921534bdf1ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c17d9dc275d9c40ed4559980c4258363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0483f6185ec0b167ec90ad4542d93f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75854f324d3c3a412a22b7876ae3977365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a26320310132f9531a3ec3173b7c42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ba90c1d51189bc467ede4ea4e8e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d6be2575cc8f22e5e0d7b4d0fd22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af575d58ae12aafb39c18b2a93609e87369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af38fdceb3a6799b18cdc7119921c8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf241a8a797bec6aa0bd0190d24a84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab89d59e12cd0d76e934d4f7fed8442372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea58f565c4d320a92fb520ffc54fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96375ce6be6ec748dcd47e360531b74374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee209509fd21ba4a388dd8d75eb5c8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475376ef58a984a7ccb0ff5baa4db3c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cba00f8e56e1c8bdbbd18a97f2c1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76552a3ebdd5586babc9efae04c91c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13bc837845f5922426c295e1c1227e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b645a75463fd9c00d35033d050cb223380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c8027edd8306ba188aea44f946c19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027ab4d021d5aab6888f5cff5ca9d97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121afde2e00353bc230486fe4f8c6a25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd68096ec0a898aaffdbea60c337881384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246b79f2bcbe813f3526958fbcb84a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87509200fc710d59c55a96c52726c5a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986380888cbe72ce9e9fd7a2b581a28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd33699406f8f52990c1db6de6e15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a4e4d327a18b57493dad01466069a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13668a23260159dcd8889f19aef11ba1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e1645016eac2749a32045a93bb444391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f40489e3492e4578d8cb642bd6e154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de41c8f3851b967abb217809b319ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42825cbff7c8586447da7049d1d198394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd4f44b864b5b1f606f55242cb8000395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea9960c6cc04c295a7726408a9aa03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220a49465fd902c63de49f1b25365a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad76a644389671b8d1ff892df16c38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b3dd3e4df03005b5bba58f18b084399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d809a469080a18c79405caf8e0392a3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd493196981fd33eaac33d95a83aa4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af1ebfbd026867423c5eaff62b6e49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aa8fe3ad6f23805ede82ae0b4746d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f545f691dfed2bc1259fdd5e729e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723112e90adf550f6129cbe1acd6d9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f52cdebe783afda907a110ef02d11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731496d6ca98224b4e2e384a0207bb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed66cfb784affad0e7738f7b5a5d70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b0429b064687825af24e432abea1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b6080b1f21abdfa9d2056b736e8bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38805e64477782a2f37a8562228c35e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f46981784041cc4367d7721d4727d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ef4daa24982254d0177902e3d5a03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9917208b7d9cf0e0cffb009d966f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76ba23c6ad1737015f9c3672b746cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec96c7ff6a6464e54ecfd659be7b716416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08ff9abdc886c599366f10a121c9cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b6557b929b378d2af47281e0a3db5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e22463b82621bd6847a6e9b81282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4bb9f7f364cd1d682cf51c5740b26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc0c4f320264a8f923b2ab084cbb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70d5ee57e48e325a1015b7ea0694e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fb16fd7d384986726db2f90e4b939423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805e659f7045cb7503aa7d8462e8944424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b587d1f9c897badbc5612ce783c972425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fbff8148f455a7db37ba460f0650c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4414657b16761e3b613833c6152a4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f97d716b4ffb6d8f0880bb6911839428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e34ba519381345162cd27846badb23429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0eed36dc2ce354e6e0547a02181c50430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c587d1c6b45113669596e8b9f24b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d197591135eb2cc464e3a6d7c153432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c219adc5e2de9e7d0315f0ef5296f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2888b5817af488f1bdce8523baae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6f8d688c5ec9a14beefad05c220f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8909154fe13ae182ed0a895c012ce16436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae5ea250000fe7ec219c9dbb1d3df4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db2ed36011239b1b2de64051e59be8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1d646073e2f7f9bafb018123e940d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82ede50b73faa3b0f0567bd594f6ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac1958500254e99a4e8cccf1a68046441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7849925343f4b4de1f199a173e2bd8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0fc188753da8e6ac0c0e6bf8f4ae4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ddd7452631e4a668b735722531f3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd22297dc0befd91066e182a45b22ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3af89cdaeb5547d745fd8ce5d5079446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576c2a598077328477d69125f1c3d98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15850917148a54bf5dc556fde5d25df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f480ff7e65265910bc6de8433f6a6a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e08e57ac29b2708777c1fa4ab3f1b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34eb6edf9b5484078e9da6d79c68d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a774a5dea37ae7f62bf8578dd86c02452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6d1c6103ca0710f86c6dbf160a43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae188fa91972582238f1ac20ec9eb144454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781f1fa0a25137e8f6268b98763d9e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738542ab9a053f5fdc61cc7ed05bab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d4e523b84e0cf0f2b8781618c509457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242c2a0636ac92b1900a1b4a35d599d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3243c4ed4b40e9610564f3d5d89e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674088aa9aacf838387c7d4bf90940460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591f93d7a1527e963c58810e88dffdc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede4518e37333d1d8091bc754e8eb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbaf52f9655f37f93d5fe5a37771b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67f1b0edfa9b14e80eaa8e4d68caf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fccdb05444017d6a5eb21ff890459e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ca188c3c46a7a853019e3c836939466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2db59602e99eedbe201fdd1a41b30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeae1a29b32e468e855f415974d273468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacebfc14411849c954c611e646b99b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f9eaf557334e23ee8315191bc975f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9aeb4d2d785c5c11a3cc1f8ee0e11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ea129d94754c49f468283530c0566472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6e4dbdddb0f0880ee77d6c434ae54473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e87a57bc700b94b02feee86020012474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba17f240b0c6f721a5db45268a55918475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb6a108e9a0d76f61403d35ddc774476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39969d47b445151b2740235b1ed08f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3ebad151ec9cf46ca2f7b6d1cda5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641680d48f48f3220d204fd480ee800479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37a293f3fce4483298e87e1ecaa703480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101f38a3bea68b90dd2844638b3a03c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42460cfe731adaba6eea16816c2aee90482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b0d5c2b98089b5f9bb5594ee07780483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252fe87dcf98cdcfa0181ab4f397a1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c92d0d4307d91a2b6e90d4e5f31dc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d9db2d588a2d9a56fa22f6846e7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e49ee190d9f85db1e1535f7ed2acf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf05c37abcdb0f0c8e0f358eca0fdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880efe99a092739c73bd15d58225158489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa644c25bcfa94869631d5497cf1fed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe60648c9ce6cabdf9aa0f356a9c46d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a80fb4345e4ad4e27218c20373968492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e615a1a3ac79c23193d06ef32cb84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f543dacc14cf3eced9a24d9006372b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac462fe87baad9f944445f3e8e85ef4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc8cd652740823e484ab6bf5d1a1cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62573b4c229dbe03ab1c863feb40855497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb3689068b0d546fce4d11f298749c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494203145343405e8d9cfcb7e8df225499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4e2f958b16bf53d6dfad9f335ba6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1a7b67450ab325603fd33339de82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206af5610977c13ba1f28260f20f0c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930669e8e95c7cfc9c595402a4a40213503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ff7b95cbff2e97dfe8d1baf20b1c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f5b5229b85b1b2af2138b1488f3fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91c62bd991cd39804fc9228cc3f21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db33658aa105bb318b8a5534d0e6b48507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e70943ac426e2245268157b9bf313508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e9b3d23d15ef7bbedc6711fdc46f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf38651812a1ff2f9a2ee48ca411e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c00179ae92adee90c8580cf43665b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe74cdf550eeb65044cf9b66909e0d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a92592dbd3092dbc68579b01590c28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349f3d46a67184912394967dbc58604514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e29efe66c21ade9c26c9727cea68b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48a3280ef521fd49b99510d3689224516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e03eb084e47c09e517b6b969a9b7c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93b90c9f207d8f7c462e4aa6a35fac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52715e96527373b4345c886288dce6fb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6aacfb45bed6ae9a4140011f1af49520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc3b948016b4b012cea032fdb25f55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d854dab30a1dff1542e7e91306350522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838d8c1ca2b2afdba7d33361113c398523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b465e2c61e9d13dd641ba8e454730524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f730788e7f3949b9d6735f644b1b37a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d74cc8cf0f36cd0cf71c8d85bf2df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ed4ea0c9d26eaa4ea6eaf71574128527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2947e332d80be9ee8174ef2dfcc9c0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac886236ad0c0f4bbfadc2939af48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74ee468a1202a6809a6f9f2f73349530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356671a79d46283204050331b4907cf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7aba51cefdd777fa0dcf04b52b312532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059ef3b68948dc3cd03481260c1f030533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e465c8fb71c5a8225bec4d941d585534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe09f77b5d6bee44858310597ae8b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65220fac661e63c3315d57c18b7f6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aadbde83bbb5a783df67faa51db178537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6cb8766ad63bd6c5734fd2f1f5cae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5d92ffb0dbf9593cc0b3fbb6c2c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e30f0784bf3887e65cacc432ec0ea2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a233d2b7e1694d693a4b8462c3fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68f186c3e59d7d2068cfa2c2ad50d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf48aa59b415635e0aea0f86ecfb37f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda894c2c828bff7d1746ac0a5fe023a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e129aa2abb4ff93aaf2d5c2839631545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288383030a51d3bd78153f02383d97c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87481bc299322add83abbfcca0c496aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1207575d62f983d6aa8ec9f82d1c511548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf2fb8156f149ede16d991bbbd0a74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0a7c7163275a0afdc20ba73384c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d5bf8359e2ece0b9ee0cd6fbb847551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2b89b51de03708945f9f472e8c2ca552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3474b375a4c1f392b09f270058df21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f6205f15d25b46e81a601bb0cd88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027e66403277a031d07e55f946be2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38122d07653a3b6f9646b072510d2d57556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3629d911b2f8017bca4f29f91aaf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee3d98b781f360edcf60cc707bf49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509645e9d03eb505cbe47bba8e29b7e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3024969920f4debad92e71056d36acd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc538a0c36f042c75268310c6e00d7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a74d3a1303c3bd0b992718e400e1c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44edd40b1ef801ee27a0ee873cbbab9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676846aa23111c9ed60654a91690309564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1094565dc10234f9b5b553a36f9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13132c4b8354ef604c8cf80c12dc7218566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995383a6e2707eca9e9ca8d84da4b2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e77b182bfd44804a5feb68d39e9005568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd08efbe2297631373954f5b6858c02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bb5eda584fa4956619d4df9576961570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8c52cf4d2ae70068bee1f8ef9a24b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b91b56d25fdb0e9f17fd4fc5f614f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abec4590caf0e262d8b847a6f71f6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd25b310ae288e0fa7cdfc762db6a3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb38a2b69ceb5bb3d94d120ee91854575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f36b7cfd857a624afd4a4503f55ab7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd53fd4bf663240051acb8aac36090577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634bebc715f2fa0149357f11625b948578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0432d9afdb41803f4f3e2350b32a9f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358dc9bd18365cec909b200fc360cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a00f116f7ddfba5f9cb5bf40f26b0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df293b1d3c1c00db5e02ff7e2ecbe90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a3cf8343203c5b34ac3832ed673b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd373eca71d4799990501de732c868584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4049d44e4ef99db2f6a38aed6238e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3199848fd47bc9a0f2dfde2c7328d39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50738ed10c24c7d8ee989c973cd447c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbba9d7659b19baa6a9bbcd01c9e3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecd2655f704b7756d20a28fd7e8ad3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6810e6a1b51442661e46620ce5f1fc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6f75efce98976f98caf4d5617e1ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31874f9d94d6b06ce128dcffc37300f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fbd32335db94fde1c8dcb6a2ee00f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58a410ebe5a2b1b01f5131cdcb087594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4c9963e51d0f03860162e1ccc5bf5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16586c83b2af63210a4cdf4819d579f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd29c82237cd44850572fe5ecc64ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01887f784342da5c8606f4b98dd710598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a83e28341f29edeb76efdc10788e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80470553e4e65dbc820377f6166637aa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9c0d439509b1ca1431e817384070d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c583f50865f8d8d6e482ec3025bf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e671c7e043c865b04854b753a3af28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef5302e1f66c33f892384ee4a5f621604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ed4cff09571431627652f001e4c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bee2c14b1d785bb68a578f61db2a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c34f1e38a23a08e49cf7207683a7d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c2be3bc29abc8b4d3396c1bed9e8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c2c5b4854ad385076c0e2e5462424609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e2674e605cade81e86b986279d20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4c5fe12391406eedd54391e26666611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d5971e70bfd29903a6c86a379d9fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe2b7e5c19248231a77c87fdff92f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6a9da76106c5fc2de5737a6976cad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71e0cf5d101d3ef04f86018ca7d826615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb92dd3a0e8fb3434de7f5d63a0a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092a9ffdcb3cf235dffd395511b1eaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee687dbfb90c4a22cda86aace2f53265618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab18daadcfc3732545fc2054066fd2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07d6754e9c05898c4e930762c2bcd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b064b13513fb715a7ce9393b5655bf7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f6961bfb89a40188e6dac6089586622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b093a53ed0f40c7f578d08bf41e82f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b381146d6535729f6bd9a2d3b1e96624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc9276b67e1159e1f14e3953278264625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae177b899fc0a37d8d7e569d710e9ce5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d024b621544e37b583ad7ac260aa09d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de2b1b9e4ae89f86f1ed8961c9ae74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50790270da060d04ac78f27b01723f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d5882e3b71a318e02c95aa15429bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc78d421182c5dc0aabc4248a98de3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c351311cd5aa01580b9b6577830df7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fbfb09ad10cabab041fb38d736d52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b41eb94bc4132c6095c7ef19f104ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d11d8b5e71929e75c1e11699b1abd6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb950d89343bf95c6058c3e9217f4470636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8239d8b37666ce407870b9764b921637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8494bdd8e133d6fc01cfb6cb1244c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0ebc67762c47678aecb525903e65e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c840cf6ea74d2b4c23a2bd5f4f938640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a3291c374ea5069fef5dbe4af4e77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444fd18fe9f09275151ac016de0719fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9275ff7980699edd42e441febf4ee3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e879f941a553989b66d993429fabf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287511c81c8a2c1bbf79cacc0c2b0aa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92486056c42ee44be0bdd86cec6941646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31751c86dd9fdb7eb795ec475b5e3fef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c1659d54136ca8f98d6574e0bf3e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fcc7af347f275ec27592f0b82d23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e2672da3371572cd9f4bdc5f525b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c243b28591d011cfa974e42934db4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd6a04d6116a1e8f640273cc387260652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b033036a2629a9d46c95b29b4e928653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ae684d809432612487201a49dde36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2ae142e84f9f8bc73937fcd0c5909655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b440a9c5dbc3fcbec0a7b5160b8f456656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369e15ade7d18489b0ced51e2f8ea29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ec1e8c906ab96c9ca28e3879ffef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829323d5d62cbe7999eb38817d686b45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d7cde139a5ac01249c3ce7fd403c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc482fe69447ee3b1139aea04f6b2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed906a95ced80fb136bfdde68c7d97662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea332761eb7475dd2bbfed6ca86d7acb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a88d42303d81f0792d8973af7b550e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975150aa747d19fcfaaba80eee7c994665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d06ac0a5149be0513d5dcebffa4f5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ec0e4945ba3f41ad390d1132856fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37575687c9da3fc02223d61dc3860ed2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1ffda17f085ce2b76bbf9b258a7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8c88ba867bbf72abdf9ac7ce5fbb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29229e58115dfc9a54b9c1d766b6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017642fa114bc61d5d155f662eaf4ead672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb71621307fc9683fc08c6886fee5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f0de62392ff2bd3b1b2130d8a8af1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e88fa1244cbcf098c1cf3525a994675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a50fd13c2faf788a021a6d21683a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e68cca485beaca0849ca78d9524b8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec43f63fb3b60f51c7c69d728306457678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e6bedff5b60fa71c428698419b7e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c24c7192ace6237d95f353bf6cac9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a3334feba231076fdd02bf7988907681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbb442697b86ed3dda7bdb5d493960682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7d3adc29f6b32c70dafd1b7ea64e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f98420f98d7aebea8c6d8b0d40667c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b94220833694b8f1369bf437f28a0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13db92d8f13c0b46bcf43578caf7c0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be199b2d9b1c6cb2c6f458882c97146687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a435357fd5cc277f8dbaf05b880f5d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a89e9bc3732d99ee40c228548cb44689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ab292dc26343998dcdf92d5433a75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12177368133f99f97c38c74911f3b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab66f67594a1fa180c28fcbe323f48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd261dff52b878b630f30487633b26c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eb3866abacac947fa14f09c1fb766694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c004a971a85df416f428eb23aae0eb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec24a0fbf542f5e03089c4fd3bd3e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511411ae64b5a8c57f9fdd99f9edd64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c5f04610c4dab4887450c51a12dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeeb591a7a151f0df74b7d55df660c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671d46e0fb72e752c77b3d021990715700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ff169e56e7ec30d43acf511c0165701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0c61a7abf5216ae9174f37a3997b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a36f4ee69129342fc18a972fe8c28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e781baf4bf385216a5822f2155d9a3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630527c458ef749c2c0e17b1d761e35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f143c27364491876ac6ddecaf8fe4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76c7e440b32af25d67cd01db35f2b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6d08aec2ea9eb92eec1ec0dbaa7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5df1e5c4b1aee632eacf06c8997de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b462dfac2aae74409cde14a0c5db8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b16ce1b5cb7d3e0acb0a55bbab95f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0bf7a3da90df3cbc888d4adcbe21712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c7db5083fac89fcfad661fac85673713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48a89eeb5924d8654c8f93271475c2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b011bd9296cca65c351031a3d2a9d71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500b87e0b44438d52e64c84430efafd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd417cb7fb2e45373c969b46770c9fb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a0bf46f47083847a97ea382705ecb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939da96870c1f365148b3c3fc8e1b7d0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc2b8a65635c2b46ec0054f964fa63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66ea0c946ac6e06b6df511229e4cbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe744413d030b1da5a4e3902850943722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d6dbbb53913e3136fbe3f59836cdf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759966084bdd01fc5e023566b070999724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72df8cd6e01347247d517bbdb67b1e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9097a1c57a91e257a447193e69787d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4501381fc155fb4226e0e07a47e92e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643918993c9c212e366ba52db6511ff7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01271d47b8eabdbb59ed77d4b2eec84729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811ed15469fc4a286a3a56345bddad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202a26574bf3ebe055407a5e5b7d85d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022b21e9cb5d3c9bcdbf18b8a19fdb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363675739a65fb96c8f7ad9956a4b23b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c24b4dc70be7040b13a6dd487ad96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187eb96b9de87f74637d4a1acf0561735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ad0289209dbe076edfe982f215d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357c85bbe5c82e524fbf3bd80f2d802737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e9114274833cb622587196bbdc2d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d792d78d0a1bca6a4087b4e6f5cb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666871055ceb7280cc4808fd2b50fe67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8e965a82b39ca048eb8327be7b22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffe2cb526330f8f786b8035397c4ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651f781af47b035a9774705cef8353d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc379a98f143819700653282c2107352744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2e92a085f3007a6fa926a05568516745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa753387ef240b41c4a7cc4ff21bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904cb81a1014c67de9358727044df16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f66770fd53b96f51fbb4fa3f82df81748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6ce73a5efc799137bae583ee26a59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9cf192c2b0218d6c1afa7f32216f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d22982f0c02a074d178a1973dc3cc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ce7998c9e06cb5220efa530940650752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce298d28a5621fc69085094e26d8b1f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>