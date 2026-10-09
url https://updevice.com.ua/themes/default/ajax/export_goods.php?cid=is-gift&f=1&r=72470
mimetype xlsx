--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dec96d346bf08df0caf497749184601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0085f8ff5f2a72d2d1538fdbb2861552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f523838717210fcfb0594245f881d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76f1c2f8526a52bcc3bb39627034a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01579a72f236f8441883aec35b817ccf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b4b609e3ff159f57defcb9eb61c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba80e8d0e9a488a41f61adabac5f697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc1b5e5a2f692144b21e8cf7604588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424a79c480e6eccc4698ed51253b0369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6014e4901eda5c59dd2d4bd50ecd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84331edcbcd92a148055e44519c63e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b7653013cacbe9d8e0921a56bb01512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957b7dc8dcdf508d2848b67f746781b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547fa4386e90216478fec4d50fe835214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5167e53a7d5cca857971f172688551515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6a0835b560ee121f5b700557d83b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec1d50b6aa23d9ad6ea3c4d2e4968017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2027d0f145550391a00d8d18d111918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d23ba6191f76f74d6cc8373c0e9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844baf874fa88830bcde30e658d2b45f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525728ff8c74d3bee0c2fb9fd18b4e9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89329a4a1e8440fc40a23ba299e0d17d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e591a78c6b19b93eedf07c7d6d2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e596083da5da0d68920d3d38a69e47324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1306841f58ecd2d0ebeaab35ca22125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26ad7ff71764da5ef68bfd34b4c64426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5afc53c98dbbd24012ad6d6f4b76be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2f77766a25c8fa960e4b19c6b1fa928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0801711b28b45480fd7ddea1e99e36429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc4fe5fa74c9335ed8926470f8dec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76564de3c4e39c2a342213aea7218b7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae7e12a39f14f52b6a13d03cc2c7eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63d4426d0c8ae89cd311b2e72afa6033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392654381edb9568f565bb6c8a0109a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffa06cc18c22a2620865fd3f4f063035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783846069b89c7d3f0e46313a17aaf0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c029ebb1f839e12827869a6b2b2b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781544acb31413426aec086ba73244238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc931514fcd66535c949da1fada6013539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2322f279f02f8ecf70e3db139cd73dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1d1b0e6386702b6b164972094fa5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad53e35a1f53f9b4e20608a33d065e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30edde90c8aec2154501afcfc9c34e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a752131d81419fac3952bc8899c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5a5cf414de25cbee431d4001acc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f6af481ae2cf2ffd3451b530149646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaf5e1706a2eba86a71f2c7e1bdf7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae03db930ae74d54afee2997187fa948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dda4eb8987cc3fca2af696f13ce9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d63dd8dcca9daf6abd35e5922e978b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12a5e03c05ed358f610d1e424b227d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538d3547aac03586113932a7eb4a09152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766346d6ebd8756673b01811b389017653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43a47928d3447a545de2e698fa64154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d4ad854b31672ae668f7c0c36972855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c522c676a9b8e7af6ef4ddfa32a0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6563767bd2e146e3d180bf60d7787f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07fe745ff34d53c10cc868c5ee2bc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db140ac02995649c40f7b0af5c48a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a0267dd7d70feec9db387a46ef7a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce0e3183d37bf24be8032b09d9b8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e8007aed93d75de43b827bc0246f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97581f0d4b712947b5dd279589c4471a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c27991085939e47f2ceaabf294b0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb08c2a65326246be503ed4daec4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c6e9aa5d7d2f278ffe849e8501a5166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316e5dea291db37f2905ffe3b74bb6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dc78a5b154d8c46539bb5c2a68e5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1046637ee469dcef7c460f749b1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04048a297117455d465f0bd1bcdc584e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb6227bf778fd5ae96a7e13461d0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5ed900d9a2133744ff5c13d66269b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f31453cdd552b2603c867e36b79ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64778cea3eabd3f84606c9fe4c470f3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe714d419f81a5da25d559320b5431f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b859b6c5a8aaa71b53688cba3f1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358a21c4db7c24913ef8b56593ac0f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766a79025924a65232ea6cc6ad80a0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f8a2b6dcd1c448d634fd1255a96f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbac0bf735b1650e5563d51a474b4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444bff58d6cc2a1ed124182ebe2b1e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ff55fe39102ff199c6467756966d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b386f278b5900ee4cc3fff348a9d9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6250facafc8a48a44d5e5f10963e64c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74004aa8fd86b924d4acf490423b61a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f08598002b22c760918830f0198b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbd58cf799d1ec090b86ddffd1aa2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73621eed5d715baf9930de48116c8aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0b3e11c54fbf0a7e23b26932c9bd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305ead654f19411a70554e3881c6b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fae04828f6c1f53c742c2dd70f54de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78cc79384ccf6e4bbc9fd3f1ba62d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8b9765e6c6a2c9f5ff220317989193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f2804f6ea1de47aab07d379d61d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f12cbcb46dd36e65ee056c08b94495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afafb2691c5f436bc8e19ed0123d4dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439d8a485b772ef526cacbf64dbe5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa2176cfc9ffa153f808d0554a663a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fffc3cfc9e6cb55a022d35996209699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24458ebf433644d84f48de543e3d65e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746484dd67b3358903c24c0def30544101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8117a69bda0e273221cea7908a5fbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a493c6098973f058eb847f64ee48be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee209f8de64c65e23bcc01f7beeba6f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e62597965bd6ea4451e03b3674c80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f3b7eeffd5b93b7163147a0019040106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c261ddb378ea007cb1e6890712935b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0026e42f971addc8ff6f547224051108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a7ed76fe80689513b70ab55ce76b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af414f7e30593a69dccbd0cd805c47d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9009ff67df3abf05f79badb76300e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556f42a94e12b19354b37aae744ddfb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed05ebe5ad1fd9151c2de5fea7fe84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adf93e81c90959f546635d84bd8db8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b1d0e3a36b5318697b7b82454c698115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f1c866d5e01b832c2be8f3fe667ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6974a186ac72e2cdd972e607a5a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35681f4d739f102f20cc9fe5bf0c34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce00f5b35dc477271784468ac26c17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816dd5102a35709bd178a3ab1d93b00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad7fe4c0d9d6ddc6a7825eb749ce9c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afa52b5a01005c5aeb58914f57f7d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd3959f104d7f9f47cacfae42bb65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2e0a5e5a5ac906ef5f9874192c13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54cee8e910dc751cf0ef27b3fd3cd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eba5297fd951242c6fb05e23772371126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc0b53e84d5552e47f6e884448b47f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1038dd69b8b45ab877e987df94b37ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493e86b341bf1bc21619b8deef989c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7bd21689eface77eedd8f80d8dd93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6915065f7cf5a489e89746e1ff6443131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a318fc102f4fda928f1c2f465fd2b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6460a97f50f7d3f92ba0216a5021382133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754b41f38bd35cea1221c39fa6ca5a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9530e34029cc600a3244bd5ca7d4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0712959ae48e42ecc97e9ad67cd468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5217aa28da30b4586414da7a62884c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b36c9112261bde894f4153afe99d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab223b26c48224ed0d9543fe1346d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a81b0d104eaa8714f9320483025e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596490b0cd8273ea1c8ce1e322e84d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994394268fba3ff6791c2fc8091415c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2456e196d0e36ba3254dd493c1d7dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9d74199bdd535ac75c43ad42b57e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0d28f6704c69b6990f7b075f99c7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6ee89ed15e2b277cdb358338a181c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bbe6a92a0fd539fce21e3663a435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122836dd86bf1664d044ddc49215de9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e818868faff56d870752117a31f01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e4f01bbb8c75b81f7bc4e31d94cf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a8e11b2abda6714795e5aa9d4b3a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2af2ef9d551df83014e809cbae87152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dd6b91bf81e383bee68557429d795153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6fdc963afbe9e8bd3ce8f392bd2ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7457b47218d157f3934828cf61f76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de505c5b468db7f9eca49b8b8d8fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0da97759bbdbb80ad470f68b3fe27c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833030631b261a2b259ad29005f8fc17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d09053126edf56b649eec1b7a1c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5603d74914038b5389ea28f40c5405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011491e4ae6fdf90267df95c0eff2db6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc39eb56da9c7b41a308869e56bbfc3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed0af109da2e7c51fbf915dbe198f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d9692e53e1d4667d0af573039ac5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d8aaa1f9e8974fb159c59a58342e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a54491747251827a05b89b8af3521b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78af71e5d32504670063aa291856569167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77e21e001cd76fa8121751823ead7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a7ce634bebcafcde53e63f1a1dc7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fc213ea439061bf82d3b65363c2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825b577c22233bbd1fdb60f952702c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27279724daeaba83738adb5d07296172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f90960aba28d565dbce313ecc0c752173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591c28762acec2d06ed8bc124edc427174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b6a9db79afa6aef4de7e06d9bb2dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e85dd0efa7c13610ecc041f9b353dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c5a33be27aec6f2772933b93b7a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f17790b04e7107ad5681f74a882560178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c98e49f0dc4aa898667cb57c50bb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c9ac06e3a6529115cbe95bc56f913180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a0137ed3a180984ccf7c143ddb05e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a971845c14bad4c5cac120a427be1d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18901ea1cb34fc978d37f712bfce5d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394032569907332ea14a08b5de03548184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cf37c2d23cdbeeaa753902b87175185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc7ce072abd2a4782f63d77b125a7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73346d8a58ed6cf9462a0da31689504a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12683ae78d4f5c2baf31204b19dbb73a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18748a5c1882f48d799e05860ff0f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6a1d62612ea2cc4496f457961d47c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e725c1677da5a4a80dac4713dfe2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24e18ab25e939f3c5697175386f79f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe180404c67edf32929003de16663c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eed849d9eeb13c5485c04a7bec70d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd0f2b722caf6368fcd7f4f2940f4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a1ae8ceef5c3b43a91300ee3e3d58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1adee4dc3a404894b1fbd3d45674ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8967cb0e638f7b2987d8bdeea1dcd6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ad3d0dc4c41d6e87a2d4047d0035199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423606c51d7ca52524e8db3b26ae09c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f224f94a84f0ee76a9f8ced2ad9d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af895414a89ed17667f046edb673181a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72466be498e06be3cd6ec9a5631bb0c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538048d4be041819fa63d8d6c5259178204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce5a39358339d4c1595ee886bd919c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5d1a5cb013b5297dac60690597a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b78599b4fe4b73040d617eebf2bf5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ccded07b5c5a01660bd500b6f5e3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a36147a480babfbc5d1b30b2e3a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13006e497fd758ee90298912be3b5e1d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe490fad2168021c09bcbbe74c100211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182161c7909b77138d0b6ed159ccef7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3d8b60563641bb29a365ebc4af476213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182762fdeea5b4bbaf3c8fbf69de105b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295bae045e707ae7c1ff5d68dda6a2f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c916c634bdb5eba3781c7d4efd2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75258b95acddef2c5ddc7b214fb0dd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219929299ad50fb80c0355abe873caf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b929318993a8ec4a13ed8d8bd2596219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9364e066a5a30aaaf3da79cc0aab13c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31215003f02039d80be342da3a8034a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8d60bf8c8b08262ec516c77f5fa8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bfe852fb24c30a58c486a80e4d0fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab1cc97aa2923e6338ae668eb2c54f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2e9793d0e2653ef05c98f040d71e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183048db13cf85c868197dd567ebd38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffa81810bbcab021f39c1fc1f79262227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0b775b900fecc2a33863ac5192a72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c8af93f62da34be2e9460b5770695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbb724acfba2201974e57d20311d49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dab19f5b8da000459e02af546a8611231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16220b2a709cb8d73d7ad7da53256314232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69851710eac9ba37f869d31237783af5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c20bc13298207e47deabb3fc7906234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81817787cff4c5bf61c866ea1cf11de8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043d161a0b04c96edf1a8f76491480236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282751988178cb31d5f358e9afaae8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27f38fff9af7300f7b6651a40ca6fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b5bc6282e01d1cc14832c71a0c2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa51aa5fbd9184580d2c523237a61c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13dd87a38d11d9ba413dd4578ae0ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36fed856875e54fea6b70ea05f324d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256adb4b036787982ab39e3aad30c479243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5de3ce474f7e01f1c330a4d9f0775244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e42ed8ce86f41bc64a0a863206f50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca196d978c6892510a0347337941fdf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f056cd7d69da9fe4bd382162ec208247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8acd2ae1c0799b410dfdead864015f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645167dc39410bd160ff4a98f331c68249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1947b31fac0b71ffd5faff539fa243250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaf3ea30ca320ee7c7e8f5bd0b858e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779113e60d686aaa947678d0de90cad2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bf4e4bbaa97182cfdf1955a70f571253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3195c461cf37c9f0eff946ba16cdd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811218a4800cb3f14d1c28b1fba1964255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf78d6ccafbf489f4fb009c2a798bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38727ab8d2b5bdb569ab130ba62aea70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821eefa72c577e3948fc9bc242b8380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba00a4bc28af9e3876698eb0adc8acc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaed3f5c73677adbc008ff4ca373dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b495841475909ad72ac212e75dbaf89261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a4099ee03d379fd2267ec4b8bbda7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640111625f1ffa75cfec5016fc2a66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ad49bb81458fea927d2b798f21d27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d6fb91305258df4e6b5e466bbcd41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c38ca272a0e7bec00ce0d14c51e8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da437e8e1e15893b97d0787d5763f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b735ef0bfcaa9c9d2e39326fa0d18c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c6bef513f8c3961ed2001ff041b04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ce49cdeb0b6c8b7b62e622dd393c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a411638977d88f615ad1c44087be3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d48f7c43ee9a48c2c6c6188ea53cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fd9fb8e3f05b4aa853efbbfd3eb5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e25c663d125e34601f602a753479d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3957e7e1e63eeaf3f62d3852fd689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d63df67ca3abd8964f5c46b1575fd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724970d90d49f940c69cb3ee0785161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda01716960468e709c62b05db30df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001bb13264076ea9d647a8662894ea1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee69c367c4078a3a3a15c4437b834f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3dceddffd2620de197dca98e25e0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b99cee00b0e6f33dfc2ac3807c3755282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c31cc0f264eb8263a33f5182c843bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612b7d56694acae1e1a86bcced24213284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6e13c8b5aea4e3d3e8cb9643775d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deea9707121049738ff7acb59f91335286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456049890422099fda5cc17cbbfdc65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bbbcdcdd68be78475916ecdc807ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe638be2a6f114876a2807b704e3c40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a777ade77cc347dbba9a7b3f3b0bad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a5345b7de4e5b9902da2db8f10f5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22823ee9c0957d9c02fbe51c091f7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbe95ffe8e695da5b86a60e3de1bcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c937c3a31300b94e29e522b4ebe2972294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4dd38ef8a13eae3f9f44c92bf8743295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92565b7c845106c5be7e34655cb09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79399092f697deb0981fdd44ba19f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7631abcab018f050bf8a3b6e3ce3d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d2acd8033410ad9115c42b85ca50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe2c9bc5798b044e4e2e8fd7cae5b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfeaf563851c50fc4a73aa48fed608301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaa056bfecdfea3426170b06d464c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2301028f929dfac5ddf1f4ca218878303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0502bc75d4455eebbed74795105a6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec573e9caad3caa277193a369b05d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e5feaa02251ceafe9fd553a489e32306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17400435467df8ead4abed146b77ea4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d63f8708d66a7f1a3305fab4fbe440308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ad7919a2b755a63bf97a43f15cd8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f971a02285ce62395c29735fbfafa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f7faf7b88bae281f687c4f6ecb7e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740897bf0a3d612e073ddca3efe28e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159a75801d1df898eeae4024870ceff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb263611562cdd1413ab11fbc33f66d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d61af5ae07912001df50beca41fff5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb437cb3b07b9f1c03f6c05cacf8918316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc319538969d858b6e1a4ae73554e8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893dc50896d08e504c00ce4749560a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25742e51fc1f0cdcfef48b0496f13f76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626f8e974d0e039270f88797c457a31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317125f5a2f4ec9f7647cee21342eed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c487d79a876f9ac474f8482183da34f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7820432d616efb23c3bbba15b0a4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f231680e557dc261e03848699f46e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4091fbe247fc09557d1b068ce4598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1b53992c1ec3f41e62070904c3be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b5679a473af6f4e091d99cbe4cd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bed25905c0bae8d9f2821ddfd8680328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b82d4310f51dc067ba15bc16c442329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ee7bf8c925b289923ed079fd2e80c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e128a49f46dc7048d5431382555a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed65afc49a2f2b1a337ce1b40508b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f280c6a535a7170e718d70090443333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44ee3eff0064817f66e3e67b73470334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2099e495cb88e9c222147a0822fad4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706a2fd0a2149936c2e65705c01bc32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9742eb14e45ff8d143e20868f8fda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e30d25428cc002e84f3d142bd6860338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f77fcf484976b4fa3ba2c395fe12b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa119c57abb23a65311f8218195482340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe1f241d417528451f3fa8722ac81b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b3e1806d1bbd2ff7d692dc3defdf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530fa073686b69adf93ae36b00f497d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed23f3b098d742e5bec9b54446f4d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816044d6522b32bc77f0f6c223357d4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e62e1dc8296fa2ada07399b3ee63e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c56310bf7db48f4ea406a73174f7ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dbacf47544c79dd78c2c2741235d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25e4805160a8a881dc27e6013d68a7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f1945444321a5311cd843993920bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca8f9c501ee560911d1f5735d833ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce642155ebb391f41f104406d4a20e57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf53cfa75c8448813b0b23503633ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490495e003322ee8fe6ffb76b9ea821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac609997df7acce4529be89fdd285e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea7f268dc95717f3179606ca0e74b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab42a33be540d5346cb10c2907afc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788881fbcf16c6cc8349354b1c19dc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59d580f75c42b8a211a22aeb9a91fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0964cb61ad2e989b3835abc6b2df2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc089aa048b003029dacf7b5fbb50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bc7ef224a43e5ce7ffbea47638242362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11582a0ffeff7a17e22aec2e846218f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471093de4a9a76cbe4429ac35a1db994364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3d126dbbf2a76632371d85358da22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc44a1f9655c0b0456039059debfd6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cc18214e7fb4b0e46e499ec93c7b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d198c64c9b856605536c6dc1548b60368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c03beee9305a105995519d618650d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197800c8d3c918e2c3dd1149dc9096f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc28e974f01660f602819ae1acdae5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b803672188b1f3bae91fe040a3759e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371877d939bc5aa598be7fbc2c0c170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290265db143c3a715607bfe2400fd640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4b5db9519389e3450d8deedc56a0a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051f8151dab015a8796f31971e67058376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f01885ca6238c8424cd4e2472d414377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb311611e258e482f91d32f0ec9427378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe8bb77d15597defaf2d3bcfa8f3d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7b21f5fe9cf87e7046eef966e582380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754081482a70556e463e936034792284381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b3ce8007f9b64a50f5a823c980089382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467bfa6d4b4a8dc803551f6c0b69e67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a390ec811cdac186e015763bd7f1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569b2009bab7e8a21a172a387ad655e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ae2df2c865d4b82b3b49102af8aef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e471c21de84965725325b19b1d97ab0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b97d132a3b0a95c3ef4017f4ecf3d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6d29ac2b76ac76a6999e8e3794cf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759aa9289fee54b9bf654508b08c3b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f294bd5af89de2e665bd74e0c213391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5e95e3f2da4533f0eef77c117596e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a1ba67c5c9ecfe5c3a3eb78a3a2b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886c851c3f74533e7fb4ffef7bfd75c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a3c219eb503d483ba71fe45879e4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80943af2a6d5eb80f8fdb048633199396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fd924766cd0911a2892a05018552c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2755aa176ff39ba6a4b30b6608225b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3322130c5d1a256ad575bc8f48e8e05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbc9ef9809e235f62be901f27419a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09111ee2e8cc3e2c185bf0b45983dd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc714d7064d5ada351924a61486bcc1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fbbdbb0f11333e967d71a6c9a8548403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7e19612a2c7795ae799a2ece440b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8a0f5c37617aa78d52b3541bc82c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d029174adb795791dd78562a715978c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97651c8433d3ca36ef6f99b8eab90c8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502c2411be3a6d5d9b037167adf9a73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3346f7a0b2bcb0728b10d90afa81ad7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01366be49a03d5c0225052cb4a4b59f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02225a27f6d82336191182bcbb50ea1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d5dd55f32aa5f750afaef4b4ad284412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d247ff1fc79b5df6c26af2f9fc70b6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabab96fdaf163d7bf32333a1ccdb6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b94762136eb19f48a5acab27155b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82430779397a61959179437b379396416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedff7e5a4a1ad82787826e5256a9cde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526ab3815c631a6eeddce4c81036e99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c07b0b52b09a50519d105e1c49bd52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa8b4c73058ed4c46508ac71f602a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b152245967bbfbfd88a9d326ca77e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c447ab99dd15d3b71b97d3b97a3961422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9896c4be9b6566444e9b197a6e527423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377ed3eda8697d515e5232ce16c233e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ea14c5b0cdbddd2c3f7924e02bb9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa051bc1b69ebc7faae93a565afab970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861299fd4bfff1beeca31b5ac52ab6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564c034a3648b9ce71384486b15ef4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47730bc4f9400bd2574a2c79a9c756429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195d0a139caeb6b744e940424acf7e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b3107c3115380c15bd3b91b1ec2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4980a5d25747c5fb77af1aad2a7be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be54dd0601086fab363145781e5b31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629a558205a3df4cc53117e3bab240434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278172aa94d1ed891e59e33bfcdde79b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eba2899bf9a8a9019599b68d3bf11f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d01b1db8aee0e8c65c4fd97a5dd61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dddcdfcc5039d2986afd6e9a70428438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0eb141171e88d9c4229dca0109dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774915c21683804e4a1d92fdfb3e569440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e03935d5e2b7475f5feb94b602674441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26a4c2952655719b2e0fd712c9bb82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69a56ee495651c22b07e18ab776cbd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fcaa3294750e85aab51f8f9c66616444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3e6192f3923e3d7fbf4d343dda684445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d4c0044b695e3ef99cc84ab8d5b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f706941699de55db91e3117f59040c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67562c32b19e70daf2c66488be0806d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf10e9066d85dd4e9617a95b56c935449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba950dd954f897f3084923d61596d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73b6b7dcca338eed1f3587a621b45f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa15934b8e1f376403dee948ba885452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee62d94d277e0204ab103cae9d15c24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02111d8124a1b5e071f041aea4c9260454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f449840feea216894fa5a15916f46a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8724425fdce8c4279a3afce5050899456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33c94af057e4db19ff20029eec6051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925d73b7f9f510494d3ad08aecc2c22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1a3d2a62381503c50834050718a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538a17c1d4f6b952765dec0d8f55912460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463d504d5c34c71f23a95924b58e7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85669acb8737cbceb785ca482fb072b2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3329ea16ec16f170005a2875280790463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e9b202bf338b4def3c5a4c265c981464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33e3072ab5668a7aa7fb1fb9a53b5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354fab2c9294fea2b9d85cb93fdc1c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db65e1bd2bf7e746fddad5737815ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45302cee60bc3c815191640dd80f70e0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea05c2fc76633d907db3187d791001469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedc094faca8d188917f9b353f466f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0eb510b21a0f40df2c0943e2cd937471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5e8e46616b8e1b2c55288da68d87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1407f7473913f5dd8c548b96d96a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd6882aafa4f37835cf200d76a1c24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be716fb886ec30516e50bc8b3192ea57475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678201a7ba6a87c55a34f0a0fe7807fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293e35fa3e7b64081e37f31d7b2d917477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e071dfb95eaf33530f8c4d283b61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b860897837436d951825106e6fb77fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b612e5a660f2ac650e9627d6f35d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1146873dfd57d98667f11671cd5940481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32475b448a860a770289bcf9600cd870482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272c5de43d2422caf91c7601629bf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021b9ab3b46698416c41a956f45acb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c24eba38c552883a5e501172d1d9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a688516d9208be27d6dec6e8c68580a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20135dc8472e91512e3679249e21e4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24a6ece3f0acf2a37daf255796fca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba73aa050be8e0c059dc21be16fb7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081bfe4d6593063778a3158bc06c601490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e8dd30be7f9a630cf48d8cc8d102491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb97490a649b5e148e8ffc72b722f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67d25da2bc25d2ea9321b5116d6dd4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264d2ca146922ce8574d741b72083c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fb6a6bfc5434cdf8ed04b28fccf61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901c9b667a14033537e307629d39e4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ec6b03034860ac6db43edfc47967e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992334a7ae24a4e8f85fb1e36c09daa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39a2064c0e3c3e4c737822b206987e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2da696f4d9435e736ecaf839cd8a60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99211d2479b900edea511d7ad7284f2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57bc767633c10c68e31cf52e276586502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a9b10aed85b5a0250fbfd8bd849de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b4bf9deee464dd4a3c0e8f3af042e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877ae45ad5bd55aba32e81433191611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95316552a17043a3b59882d167218050506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda77bb052bb0e8f0c12f18d6d4da78507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3134ffc5cc7bf10f9231fa5ccac2f2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118641ec0c5c0189b1c6b26739eef6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4d8c9e42965f616e9f8de35b06ccb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51fa1828d9b87f471ab156de34c4f16511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b910bc31cbce18952183c1a15578a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe125105b5a541a6d4eed7fd7e8c98a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c9e4358442f88956901d9087ebc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65b61f2c32577786e1a5d1a08be7a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06e75c1f23e381b0c7b19df895d764516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ae9c1d7f26d9bf53d0c407fdfb73f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39209752af185e0b50b45876cda107a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436f03c4d00e64042440b3214de87d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e921ba9603a8de8c6308bc829200cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097300bda3029b72d8e719d03f5b5976521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8948836598d5cb75172e778ce00d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09e02c7963230d3bd3662cf94d5733523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ddf52413892c9a2342437f6ce7b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc90bcb8bb14791a21cda597124aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3dafa94827be17f2cc382e7e32ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513804418755dc3b9703e33cc5fc6834527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6865d377bcb3e1376827905381b8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d59d9d31f905f7e4be7a3753f7fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb15bc6941d8b2fbe4e9dead9025c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36572b21e9914dff3ea6f757066e57f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950560fc36c482627f3171cf6781696532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569558640cb97a79895e0984ca9999e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27215a699fbb52a719944fafe3a1c48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b7763773926e9c6510843130e765535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee2166efaa421964aabdbf4fab450d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756117535a8f3c0892c7287bbf6f21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073f567ffca9573aff7d89696a0583b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecc179b9210da7fdacad86fe6af835539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9527cc5a16eb0a33a0b9bad89424147540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2358afa9b42f89fef8f55dbe94f62bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767694103800bfbd6ac026620eb66f63542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ec35a21016e2f8ee75df8d963b386543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de054af7e76908400e855e1bd2195cd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf150b75a02a774b4395f8b33c428545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdcb61693ae7b319195d2e0d9cd0c3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b50a159a2184b8c501688d7d896f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b888a9f54a93702718f2630e66f66b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a90775e48bee25bc33793276fc12f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbcf1b7e3c593f37f6b8a9828bb931550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b095545c77e17c44749d225a57186551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b840891678326d197558b58c1bb18f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83efc6cb43a52ece0821b552559b58f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4d0060e683ac34e483372a9bf1e67554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e07786043abf5f9d7a709c3f551ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e983bff8af589ec8657ff0960eaad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07506a4cc9ea6b7b05ee07950c25f348557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b595bb1acfea1a2e5815a28b0e33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107a42fa63502d26e221e190b0cc30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197994d448252aea74127ea9f8823f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341167ac558a9ba016ebef33545c3a2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b5a2ab01dab78786d50bfe032d7f5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a2f7369e88af4722a226e6a96b63b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975039dcc9f0efde370fcac20088471e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2198f1a5cd56578f78c131e64c4ec0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae0db58a6bab66f4ab2d867290de14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6438ed4548ff75fa1c76dd8ca9e4b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd8d122c8fb238939b7618d1324ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153818d6dadc4652af92a35128d562bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904a09c1e95a0bf1c863f47ef1fcd1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0f6292d0032cc128c21d4c4a90f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2402524759039c5ea90a8bfcf9eb31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e19c3afd5cb95a66344edc699f1d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96461a5fa36a2f60c106de8e54312d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c1290382e7f47ed0461eb62a13c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c091c427dd630959e3ab9f7074f55576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047afddfa0e22e730e5faa02158419577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405e5effcc0d6a0ec5d65456ebf21d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61b189f27533767326de1306c4ed9a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e4d6638ae331b7c803218c68664e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f7523d44eed5684b2ac4c531c85ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce17790375de13eb49f51dab2b83dee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa56c3ac9515ebc13307444a4f454b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb917c92fb9c4da1359fb44e3408b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f8e72cc94e1ba94a38f2eaa17d4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d80115e0566056e73e2ac48a3514e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f0d54b2926a5f9550b8a617664607587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a100582c4d055ef923b471ef244c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4ab7bc6f8ac07ec754fcaaa7264c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4185d24ebecf5ce8ae3e7115963a26b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a078938d7eb786fbdc28612b70d33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575dd6847be1a1cb36a1d74ce0f29b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c63da92fc49f847ad4557cd946275593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020c5409c732b75e9332e9d1c99fddb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057385ce174cd25abc252e47c94779f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51ed2c292760ed993cd11247ba1346596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12f2ab33085c539a769a7b8c1a544597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da985357ef602e152562b250ea3cb27a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd3b38c47b2a6f1aae4d35bb47ae1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14128669042b8268584c46ed8434806600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d2aadbff30270964d5ae2c046b9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0146e119386f1e70856e9ab66b43fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18437b84b1a9a3d354d2a19925149304603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e0d64607458bcf73fd3f4f8e9116604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a6d04225ab159608d6e591ad3b33b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c1663a463bd499361b682302e8cf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95420cb21c5dc342d28db45ca62f7544607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb651e0c5b6e8600550d4becbef49ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a917667f6bffebee474540954a9c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c795b34d3656836c20d286f3f232174610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf28564586d08977287aa5776120f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee129eec13e01e119678f43048aec1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b69f5d4db7a3b34b0da10d0efbd2b4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc919b19d71021b42beb4edb36600614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6f7123ad23dfe3dc7c0b8324d284d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0e1f6223b6d56ab6a6568b0e0a2a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5fb86a589285057148989a06a4b56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fea01f3b8e6b238fc17a2c8314aa40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70854457ffa99795fb4624415bc4da33619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405686cca6df68884bbbe47a5cdbc2c7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec485bf20ebcec8349bbf789c11c254e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5405a7097f10e4b55b1d9c082709c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7489908d28d4b30174c741101c6c08e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751c7dc591e6d2000e2c61a2c501d60624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648d0c3315c927dfb334e27128575bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f237d3eb6f18688fdb1e49c151a517626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f07408bdd0af4e01d9dc6531b965a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804634b5c779a4f222804061800a4ee3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26563af53da7014ef8a039b88dd397629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330911c3e274d00828354e259fd7fb18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5afd600d1b5f2e69c300bc0dd6f777631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3eb86ae3e0864b0d874e8d52d8146632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96fb0ed6a1e0e804bec84a20a541eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375c29ff41b3a2d869365b4e8c530ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc9f32a7e9c3857039b21feff126b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af11628addbf6bf7e1a63e9365c17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e33f43c0931565ffc9e2f073953e2d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6823d40cb703e5d03880627d024d50e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dc0ae3eb753f29fef1e676740d812639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13931a49909d2c18f3698565776151640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f85d9d0177cf945fdbe7bcf855dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c208544124d4634ac7a2f5c0cccd8d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf80d656e0ee262f617a342d1861f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e5b140521bd57171db8859a7abac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188baf3051423f84367a299435d29bd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555554f3196c7dfc340c2ea48a196434646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed0e7c3f11fa112ca97cc169dc69a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f431e1d53cc24b098eb2103d5bcf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c20adb0ab85b2bc699975a756ae28b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f706f6e8bf56f9633d759f0e1570650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da99fe9253282b64de536c6de89794651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad50d8b207a0c5556af3f4b438bb4c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3491a98cf64591ea84e5653167f2ac653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df93ccade34cb4ca344d0409a936e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad77c34694c55237b220828f39cffd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8df96e7ea9f84aa0b497bb23b4a70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a691c5066353f88926b33349e87e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f55be14429a442617e46973d980cbc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a41861e89195088737f09c92a569659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec8d3e4d876d0b7e080a6672149c10660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8273bc88152ccac8c9faa8c7f3b98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590efb2c36cb524a5cbf2092a86983662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4158fa0a8c2817782751d7bd534fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c97ad662ef0e5313f5e0a1e998c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6008fa773dfc22fd066bd00c67b7fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691135c3e2b3714424125a3471f48c6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23712b4990c1301ecb0025e5abb4109667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8562a0e4b56c4627c6748dbfa91a2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2dc3d00ac906319ef947a55c9ffd4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a5d47bbe966398bdfa3d95d43691c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2d03e406944ef50236e1a2ff9fb0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89446eb75c1ef0705f881b89dd3bd7d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bc74b5ca46a8c82130c53c32f731b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466f4b17978f7a6443d25fa11a95016674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021a98695d4167b154aa91714481775675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cb3b26ef930a02c6924ecc508d98b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8d21ff5333fb767ea2fe8fadcdb17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79ed79e75285fac5e871fe6fa85df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d55857a15f245ac587dab8a83e825679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a0705c5731aa67049af1a7b2ae3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791108f1803947619ef3bec1f1ca92f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2887d0573dcce52c30b7c988a397a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2233ffb79180d31ea78db1b12aa2a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d1b671640e180fa039de591afb5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bceba58e8952e2201c82f75e176c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed56767b58d2d499548cd2a92ffe5f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447246882994e19b1aa353f57c1561687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e01051e7334c417643659be0364687688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322b49f8b87daac5e984d7e440ad6da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a945bf03362099f01ff4309ac2ceb8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5e5bbc5ab43d0d654bed459c9efa3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063cc8af3dbc8a9218f5f1ecc8b5d78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c05f833d1ac226dd73da84a66764693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb270d0ac48c87e3c86e2cec514b5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ace31bcc9d2408170391a2de5558b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f30793e17b062e80d6aa0133a07dab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779642c59958a561adb7da3f233f0ef0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012543ec97f9d7f12e46cd5a7e069dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5c5ba3234c5654c0790fc21eaa8e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9bc40226789f67313ca4d2e79c9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e54a702703dd2d87e53e4c09c7ed4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2ddae7d5446c1514e3df46afb46e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0673889349e16b31f6dc33b76e78b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97c10eb7c4224875ce16e6cb732b2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282935d58575d3b1e14e37ce5f9018b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106ea7a19054030f4ab3f679f2590b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d61f46ddb9ff92872efc5cc4381c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bff8567b90b4d11704c6985f53bc2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9d9bc279b8ab90463bfbc444118c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05693f9b774ecf65e8a390cee75cea7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d2919cf88aba7d29aa1f2e1f135c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6027af22cfccb82272767b1c976e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da584a7043efefa52be79ced59ce01e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486881871b2dcd7acfb75d5505071698714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3197c95562049541d2469fc4e53e14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba57bd6f5e5b35a436a74b3a572398716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07fb098381af47b1360426b38393a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2f9a25a9985387b8e854a55ecaa1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace112496fab22946e04149071106679719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7205045271616c97cc812318f7d75e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d89ff00e438c15ba1fde96a4a38d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73a452af839881a32eec6dd63926d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34477a86927cb0456d813a2e4be40211723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae9e5d806a278d5c3a2e96d920590724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c57e91094a2ddc5623a11908f733a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4e2266326990c3cecd9496babe202726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db0ba155e90fef2f89c9fa34a49d1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533960d8067013d584a501d3bd2a7243728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be94ba92f5b64ca63cf9368463aed1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9fad6a1c1108578aa52b0ea27bf08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75925500031aec5fbc626c5779f231731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb16a5bda5ca84fc313b42348ab41c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c767e9f3cda128c22560c695e98214733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7ecd57f806c1a60af42675ecede4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a35c5d88c44d648a91cf494e646332735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959737093c99790d631cc5a98d03281736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bbfa0ff81e3a1c26435e72f134421737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bffc0bd520dedc8039950364c88fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366e685bd76d3c9256c881bfda54440739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca48457df25de4cbcce3dd2712211df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b69b290eb79314e51e0b69cf8549741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ed8996df6dd66588ed4c34186670742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe457c313c2ebb7d2c9f0ce1d8a3db1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95f9655a1547256714d358670ebc7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db22d953529047f2575de05faf7446745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a53d0ad9f5b1bb114717d3f28dd78746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24b87901317f9b27915ec0e4444d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803a7d3b0fc0a8c0fb9847595d3331b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bd8c760a4c2cd43618aefade813ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f8285d9c3785ce174cec745681244750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56c2f80e2d1f16f4864883b21a5685751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033748cff5c33b77e3f2f1fda70d88d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3279daf9be829a2b3800b7c641da1e4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06b1648ce86c04767cd2cdd7d909b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31d3103bc890575debb6a318877ca5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f352a541f33ba02bcbf3894d33929d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b9678d1a7846d4666c1792a5577b7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b341f84b20b4b72e1506505ea3593e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce86acc7d0d31796dd5a20a2747486759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53133487d010eef21e33c4bfe15b311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113983d39d0f0748a525104758c00f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286942751f710d30ef540dbc95aface3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e5a673261582e75d0c998217914ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d7e592a1a1f87e8d2279b33a620015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b422ddc9bea273e5d5055d1fbf7226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eac19701ac431c836415ccb17ddd037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad65428fcee7cb5f2958473985060058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ca5455e337cc30af0743bf50e08869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550fbab54f1055452c6d69bfb93b60710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96924f6f0f582a87c14f9c06acf93511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f1ec70634e6681db4d88a5c1e774112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a757adb8ec7a48f04e981bec999adb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada08b5e1e381c71aab29b03327d6ae714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80be5dc44a9e66c94b9544bea55d0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b44ba2cb6d7aa903107f22826776316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279581c3fab7e13f2fc40b1c3e436eb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b769b7be6f2e4a1499951faad3f9ea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f67cbc1a0bfba13346cd1b05c7f62219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e97106f4af234f1f5b566e9e350ccb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c6f22826fa9fe94eeb653b8b1043e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf340379c80c41356c9425b3160f47e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ec7d5fda12597f74fcca7d76f38ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84161956261e953ed0a3dcbdbe5e76e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5940fe8d3a8be4280de577545e5870f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8399685d30edeb0e0c1ee17d9b5c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422266e960a39d965e5bbf6fbcd15a6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fd96a1b76f66d2e7e18fe07c96e7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ad835f4d9872fcad88d0d80eaadd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746613a467b37e344438e95fa8d7f42e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c2d6c5f0723b9f53a3fb142e08da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7de3904b1827766e535e4bc5ad09f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648baff590cbffb132f72d664e3e80133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ea755d7b326953ce90f2130c2932634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689661c78bf0de48391eb9aff7a236e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a032df6b322f0e61a195e440c7a69c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f760143f1b89351b72b5b53429e23b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a5fe2a649d955681c0a04d66942fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39bfa2230af91893c366011a08fff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732702c112f2cdde701fde21fb1be6e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de0ac0a167a723923e35c77856afb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c6ff34afec1c14e4c9f73f3a34b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac04f049d2743a75b021931b0cf5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12710916b8647401a87bdbbe06e0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b2990465f0279f75d752547d0d06b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bb42de234b991c99fcc60ffec1bf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148a86a6f7d111379dd434dbb78b90c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d45ffcdc51551ed1b0896d5e927c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede739e8e18cd294afdc2b6d885f26f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf61ab1e3fb387e5f2421404aba82050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56a4306c320c9d465bac71a7a847d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5e80171542877dd2761f4d0d0c3552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363d09628ce4a982a5c783855615e7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327cb357ddd3edf5611b0a6a0f51a5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c986fcd6427746bfbff5dbcac02c0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980e1dbbc26cd05aede7d527ae31c6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0b0ca4bfae5cd45419c253cac40057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18ef90cd905841033ed6d398224ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df5036e56d91138951735129a6669e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da690d0c03f72405f3fb21fc44f350960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7543e5dd94809914af30621906640961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390eface5f40cbd8454989ddcc1457562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0c19c9bf853ba835fd2a42b89d21863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2368fb727c5d4f8cbf276b3f3c3657164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8c661861099254c62fc89231c82d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30cd89807d933b3928f234cb407d6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cd79a600669ea6ebe2a2a0b9168ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019ec4adf2716878c6fde98b971b0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e1051d6b2479c24bc008f3aea02a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa487624aae0c5f059f60c528f04c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8d1483933fc21c946d9adeef100771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eefa6c09f54297a0a96745cfc80f3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9abbdde133599f83e04f673373fc8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2a94876f23f2321e243ced7c6adfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5f83ee0b0e115accab293b415c6eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5610daa230b7a87cce3b1345c989876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a64adce11a5e3130aed872f8a615777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962a26e1a2c5284cd3b8a456aae551478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6b8971bb3f01b37eebd9d6f2ef07c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d37567379f8f7ebe02fc37711c9d6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d5723b1d8c9c2194ad9432641588d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bc49f3a4e2245f06376b2ddaaae8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e32f1017e41f05efcacc9f79aff69c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3f3375c46e6269b00ec70c681bdb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ec49fa6e67dd3696a2bda02c94e3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39efb7f18cb1ad9e67b188ca3b95fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2bccd527687a554d20924ee26d16587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c59f06f44189826a80a27da728e61088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612c69df06b4281fbcf02a112b92af389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2a75fd3835c883ced9fc32f29ce590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65908148a3d1c7a0d62952450e03bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa59baa10d4870f8133a7c9c6deaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa85448fe695094d0a650b6ec69a7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a839f7716185d45ac84b11111b3d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58772533bb57058cefc7c10e44ad14b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83b3b6bc4cdffe463ceb2792d4ced96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f584aaa506e8e9b9c9a224a303c2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f75d0dee9d70628520c1786ed76898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73d8ba145507707d9e55bc225cc90799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d397feecf8151d77e75a7f318959bd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85b21675923a6f46d816997770b4e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e37abb57bcde2da370efb2e3899cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc027e75e6ce8c2f861a18113cae9f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765ffc167ca2d127d5a173e04e80415104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415405b4c57a1764c5a54896631efef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ff0b0be63e400f5c7dc4178a3e7c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f1a30f5d55e2276cd9f5050493a2a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc0f3e7847c84492fd1f12e6f491cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23694db7623effd8b8a28447ddc2ee4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202ec29bf063660b31756fbde102495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c9bb55d3b51c6ac0e96f62a6ff2e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116aee6ee346fed4768ba9203be71c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba87e4c4f24941d5d2d9bb4eb645e72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bda91e3eb4762b38c92fbf0e612d85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e74566976e92a6577ed389443bb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a55c61145c756cc73067db6240d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30645acacc66a915aa45c837ddb63108117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f899e12a99410cc26d8b5f6e77667b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55587c753318296c9a5929e2c88e7486119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e92a3d0a5f579dfbcdffba21c47665120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d76dac7320d1b41a777996396fbb3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbb0047cce0e0afbf6cd02a4c278fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e811c75cbe381300b820d7136e2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3315456f666e13fb03a68eed84ef1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018428e159986985a471d0dd2ba2d2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9377c4f64001819feac9ac1d26c29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b71e644f54b6a9ba5b9cf9a47fc4b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da4dd9d34733271dd0249512102f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3e1ebf36289b4972396e50855532c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2c39bec0e3223d6795fa2d16566f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84709d773d2487d38941dda6df6bf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665967c416759705d5b4a52146ec15fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d225b2842442d209a464e540db10d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98ab55ca6bc0b5c2f1aee0d5f05e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c63d63239801502fc4e09923f904ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30169db4dd6d0f6b9d10019a32f135ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea5dac9a4608a34abe1d9598457061137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b840b8d25d517051347d7fe09e4946138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21264d833afb7b3e60d0df138e9c3f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a116d574c73120898bc8faddf960140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11718567b07013d3f455a473d7113e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ada24ab5d7ce5c7d681f5a35b0c05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1e1394a386c626ebb9077c5c752f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e27a9fd3340deb53bb57775c49f469144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b455a7593301b41a19743ab8c8bb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb35314c6cf7f64b38455f4e3410f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542333dcb6137b0d922e87e098103f1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847452f3b4ebdbd0a5792b05c8dd2809148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57ac2e50a19ccddbff05e3dee37f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fe20d33b62132d2cd838014aab035150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba002ef0c9bb748c6f671e37936cef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e446c272606fb2bc23800a8cadf2e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf426a138fe2508eb8db609620a0361153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad9cb0e7fae52e11188e0f92a6939e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977b47520a0962c1130da68bb766343155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3708bfc31f6903bf8e7abf81dd9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4180c7885ccde1b9b850925ae3a141d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97eb6fd0fe104676ba9956e54ca505158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218afa5d7dd4d73b65469f5b7789d86a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc593648bd7dcc6d6e7fb74dedcc38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb540b52257632a67b60d6f9ea85f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f19c7e0fafa3e45874699e2ca29ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef8fe1456c722e7db59d6d2ee16da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bdca01ec8656f49302b15fadc9b3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe397e95e89a8b9ded19a33d271611165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b18a11a03ab53db4b9d3195f3d7cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5aaadf77cf4db116851c4bfaf6bec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fbea71c43803c7c18dca955fc2874168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521ffa314ae343261f31b2a328c9eff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d9efc4a3357a790d5a59f4abf28cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a0801b8bd4913adf9f4dd1909d9b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383a9092abc155538bf8c56b8f1bd74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352dcfa3f60602315faa54686aa708173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b60bef1db9110aae01f94240017ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5ab3ec9133b548a97ef365227e0f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b039d8068dd133cc6edc605bf49da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97794306fe7bda5838615b0c9c09cd16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57a9448cf1c84fd5b9aaddda91c252178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae5b1dbd08528a52aabab182049214179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61930c905a1307b91d69754642bce4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb1b345e910bb6527c47e939d1bc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c46079391649b1d3504195a37bd58d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2045269c45c8ebe798df44d2fce38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e33f61b3aee083000875bd19c3d525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f806e4024cd22e059e865b048c06d6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d6eefd4dd49e8ed2865f43274577e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09c388277716cab8edbe1c1def2ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a9ccad0464b0f31f2de86da608985188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631d8c31859360052822b4b8bee0aac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637506b5a8cdf26a29525195ba1c0e68190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560502a568e9905f34f8bffe5467bd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436ec3b640456828227bae8c7337f94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84015caf4ed05516c38c359655ff93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970dcac38a12d2019fef9f333c6d678194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1209fa60c50f2ddf249392a457f01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f201c59712b472f9efd4e46e4e204f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414fb833babb24b23ce213df3b81329197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cfded99fb3c70a3b5091db52d363d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ef62b50ca84ac83eca2a193bdd2ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7879b57891efd9562addc8901f0e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08681a6001943dd3f26262571aeaec34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8bed0e4b14da11e85bbfc1bc4504b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0acdda54dee9e32db414d4b6830a02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80a999245e52951a0f4e25fe5830ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1881b326bb18c5e23dfc62467bc2c2e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09680eba6e1f5a6a4878b750e3fc643206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1bffaf9e7ba9add3965cd74484fca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7d931b27514cc178341d13fb10c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba22b6f72c34b45438a8c272d1875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3622f6742e0ed22f8558ae1b61a43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccd1a151c263cc58b9a0fcbd269885211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23404ba77b119dff77d85ffd2acf61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0c381055aac1b7568d8d2d33f564e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5798f549ec55d2f2fe1956d9329c8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3796494d133bc845b7ce4f8024a8d07215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8cd4b65b8f3f6c895a597da58ba0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89196f889bb0122e761908836738e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8795c82a2a03d0bb7076e6dbd7639218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b60cb35ee903b25a208563d1ce0d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0145867c349cc4b79c28a9f68ef7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995925e8a8fa76fcd94d79e1662201a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951d1f3fa1054feaa7cd55b642faa14222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036a81b0b1bdbbfecea932e52b04e95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a952b2dc3e5c27546e4286bb7a45ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413168cf6895548d4ec4cd5a32db8db2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495984f9f45588164caae2e63aa7340c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70cdd27ddd188e128319c805f170f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9937984c2ad460a172a0af761bee1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380eb26a2616d775fb7a5722ba77cd53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42249155965aaa1f55690cd19f1a204230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c21fb2ffecbc9326b1aa1226fe5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c488e47623f7f18f2f0af1190c0aa52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd8252f5cc18ba1d20adaf0e83bdc5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9fe8cbfbd93dc00dc9c349756728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5509230b96129407b85ffab3935fad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09770c851fa7ec56633b37d9da1b48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac22becf4d920cca36435b17eee9bc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69c3fd40e5f19e918a9c675b338ce4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c3d5fa221e9237c2538b4dd6c920239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec601b0234eb6f8719c4e07a2a3b0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc24696cf7d4f98436abbf198982d19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171efa595c71d718c6170ff2ed98e717242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd317727f4f23dc30feb8c6ce0e84be8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6873bc6a76d6e17131a2618806a0a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d096be8e8592f6a7442ebadcd62e30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223790cdf35a6cc097a432f54d7130d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd30b8741cbe111214cf543b32cb16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8ef9f9021ae928c0a0b570e3d3d80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbab55dfd5c35e95dea4a6cffed1786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9252abbf83e6f4a5bcadd05a07c31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5e5e3e79b652c4810a662d0d836f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231929dcb795aa7b405050156d700f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68110e4af319e5be4cc69ebfc74e14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779a9fc530569268eebbc1f571d30b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65275cc8d6beedca46163ef1064e2f1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e8bbcd08a7a5d787857d20541013256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1150b63cdddb1361a11fe1ff033370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e666f5bfa0c5c746588ce7d64096ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7403113ba7b20f5e8359c6a8e894259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb743f033cfe3229b7fbb3a7044151260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ea5d6c2221412e2224a7fabb2b78261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626cac511dccebf040aea19694717c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a316817c5478f0fc239941e06286ed0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467d22f68ca57767987d11aa38c1a78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132774f3bebfd9d31b64fe7674195141265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6dbd26a731bc31c4a3921c658cbf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87b0af879c9373a48d598c4c6454f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d68644fa001254c45de43a3f818838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833df3afb9ab2041c8996a8cdbb787269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509a677ad6579cbceab557e79c8cc57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c3bb3aa04161ba58cabe65adf3959271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f63051c43b4976c6b303d628dabd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253426d1bbba41fa378909bfe6662f8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b6b6fd1eea0facb3fdcad501e3676274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f2f4b1e67e499d82e3445dad4358c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c518b9c2fe4ea6c58563ded6ad7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a0db3155ce2ff94e7be07fb26257277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78036b5f3614f48782988302c9df673a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f0d745300ef22e01b316c0c618196279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c646507adaed3186c3d5ed1a334f2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03a751d9a9ec4e009ab3d07601236f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2725bf7a4ab4e1375146d02552d2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c26a57f35d64bf88af0226c4c1c71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00079ff98057b2e099ff1b2ca8563bcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175e6fc54d8b53777dab9e6ba6e00b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f10992d2abff1ad4068fb44a3892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce507ffbbace59d8b52e66c0a3651c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a6bf20f2289ded90bfd3b8dea9e5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ffa7f7a5f414be5291a8d6e822e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933419948f543a5aa9d6f4eecf4c991290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be63d82e8842265069df670793fe30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3b5bd019e9f0e5a6a45850711edb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ac6ee96d994b45dae7176a9708e66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3554374d721ac88197f9fc7396255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77e5e36b2e67cd6e7ff08fe6090939295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aad414add12d673b32c9e276077a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dc2bd5329602c24af1f4d19890c90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061092faca9b91c9d222045cebe345b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873277c834c25bf48e016c92e8a5a04b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e29cfe0c85ee234f30604266b56e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c497b371a545dd01ebdf7941ff78a5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93efb655d8e8f6ec9f517697d87e93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541ac55471977ae622ebb0cda04faf8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7dfa519396da9b1cdc86663c7a23b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7999e4163c39c5a2afcb80296c3d01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b485768123f2f2810c247b816656c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d625682520df92c5690ee99fd4c14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbe8815f2755558547379c5d0dd5f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf7df2237a8cd9725f429ef8a5c453309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c9ebad41086809ac9e163484bc206310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5a10dae9355abdf2cd834566f4970311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d5fb41e70935bc82ccc92a15f0c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cac1ca5f91f585a82910b35f1ef7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc39d1a5699b2dc74f76133239bf35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbed23905cccce0fefebf4477db03a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e02a62777b01c48fe3126d97cae152316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6e28cf957cd08b0713a8f7a552192317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b794bcfc6a5c9af8b2bc8eecfa2cc7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2629175f7312b5fcc1d330c4c4003b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe6a0d229b1a48f7f774e28805da4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994661c810e212de24a3da02c5f1cd5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66d5cc98ebd8897115ab8b2096aa33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddf987b8f2ed7c09db0d92642d7ac9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ee257285860a2d050476b8923d99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2300629775cd70251d368117449d32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986511ab7231683be50e3bde0f31bf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54cb47c1c9dccef7323f59a1dc426327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27028a4fbbc3db71b85b23413d2f22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73446a0f9cbda10742f5ee151bab18bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98abf88ff2edff57335a0b35d5f5e2c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c60f947ee865bbfb54c4f6217ee944331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7bb45b9e979c4f905845c1419c68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01bb9fc58d7e15c0f8e5ebf85221c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856d66f586ec1340b8d0b4e84923ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94180812b74d753508701c362a75a80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f14fb3b02d59fcb293fabea5d4129336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a5dd05d812639120595838ff73fca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ff32eb33513c7808f706d5ce9b04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859f243e5630852cecc3325dabfe39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3d26ca5124690a143ca9d5aa7adec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880ec8d05dfbdc2e4d4bfdabc7c8e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a1a3e9d8024e27dcfd4fc249e4f97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331f90fc0b4a6f5639f5f0e22035878343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7836205ef78ed46189402005fd070344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345bce02da4454345150875faaa2fbb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dfa465f9484e6b8af943ebe043b80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa1a2a0c468d3f0e5cd4384c399fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e694dcaa5199475169e1e6e78ced7a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59935203885483ae0ed76aa619e26ea0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d63eb454934ae02c56e985009b3ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45835ef1f34210afa978be7e4d6d5ce0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f323afa296dc6151b79cf367a97937352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a0b4f5395c6e13a346efcea554fbe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe031d3dc85ca40b5e602a69795af273354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40a25d89119455305e36b658eaf144355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6057214fe39257a163b92acfa7f410356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da027234fc4d75fbdb04964ecea364357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c2ef6aa712c0ebc490b65f67ef51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf0a144eeb8f48e62693e12042892359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1519825a4710774d28238d93cc562da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1f9ba4e7941e0f3988add6e75a67d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf72277e693fcac37a0fd753c48edd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d37b6cdd4e896cf55579e551bd6ffc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc24f4372afe03d1ed083117bda019a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913cb83e3c71f71babdc3205555281a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b197415f6020a48ae3ce105edccd3f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe1a2e4303f9c2090a4e8ece0b2841367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1862caad5d5ef058ff9f9da6cdd704368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc315f6d0206476326f2d504eae4d9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1666af391b939e0a676d9b6a8d4924370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462bf8564d41aaa1434ebd10ee2936e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69f89358b8b0e8e497264fc086be8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75c4473ba4d6c9295aaf7c05c65d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7de62d1aa14ccc9441a4e5709b736374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be2365e0fab5c05e68b46117c1e496375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe066312fc34a5d3d33189ac262aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f57e961ba3d7c70438c5bae13f731377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48f5fc3c555711cb1f579e06b5e4ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28cb8b6cae7c4479058c37dc67eb2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496fbe2a7448608d7775abc88ee9657380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631c326dffb8dba45766fdb45ed071381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585f3c218f84fb0341fe454acd58a88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd109e3e25e8e5567616a7c1b9897485383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a559a4cd7d303617d42c81135afabfa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c1c2f0766990094cc261227130a78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5b405f09b10c068cff86730e333f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c07387a3f2c41ba3f9e3e2d788a9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed51905e0cae08995f96c58c681f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4b9bad7bb3b1325ea53ec091ebe48389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf196a0d9260736ac8375e6fab7956cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d944d81ecdcd8ef8da622d94b7cda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4ada518d1a997adba38dd22bf16c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b39b7de659228798e05fafda85e7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2544af4ea940ba80bcc594fede21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f436bc1f6569f656f4a3ead8e9a96395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02955576272e03b9cb37ccef12cb0c40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde5b0adbf35c7c794e658de70b3115397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd70b99926e1267dc1f6ee85cbed9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b10cbfad098d87f29776600a8e53e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc4aac1ae34cf5e2f7e9fb1510a88b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df21901678947454983603aade871d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb906aaae02211a892523df88d49cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca964db233ad1fb025cf06d6ecd4c569403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2812f07ee4272b1f40add294424e88a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88438372deb72749ae155b9f9f07cab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f58ac97ff1b5b82e4fbd66d332849b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60052ebbaa220c53b2cf74d9152d8759407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba32ce8535e6580a13d3fb77f73e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678461b8bd01ec20fb7813592d117b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa31d1ef55983d24aa604043b988255410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e9c032471329bae4c647c9f25a126411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc020ee0d85cf31734615124374c959412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2660f8cea721aba3ae0abaffc13a7d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1813827d6e4da7f4e8c735d8868d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0adc5c426b074158caaa6b43e8899415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f7d7c011aabc45a6ceee1addbd60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d287c00ac47781fe0e03975ade72dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a77fa968492023dda8c256704c4e09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e507fb06fd7f6f355b02b77e4d1533419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d23cc648e5adcef2bf94df9084a4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515d1a6b9fcb47564bcbf98290a593421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f2b442f88dfa0b5720e40967bdb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bf0391b2fbf638325850051743176423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfed0ad45b08219c60b72696145cee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c573d54eec4d0ccc876f9894eec3e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d583b6139f43c7a31c830f44dfd635426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a58e383d33a78641ef82e8c5e0d489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e956bc935c0d2c931851b39d1a6c02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c47c4db5db9d9c0d398e446c6b8d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f29c73f4f23275074f220874640cc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c257b20e23dfa7c63cd1ed600203ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11183c98455c80b02c123ff5a79e41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e108a88e36db7455f3231746907d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaadaca0f43b89772c677aa00426d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f3f936acc98c7741d4862a74bc36f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce436e096cca282e809d60939b578436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffae4cf2f7cebb4ff1654d94df2196c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462094ff22a5003adeade71c566cc3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af03ce93cfa29408aa393ad3499f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfb8304d9f9cd4a3b9ba8e0653234c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d607e875929d488c0ef244924cb19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f514ab0efb253b5c8453e9dea69246442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c21e846e2b38a1f124732b05db6e8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788d9096ce5ba9a5e8de74377bce49c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afffffd3c2314c8917e8f574393d0b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d3cdc4dd27f0cb04e888c3dafd20e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44fe88d050504805735e84d5e5049d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f638788ee9ea06e31726e542c0972d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5820740e01dd7904655c47ab4a6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a992c982eef5e76a2b70adac33dc0dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a80dca77608c9f2b2d1a77b2fbf7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9430d3e1d06acbe2cbd2c1c71641a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f24849c3d4a95a0d25e5bbad717b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50073a7ac46254be330f0095dbd28b23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f348405c5fe6ace2b3a30350299e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674762e6b1a975b7ac61d6ee1ef844c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ac034d3b093f3a6d07d5de99a3b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4865c5f1ab9a2f290421d9864f0cf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56756b9dd1a034c11106ae6b9bfb1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf566f407bdd24f4a3b8e363c809652460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83a8875c424394aea0784b0c46330461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a98714a1c3e01745477e99a4b34f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d5470d15f7f6dd19e6b2453cacd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288cc4382d43ed463924cc9a6dafec6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368c3eba19f52d3069e79d2cce1eba4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8039738e75ceac4e61422fd682e074466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb245fa958b1610ce7c561e387969e47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ba03c4e0b7da33ed197fbecc3a07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c41705941bbea4e803b12a8d7abbb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95d44b36be79aaa6e60d339f59bea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197755a57277659d58ce7ef899a8d6d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a283e73b73d61a0e13d0539a8029d46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5654f02dd6395bb6f2fd5778a8e7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120784ea1d148d2524e022233c72f438474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208fb616d0dc180d5c79a640cd29b4b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ce7b26e0b9db202e7a40b6a7eee6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0108776e935edfdaf5c5821227e169477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4ce888720860865777e1f024556ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae9963a22cb868d7d771f9a400e400479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f2b6fc6b75f3bb2a928f90bec0267480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63f99dcb2f4dba1364746f821caf77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38274d8a995440940633d3000b07ed10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984494556768039ca0dde731fd2fdb7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf429d7bab0342e7239f4e2da2efa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d6e17678b25f8e542f36676622802485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a1bf14991572b24f6ae11570c7ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b311833c832a76931b64ce605a85ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728df63387e30a037b1ae383eda68d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b206f2613cf6975f2962890422cb777489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5eb31e07be92a60278d6cccebbe7d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad7df7581b07f87d42a15da53d51bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b2493e9aa0936e0884177db1a222492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541cf18cd7fc8175dbe0f41b909817f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c03f1b88feb7e4d06c7a47ed0ebf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f5f128d3ea368afb034e6955891b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12331e7f63e48395513163f983ac84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675487d0775f5005c540e143833875b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168dd53a32067e3562df2b224a93088498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a6d166cd965822aeed21e754a87f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6e43ec205e31022e9e12c31d809b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcfb8a56184691147050b7cdbe2cbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac3afd2ab912fc300e2035a99ecea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f6bcd6e8f07f3ac1ad87888c4cd7c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c29f1a3740b3c119f912439868a5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4970663a87f2875a7c2e5821263801505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34004202afa440cddeebee11f2ad4fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371c668ba297e4cbda168c6c571f616507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856118aa99efe2debb3a9c0512c19fe5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c37d2fef08897f1447dec5c4cc2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb016e69122237140af4d8240238d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020117c8e425850c49b291f8a14248511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b87977472ba58b31d992d25f7241d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e256f2e059dc3e5ba0611a57594f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb066c75744be47731e29e1a88cf812514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d8a1ecba48f4ec0e43bac1cff637515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f755da79553c8d51771ebe0aa62f92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f73892d2a162eb9e656968add11333517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8f2ee22cfbe46c65bbfd88cd4ec5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7836bff9c0531877e268636c091044519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecb5574dcb489170ec6ca4d3f85ce6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee2d7133ee057ed845e6876f2d5cdf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cd793bf09c9a6457e724cb8e0aa8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eedb2e96629e64c0da47e966df2ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7e748c3536500f1f61835bc831839524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794aed72bb665edaf6cf350deba98dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62b4da4dd633d50b41c1de2379cf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a2a63d58d909b98311e18ea96f902527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e629167f789a0b50ea84738714c739528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d172d1490a4308cd3f7273632e0bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fc0efe4c408eccc89c2b9434c7d00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896049b18c6bbedc02c07927418b751f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df5eeed8e2255afff483f353300575532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ab3dac6dcd90ec9832c57f4b93220533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82de636261e1c980162577c4434ad8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d0802381b2ae90e22653f8bead70b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d555d5077a62127579325c7977e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8399f73e8f313b74917f6b822d211b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69170e94e296020598f3ffeb7c546bf0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068781bd8582d6d4af613a026fcb85e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3a76df3473799554a7b99834b12d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa46a4697be5e1decaa21d502c160e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fa0a79a3c7c7e8740ca64f8b08b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20633ecc07afd089e6da409c3b5ec8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0e1ba72732ab62b316d92b051fa0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42bf82144925f715167dd36a7f942b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cb1351130f7dda963795f5ab9e07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ce29a55a7aeb558421bb20123626547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a34eaafeb17b4c9942586e44327215548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bbefadd1976247d85ba341f62e37e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf0043ca2edaa06e9a5371fec9314550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43822ec3b4a2d65ef7f63e8d688bc69c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9b698465d5efaef70ff9a055a6507552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e855ea97485e87c2e5aab567ca68a11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04443d2b84a80b7cd45cca267673fce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56a55c0fcab5c32e4b4fefe381e549555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4535a9444123fdf9967a371a05116b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f28c4ed835da9f5ed88b8c90394ad4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613067f0f2888358e0006c94385c0fad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292c6c3f03485148f45d1e934cb330559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463fa2badb53eb64fe7d772faef898e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef4836f019cbcb2cbe4ad4680095f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5247464100a92aa194049f0ebc8898e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcc2ff1d657a0b89a9c3c25c7c4ca9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1730127767378c8a6ad7e4c07f3a76f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88519bd55952fce86a5246ebd5496e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4e76e08e7c9d02b2d39074b0b2353566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703112737cb766035be0940e66d297567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172438b6d2f94dcc5468f328d596a75e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca01f62e1e4a6c13346cbdc818615a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ca7584889f7a89bc0c0ba0eece503570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebfc56f33d1ffcf5eb718d48f4947571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd5794d2c63800328d3365aa2aa7bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613de3ac7600f019440b9d06f1a84b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840530f8bc5add6f2a09cb16d1e9db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9fa7f7a0df709af92c4156f97a3d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc7bf681aff3271a36d3c13cc5404576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce1077194789bbff5f53a33b32a7b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8302c3e8772fc88cda21c795e801578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6022fafecff21baebb7ba78046153b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff05dd2a74925a5336e4b404841d46e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600e4d78d53a79233bee19216cf31fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68738a001fe408c884b09880d56548582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1646347972e7fcf31f4c2a3a8907ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf590ad7e54ab4cb9104f9ca58965cdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f3b56e5cbeca52260c149023589d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b13da80218d9bd181695ba16f9d5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c305690d54117da9b5a3e5b1d824b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1ebec9831a5e074f2bdf937427a73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a16d9a85d863923453d2b37a354775589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7d2a73455580a7554ff80dd227a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48a32b7eb754e1a2155007d4db774b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b813db20707ac1cac8a88c17f2f26e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d893d9e5f15ee487c3becd3c2da9e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d96c3437009e54d80f14279b11ba2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31bc2442afde8d2a2344002f8280d9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d726b4cfc0b4e541a5634864aca1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e6e68db1fe067519cb9c13bb85572597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf6b47e0934f143ac0246c601233a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f29b39c1601d6dcd42a889ebe009a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c5f8686467a71e12d6e495d966f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9cb49b694546eab90bfc9be558f0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6ea1f6ab0653dfe616e99d9fb0245602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3396e629ff9b9b673e62bba176b695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca27512226faed25f56ac94befc8049604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d76588e7c9a1216ca8992ba133390605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50180b810af7752ff7a7a7cc2658b5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e04e58de879fdec78f7b0476f83b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d870317ff6c3a821ce2a4c3972945b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06392987bb81371694da521e872fe04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec6c0c2bd1ecc97f7aa964f66fb15e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d72991ea4688b57bfa10563515c6e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5582f7de2f6164150495b4dfb426612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978826559c1fe5c09aa20ff04980f59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c2db0202da4d3b25ce69c5798ec42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324064ed5146f393d9727a49e030b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63f8149eb3fd00b157f802a441df0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f9aad15f5b06a1d18894ff2842602617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc07d042cdd1cca3f4d7d052ffac66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab697d5ed526c7023df211ae62f79f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0010d8e52fdc244d9a97c089c219416620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ac2498b6bec370e9117cc2e55373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14bf2adf4ce203efee317ffae56ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0026112cb60faa3d585b7a03084f00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef886728fddf02e4add0e4d3b0d404e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46caff65e70b4991bf5c88d9b959cd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c7273e36d26cde597587bfe5ae2e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86cc4985c30e4f81fca93ecd41aa4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6e9a7de59dc38184f6e09e4ed09e3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6465635a511d8880a2c697e53674905629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ec259965956200953afd16b51182f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db6bc7c94446b0f120859e246be875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3937844d0103e802b649580f330fd6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6f9f7e057f94b5bff6f4edfc344b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e51acf5e0ff233dfed37a8cfa41b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648115d171d51851dd3a5315c81e641635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029119f1cf9a05bd61978fa403cefe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b203bc938e370f38dd2108a6429ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635fa92e8557f4f88f1c3d65aa75f55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22af787bb79a035d6ea5c3c937bcd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42329f0dacd79864fca905243bf28d65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded156b833d1aadc1e819b9a17ba00e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623da733341a4fd2ad4f4f83edb3cfd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a023bce7ac1e75df29fe3d2426c02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ddeb2396058b5b22c3913cbbf6292644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd969bdb21be2f7df5e1363933fdd9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276a1e3351d805506e63f05b631354646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04aadb686c042f0ecf92f2cf09eec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503abf2565658549edd8a3e92c655681648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74a326844add21a544ddc7670144a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca29f06165bc909af64ab9ce9c49d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036a4bff0628ab8f5213470f5d94a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c3d3b0b08f527b8e1424a00f7209a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ad77cd2996b9cf79438355e5ab04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3ca90c0ec691cc210f0c9ba867071654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab5c77019d17f8124cddc9411775b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0518947f8d0e089a360563e82844a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b50e3f9be2a2635242c1193a513d5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15174e5f7cf4cb3e841a1b2a4316c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699e0058d416db5eb9b34efff2c9be9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8edb03953412a17858aa20b46b591660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b71e8d8cc4b63a5a80e2b86b2394f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b6bff162d154da7c8a3fe43d487c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab288939c083a58f1dfaac4849600a12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b6e10d49ff37dc72ba7d9c2b4d195664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b4ad28fca2bc6e1508c7d073bcb6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64794785798c099c6b984c47996dffcb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c866de3bbd7e1a093d4a448ca35aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718162384a38b16fb8adc0fec3404c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc568b8c79830ea7e1d36ba24cf3ef9b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5814b51541b3f93eb0cdf67473bbaf4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b62c50c6024c8c6fc4b1fd85d0d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d905a04cca721dd9f8d5b57a8750bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9398cb4e0d5d4910b8feb6557f044a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf814225cb328315feddc0b8502c8c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47465dc1948a38d495e44e267c77b462675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b9ec96df6747c483dec973e680e1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151841dfcb426dace46200b8a26f1465677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8497e82f7dcc845aad4e9aa2fa4b888678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34995d1b7dffd8d46077e6222f6db6da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0ea586a69c40b478cf313566a0b29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b265e112ecffef21577631313e163681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611eec9ef260a21a19a0915df38142d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18901b90a8c50fc66365dcd0ae92dde683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de564fe9e802e5540660dd69cfb79f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fbc76b99eb5fa06e2ff60f6a7a509685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa527486563155fb28f40f2ec745fd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7379d4010a4e7bfa8bcd635f98cf6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f57ef9b184c65ff10aa233eb6d4e7d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec752d247dfa1f7e904ed3fb72d7f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a15bf0c425d9740cfb18e33a53b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff5e5a914c8d20c0cc0d2bc840a29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fee7d49140c95c9133905ab031e037692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a53cde374d1b0c48a2ae5847fef99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e84f4cbbb869ef1400534abdf6963694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97130c163a068e2e7de880517e9614695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e039491d2443e8b00a5ee08f4b659f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dede772ef37f1de06862725968ba3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1c79c970dc049086b8c140ee3c6e7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e72fea31d4ea3892072371464cdfdd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab149c8282082cb76ee867a5ffce48b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0abe540e20c6f22dd76dcd10fbdef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475963d83477394de4844edd8213238702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d3b5ccb832bcc2ac3d0510715eb33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caab61485cc7d367127cdcc99bef453704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07bd123229fa8f9ccd74315f6b2dd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09268b6d88a2adf74ee25fee1296003e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5fecffdcab71c7f23d0ee8360222707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b5b63dd522a408147924ab39872d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962b610973ec11ad19b05e737d6daa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a03bd5950bc373c6c4a046950dfcc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e556a7cfdf46ca87656809521ea312e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9486b782df4e515f647fb64c8d272712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d3d45fc1da402b324f7be0a84f8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d11ebd0643d00f532086dbb21dc2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08f2d21ccc88602e5ee1e3257002a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cba240cb0f49384bf4a753e864c52c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492ed4477d27b819c2505d3203f0ed3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804821969a2427da005a2f56beb0868718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8057b84b8919b3724e1dd1ba1f624a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5365abbacb08ef43096ea38d7344587720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e55f768ff874ef396c841097fb9b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d6f35114da653c3dc52762bf80055722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17a41837aab757ad79a76932b375b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca44e77072a9b98ee26073c1a34977724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764a2b37443034ea913967e6e333709725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4726ac0a9408d472c3c086a220634a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf3b964dae09322670d4085a664dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17e72eee91ffe8b5407525ea5cbcbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d726b3f3ae9d5ab534e9eaa9a6eff5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc586a90c300493f21b194772aa245a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505351b3c7514e55e935bd3df751f87731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422f8275f57ff1117fb80e052c67cb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a48e03b2372371e5f468cf8a130182733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576286fa7dbfb89ab7a49da59a8741a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f852ab16457474c1a839fb1e5ecd3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513602b66d2b8d30d344397102da2aa8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee01c5ab3449bd182de95224bfc082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561605363874be2c375a9a4592d81e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023f001f4261fce21dfe72306ce0f32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658474c307f7fdaa1cd7cdfad03d8a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0d1145ab775753cbde3cb0d5e873f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe9fef1620ebce9d8b0015f835e5d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19596987b9d206ee13498c86a3835780743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362abc7e1d95e166d669d5f32fa8537b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ba504438df2437b32dde73c1b9a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9eabfe53176fb635fbfb61ca4e5239746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a989cc30bc4b4193b315003aeb96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0330520f00ebb1db0c4d221c01b97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f7634406a96fa7df292c89eeee18c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68bc3963d7397caed0bb08385ad352750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee4e3c51fc560ba2d64c1d8b5f9f3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1465a09e94078d6c935a8aed9d4a4ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90d8c44a0fa1aa434d515f2a5a364753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9881414553fcd4adaf08efab75f6835754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fd48701325287eadc1965fbe41562755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a19f9314db73180f858d65a2c5c38d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f108426d1a3830cb6f4730fa877a8f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2189e65c3211459776849a655666720758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f786c9b5db42a466e3daf9aba12242759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>