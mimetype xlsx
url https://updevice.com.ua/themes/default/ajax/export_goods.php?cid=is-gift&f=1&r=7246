--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876b684187b46096b7bca1d00b3e9f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8527f5627828476865aee0af66416c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d141bd9ea11db2864c984c7d6879f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712a6800d8595ab177c61c8c72ef344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3e566708e0d27cd532f7a009bb4dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebde7f90ce8c8f90a8030e9ac6b16d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f553b46908aa729fac459020d540f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea38ca88499f3dcab400b2162798e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef11ca1deb6587b9e7e642b62c374499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa09ff27e6194f589884992c93d50d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ba4e4e7bc56f1624503dc261fe0f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc52f9a4fe4086ebdbee0653d1122512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4535d6161a1a2a027474fb8e1c99ec013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7db31e2d7b999bd65b621e92aad4b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46a0a5669c1f864b7d9865f8e5d25a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bb79ea6dde5be999b96f2b90620bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a058e96e6a9ef346c9630cae26f80a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb425e59536f5da9619db5545b91d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2133a3f4556281cd4528771ec9c7e6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c319e6397716000e325d17d0069e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e5652e4d1fe28d6bf0101d722ccd221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77044a2e9b34f1357bd0da891bd6b2b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d04c1142390587d9998cacc559bec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4c04b9833a676b60fb97f53c0f84a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20ad58984675f6582a1b31fcc9521825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145f54a36e08c352f449016a850001826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd211bbc5c83550d141e499e52ecd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999e64ea0d1b6906cf4fd0be395a89128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a5bb8258d989ea5292c5bfa59895829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c6330dfcb524d4953d88c5211977e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae2101130281789506d47516e009631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645df50a0d643e50d348b56a330b1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aae5a7b0a1987e03bca1da5b0906333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b728b52fadd3bd0c6b6c0c2f61d81134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab021e4430e240caeba2696ca313535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8bea8ddf7dd0dc55d85224627b9f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a228044cb5b6cf88898acf000eb423337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a78488a08b1b2f19dfd945ac1551138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bee1e972070f9508cb77b5b77e55f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c31d384698c64beffab4838e7c93940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737a579125518bf898700b829a9a16241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f74c1482b71086ca1dc53b29c8d4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d6c45ceaf92bec2f65bc8b9a93fa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4816891d513eebda149d0612c6569d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a6bd0b77325cd701eaade8afaf47045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea7ff2d96d7106ede555f544575f6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48506e28457bce17081ccad8f8c4e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deac85953bdbeab4c868a65179b1bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08f16856d78c746b976d624d9a5bd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f8462470af61ede08e9253ee16ec650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05eb8aac7308766dbeff90d1693a5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283acd3fe70d6794d91f817407d99e4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21abdd72010384607e11264395190fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3ee2438935a28a9a7392c74c9521b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c369f3e972c6f84e5500b939084c1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21824fd6e657c182c82f5744ca0d745356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d200404aa7573eb3462246a8d9403757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304fa165a27cb5d9d6b172b4598808558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec97b07b701dae2efea243b28e3a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332605d0171c66695a99fe956ba216460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebd964a299ea0ad7c55e59642cf9eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b4635fc5d3b9606a027f8ab199d6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a237f4f948eb65c7decb55fd213c38063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22f1966a190eedab3cf65fae754c8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67648e98d988b43e1f386731715892dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb6eb53f099e77cdd2dec35c9a88d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4fccd0dedb88a956d46f2b2eb542c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94168f736e65cf9440730a79a340fe4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a749f2f9aabd1fd43e98c89f00d0ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83212d59080e2697879da33c5d7cc5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334793ee50c9cec2e4a2caa1aa22c84e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87f84dd7b4c76906d2a00ab9a245272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7dd04e11d7d8f6f38166defc5f7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634443d3f671cf8fc1b5217cdde3dfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce3e25ff821f28fdac7995e23ac80075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca029af644b94a4f87aae3659f83291976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784ab9d577a2c81ddad065fc52ce77277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d83e4c6731d6ca233ff80ea72eec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603d67330a5f93710a0ae0439ccb4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632a921009ab468c4f0ad9555c1e02d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e393739157de5e87210e569ff7e8d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b350e813de9c21308e2a4b0b9ff60c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943e0ed205e115eb934ee2c7baed20783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7f36e010bbf061aaa83c7a005613284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ff4396f8f52187dfb4d832c95afff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a837ba9222aa50b8ceb54cb8ba311d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb551e7f696037bf50862cc5e5e2d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aedd28bbfadf7f38fb24b5300189d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff1b0fe2a960fd0625251309aab15889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f039a34c0e28d4cfa0d8ba8437570490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177708efcd75f4e38d3fcbf3c61a65a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ddd3be3353f618d3f1cdc1ce1be692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb300f897a1d2d7d42f2c18e7490ab093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ca9472c82d04307efcb0a7bd133b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6467dba17158c769063ee285ed7890095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0a822ba6a02426ee3aec91f16631296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959098a8a8234cb47027738b8b2a32bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aad1909b4a9ca4a2ec8f46f8ef78c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531dfafa3eb48dc4f0ca633d9a65b7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866d9b68f45d2894d36c48bb192e4c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45ac32cdad3d19d5a52c83294e24f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdadf8e43bfb209464ae80dc4784a60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e8ad74b46385e3875fd0ded21885103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed7b2aa4fc62915df8cd582e39e8fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c54c963383bf991d19d9e2aead6db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b195635ed73446b179b01d07acc86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897240c3ea84fb4a18f9d6f523d20aa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6615e01cfee2ea3f1899e54fd5ef7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5923a129b3d37d73df0b4186e4d0921109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0ced28afb30ab9fef8c9c41474256110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64377518b08ad2a958bb86d34a1ada41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8191e292ab01eb1f75103a65a43c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e757c346014cf0cd87809e8908df92c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8bb9caba767677e95f1407b5488f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cee85f52ce7462d50cbb1ebd6f10d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec25a198d54b88d8c01141ac23b800116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287c479484a52965b6ef1a7dbdf2771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1916b3d41dd05355fbc5936f4537485118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b743c74b7c6bf61fd7aa2f63d51ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ffe90550bbf25eda4968da6934bb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51458cf4e68ca4cc553b2f2346133e5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e628e9ea92ea6135793badf51892dee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f694365780736e93930afc3e0f8dab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bf53f7ba9880ea7cddf8020be0b08124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166756388ca80a5cd4e067c9adce31a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504bdf52214371a0b47ee6168ed91f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2294db0d19c6380b387d01f545f2b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd13b9f3efee8dd62b00d9a2605a5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a08d45e03f87bbc87cce1dbeb0a741129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e964549fab641223b3277b01d2d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c844ff1c714165faf398982d467ad84131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6837901acc3a1f8f87ec77a3576e21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b154b0dc9ae82e5621ec4f7d2eef7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e6cf14253274c0d12c64e3a0f7ea8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15a7938d99482a9c9fa75b1021af44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118347bcaa592095ddac07513a43b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b610247c5c96c97a72dc7271ac6a4f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63c5b4d2c9ab6370129bd9131e84a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758698056dc5fb3750108686ac1d2105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950db634c68524ba0edad0154dcbd0a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa5ff03580396b69b3ee0e6d70ce72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88360df32f7f939e6465ba3133f01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72e9e4ce418525fe82114c728c611b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce168f2d10419f2078d66b569721bd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eba719fdfba6ab24a17fcee2bb9261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47855fe402b86aaec11ca03105df2858146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239114d36ad0ef165107024fa87c644147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371dfd5b394abfe2e220686d865bb69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93c2ede92229e1cc9cb0db1d73714e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd900af8ccd399784a91cc5ac515c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3fe2cb98b9ebab358dc11ea697e6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06809ff80458448746c176872c186dfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d341d146aef903b7595a06f91a7f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1487bf05339a32e4da287dc475eea9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd64804ef56987587482f283a6cd07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee548145290762709001f4cde2f7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf8e49ff5380e5758cfbaed966565e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36a7b138699c519158e118900fc756158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65b2d3a6e6f9e74f2b273956c39476159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367bb13f56c29dc16701d12ce16976c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b45eb0ba850f9cb39f2acb48e5f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb3afedfa3bcd62a63323db8b2b286162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55615885bdf5ddab7ef6b9ca5b492c0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cd21588d3a9f6a37a3510bb796063164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c37d15b14cc409e732220839827794165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a451730b7760974fb5e32810412a37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105d6949f286abd2dd4a28ff87a4d29167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2672f75590eb8de32fbe220f119a5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d93f3d6b959d173a37254815b864c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441f0bf65139033df3fc1b35ac319a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e4198925cc21ec44fc4b1316895a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a645b9ad0ce26363de019fe3f29f901172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea18b717624f662cdb6f337f3006407173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60246f22c2e708b207805a0261edc31174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b544b1ed04831347390f7a10b1dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fdb09b69e984139cd7c4e930a1cb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205409ded00ec9180eee365e1a5faf76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf46264fefafb529ffa1ab0768159d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284005a57b6223b3a54781f122ea78db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03ff5a21438a3933bc32999046a9a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911cbdb845ee38ead72a33eb97802fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe418448b34894fdd52c4978309449182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d48af77fb957777c07eec98e318530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a9896de457b0cb757c476b543951c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090d73997f4091c87034cedde80a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d04e054565166381a2af2ff374552186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0f29e14934a15df30e73c57d82d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648d11d26eadcd4756721a083a5ee25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1889b13891e5c5af8b6752ba61790b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9c1c7f7542bae04b42a1a40f64d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b833d40e2f59883a5f8555b5fa10c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e6d5516d7b9512f3359421244847192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9206f9ae406e43fbaa385cb54b150193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ae1f6f50ec23e223a36316501b3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be78f53d03f13d672125b7c40080e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53da85752e15431f61e12ca56f0ec1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c422c3f0002944c0afce49de9a75ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d966929bfd93029e3212d6be2f107c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122704ab31eb0197a520bc7788b019199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb16f6eba70d2503796778889eb8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f2542ecbec097543beed20621dd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4586c77b1626e2431e9aabe005c39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946443f3082ce8273079b900043a8f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98396c58ff6713a83688ee8aaa0298204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1703dece5f1c049dcd9a63046477e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7238a24c54ad064a86584ae63654296206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015079b90e8becfb1db6fa5a6876802207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86007de48414fb37d535ae262b1d0b2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5454efe81c3cdd1a0b28f7b76e061d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc39283d04c6c0021498c07a7222f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e216cc405c9073a72e3d912ed58cd6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b388ecbd28192aba8294fc2e1a56e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db00e55daedd8b1270cc14b1308388f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61d17f5fc6bb92d61ed95a775e773214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70598a6aa6aff6738227ed08c4c6f27d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b330376bbd37ed943b9b5720daba9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6a8be592f9d4ce0457c71c98538a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e616fb71618dab617d7ae6766d491eb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5033eafad2498755954a044b7e64ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b4095a0bbeb43e892e8aeb3d78aa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577b99993c451950e7d0695a51a7488221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa47b86c5157998cb0b925c241b3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22238ebb6ed6e875652a648a13ef74cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a44dac7b5ecf9d2220f2a3683cdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0805f307f068fe69c796a6f16bfb8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd71f0293cb03606da8d0d93077eda4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b943706e85c15f37d1b7ee837146dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae763a32c68288aa4e85391f97e6bed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8721786085410d16077497abcca2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966b8be12a7042b190c0cc5404e5d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5475b17874a24e59cacb30895ec0069231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39453b03cf86f5ae94e7aa9ce3f93d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4065fe2668cbf55b01bce623e68eb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da797346e9790a935571d3d8a3cda7e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ff25d25790cc33eab34a7ffab6447235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af7d610e9cbe05ed81677b02a9a5d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefe00800d28b59552de8612f1b44c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa35720b5659ad828f9f6ab17f942238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c010fd5604d243a005977c51063626239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b72bc033fb4969569111f0ed29496240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b805c742a764b5ba046f8d1077a010241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee1a4c22587d3282a84eb7315a5fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51889aa3eb3864145eef472e947e9ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9866ee2503ebfda3933f05dcf3c372244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdffc778086ada6b574ed20b54ad103245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103ed726d23786d42b5617025c6675246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369c9b22a3a657ec750345f0d202cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b56895ed3390fc5ada291329eedfa4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581d4eeeb6aa4f617d67dfede015d6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e986f78a5987da1faef55101aa549250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baf7ad81fdf55c4f623eca2067f3c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b55d3371bad474c4c47a658ffab3b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431632904901f4d6d1a0d72f16cf8c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4dd894a989e5aab8147c798da2c22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513fdb5c69a8e274c6588eeda39d7d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224975c924d847b098cdf1a9b658df2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee9e22efadc5852f2fcf38443720dd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a49ae0e80a2d7b980bef11afc0cac3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8b4fc463256edf2eecff53520b3d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ab2778f06f6f5d0d8489f82b5fec5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f7a8de02c07a88d5bb7df9c62821e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6400e7d7fdb301ec2e85ac51b9b680e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ff28a3a4e4d7fdeb740bc036fa7bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a890b472d5d745551c5fee9b498306264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d5d9174616a4f86caef15eed73299265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b96ccd186a8e6829740a026ffbd4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f261cc41f4f9d5f6a392c8b44439b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f92bc36d17771178d23a8cfd29267268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd559f2e2e7541d90d64b267f45383269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5da3fb5b2534df78f80549686b270270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c32842563b3646cc36ddbc1891da87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b30cc719e5aa5ddacd4e620ddf77bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316419f856065211b07afec8bab3000273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c59ae3a174f77bc99a04392b82f2d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a402a255f3c80a46c47d88be65f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577142d3ba6ffd9c187a5999a030b49276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b4b585669f3b7b092b42193a27e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d438449a67e702e959bfcbc3fcccd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9666db99f68f6ab074c0c7ccfb15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b0b3b2f21d9907dff8fb7769a5698280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b185362bd8f4ba031e149ee7faab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b76a7ea0400f8106495d520775b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba951e00203daf551d6be457bba2c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288299ba6e719c2c2fc7394cf937af35284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12edf7955b1a2ab3375b5e9635d2fff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278959fb24a497e2e0cc96b1e5e18e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4752fb3724d42fc5bfafd3ef04bf531287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b93da83d482a1d915b18bdd51403d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4960f2e92258268be8e24117b050d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b9a1c1190cee48e8fa34ba1dd3f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f11d939471d63413b596ac15eba63b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63b7b8d8bad4feef9ee6f34700bdf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875a81618122e92243afb06dd57d81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d38632f88817c58c960a332a4bc18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7406a0d7c964a455002501ff4eff3a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ccc88f1f2f40efb52d14503ea8e85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7d3e27ed3c0aab56e6807c7d4ab26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f739317c7041029b2ef167bd80a8894298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d10fad0bbedceacbe68ff0d006de6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96519fe78f613effef9a55f73a29d355300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5db674c9eb160771e630de89197fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e62799027ee0bab35ba2849192f18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5750670a41ef148c57d9fa93f29f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5ec20b70ad5860de29f60399a4b89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8e4dbedcd2b59b3d808c61634c1b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20137e54f615f781510a15669c34a56d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ff5cc7479c28376c83aceb0cdf67d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a60bbfad481f486bb3bfbcfeb5e907308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e93c1d0489e8e1f01ca9effdfca8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4d98c9ef6c1071af60077cf4d51c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e52a533641e95ea1ca9dc280f76eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c8ffefabd6e52002a8a55120d4897312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a282790e23668f30fe92d2a91688e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa06ec0a007ca9b2ee3590933b85574314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378eaef438309a5288f2f109bf4e220315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb79dc5538bc1cd3e24ebe7a5cae16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee6e9cf4ac2a5894cded0f5658774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d0d9927d482e9ee73266d986b28c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4472012eaf977fe33cf5f10f3e1de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fef779a91a2b10d03de47ac82a422320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0bdb049ba7682af38808eb871c76de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd942e496437a55504388aadec6e2b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187e4b25a5ce1ab4ffb54da69473bce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12f2e52c93503d444c149b2c57f9a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acd6a18d2fb2975a0bbfc1a64cef13325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e053305b8539db724bce729ca62f5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9c4303845bf4bca44f3906ebc615e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b684767e95397eb5381d7e5880b6c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed23dc653fb28074ce5375315ea73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d79049136d99e9baf57ad0da6b3ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fe805fd411e18156daf77698a3a3c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f998f65924268f293b0c996c152aca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68706c2287121dba438c13028e4f9e6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1f57ab76ade9143bbcedca2db796334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d575466f377c5593136c319b2fc4eb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f50be206e059760e747ac2d5f850336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff4e52ff469cbed03651ceaaccfc0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63304ad344fdbbf08a348a689858b9c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f7e693c3860a740ff9d66690c4e1d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3941ca6391f4efe798434163e5817340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c79d3307abab87eca3b50fabe12a4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285ba5f8fa68da4888ebf6751f7ead5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612d0d4a37f61a825a577eee0343ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b3e93d30fafb42323b22100899ed1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a71b5cb1ac96f5fd3338ed2ecf5afe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046b43f72a58dbdc29b90062aadf619346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f4c0c6b1024527e2feba48a70d8b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c95cc1e98011394b047b508566e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df0cd8c45e54f2dfc4bc4ac11322b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7591ff1f2de41161a04867c128635ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533e583fed066d2afa9695f2864489b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3d1e196d3f70180fa59ad8fdab40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2c27305f4785734b023f4d029477b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604494cfdcc15e48e13d33d37b485f0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8155461485d325500887b8ba05fbe6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db102b9b4e4ebb7e2aba01e32468d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311e3519dd174eb912b4a1750064a58357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26222ed90e0f24b3e627f7b7bf1a338358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07926b05819e67b213a2abd5be1094359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8fe8d5b355d268a857abfa277cb41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9adf62dd0f334bd7c51846f32a7c9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5980d62c7fd6917259c58aaca1e0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd575b0b8f17e7760ae027caecd3969363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a8e71279697875e1fb0bf6ae7ba9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dbbe0ae5c42b11404b449b4b6647d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc968d24e3e2281c189b2cd0127a50366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34557474fe45233b1bb3d02fc7d18367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55d03fd5a0d3a39acc08ae49f6354c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e856885856b10eddc6b43e68963f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b2886142b11ab5fe134c335f941d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f1b84b58d8331b35220a2062fe91c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437725e48a27fd553a49c2c1be78ada372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3dde000a85773aa87a49fce10cb76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a87f824a8701350585f73db2169f80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cfef79ac071050ba2e11f38fc5e28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b3536583205c6ec2ecfa9297b92bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c842b76bf63404a9a5fef6bd3ff1ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5470f3bef320a236b0183c8edcc58fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be47ab25f3c01ad9f8613f1f4a18e59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812811de258d08cd98fcd155eda376f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd22f99493b2926239cee1520328a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bddf5db54e876954562648cc2d91df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9fabe55e21a7adbf7605937bdc75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f87e8b6654a1b9b8f82d104aa68ddf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e1aee543aae7be799c3db91212eed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959e3706ac1efd5cb02f45003a611d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca9bbe9d5d121968900309938f6128387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c961fc5b8f0863ff9268760aa4746388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1151595399c2fe75a8be62c896e38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8df480b423270610fbe2cb4621c4ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaeb338181979c00804703eabaea82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69280e31b5bcf4b21618fcbbee87b7cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8405d4d796e8fb33e0e798f4d639ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdb43a991887e38ee43cafeb0797e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178a5dd1bbdfad8dc4ceafd47e82bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d5dda0518214bcd32fd00d2ce15c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121d795091fb89548fc0998e72fb748397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb69411349783f7648a2ff1c20f57e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9ce6992ea8e5fab07ab3d717415a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf47325392af60e282a944a88c106f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44568e550f163c06f9cc918824f11131401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeba4ba01718ae530bfcf8a585ee18c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab18194d092b5f0f14d00bd5bee7bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbff9a21c9b6dfe3a6426990dd9b338404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc47b7f82dfc512f3abee903ae98ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14739c4d0587466fff99f43d2c92d4c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0c63cd23ed0d32c1f1b100086b9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbb82f28afa6d4ef91c3fb3c116e5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc29b2a3b4eeb1733f1b213284c8a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e1e750d5b263bcbe06a2ba329ff8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9ddfeaf9b1e8d79b1393196d6fdbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2d6c3079efb03a7337a6bd0c23687412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a399a4710c819309c6fe3d09c8881a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd1f6e1696bd818e1205a0dc81907c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65b5748eea36d7e9d7dbd2ab024ece415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dfbdd521f3b5bf08def2b5f4c0f80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da06b5994bd1d8243a662d22c959987417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6c6717ff9539932d4341cc37d52d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7882c488aef234296d5cc7612337f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a7de1e4259995d433857149f302bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed005b2f9e9566005b003721818c30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43f5fbf041473df50480f399e12de6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb8fe6c35711aafa675667e19be70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb89e97eca937f85ed4670af16d34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6142aa7d7f92a5f8c3e111a5296d92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b9735e5cb85a56b85021cc6a91003426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eab913b08f3a218dc8edc2ee5a53a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745cc6e04b8442fd9fec443dda1a52b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e6dd5fe10985aaf8108e429a1b193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835f511dbc99426e5f68c99edc4cf0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4b262c373bdedf47887df80035df8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf54e4b942d666507175219c2f15f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e203b6a8be51fdf4dc4ad0b9965962433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1876e9b88b3a7c3b9f9c6fa72e9d2f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31bee939b6d1946b02a6ace088634435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545918655b86c94ee6fca204c26e2812436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be54036b82f8f7a1f2eb3ad203bafc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e8ba8d42c591bee5b864f2e3e5b39438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e6fafa468002a0e74a2ae3680418439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b88e14c1c61f02f21b6e13b14e28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c05b33e2417290632d92892c7f63c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933e75cf9000f676d607f26c16f72a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b1d39f3c0d19b2e37f339ea409121443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633485396f3f8b989da0e509daefc55f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df630e37c72766b1d066d92dee2cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c52a29c13e1b828d852a36617b21a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf19469f4edb632f308ec445d8189447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267f3c7b11b92446cfa78caeffb60a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ce83f369df72bc1a71428fe78c388449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c5bf51b78e8bbd435984258751001450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43778f33e6f2dcb2436981e72f0d80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a79c544fe80643ef67085e1336a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e5d365973021e998cf53703a919da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114b3f23d8b4dfb85f0a23146609b1b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c886601c257e6f95aa148ca98094117455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0530b4d6bf61f0e7aeacaf90ab2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570bf1d8eba9834414e8541712010c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30636c8e1e8458a32bbc930fc603d5a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d1ec91466526f2a2048591fbcff2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593611d314df382eecb9412637643f8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fa9785818b4123b1ee505d109fefa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce68c1ed75a359a5ed054e3e2c13bce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642af1bc2a8bace4ce700388f44e0226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310076e5d70f9e9a0aeb5ecfc0298a1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f3f9ae3632eb90fda48e98000fd36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223c967a9b545660433d8a4d0f636b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcad72fd12766ac6d72ffb1e8e8d12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06818238f98fb18403e596c04d79eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723fa03c41b0b1d89b9c23482a6bb42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14725cc96325157dc30497d9e4f70b4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5e802fd73742893745bf0de211f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e11c9f21456711d3f21b9a74415be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382f728d02a43bce0564c7dccc7445473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c54a8b9b55960fd34d622472bdb757474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e5437992b5ad7120ac676a4e363d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf198e8589affb4e8bf7c44f2983b71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd691fcfc143c6af98b5cb9a264ffe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5e1d6501058786deb3dbfe5e9390d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e861d6623a07dd82945be3e6f31c0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315b2793bfe1ce64b600c83a7072d2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4020e9e3df82ad6dc9fe1693e249a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e3ba345662da8af1a316ede5c3260482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aae3fc8ea81210212928e386c890bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7265658ab87e3d2fed19b8c071c78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c444521226d8b0608e11e88009b155485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72efb5ebc088e43d1016322f8ad8f96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75286f914b30e9a5b0e874bca5a1f311487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938bb3e5544154da8a84f9bd0cf6a78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a1c5a72ee3a55c5e4c3bc050e962b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec6ba03c28caf66700783f2a013ff6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb902435a89fa7e95cc44886eb4305e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891be9646f8227e6974000b92cf7140e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc452fe98eba6dba82b814b68175e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562513ff01c320a3ffde41f43447dfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402cf6677bf41be529e44256f1991a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067cdfe6235e88cb10ffcd95a196986496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5c4eab8d886be390ea1ad0b10d6ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247c759d7bbd713ef108bcf3711aef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563866e4aa9b04952c442acb204f2143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63660936e76113458573c180831eae0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350d4d554838dc5cd067c31d924c8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d89276ac83b17239eadd08f9b70a99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fa0dc794e1ca032bc36bc140b574c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e217d25fc6927d54745133fb73a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0b69d9fc46443ed9ca899c6d7f89505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ff259196c7098430a3a4a1431289506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e137c7d864611d9851ed307a0c8d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d52d17bf3dec86f70a2af6fe9d49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02b243d893b632d9bde4a0c88006a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad729b375fb043950c581e5a764fa187510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe638540002963fb17024979b0bfb15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d4d35dfc516d2c9b493e40396fbc5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea46f13ab7b44fae39e4327a1724b74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516b3dfa962471974a618b219e19637514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cdd6f045f968809d292edb64adb89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a902b4c4556281f6102b78673085774516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace0f1ac670d3039b28bf1e26cef979517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3a493ed1fe345c41a02c530f79d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87393c9d13a861fd69bbbe090ad8d2ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55156c4ab3184120055f31e9deb5f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26404d5838be98eb98de38e8a319cf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259243c52c421a377491658e7de50468522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e747e6c628064f23915c7a1fa508b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cbe6bfe860003a5468e5b901e34e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1394751f40104c0ee1ccc5f16e9c198525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a26981e9f4f27bb854ced5ba973f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb344755e3c7eb84d374fb10953456527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130cf2da34a9ba88e33f5df2102afef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671cc207faedbb99db6bbb069e83a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09fb2a9fa05127147fed4a25b28694530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3570a8c782fd8bf536f8861a536adc9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e8d5f1ecc27e30e98d8ff1eb9a3d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b871b7a354ea7b654ae26ec53526533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9de042c9ba0c2d0ca89ebdf2f94d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae237e50b3b7f9b3938c9a55651862d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525a1fc5e21d82906f53fa50b78f75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda626164cdb197f8c4db025d8f55c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ac347252f67f017d7561f5679732b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ad5f1e4a8e13a32aaf818df0137f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abc61b7bc09d158391e086d4849867540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75443cab17d29d89d01113f313f0541541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630919e0a24af10e8c791f96110c03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7dca897b31c81922bc0ddb4c3c6d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa20438f41d55013abe1e58bc2bbc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99706f3847f6d4da914625680126d535545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af31b1979a35922a72b7495486680ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816c0b8afd57204e4e23535b53af824547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dec6ede7994c9cee676aa8745e40a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29225eb7a7569cc42e21fc7e32c9ddb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b84d664f315fe287cc86a13faff072550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b9e0cdfde17ee137f499467d2c7e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d41822b1ae1a5e68a704ea5a203ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2788f4fc68d81f0000a4166da17106d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fc883d657f4c607e5715c1fb6e8d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0700861bd739d254bcb8cd097f92f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d34e36f6794ffae329a9dd52f4f9cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517e65163e380baa277c1ca022cd2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def5f239c21d7e92292c7e170c24240558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21875217e7189711f0147304799d54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726d6433102037fc101ba61a9da5f90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a3489413e3cbb33d31b8276cfdba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30588b8f8e66a7fcf533a7b5e2bd02a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc59a4450e93298b9e225d5ad57e84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60c8b17e4cba164fddab6db70bccd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a175a784ee68f5e37b5c485ba9b370565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c513c7335807fce3ff37bdb27cd1372566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc09b5fa3c648d6ba974307a8b7a69b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c46a1ded9f90479e6e559d9a2acc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f94b92c46d1ae586567ddec113b79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71e520cc57f8b822442912bf297eeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66511a450482c53524cd7e1b506b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc8f2fc4d17c3c9e69953870b8eeb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4da8b106bdc3ea3d91773e5455c490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da857dbf49eab465af12821c6f548b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406c0c09dae4512dad5ca9a0c63fde5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680507293cdb44d7ecb869ba2d91915576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8639b60d81421f995f229e37f4694577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637019de50113652923788dad3b47273578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9ef10c915f8b0cf7eb0dbfa2a23d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c508cbc8ab74845a3a81cf8dcfa8280580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04880b251871adc2f322e6a837dd1b36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3a19ffcd358f1e1df3aa1d0077c29582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52fc8d263bae5ca895bb90a21858bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc82ccd561abb30580700f5a674a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dec80e042925399e8448f431485b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4e8c94cf94eb2f4053d070a79b4db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd337fe3ada6dcc96dcf17b4d6d72ee7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb83eb180b78d764e417b42e2c9af1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876cb507101dd2efce63d2cab790aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf11aceb85ee6dc6a2ee7f83208a72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83cb37ba87a0ab8f3e7e442a8c0ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf943ecf96ba4cf828d18a6532a3c08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ac3e0e75f1fdac995dff56f8ddffe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdd9343cca0276fcc6fec59174dbc8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035457175bd0a5bca8a17ab2e43d550595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db31fcfc2db3f5990ba7143e766861596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049013b2e1b5597ff41f3f45e090df5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62db7d420069508dd1afaf655c028b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51591d4508580189a7aa4970707b619d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8882f5bee3f0c1efa81e9d7bb4a16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c592a80203ee036f2e10871e8e308a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fbc456ca32ae65561e609d39b2f75602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008306c9d37b08b6b36846143cbf479603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c2ac376d92b86465466d0d96355c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79f6002ba33636b0eaaebc207e034e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f81bdf4f71ab8408d19bedacde6f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288390694686a0c714059a6d810e6579607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a000f4a74915a4515a32155728b9be5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10af483ce1876e5d6959787152df733609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ffd3a37fb15e4ba9dd1f358fdb6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7b6e1cce45d48fbf90114aef7aef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e0d6f2318e23bfeab52c0f062153f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63881cf0ccdbb3c30cf098b5789fb337613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7545fc13f1f444ceeb82b6bdd35559614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc242769e39d8a740526a17351c6da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f06b13df1d83fdc061a8f566b40b19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4ad00ba81dea66a56da85c84aa7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63a19bbfec4b8e5bad0f8e8daaa5ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e159ddd93cb1d33663782deeda99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17358d47c244407f1b741cc344d358e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d5ff198404ba2c5086896cd0e61ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4472fd38829cfb224dde93fc12bc5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d3997fe2c44470bd74d9ad88b229d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad825625d593333044bbc3997fae8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca7713c3451de76b2f1f2446651304625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599624aad4c4ac935ce98596b94c43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540367558d86c2a3ee827488445019ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d2750d15b300584f264a97419044628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff6d8a45f8193137c3f894d10cdb94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe9f7c488686923635f3f5dd1a1335630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd4aac7dbd5c898df95af3ea905fa1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff418c14216b882bdc0b773c38cff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7b88e7c93555cf113f6327558e39633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93bd3f16289e5a84291b9310f4361b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb549754f39c3b1d4b608344fc5c5663635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba45770549482b2b4a1d262d1e7531636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dc50e99061434bbd90b50915c4d03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e639ceae11b36b09cc699f51eb1284638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1152182ace71078c67e2ae338cced3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedcd3da7e99a42fcad150ff20564b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8530ee2be153601e93a56ac9fd12b31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4b8ca60daf41b99957ae1dd39633642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d55adb5c6c5858b13b6e7c9f5164b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d519fb63092712dd96af6e42005f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3c4ac31873d59f52f1cff3effc1a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769a09fbab369697860960b6962710646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba0d35925cfb8fd93635209607e931647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3543017bc69b6b9eb010ad366604cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd6ab68df2c891ecfd7055dea9d62a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39842b31d1977694a3767079fe3ec6a7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82418f889aec688078e6819ee009350651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70300dcede8fd680f133684ddb7a8f18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942eb19edbf3a4214053e4c42532fcde653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1653e95109710b30004478fc14598654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d046eb9947f3eae6bea7f67d6395b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcf6b0952ec275fa56cc4f8def1bc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e2f86287b50c07f0891d7bff591f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81838a0634c446d03a6bae0b8385b75d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a100a685d9a576163a18ff9baeb76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b269f91da27694362ebf236d95d516660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b032f050082bac70d67d8e29817ecd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cba7d04fb85271e6877781fc54cdd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd7a1a98277bee35ee9cd8e5fbd898663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72986e6a95c4f2293e958aee3ad97611664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83591e7ba3a423f138c1fd2aaa4aa80e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799045b2ae510932e5bd6cd87015b050666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058e8ebac831b9b09767e27b6d4ee03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13684690b8bfb0a447215ca32f5f0759668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a528875f981f30c2f4c7ea3f67fa69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a570448e71adae096d394b87dedd680670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807d5cdf16837875ffc1774bba31944671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afee71817444787fe79049d5569f98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed40e48d69dc0344e3faa52bae9efc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e805f60bf77407a2d65d710d7d80e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88274b7e19f506539bf8c56cb208bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ff46e3432bcd779608c55e61d4c6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e342036da5242a6f98a5f890035bfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80142b10a03f8b78753321a08fc9ded8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b84839ef400ba0a08fed83a8becaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc881bb9fa2d51801b4b399346f66680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923ab5e65b57bba7670cef94694fce1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47041534363bdf3bdb37b5d39dd410682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d4e662e89835f82a460d269f2b4b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab71a9b750bad4298f3bffaa06b5519684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f127e53839b01c50183ce027d782685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1190e32e7baec96774a6cc8f30189686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d21953744b005f7d8738b63fb0c6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde83836bd86b470245d54c2e37033e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbac4c32efdab9a10970d11dd05901689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f935599a8578e357583fc1e2451368690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07e1bc2db527a589e30388a72bfe83691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a5327fe1edf2ad2dd941cdc88016f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588cae73a551d1d7b4f72ee76ce53f8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f56ae921067716bc0f8b4218d9f1d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbe162631317594b267f147c9229bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca4b242e07cacd4c1ced315d611ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cced54f9fae5e96df8ef1bb9b5be2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836adceb9db7e96cc0b539ed531f948698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0001d7fd5434572b5ac617dd9f40e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3873ddab8f67d474de4f0a899f4ae25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab905c204e460685a55d283744f0c8d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a970a0694c25d1624275124949332702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b685df05e6dd4b3ee5b25230b46ad3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f400dfb734142fee1877a2a7df3c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cfcbf1b18008ae870bbb2bb85eb65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ce06cb27c0f72170615d2bcf34a32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29098f9ee4b68e1b0ee09d4bcd3f7add707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd291d6efe368fe53a0c0654068a02f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb262801acb7e2a1c19cda4d4f277b06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903ad8d8c0618335648a6c70050f9f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412e0ebac041e3ead7c18a4736bde30711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490bb6ee4da6e41f66536c3e8fa8437712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf2a6a09d7fe40c5b2c7635e7f328c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315bc87ba922e8b88607ea6adc24d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22295a25d1de5f365de97d035445f9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5657d7ae17c96b696b2adb108690b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa699b506c6df5cdb0963e6cf1f037717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a035d979419ebc3e979203a268f1089718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32593c85c4dc454164de3ecfdf24a6d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685e801934e6f4653046f9ebec92885720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab318197f95d37981f22386f5f53a2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2f6969d76f8ff0231c586289cb54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c849fb54238f1f5e4e76be193d4f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321dce14204ef0902e6d656cfd0edd7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d1c00d61b55e4b9f28ca6508bfef6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb61b35354035f2cc512a81d4169327726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a3ffbfaa6d57a28b53aa539c5d16d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04e659e9dc1f2a6d218ff8f0f6242f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98360c29b12ce2814945fabb8fa7d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589c8a261fcfb7be6ef2eb7cc008040730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8d403e40f2b4483d08aa28e34628731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a51464bd39ca6ce4ab77cd5ddcf13732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581677e2b4ee998858669f105693214733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56599bb05603478714f3d2e30ead0dac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866421f3cb7d5345e8d49b2c60f204e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d3418a8343e15ed8756ec464eef2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58aea00fdc3b4374e8e59756de67ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e4739444d929be4e4f8a17dfbf17d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a0c97436e160f880b2f28e6fba522739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed4fb9932d0d0887f1748607287395740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32203828bbbd384dd094ebfcf8d0260f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4d602b65624a9886c0f2c3621f96c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061246273e1cee65dfcb3d108b4ba7ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcc17f0a3e9fec370453958be66358744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704002afc0a2935986c2cd40da9ed6cb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71818ec441472b061fe14d7257bac1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adc8d9c54d0c13777a37bf2aa2f563747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab81da5024bbffdf7576aeab76c1d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d9d001ac31c7a5e551c79edd7af0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61da539798873dd5003d2eefd0888d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b8527db0a1643982f82c6f014aa8c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619b2932d60827544d7ca2f0fd46496752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe989fcb79b05e58db7d22a3f5210c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796e921971192f21591b8b769d40f9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710e9a8398c34b3ad95cecc8a677c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439f5cd1dfa3ea91a3e5e173e355f88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf63b45fae6ec44cba6f3b80f88876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4ee2bf20b494413df4d2516a8ac2e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101ce148c709f4bbac293e7929cd51f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f54e28c1cb30f4e3b31127240aca131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e64e8e31f539aff93bc9ac78b75e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fc26a28ad2f3ba4a1aba7fb2937fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d6753041a5ec27ef0cbfa7495f9cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d403d7288a1ad53c3e976f20ac279b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248c7761c5fe45ac797ee399d0e0b1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871a39c80af935da0c4ef7a6fb819057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374819af7735714b852c0f43979da20d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e05369497e677d487d5d144d74ef29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6e9956597cdf197229cc7bc26b6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ccce0ab2a3dd3826ef4dd044b7acf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940f56ede3aafa07c8b67dbdcb2db2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f076c441f046ed4a44174e59d4451013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5727aa19e3b51d14713c4ab6ddc9ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1533225250ff9baaa82adf8eb3ecd9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ac056b0d8dc5c90548251332992a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac996804a43297c7cc3b7eeb69c97a7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929d9bf196a2126e23f2e453c7748dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b015bfc37346233164b445ddf485a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb606e2b0ff9884a743405a25fe447ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec550ff65f4986311a03cd579479e9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e1045be67090187209e7dc77bc39322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef4a28a831e0a2a37dbfe31e2f4fcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627b590b93acbd1d5942f70e29b908124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f581a489d23e9100202f41641dbdf725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ef999717e9b0549f4f9922f8724126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe23d9b09e2b6b33646ce12fe776d7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad18a447eddcb6290b611e2df0737228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f534cdf2d931dade57453747d2843829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f60a2b4b201485d4699b01b0fdc4fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b80757db6a8a5ee48731e7b348c0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfcf0a62d2efaabe07a8614cbccde932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a121f7bf0cd815f2795e08da6fd25b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7647b4f1253b938b912e431c413ce334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04c60d2916dd2a4a4cc7b9f66e303235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b97cd64364593c557a5d454a9b5aa436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d52d77faee1a4c6353da103069fbaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb3d83a1ee32578cb94ec584e2e8738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14090875fca03406e405dbff64e19fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2305a7ffbd51136aadb39f71684f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f116b2092b7500039c484a13690b18441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409680bd8439e49bcd3de41b51569742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95aa8abf04d83bfe278c705beea2eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf1b9e7a13db3c7877a3c402b57ce844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714d68b2db9ad7d8c4ddc997320f9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f273f9b8abcde2ffd0061b99418db546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c32f43cebf7adb4b12ed048a89ecb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36693e4ac1acce0ccfdfe37cc2f93648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166d7deff53ef4ee536c081ceda2f0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6973b7a4d55b4d173e953eabd95e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd7ad5a8a503ff36576236ab0854c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b150ba25a9ddd9aa583d5b289585152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae9e1ea0ab543194ded217fbeca9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9923a2c321d5c20aee97652a40d74f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757755affe032f75f2acf77e4d613555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef067249043fb2c479e2b092495b421456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20866e599e50799d53a1cc67de1e5c3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d920d694a6c1e95388116b232e6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b02c1ea44148117fc41e424c62d2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbb95e03343e4b97e7dab9344c381560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657977b0aedd2dd3c0b11ec3179346361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888d6a6e2f86bd7d9b4b93a5c0d0a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b80532c68bf83ce882959e9468201463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e30a9063d2d7d8684eed966c8fac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de2bec0f0b88d7b30c426872ffbc9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450cc8888ab4e5799df8b7f63517af566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d93cac3f496d51a56984212836fa767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450bd3112189d7053c1089fc69c392468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460085fcc762b3a767ae275969e87ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620ce39e7ecf1bb621f7cc9155c50c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a2d1e70fcbaadea0729ac74c5735271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fa57cde28657245b7df4e8ffeaab772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9efcf805a119399ea938360f36237773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e841151d8739131780dedcd1ff190174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0927a44287e56d4b8fb923d2e2ac1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28bee7575e84c6caf7b13f703cccf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9250d2b0e870824c349ed97452a3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39244610875532a7766df4562b82978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0e9c03200535fa0ee3bdf3ed5b51b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add811837098922e1458ab33e29600bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f619332b9a71999538d27ddf388082081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1ccf0b21bc031ba41a4e26f02461182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac97033faff81d9a828f0101a31f90e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59681898104a1d1ce482e1f659c85884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b036cbb25a67b7b6deb06db05c8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b5cf838f49a2fe1f19f8ffdac66686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d824422252f49e688e7217a0f7d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47725bda299d9eaa0e85e858543b84b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4af3314e8445df5f70d8caf05a9af189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc408c0442c1d278287019679e7da8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe058da46be239090a0b0ee04737b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09a400b73553600506e5b1a6b44a9092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f25f92fecc0df5ca7f3a107d106eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228dac32949ed65a12235dde55ecc4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7942beef4690e1c03714ddfc42718fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5b012b7a22ae47eb83b1f9a0da51896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33c71ce3e409fa9ac151b4f3ee8d2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce28d1614464d45428834a7cab551c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bef38e358776da45f375292e7210999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ba376b1d739a03b7878cf96b2f8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8351fb5692d5c9e736534b544dff3a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef471c272a1659176839a398f3adab1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae91bd58cce31df5b4472b9edfe0c63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba17c0144e90f44fd5fd4ae4905bf9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce755e69aa5c13e9c898d7896e027ab7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897d8ea6f53afbd417509f2ccef902d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6dcb71b596ae924f478186a35c05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e50067b629cb8d617c89d17dea045108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440705f5441b281139a9553f12286e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b053379a671d3e6f6c25b43735861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf10fa1e34c659bc02911a4abd1910111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df084c341e8c0dbf2a80706a18c7b97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaabfbcc15649f8e6cc40c74bbd7a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458563a08d6ab2dfb45620a884cdd947114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadafef7acf0a8c40536108a1c0ca620115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf8d5f05c405371a01b826eba7ce47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f48617a0bcf19572ab7d9dd1f9bff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a7de351ad32190b3eb00f5c97aa1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62693389f8f1d253da6106475eca2fc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89351fc04378b5fce25fe16a24473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e1fa8445fe9327b41b361d861d32e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925943f02c6d12afb236fe7381fc1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3a6235e844033079378cbdaebdccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ac77e67d06be2d447e40d89d9dd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761901cb41fe0ad5181d2b4f02c70c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd71a2774807d46794a9c33e3f60f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6ea7b8e25dbc99fac204a7ff52ce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b189630f08218a6e4c71f00c780df1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e6398015f486dd96ad201063c3e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b811485292c228e09e10633dda3e2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85121155cd46845c49cc1fd4f3d594ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72846435ad2be09368c94cbf5edf2752132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ecb36b4475dc9b85657b91b992b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797ca850f2c74696dd198c130384783134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199d6482a9b9b217a515f486d37f781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1ca263de43a21f7f0af635668d185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b69e5b8fa7da5a7dfddee17e4c1f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4ca713e02d48ec2be200a7f216e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad6a4187e808737cf9a2d13e4b78ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b388439affbbc24e6a9a834b79a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab45802caa808bd43b05ac3602f38b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b1018baddff38e9bebc4f463f5b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d275c7ba4300180ccd195a5e5289c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606e02b2ba44685ca41392bca696e87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b26a09b0c8703ffc93be35c65b538145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee62dc58ece23b5a302d3e6863e797a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9f011cbdb54839cae80b9c5a3e2fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c825e0442d300beadf1bfe8cfe26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eeeebd188b5ab7e4a3e3f08b5ae15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512fc193eefa7f0f6db0949e63dd3f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db365bf4e9d50be1be99118d7962e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b535a989678f6f3bdddb7fe80dd228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513801e95c855df9e940e32a55a3e7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78bae238e4b45dd72c382648c3a16a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59fb663b6ed3167e955eebb2f6cbe6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aad135694732aee6534a6a3d1befd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af486869d6bac6a95506f57671a1146157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8c2d2a27aa6e117ba025d4070326158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d9ece88be02275d69c62b12da7a8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d45558d31b4007310e9151c31166d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b4e48e30e47d7aa833cda39ebb608161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ec128c4536682af97eb5bd5b0b51b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34c35c1adb8a08f751d97bc7b41bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fdcef3412926a2f79c4e4fdd05ac2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7584189181c0d721ec97dabc9ffa695165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcced985e269d8d5c4f99caecaa9e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883b0621157e15d36edbc3875dcdb3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d1f7daf53ddcd7c7ef950dd15652a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a83c293db231301da85b642dc0ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61488ab657494e80d912de8268a8af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e65db9d40744ef9ed263210d0dcfa7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca737ecb53c18086d9e50f45f58ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa4c6aea0c02e9e0146c962334c061173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb5a13501e69d8e787b21e742be832174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fe9e844daa57681c2015fd765d13a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee1f83a550fc750a131cd49255ee13176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb92e170bd4a1ac15d20564c249dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48cfafafa6f586f7fb3b1018c6cb4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf1541b9d9cdd4d0036a62cbd687f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb157297d26957523e052bbb327b8e1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca725bf311a91300e9c8c553095d301181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad0a5eac3ae0b0a29a36571972ce50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4512340fe9556060da456a37b084183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427fa42af09eea5d4eeff5641e3c178184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565ee8a367009dc7500d577029ee507185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28b66ff4afd9fcc3bddbfdb00a217186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ffae41ac4ac8c6fdccbe3b390252187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a0ad82d1ebb276784b48b12a872ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b44d1cc9a7e5ab84ab37513442771189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c8b9328b19226a0f85e88da51d0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd03cf0c3ac491f9dccb615ce538fdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8024e35c78a7fa2a95464cbcd2cb37192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc80fbbc83275b736b86ec19feac3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a98d1fbd4d1bd17157c04abaad1b34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569069f5549cf75dfe0120f65c0e8a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d349fd5af561d28bab3b38546fd558196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c944cd94ac9371bcb24d6093a10293197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a86b3bd04e2d3dca2dfcfeb3600b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cfd93d848c68cf35c186763cca44c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17b5ea85d710c31ac656d10f9c64ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847703acecc179c2d1ef9d6d31273f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ecac11c2e76ae20077267ccbeadd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23a8ce63e789901b1f649c241f0c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee80e32412807d6c7071ce4b03be55d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a03583345dab26ed91cea0f02ddd21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c86a41c2a7b028a78243216d2f928206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc74a75b4999fd28b25283cbdfc47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a249887a0d2b6ebcc19e1837616c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb74fd6beb1fda580c287f3c57862c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce07ce76c89b164d7e98e7f14c422f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4b7b7715ad9f6aeed8a3dab77e156211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3136be47c5429d2ac2952b32c4f12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a89cbd069bdbb6379c2ab7c739538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09d3f75ecd6eda0ecc0671a2f20089214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61443f0766d87034a51101169f0e3a4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c04ad4ee530a227e80211e8095888f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9fe7051a6c0c16083d77653c9d90b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0176093c059d308c20bba5f05bdbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead624b71ac1146870e872bb3e3ff9af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229478c1a70db9bfc8c4c6f2245cfc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e76eedc559c95aa6ca87cd0a4c8d81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2df079654550bd20009e85a316e3e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb020d50d595601188f62a772716b39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678c9f79e5af5a68c411117e58e5f6a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd62b2e1fd896134176ac4e39891c12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c951c6b0271dc9daab31adff9e468226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd790312f98f1f212ff018c5234275227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29df2017e80fb7808a2500529677e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e3bc565c3d6cdda314551e024b4a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf7e8d4f9637199c5e4ef932bceaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bddae72deb978bedf15f2a266c5f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624c145655626500138e71b582c44b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd59718d58326d4218612193aeaab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54c933d5152cd206d6a9e65d45205234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a17d49d0e6898668d23a1903d9faf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d3464d5278ede76facafdc45ce77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a453ce9ee9df795aaf0bcad210b3a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed48c1b09f4dc66847296578aa2b00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93722e666fc11df1705df97f3d6a1b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e247df556f234f71cb10ebcb03995240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf5b3676b0430e3f6874b64901fe4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc60119bc1a5152d4852e5a6ded1d04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54930aaae1f44ad9a8f843d8bc2c2249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4e86148080dd38a7b9b8e49694833244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc7a6be6ccd91ef9f0e6da65d9f586245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42924a8cc937d7bc6f2e328bf1cbe5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a811761c84fc1483e284a50137c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293ba9175d807e39cadcd9a6331072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82de35d6eeaf6cb290fca54be7a1e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283fd9471a5fc59302177386662c508250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ef132e9b2675ee7c9da163205863f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e74f7ea1e455d4846c770174a893c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb30223bb8a3747a87e3cda908707253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca797cd24ea68721b2aac6b8e057aa71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd372a60a5eeec8753178d25dac52773255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8388d75cfe4ef7ef75440dc63d4039d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008c40faa1049f9033027083b709b3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8689b96de87cc1532699548b067d986258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb119abee2a0e86e2cdc2900b38b637259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1295605089be57f8e9ac3834df2d9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ce08f3194995a4ce42072c1b56c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832cfd22ad6e6ac9b67a29033b3d488262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bdc84b2484904d4fd052a7a16829b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852469425bcef615271817aa7668f813264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ba591754ce6227149f86fd793e6cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba810173f21509faebced46bca61bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4feabce76920f55ed65bab490f2c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edfa4c677424a96b9a3cbc9a6352d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc011ef23659713eb29e5ca7c3c7a072269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d91a15bcc2b34825ccb99080cc9e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf952f7e0613ffe9ed9ebdb1461e3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab61cd3b6287ded3617f91d7641d00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027694048b6308f66ea4c892bff640b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528502c319ac63193aa0f3bdbe5840c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d770cd3429d87177b6f366b8c07cd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe21fdd034252f5acb73372b0a70a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b57d6b1dfb3211b8a2c0d1a8603a82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583e869740ae56a84d528a23e542b4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d25780c57ef7c8067babd0b2500d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2326d9db121071e4bc66b98f4299b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e0844fd1fe635802ef56f26bc8885281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38454cfb54870c509ea10cdeff6ad5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e378af4d04d0a388254a0a3ff7c589283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d141252c0da5d1987da29b6447e25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28af4fdad1314b3e523e0cf4a9a077285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc34de2d34e5313a847455dd475b32286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd706b982a49c576088dc596c1e3d3a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d7a8b1974b6abc2a7dc79174efad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304322eac704efb59fabea4818bcb05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724061cbb13748c4a711a11fa16afec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df1aeeccf2b4fd00eba94322ff210b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88e769f93ee75897478bdd2d3a79e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520482d34ace6c0ecd6e74ef83f6faf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ccf70afd7303dc42352bd24b6187294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f79cd5f123d9d14cd1cf1efa98236295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b43743a1ccd5da2be8df6fa0207cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ca93f254231e9fc6183cdfd41f34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3554c812d74d264c3e806df62c55f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5827a305207ee9c53840605d6b2bb78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52811ddddb28ec9ab382b663b39205300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d129c5683d028a4e2957f8eb5024b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12130f684ac004899f1b680a6825a41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316884a66453b2f986f4fcb687e9e29b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e80f850a47bc848663af360e0ff4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c683253cbce2ea50d63e559035699f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa048d43349294fccf6a797c95c193b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677fb6c27ba696db9a9d98572a14c7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ecee5579b7438221d62cdcc7ec776308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afec901d9915a6021ba5642864790f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c36de59ee4f9f11551a4345ab385c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba979d5bc4f83cf56bae65cb1d3869f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d29be4429b9f888d5cf49663dfd1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c9019abf51ee1b4b6a0b299912050313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fbb2834ab10162fe1a9b415ba0191314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da1d89ef9568894a79b42285c95ed0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf30aeb3574bb3678cd7f69c2bb4a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4112b759ed91805e7296c2dada9760317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3ff452ac60ceeae0b35c1e1e9233d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444970c8baea1e6ba61d3e8b6d9cb984319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044bb6a8e6fdb51b9190014605eb925320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747ba1e63fa94a2ed39b0d8163c5a3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325b0103a37b5d88ea0edb2bc26fce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe293590dbf1708ba25dd67d59f96989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154febd8d3ad7a5e4cca52c60b19b56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fdf9a7c8e471b468f34ef9e961652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860838e6b37d0edf8e7f44ed150ad6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f9d9ebcae7e6eec921a9e138201ab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e582b7a19c43c135426c3e62edfa0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d3d939c4520d4b322a02e3c2f3d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cc2c30019292146af68d056cc4027330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985bc97caff7cdc4d8e050374b212c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab4469888823e4f551ac7d673add15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee8c2a8c4fd40fccffecc666600583333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f8c79b35bfb479101f13464a4ca9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1b332ee32f7e2c3b7931b9741208335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51558494a43c09537daf711447a96b8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b79bd6f6671e8255b446bd7b4b9bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da7153058969459a156a94d36f647b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b80d2fe927a089369c50ec1a8e54a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d77d4ce9dfed8026ff32f6374e65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e0c65c1e0614b94febbf56261c3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b5a3466b4b4950ddcefdf275546c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2d012941e28f719f8e85c4fd1ef2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cde246032d5b57b126bac731445256344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fddce1c0d179820558a808b8bd3041345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2baf21f460c86c492f150530b8318346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2d87f33527b281160ef49468aefc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc429d1734efcbe1493854ec4b36cdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84a8b653d170d64932194e2505f09349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbfb3bb3c2416c134cf04fa45a1659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4507b3a1c017964c751ca0511a9840b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410992d48279636c2d3cc0e03beeb6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc72322d197b738375bb6fbe3364eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cba1abb509735274b2b98db8440fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0e3533c3fd7350f131f553213daeb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe290cc4efe9cff828a7d33c98606356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cad191a443ed6e9a269b59062c5cc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743406c039813fa5ae818ebbd3d8c6d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46522250d5f99936f5c65e981480efa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d5e97183d52adb851c87224f14e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48473114babb58ad660026f3ee8a198361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee45e56abfbbbccaaa6a0159fa8b31362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d105cfa81119a056f23cd4c5601fd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01013bf4a88be7595ce728c26b1e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23118577ccdd9788931f9fce49a723365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae77e998f6d576650ffc077968a7b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c0f182f917c2f6ff54342aed3b3c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2038cf15f670c1e22217359e0f6975368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63696d2fa55f97c56383b2e5e584c4a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80647786c9e3fef8d1107dab054bfb86370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5857c11ce5e7c0e43465184b9a4354371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630d366ed4e1e5233b1309ffab9ee98372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd8f5d012f82e87ffb1138e8fea4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e439ab90413abea2c024efcde2318374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb5121883a7084e29a1eead3e2a968375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183cff7aa9492e0e142a8101dd324b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c9a5eaf8e72be299e1da0c1004039377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60890429fc638db1672c08853aea32ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4331446787257c162725f00c5f19ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec276e64da5e47592760645037d9cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a126075e2044d0afd9763c42432fc87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506aa21ed880edec965a01a7b2ecbdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12d31f4a270b119453cca72aaedec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc35cf51d529a0b9da65a1d426c1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e7d3527dd93e406901c489a3f9818385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381be0221ef39c82426922db2b0c05a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77cb0bfe37d3c19eb54e7eb706a301387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5dd46ea2d0c7bc22da40444ae0a5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a23487797ac485b163831ac6a587a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6026705cbd5b6b8e42f9e1f4f287ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418355ea836f74db16ed422cab3b8a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cb5332cb3440f89f8bc862c580c66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042084380ac7135802c212bff0b3811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ade3a0858a92f22f0bbc3bde42c09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fe57955252523a87a074f2be6723f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e1b1db9c4285737b741a874a6efc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef82b1123e4d1de4360974822768eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff05b57dab53ca0664e19eb5bbc1a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1b02c90d867caa1c64d6aeed1b893399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d505507c0fe1283177401e5c89d7fdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352964a83b7c494188131e7408216f7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754015ef99d3f2633e3315519cac959e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a72eac2991621a1f5a5f1e00a640e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c35ca1702774631e8a0251b7513ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3106221a9e884353e7934b7b6cc6bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392c4be3629387f95f2e56f40e8b17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e542d0135aecc6a26b4a65257b0b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f30bb2bf5cf24beb64a224a4b2d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da004152f75df8637e7e1c131cc531409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea7a5acde845982d754ada8d3bbf22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9734907c669fae7c01e20b2b42cb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa704bead41bbd61ce224164b08dd74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf35d174dc407d9e61719246032307413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989069da4981ae0eacd3cb88e421e67414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948156d875dce37625ef9d5051bb125415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bc5fa994551e96a232a191c2a8be6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e25af4cfb2c1091887cdcdf4fdc5e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ff5d5c4564723afe2c1b8c9e1231418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c0c21962bfbb8f30d34c6e621caa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22707049030f8bc2735533cc03202f59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bbbf1a8a7acf855784aa4f13bc56e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b46adb26c706b28ceb6116dea0fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d337d4492585f2f0ae2ffcb28a37d96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d3faa762f1ebd3798b98fd9875f40424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5b7ca3bcfaea65bad41bda1a78131425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b3a96a2ac0020aa239f1646153c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5dccc324c62b263aba524b64968e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d3fdc5522d48be7b4452a0d5ea076428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead8f3d5035e0b3d670ba54f95d783e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dda96619cd4e7e8b25152a39be64d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6f1b58254617c0f7e9b9676952cdd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a3e6f5e815ddbddcdfd3cadbdaa86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349641639f66268ba1d51c8e0b15036433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82092dc78c7ee8b6f0f074298bc7ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04789272b732417746ba27c20ef0a4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8b7fd422d34deb1eefb5cbbaa5381436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11250e919529fa7730f77a067c30f453437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f01a1f4be5f079bab1ec05d18f87a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6292ce6d3a543c7b196cea6eeccfe7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b75ff4e605bf6081698bc7710f1264440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8c3aa2bfbf0b08c3e41a708e00344441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7fc49471443bb0d8e61f56c1bd11e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227573ac150f99d3ec9b0699c6845bad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59cd5a1bc17e540e5799fc4e95705f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8fe0e62fc15c8ceb04fb0258fa373445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004737449032a758374d2c7cb2bdb78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee131d7a5834dc90806e940ab8bec4df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5ac851051d057c2d886ee5b12f59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218e1aa47afc213b291c51062f8b9b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde808a042013a649b07bc12a3a1653450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89601f6db3ce1512372e001afbe79182451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4460c118be950dffd6f3c9eef8e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c3bac385d5029834d4ae6a6211973453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2116d8ee863988a42ef7a3c1998a58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8356acb5078b4d0f2c5e2429c9f51a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545db4195807561af7cc26958f42720456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6cb5d6b3d7a4423d05097136b8be4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa153ad3cd38d6f87fcdadf1359d3f78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acbde9bb6d4ec190909332bbadfebd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e2a976db541bb24d8640638d673bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916d043e2c2ee8f8aa0ef3604f2e34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79709114b4104e7c6329077c89ec11462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22485649e7d656c9d7c79fa5cc02aab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e54d60d24dc32d9a839b0a7b3130464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd65f5f7e0f8f14b4ac1a291ceafb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7d6bd5c4e94a4d2d669fa0012609466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e7138d7c46ed996ea68b5e4bc7a7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04231088ed1612c9dc8f42921c64385468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b450e88c59844b7830ec8dc977cbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de6af8f2daba8ff0a5cada5c5f531470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f3e3b1b0a89c041f2dc7fedaef10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f0ab1a58493e00007190de5c9266472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684595ca416452b343bd48c20aec872473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74d70c4989f513d8d1b4b1f7c6980474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63771dad3dba1e23a446605c917b7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56ca392dc22fd1c668d67fd0e8472476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ac2075b7833472cc26ed0c2132cbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f5662bef4220096dd386cf7f4ef1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eed0f41f2a441fbd3da9d3e398233479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680633a140554f131e7ced0e6cfa02480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9ef7bc1b9ce85198cee87546888f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536b44e5d6fb1becec000ee8ce1fd65482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0234c1fdf87c9c0a8332a34a10f30f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c1c00f83b167c99c0982730fcd15f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7c66f28dead9bcaf44613b8c894f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc815533ac54c7a18ec094e9464980486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177829a9dfb5be8af9b6f57f9328385487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e670a0b112b92647f49dd58a244450488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ce954bb27f6b7b7eea0dc95a52e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3e8e026da92bf10f334b1bf88cbb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f2c530926db1d6eae16618591b0db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a02897acc9508e252bdfd2a04e3f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d615ef1fe0207aee53e1fc26a5f64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d79c2ef351d9fe7c6874e7759610b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfad7b202bcd6f62f7da8274d12520495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606de0b86bfe6c842934c803addffbdc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3823558f24f7550255b1779f683bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea7fe5f2462fb6c005fb7deeb4b8e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914bfbcecf8afa873f552ae3b3ae7df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc4d03576863d9158b24c24cae10a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b8ff397398e6840f6b17cfa932c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386b692aae443056730174082594b0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a8c7f83be31096e0bf95e208bf069503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085313098256c4e90f36165d82fe6d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad48dc9c3b6cbac02f32176ab0ea17505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb2384bd5e77d8f9c29588edd0e63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b00b75b975f80d9899f15f0126008507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2590be1ec6219bf52ff880407f469b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929147c25cd202d4506da28d2e32a1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939d8a87baa97e7429e2641d42b79ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905b8fadb666a54bd7ac19f6bf4d9b5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debbbf06a49b8f7e4db5a8c724625c5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54ec30d6c7562edfaa294edea7fc3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2129098531f67b5926a2461f00377514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841acf06d875287901a11b811fefbe1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741b098f0e06aad629868d06bd02d4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92160b43eefb2f6b16aa9831c6ae045517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31b8c6453aaeda319cafc6b8c9b56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53cbb674c65838fbd46e31e59c43ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3216a3bce4631cb25da6f44f7f5601520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088b8516b2665db1af9b59c15f00d3e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e82d4bccc996642001e7c9f71c63e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca9f36cc597b83eee777db1aca576f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af57ca88a482615bb71a7a11c419f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8659a86591e450f9fc17dd866c55818525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccca717c2117bd8621c542b83cbdb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c22042eb8a87a083ace8d83321f98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d27754f06f28bc8bee87ad32d948b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57af3dc3da686ba490c02725c5f45b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf96b223e8833e73d5f23ad0763268a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b63e12e4ceb31fb7bf63627ab9694531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e6f39b2a4f7dd6eb588e125b82dd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6c40e337b25e8651d7d6012893b85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b766dda5ae0c740b151038b3f2af2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc23077732fb3fdf4fe337c2626dad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2733ac1a14fabc118669094be306437536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935033b7280ea76f1328435265b39c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ae872394e52905979fb9f38c0a42d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa35a539d2cfb237ae56f85cd6549539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4cd3185cad09df4b560c48f8ff162540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ec3b7f61646e94a1f166fa57b7bbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983911c9af07a2ae07706617c8a59554542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b04049e9fb7a2c22d9d4c33e8554543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f004fd2379c62cfe5b0907cd652d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be79d60ab7d4a5c23a3396d120fa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd087c67d198c3fac6a51abe9698e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882335418c074db8996dedad23bed33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d625ef35f483f7b1fd577f08d3e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634cf448f4b27a40f28812f43a0871c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e1b9b22007ee44ec15020525ea8a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2623e45660e97936c586feb1440a937551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a397eb0b23fb5bb276d5e8325b3a19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b377193136736bceec8c45706144f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407ea89e73b146d835eee582c0f8cd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65443e78a44c6a4aaa51537b7a27204555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efba91b348e6c75570b896772cea43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4f50eeeab42ccb98c47fcc4262b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367afd43508ee9d5383dcfebbec8564558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648e1745b7c698ea0f4b4ff604f7c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986491cda13540b8df055a3899f62d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd899ad92fcbb2d3f82d191540f6eef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb25db28f1a43d46c2cd600439db6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce938491d37837c0f8c2ec2076411563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce1fb788c33390eb6e3bb3f63f7189564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dd180796a1d8756da94a7d034adce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eee5857754c9c7e5c051b469ee0a6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac56affa41966443dfe602bfd436a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c505af0739be1aa6a4c6934587a5d12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7153f80f6a8ae797aa5cdb93554867569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c024d117e764f67a57eff104a7cbf8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014ad0bdd2609507b5ec72c48eeb677571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d84b93eb213099e0a4a461662a361572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10e2d88c0f4d1a717aca8f11ce1f7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d166440e296cd3d1f2b49cf2cf28388574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278c34f8c1391d15bda2d4397bf6798575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03dc471f2f70467e96a880d23c4c31576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750b55030dc0f61c72a78ef7898463577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273dbf7b1b65cae6647619d994fa86d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da56caa4345a9b27dc3f3af315783b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4971babe2ffd021763f631770f05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a7dcdb3d1114f7e7c4fd01614d2f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565f140630d1fee33d8e382cdf64b78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464552ed595562beb89de9bba3802da4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0907951818ed1a4b6dee22a363bb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf75afc18f7918e76033d107981ea2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721ff20e9fe1f55c175ed72b4bff3db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9b914f42509fc79e70b48adee8d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736de90c4c72ce48ba259d026cc9116588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c865050896ab1e2ac2f47ea9eba003589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f329e5cdda2c4cadaf2411f53e086b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01438bf62a6e07a42c711124b93e8fb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac981d580eb605ccb6a1cb33504e1725592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0139bf74bc9ad5f02fade9c1aeb5445593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed051b55c8099ac8b05f5ec20e16dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224c94cbda22e73984b65a18f8bc6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e71e4970dc96cf47cf1e76379f6c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe33fe72a44c81c87ef0e773d29f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1a9b362a446c6184cbfaef81ef6d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0f142b442bfe01a0b8e03813cf916599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1be8861ea93a038bde83f0206465600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9474a733109b4fa99814d16c9251a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8136cdaa1b504e966ce5c9ccdaa2b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e32549ab7ed27adb111d67624cf82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0eb6a0bd4a9d2ef9c25fd84c316b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b04341aea131fdeddad82d18adbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe400025543ec4a6e6dba29ff5bdf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab9ab11592a3398b86edfa16b5b698607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c53b1cc33f2254d20afe7552e857e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd10b63789f21e060e082207b6730f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546543b3a6c9535a5083c35bc885263610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f055c2b6459c28dffac14de4b86823611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d0cd33d10d8576aec22440bbbbb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0de45a902321fc12009ce5e8d33d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e9cb2c810642c2f8a26aeee14ffe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f4069215e60d67aa2d0d17f67550615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4e922418de627e58340e0be461772616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c95030a7714573b846850cefd2cfbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b5cccaf79d72efe5b7d1ebd9dcb7c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fa1e0126290cdda96347fe15a9c1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc62472a626829e330809c93a22ffe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4411f80e1c5c448347c2bb7ffa08a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a9854b251dbb9720c40e37d372f30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b047d3485b419c4371a83e8553063623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185bbffba616be90e3fe3424a9e3ff3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55cc50790daad9584f655fd28227ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a679f315060a8f9c37711c5577a5e5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f94ea828acffd21b05de6d35f17bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273235f4f9234d189305ad638cfdabb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c437950d6dc3ddd3a237d9d67aa749e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6a5ee6a19d8653d5ba7b1bd7871c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418566ad3269c566aa1ebf4e8690cac9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e7c61bb7d6163c80ce6714615bf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a282ec7075ed880088907161665c19a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e008e5660aacaa41ab33d4a5753b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7940362215a05a724fba07a8b89c0e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97848984d82fea574fcf3f7298e90f68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62013f3c652e9f96ed60830d2e49f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548dd1a98c385a9af0a4e24f95185b0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c593c37675d0c0fd9ac4768ee3ef9fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271a184f9eae12220e01490f414024640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14ca30e66db452d15b631a04572d2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e54628c1873f69da2926c81bf49dbc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db51d213c4d3e4efbcaadc405294ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bc5fc6e9db9bee87c38494dd372ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b056806988f23898f08f0ea1707cc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b070567723d026a530652b139ccc08f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f77c1f186f2c36c241591847efb802647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a955d7f722615435fcf3f96df4a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f99ed5b6721a0b09cff982100de3d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceddf3652e89847693b46187f1d9ba8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c79863755d17fcc467ef2305575d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44693e1f42ee361dfd2814ecb6666b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc31f19d77cc55969ec7aa75e5385d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2523bbd4ae2371272225d2091b112654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f078ebf57a39569b22f0e37300a0b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa792a34d35d37d0c0fd8f658d97ab7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1456aefe2762f2ff74e1fcb798067657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b187a523283528546768b17bbfac13658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c555096de76af96eaeddc2264188ce0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778b055b699a632d3c8f07eb5d52ed1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7122e9031802b3bc3fa9ff31788366661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f22b387aeada794750d493689479a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfccd0374b019ea9a083a6d40f30633663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168e27394778a79d0c02eccca5df3c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf9d39fc524bbe3a52829ed07ec67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf9575332660bac5fc7cbcbbdd89f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6251cf0f403a5afdcf4e3de43e24e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a583e484c704843faea57d8edaca1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3c23e227639f741b338060a6872da669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed624f532a3f01b93e3b214085dd95b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6ac0ede268b826ebb6bc58fff8ee5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a103ec38df60e6791455f81990c1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccec3b891af45744dd7f2f9db6dba8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b29501fa28758500a612e1f396f925674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e75c1daa49c92e7859e2e3b5b38fe1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae14ec7daa3d31612e7946570afd3f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a82a681556504102d6cd6644b4b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec944c8cb2f4f36a8c0bbc677e5865cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab24683f49e394cebf5f41404bf820679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d8883f5a44b6c3216efa5eaf108a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9e4311949a30b0b551a8fe5747a08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da41b6a3121cb99184fde50f952518682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e75071a7bd77aaa620e27ab51dde7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79fc4afb5c62285d6dc68d848050cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811c98b01f988881854480491ea103685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6741d5a4ef745aaa04d4efafefee14c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8ae1b3aeb8ab523839dc3999a5e31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7ff9ad0802e365cd5311a603d2959688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d3584b94dcaa26d35181e69569ce6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b6b87c4eacad3766f341454de35c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b3e58babb7387d0f3a9f9ad9b7549691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c78f1bd636cfa83941daaf3b4835a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1032ae87cd2dee75375e1e8becb43b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a53c11e5691fe753d403301b670af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422028ec338876bb8b9acdb1ed86108695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762f202b72d58c51a6ac60af1b081e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7da57d77c6ba00e30e1e1249842ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7f3a9fb9dca51f035bbb55c116f0c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f436f128e99304bf7594beccf839a56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4bfa723a4264fdee70088ce7e4638700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac7c1a05ded9c10a8cc033ef7beba8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975aaf4f3f444e072479a16d190542702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f43a48b17a2dbff4ff3a9c0980b2b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520c5557cf7aec0b3f45bca58bec9da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdb6c1d6e4f8c17fda3509fd001e38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc929a1bf974915a506b976c22a0138c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9beba6b6b0f6865c5ded2e97c6c7a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54a639bfac5936011b3d891e05b991708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90bc5e0cd8e71da538556ec23706be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef51c469e8ed4a6ac3864b9db6dff3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7faed71192e588ef68ecb6c4ba7c77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d1b36ec4245c60968db58f8f20ff7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8381eb458ed315956dcfab83093a30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81502ae0a70e45fcac15d3d96d97652f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044d81294efb4801206c7f7cb558e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76108eb8239278760e7ff6064469a25f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bb7557ef681deec3370e6d322ff86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ec3416a84feb3bc542825988d91d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9342df64de92ff927ed2ab61830b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7a5f2ba0ae2afec26573fa87d6cb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ab204272914836c442935cee22a95721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15caf979d9635164d918c6a16010db2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5873a16b1938da2113435361df8b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762da0da4a193d1695784695e44efaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68d65d255e0538a12864dd2b97efde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd5e19d830c1505a8c5dca10789c6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aad12e2afe700f1e064d6b359100e2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72f60645c67ccda2f44af407763b65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff705d25fd98e102816aac0953384b63729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ec38bf6ae4d62ffcdfaee4a977c57730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b497edb1eada6234a3b988e671adc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9634c80fbec118e34e1b6e7fbd46ac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122786175040cb4fe883cb41a8f93818733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e056322465b932222723d43e759d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f74f999bd1fbf63f33ef3b86fa4aeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5acf480bc0ae0b666aa6e4bd1a9b7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ae283ff44b81d35d37c666b58f591737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920ee04f830bb819e6203113503288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61552babf99b836c76a915d31a552047739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab36811b0539db5ab8e40c85438adf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2daf4374f28282bcd211e1483c3f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808249805a56179870062e3f838675fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f387eb59be5cb725cf9b9572dd524e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8be2ce0b1ce50ad06715b873cf6d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fe4f4828ee444fa36644ceca8ff3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3954d94f629db647cbafcfc250e5f29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc34d7e57e65d0dbcb1840239bb1c9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c652f48ae7bf8b018a96068d47d350d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869ccfa8c35d0f1632b9bff8b9b560a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76452b3076cd83b7e8c5fc9cf8726b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc86e7ccf13f3457d9bf3020ecea4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e278eeeaf918ca81c7ed5044367e86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1619f21480fdaeed140266238f9c11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c67d84d391bc95a39f8bce23a4e46b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422a21a1c5b235b12227c197d3e07ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717837c4d6f4a4575501d64dfc6a5dea756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d156f107de99f8018918e24b0f2ad4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff62056a244adb9ca9bdeb25bc19843758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908876c2d822f16833d039d227cf5efb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>