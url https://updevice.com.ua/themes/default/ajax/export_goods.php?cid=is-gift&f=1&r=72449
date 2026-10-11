--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3daf8ce0e947796e2f7688272a94e7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0e64b2d3a68e75dba0409ed6849c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d18a42255cf854512db686d576743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776daba4166b3915e39047b87ccc89134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc7fbf1341ea135f73714f51266385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf8ce53642ddea94cb1f755f99dd866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bca4b66dad2656d0f25de73ba7fc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c283fa9a19f7bedb3b1ab6b3eb2288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800da2af43b5235b76b03670e245e6ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1d23bc0e88577e46acb388e2de81810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f4b964d09c66512195693f01f3b3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f41d8f9f4b880b7315e5cf142f63912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e3ed2a51cd150e834684b293281013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c7999a8eabf496acfae4bd3dd5ba114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12c4cf0c0a95879f69f9b1ad7495e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3ae0ccdf41362c5fa859c02a7ca416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de44c8919b170c15490b3b5c9c82e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11744557d0fa6fd8bec35fedc2d32318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc58b688ecd3366df2b8ff23389909619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff54449b64b2004d253b65c323501020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9ae74abf04e86ab81d82ee6bf03d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d03301e55edeefed941df0faa788c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df10d6be262b19299b46336a0c356a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7238c691a3b9d99c358638a0b099e3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359413020c39a89fc10130fb1cb063025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c70248682f8beb92f4f7bd48b2176d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b5136d98b721040187ca6f39c2ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d0f1931b8efd98e3e035d664b6a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511379218fb39eebaaf88a074c23673029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a70471569ad211ba1b3c1359b493df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523dec35306ee4a045c0a00e467b42331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa613657e9e5c86b7c6ecdc24e175bd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9ffedfd28f2d247f6bf43af7d22f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5ef09afe5aaabd3618d998618227634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bf03544a962daafee4aaa18ca4c2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b468d450a316e4b966a9e5cd3f95d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b424b276e090512b4feb3d2058abda837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49177513da3bbc6d5882081b24d0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807778cfb9bdcbfdda1b0577b690450f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca770d105f27b2f3151d07c4ef24f8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a771a211d14bc82ce1084558d0f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856db62e2d41e8c02c223221deac5c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de397da5865c3749f5d50594532561d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99f6b02c81d904fe135c15da18739d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1aded5c204848cf29f26dc93734245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f472300b2ef47d1e34a0b86dd7f505d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa131aade5ec2e28eba0372d5d710147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea14ef7057665ee712f856e1a8a1f7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbe55eb62ddd356d119db91076ef3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87623a7a1201e010806114d78f1e3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3827aa30d6f453d6c4b00af1b4519c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c8404e78be7e64d80cbc30f81bbd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc454016da47bd357dbc9f251b7ea8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2680c7f21dec4eb25951074231eee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165bc29cccd5ddb7e7d31bb686c77155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b0062fd06087e3e415cc0d7a162e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e788261477e5ce53a5aeba28ff81b6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d9741f55c8afd7087a8c6f40327e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8bd04abdc08c3e9557c24ce8af2e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5263916dbc84204b9368474fcb3a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f185b8f4cda61cab04c02e0adc23061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4865839ddb63d4f4c8e506e65f2fbef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96d101f4aef11f6c061456a5cc708c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e517c64b214292b934dd431773f9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eea085f581765d742a69c86081b6fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7344806a690c5604e0eee313e2ac6c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480f396339294f9711d5f90ff0c077967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd8e32a80bbdf0ba819551d25de6fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b5436473c4bc1677850b58b0969e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b907b32ee19b2b4e5e530434c8dcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a62c1815fc1279063209c08eae6c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823b7950d068e728e1ba575d40efec172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc55af01a8c6220f799e2d91be7eac373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fafbbeb14b9b4422e194696cfdd72874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d062c348c6dc54ef4185dbc15c31dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7e3aa076ce55417873fbd12f33e0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657924d98e2aa394030638a9a939bce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485277bee2555ad41f4a94846311c1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f0df06d799975b987f4ba44f4882f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3ba57149a7c6da84260bd2360568480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe5a7a1ca474d1a72977ea66c3ad5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f58525f577fdb958362b514f0ccd0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b1645ad1703db037799449345cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb104369286a8a8d304773691060fbbb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c6b405846da0d8f8c757272895de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527a53b2881334008fa0589fe9144786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2825a2b12419cb55206d3707df18a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca29fb9af1a653da0bdee6819d5643988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db1372d1ab54c9cc7d1a112b87ea5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff138973fbf641d361df213a35e1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3ce08d22eb540257f7c6c41c9a05e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f171d85927bc0d7d3ea8260118b8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3bc7cbd1aa12cd5fbe769291b37ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65a9203e0026ba170efca234f326594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b6ae8a5814d04e6cfdfc2fd5d40195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483218878235c4890c3a228532dc62d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac4dd486d7923232f41471a811d8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df04d7d2ed1ea838910081a5d19face98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fff07edc9ee4fec77db92ad58dc1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50bdc958e577448c41e21f29d31828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79abd75a50a2e1eebf6d9dfa237aaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8574d0065e113e34508b87e8e562ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4e5dceb6356c26813e6714e4e9709103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e0532fd038872669414af81e0673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f596f486ec4eaff8b2004c5f9722fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e37f4f7fb14f6ddca25135bd2e6b80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6dcc76160965d0d0a8b690b4020ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2be476c7c5431c42e844ef0fa22dfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2b4f7068db00f2931b2b545585e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847f3bf5279276fffe5bd31decac177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370e70f61f85a14ef983b2da4eb3c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a04aae4c0b7e8ef1a034f854ffb9e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37cc48b45698a5d26376bde39ed1a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf7d0beb0336a89a3d66bf48846ec1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a712340426e7397f13a46227b9709cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac14a770e4efdd006dd350f972d34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232cc9d2842bb82f561a5557b74f205117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd5739b601420039457bbc54f6fb97118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f437ea0a9036bc72c27c16475304675119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96782892a6e77b17e63b14c58f229120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fadfa6ef28c79911baa048b40950b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76d5f66e0b508ad2d5179a3a9ab69c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258940ff4705375cb09047820671ed2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf16eafbff77e54b1bf7c6690b092c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2ce6e1de36b84880a098b8f4983f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b30961a90457e3bd8b47ffee699780126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7917a821243ce2a8440bac7c5fa3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b138f7425317d3781de38c5ae16ee5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850223b7039e741a4db99dbf5069992129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52f9d74fedd74ef296f79cde9ddf54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91adcf8a87d7121bb6d60196eab956131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35aabc0af597dcf1941a5f41bc4de6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a82d18d91a69653f32eb9b3aa5cd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4d097b472c1bd0045f123b60d3bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b15f8fca7f21daf17cd906e8208b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3517e73b7e022e8110cd869d472050136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6f765550acf06cd6eec4af354e202137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cef9a1c128682d181c9d2e654fb76d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7d8bd5dea017e9af6c6fe9c8a241139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab1687802cfa80465357bb0a89435a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34cad53166abf90fe447f1424d161141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f37599dbdcaea9c1636149d35c1a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04113efe8381b4f05ce3edfdacc0ceee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b10e9c0812ee718afb64835fac768144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ec68524b3278d471c1067e66d0b35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31abecb44d726c0ecfae64bddcb59c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0196fd89b2e0aea9e882113ff0fe18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96694f7f3f636e65cc346a8398e829ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12121650eae07bf2bb142b77e00c1fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10f70894a2bade9ab35c01381ec536150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3b3d822cb4a00ad4e5f613cee8d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64be646ddac55cf053da831cda9dcd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932e8a3150cd023ddcf22d1fe4fe9ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7296d8bfed245ed917c447c9bea912e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126213a9ccb04db9529d7c795927e87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ccbd47f151eee50855cae00e9088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f512e6d0ccdbe24cf5a0512e37a8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3a6bd870aa2e3384c3d8a0d9be27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa4673eafad29853df900de640a40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a7743fd30140f67fad5e9a76e447e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4c4872755b9f64f6e69888726752161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2487082a810bd94f8ab9b74889b06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8cccc14027bbc5c1fffe20e224de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f5b7ecd94cdc0f956dc572aabca5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3837bc4297ce38507ce3abf6c57a0aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd31c946350fd1f9d5f2c5edca7f251166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42569ce30c6f820151fd21517abee8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9b44dd76df6b85ffe1d6b2d928e38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf47f70b40064c5019718059d39b21d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963e30630f3d0ac31201197dd336c1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892fd9b5fe7871a12fce1cb636b0e11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fe4899bf972aaddcd306c6621fd9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057e43a063622501211bfca5870878f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c278f5e3d14e9733510dba9b9ff96174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f07b2496f8dc1f19591ce0a10debc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de373da3f323142a581a89e101fc4f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66a51f6359e197b57be947357b9d28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a4df241ff99bbf3b3b333e163184178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679814b39d04e9bff8cf4d2e2caa9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73788931834cf89cc52488fb91d6ee9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b96494745662ff6c72cfa31682c375181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b643e65660259936eaf9a76ca9ae51f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca164e8feda42e8c694029bb35817bab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf8284e665ac93993eec1cfcb41d1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b164105da03b3bf51f8a0d6e327927185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79d0e448a053d8db553d2acfd846e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462042aba346ed67c018edfa18d556e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd55ac3e59656f23272a3f7653067188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491de868e4510898560fd8c6f34e52c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7939252acdc636ddc5ea2fbbedf9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b832343d5eff2663745c7790313c2d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650cfb576989e196c0a54cd9c604401192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd4848bc79c28248f7f1a7c9b72287193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ef9159066d391ceb1950fa1d7f417194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f80ed5689c37f400457880452388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cf0ed37f4385d4dab1e672d02ac1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33983cabb051a3322924361835278081197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c724ce0dd224cea28c53e14fb054d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58baab3c5d50cfdc484b20cff73cf8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12e5890ac610b48e2d27abb8c87e88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec2ff97cd630d6147e2fd958b80a10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd43406a5fa8449591b3ac2dabc9d11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2d748e8ac5c86e0142add0e4c9f76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19071b6780c737be13b2038d6aca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e52ce01bd1dac1812b6438f2fed2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa468951c4173adb8379fa432606d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36d301f403e5931315e8b69190b87c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad25e091de92fbb03c21fe1025b29c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eb01ea5f6cfe2c2171ddad98b877f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6cb4f59eaf78add23bb99c0b8e9f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e56f5ac565a2fd302761bfa95b8a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ccd58c3d825fa14d266edbc26dc52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c9b5824812cda5fc9b586294c96b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc50a28c0292edec4ac00408c9ccb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e5b644dabaf50c224238034ac6b8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121673579cba96872f4dfbc5b44160eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c9517e2bef65858ce73c9e5452c6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a408c91325ad345dcf6d1347fcdbc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb04fb506717b3b6df3b4d48350ca1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcba5ee43cf2a3d02098149e04af0bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009b3a31fc37b9fbd182ada70a637a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9cb77d8c108d272ff1772eeaa46fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575dc0fa41b6155ea54d4c96984e85e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af24fb3f0ea2d75ce8d0962156d745a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c0912c9f5439df7605e437b4ad665225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6ae18842ce448da2c8955e6dd6f25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa5525f0728dc5e4fb44d698108a77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fbdd23eaa98dbfd59760c4ee1ae3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f185a3975fd669f077a0a08300936b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0796d6d2a6b024ea7a686ab6eca5783230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68691750c5ae061b8e264de3efe800231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b386f80d5ba6218a2f725ef7e3a1ffb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dea0c11822ce7de06ab777eea469e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908ff8a385eadf7d74e112c4a6d235234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560871a6ed45398d0b3032700528c330235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26891314a39de0c8f853b777e97948dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4a5ee5065c69b8ce4eed8535de3ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d5fd86df0cc697475c0cad08a0b33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ff5aaa4add7a37a54cad8ed48f66f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b045a28b2d0dbc403719e82980083240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c7e5e3b154d9e4df3cc5995db7c3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cedbdbf86bfcd406a9109cc55e9ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cd1f27a01a390583c5246e5ea2fae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802932953e9b384ecc894c89a3fa0ba2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d24163c4d19f2eeb748db78bba91aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be163427f0d5b0dc79f6325fa0c658246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7994d83f145f61972710872b0f04f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2a385195f1b1fd44fb0f3a8bc5965248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df4a6e9b3fd9d809ac7622aa83da09249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d831f95b8e9bcb4538d6c6095f149a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd846256e90d26dc2f718865f774eb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e480bd4bf6e85fcc5b74f4b6031e19252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ce7c14320de0aa0d511d85a658cd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84dfbe8f3ef029c847890150477142254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b88206e23e2d063d021fe2e51b240255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16e911c40fe1b5b05289d2c2a7ba11256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c94f404e655b4a14fe1ebf532fa732257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b144c2071d822dd58e83b8294fa052258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e95352d8d95f92aa921566d4f9fcc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5656a7bb2c6c86a4998eacc94ba9f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93826fc447edff61e41df59d11e89d7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8f98df603fdd20f5d8564c9cb5e51262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde8fd984ed3431069c404136a7b15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931caf17cdadf0d94da2516ce5142fb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c82ec319b845c9684079c870627c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5af5743e8b69942f66a5088f586d4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411924cda676f6b591c3f9493af6147d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39f20773073fb457061074e5723bb1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6038b7a192fb80900cb60685cfca2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb777dc7de76a3c894c8a70a0719a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213567b137197fe17ccb4fdd0c726387271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18664cd7166574269da5aba9bfe694a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424b8134d23a58483ad969b44b7de95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6e9c8511cabfffe7268b4dc659ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4075761acf50343b76dad7e4637066275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c27fda65619ff00ec93a72ae19273276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739267c7eae6ce8427481d9f03dfc72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387136475c830c425bd06372f74b502c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939ce57c20bcc3622e7fb81da8291f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb11592ae16c4d9b44dc1cd6c01f04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9828f8cbb83818a524666b3ae2b5f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a39b08d4f77900ee91fc19c06c420282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cb3aea9a59e9473153b25fbb90ba0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af0c0c93a9385e379d0aa16bf52c2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb2ed71f9bd760b8635504395f9cf4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974a9047f3b9e6fa1200f123c3d73f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c01e521ed4d754be4a6cc3c7133b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab9f64a3cea7286925cc2f2228c14d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad83d2138f1cf931bfbf55758346ddc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30037b5245fc5e659386c1c2c8f4b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82252038b94051508c489a14b277b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db691984d8dc94a2819172f0f54cf40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94373264e39055f1d6d141165adb4ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a01829006e365d4611782f0a21428294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b3cf2474b243a1fb58488cd44b523295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a48995d07ec66869ba31a2f1a4c5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0977f88ecac74ed9b83a7413ac44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092583edc32143ab3f7044d5b5f88c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf4f32d7b0749286f77b70020c8a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5db4be739a9a2ea6975fcb47acf32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc70f4d0f4b2834ac1d640d249ede9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a500867b47bf12eba6990f1db3324f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef326533f0e13a848e948df04c3385e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55376d353af36aef53f36fd8faca6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c137ffce6a07c88853294e92c420670305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60819367529e5404555fe84fc1d4e355306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e91fa4a23ff1d4760262febef56ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4bdd9511791841fff44c61f29455d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0b1c2005540e6018b22cd0ef87bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ecc59223f796c6e3f9eb89ec350bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa9c78d7589c1a74b3fe84f9c4d774311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69e42378feab88af4d861b3c99d5d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad26295057bbf8c49e825cd55c25c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0dec116ab3958205551c2bf3f28aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb8078548daafca26835162dda26fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d31f96d7747e0e6022c1b040e3d81d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4389a98d0e26c9dea97ac998b11f8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d2f7dbed73f84f617d46f5aca5ff318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd355cc7cc833f3143b2cf13363c38b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c2460e3644948ff24fbd49e231c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca937a3607e6d1b483ae66fe481b61b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d499b5d5b94d52365812c42cf32d14d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae565ace402381ea42c9488953f90f50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbede167b5314516b4a96401c81811324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18024c8d92037e28dd0f2aad92727b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43d6887d8c1c82e01b41f261671996326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d721f754f1436f2e9a99dffe829da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aec8e81aa4074dfd25c41eb4a34ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fa2e73aeb2a72251d6fe88c8764a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceeb17dccebb8d7842fb333f31a9a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c777255f673286b8137d5e824f6c88b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de5de4b21200482a9b381ca3fe013332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99aecab67c7b227a6ca96277ad2ee5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5fc3dca21e680ce134996918982ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c78e136b9ab90ac559c0ba002af1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fbd391c72d51bead648f4ac0984e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa06b8c4bb9a954e67411a7ea370e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82650b1c7dbf3c552078e917a9de1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b3310902728d08052061bfe3e27eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0295030a66032200a9059aa693202a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7e90520af451000dc70ba075fcef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22dcc920b9e1fef39546868ad7640a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2274730e9345734ae0cd25dadea91b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f29c356b24cd1f5e65d124e0d846d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068829d59932a421a5388773c43ae1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea2e150b066d24a4b096152851708346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227d9deb301eb7064d65681d7d278f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb04730aca7a1c9c132873cd08918348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2684b975b11110bdfe16daa51368942349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b45a78e2e44c6c5418e11d02d84a26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97a1e1bb360885147c6c04cc05527d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89673997a4f184f1a3e384b04f29df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35eb8b2a131ebb6a82199d1ea50641353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c75425a390c291fd3c7f777acdc9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358f9beea67271d50fe7aee5c8b288355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca51f0d31c52fb3a19cbec0b969d18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751ff09c5fe08dc176b4035abd8773a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ac86388d278632392dd51dc12160358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d404662daa5067e4198328e04a15a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127d003ea73deab049cc941bb9b7e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ede0720b259c4ddbf6ddbeb31cf092361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575952aaa22430326d14c41033d9ee2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96b601dfda3bc4ac060ade5a14c593363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907846bb11edfc300b5ffac38a1fd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fd4d8d7466d7baa2aef8a0f20af01365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0692025ffb0b64fb539ea4976d538366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9a7e57e8f4697a948f0115293c87f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229073faa2f2307f077331e504b2093f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035f8fd03933bc5dd00d6319c97cae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee55bb1009e5bf4afa177703a3993370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63d7d603d6e7571f0d7320b8f9e0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca5fb80607ca50d514bf8a45aceca4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e13654a05845e8594450b1608e42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ea8f1fa62278011d96f7bd05d02d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067aee63c224b78ac8db2311ff7ce61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a27b38a16a396e4178cc0d5e3113376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18c48c8d840a1e98b302d2b7d6e8ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b7dc598fd4723f02441c7f1dc79f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca5fb5ea295288c484096a09286e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c721c458bbb8f920b7c6bb1295f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd249a7796e28b3e12eb22b573b0404c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6282652919761cd57fe3b4c461f9c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9eb429da5c437a2dea5571311f6e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be173fbd11886c10cdf6f47240974384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59730795cfec66cf847d5e8055df98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b4b5012a51f53963e566f40240cbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc618b7b11231ee56aec4f0d14cc1a7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288f2a6c7e74fee4ead74cd8c90210c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7505f96975a8c1e79d7d45e9d3b3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8ba9a486eb28ffb5622a0654f3d0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7a2c22e0406c7e4f12328128a4b28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a20198c50868b563b5b58db6cec5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de262e156e85f2327afb9d88273a52d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c458399dadc5d16849e298dac80bee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373edd1f562932a6749a642fe1eb969395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fe89d5a27d22db09ab10959d8a750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2355e1b8c7eebc380bd5a9439ab345397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80fcfbdd92ebd5a56a03e71fc6955a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074619a7b96f612b4f212d9b2849862b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f70ce80fff225bfcb221d2739d0845400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30c58bc09a183601cf42f8e1a1fd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c952b1f237e508f6211ef1d35f7e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b19bb482a8c68cdc0881e0efc59cf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7872978ba1024826202ce6a4f04a246404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6b993d80ba0fdb5ef93401409f6c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1fa819e26b05964d54e0883e0adbf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63c88889cb137c14779e136e92a91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db7317618c41d205796f887649ce1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f95397bc700c66d4d41384820ede32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df6451e26c75fcc0cd179dbbe062a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1096fe922d16f83ae80271f942a46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d5907f96ab4cc679d0f0a0591b78e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b03242d64b90bdb47891010a9c3bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44c2cea049678ee91f63159a59142414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f9de5e263fdcf97fd08eb5bcdd3d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa8e16ac0b5f927aaf8212791bb0fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e9fb9a18a3b2db30724932c8d25b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca88de5f0f923ebe9c86117d72cf4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872cd8ed2a50981f8f8ce050c81117f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a3fb455ce4366096753b5f46308ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9766b4516f7657aeb621d0d1722dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abbcbb04e0d67793a24a8c59111e6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4d829d4620607bbe03be20ea5f714423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc75c352549ccd6b2ef3993eb418fbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f80088606edf90c542905d3a4a0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc0507020a123d90a2f26b2498da7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381632ea3f1b32dd90448a2fd28d9ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd810bfb3d4d161fcacc2619e5adaf1f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31f6b3e6dd5479869bfed99473fce7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce0ef6f3ab191f78c10e328c28ec1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf87e72194181a78b7965b3e19e81b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425665c0efcaf987d1fa9f2c13cfb73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c23d08d3bdbf7ab2bf9b40979f6e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1583266f2e617be8e92adc8c4bbcdb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ff5d4207ca6fb374292cc92b3437435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55423e97a60febca6bac307ed57e19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d9f9f7b0b389a939de52446806323437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd1437795f85a4982ac8735735b724438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a975ebd4d816bdb4ccfad1516b53f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fbca9615500d5556ca9c604f86aa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ae28db98e061293f291c76d92bc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0183a65245ce8bfd92dadf70c6fce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a33c430495b38b3780495e7feb9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193ad3d15435641ca8dcf185430bb9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f256f7601514588a5792728dd5066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e5f23fc9936812b87cf271ceef35e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d4014504ca111e75d56a0279ffd10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d96738ba975e004ecaa3313c75e42c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47149f9d156b6cae261a10679f9c57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aa9102169550ff93e0ddc559214ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c816ff359895d3417649d3d56d72dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb8418d1b34e6a992017b2015fdb53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fdbdd915aa31507564d55a26d599c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d09ba999a6774d33a18964d8e1b5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ad7f9a1e3b3a2b13af794ab458b1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8111a71f0fa053f538435a935c15bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fef4c08f11f972db9003f38908b86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2291d216efec7324a81813ad51a2d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1c6aac97dba5db31feb2e2b3c88df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722e2a86b3afa9985ddd86fa90dce4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e16c108fba8956db5d9cca0a27922461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8df91ca58671291220521624b976bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53246d6c5f41da8cbd89f1bf670436c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc9de8626bc9b832ff8cffbe3be07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffc3404e7891e0a3928ab0d13356a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3fa36f254e22cc439af632b9f8c86466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ceb8794a18fdc78edbed71da43bff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d271233837ae1d96fbadaa1a9dea3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0b28e7f71cba8facdcda657cd4c03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d19f01b745ebd22424990af5221ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167298d81f89a4c5614f8ed21031b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a3f35c9e34a8484cb74f7d72e25f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901be2594c99a711234f6f257686e76d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a39613da519cbde02cd2a69fe3b26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b9d7b31374eb339ce3fb9b3264263475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e49dffb4958bf12b32b8458ea574476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c229a28485d2e2d2764899d448bda9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170504f35453c517ec84616d2e72429478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9e8c13067f1bd7face2560ec6b403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd238f48213b67744eff234e733b9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b5a4d65d31eeb61da7ee97b00268a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed0310b5adddeded5acc03c843e6e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2757009aa4d2a6d12ae60a2d949822a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ddf034246d20873bc3e97af6d249d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db818ab7fb70bb761f8f7955aff4628485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe2a1abfd9c6decc9a19d17c612e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec0153fee9a76ce08c6beef0306a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669da60aad3a97cf6308dcbee68e649488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7177465c75576ec8d19c7309e0dc6b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b243154f8956e233c9c65da9adf74490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984e9b639541c1bda669550de952b94491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745400e442bf6ad74b129f0f51f3671492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53387e5682a6b80f850532978fce30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2115c67c7932691bdaedea4bdd93a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539fc37be36c2d2db9349d146a3606f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba63b39501f87a7de9b7ffbf897872496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cfdd7121245f218fc7857ec75f3c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c0eefe75048da67ddba5292e80a94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c26f030d0cae8d5ed1f7a709cf132499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb355d630ce815b42d5345649f721500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d2d8839b71ef29848a725f2c233a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd9f17c0abeef3282bd5362d35841502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dae8d1ced9fe331dca1d13459a4223503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f739e1d1acef80fb0a1cd2f3d3d22f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529146f997bf08a1dee45cc1ed3b353505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c9c906268e90e50aa732804ad30ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957d1d3a54edec193afc98494f629a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea4b4fbdbc714f57efd400f09f49a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1641593141f736bcf1a6936bb6df6c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e93023a1371e8c084b85cdf8c6a6c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acfae5ef62de0d43aea1202f11514e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b718c8e0d5324bf7d6c5b70bcd0c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a562824d5c6cd7aaf84028472d3ab4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d694b39bf940697769e122a21d56bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea61998e7f6b95d004cadd53d124a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cfc5eec64587393d544162f090f0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c79679fe5344c63e925bc72818767f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae5c1b78466be2ffc760bc69484373518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376cb3243cad4bda9fa986d9bc22c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45645e73e7d1b9c776589bcede046520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572eac6d312060d505e4670d378177d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82f048debbd8a1a4f1d95be8fc5abe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b831606674381e1fdb58ae7ddca21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d59fcbf788075d37c3dbdff901a23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72feac0525e6b70a46f29f3a475d9a4f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0b9aa1ae9eaec333565ce200fde9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433632a11c5e90f3b93968773b8da7c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39a77cd57357efebb3d0ae4918e93f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732d0c734386b8b324d39f7f88df4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad56b6df4be88bb76e15b4b8f067364530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc25cd62afee89d913750e0fed7c8c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d58bcbf5f74def2ca1bdf26293e4f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e7aecc2b9320a46afd1a696de3713533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4b8557bc857894732d99fd1f326b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa70a0b60a04111a5c7aab8db3c222535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333bbc50e21e8e4ba30869b113eb6a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9f0623a9b526b2025117d2e5b32ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72904ed6e9a0896830495f8470ea1beb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86b62679a5595d71a9b4c1fa09d1cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147df9350af37538c240e9e10c31085c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac81ad2971fe48051ffcecb217a71b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ac70724df97f35251420bc722db2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea7a25ef8653fe97b1596a1bef330543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27f571330874d4a5dbf7011e68e06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd6188135a5052b523a0420a09ad36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960ccb551c462ffe6c7532be8c94a44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e1f348646f3a5cd1d67f53556d0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffd3226856d5947664ad2b020f6cf2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6cd44ed958115e037565bd81621b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af1ffbb15b09e53b25c45c04407a87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820e158a06dd4077a8e8afeea7964c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1127b47f259151abdb30fbab6c1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63930de5cfcd6235d2bb31ba8f9089553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82017e08a135aa25efd497f98687f8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f70b192c4635b13bdb475e48613e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690e0bc9c3ae23e4f84c70b78861326556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79cef225919cf41e6206ca1e321eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d16339f2981f656c62aa925b30376558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf11194d9cc20a9e17435f704c72e2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a6b9c6e558844fbb45db91aa00217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72cd750cca7743ba08f5739dadcb05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e37941d6ef05bf2e0ed5046594070562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470ede082e93e34537f46a9b9faf5d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbb76754db887d712f4efe4f0e4b6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7857615904cb4348c68c67f7dad3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a38aed70538cd12cd973dc98b73722566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb38ff0d02c23100f5379b5a674b05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0399c241834d73eee2ee029a944291568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97cb890b560e34d58aa3d626e4a730569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713283108155bbee18c0dde7b415b6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a7b8148adf01c158fe6565a1fef3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797571a8568154542bbce21ca7257e42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba759016d07ece32cda88dbe0535b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5346ab4533fdcd689948f26bbd9b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbef2f111886205d58a394839405a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628209775e465d63a76bac00d7b0c1e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd171463594c24500741037854ebbd6c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e4b0ff3ed2268c559af99cd0385f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1198b94a7ba70f753ff84abaa7f06d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0486d3893c5266a8dbad67555b2f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113599cd9f3b9ffb6556bb95bd2fbba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe229906618d488aa094ed96c0878542582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a32151ca18d31595569e54b6020e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfcc26042323360b6fe8a0c5f5c1b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1527b3e9c2658dbb0c81ae569cbf04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089197f4af1f2b382469c22a0657c595586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f097ff798435af30f22ec1af3de5440587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce4299c3aa20eda9a69f1859ffc16f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f47182c4dde51e15f26db9dc47ca03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7078d41c76ff16a5e8da925b4fb89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073f32cd67453af68a9adb475efdc24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d7e05aa2c1be4cf2babeb06a7c792592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839fedd025a804dfb8a89fab430a1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73bcfa77150773d592d7d6e1acd7500594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faee2a41a3dc3ac38e399131a613f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a714f7c7ea29b3aa9d1d57ff94f1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea33abf945d55113cfe8de317b5aa6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b27084edae2a63aaf5551e15cf7d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ec2deef8aa346d3375845f020c5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2fd4de4d2ada127a3d910a7698c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980d26c4586b7df5bf9c4c04eeb707b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac6b38531cc41694429d4a1b683c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f887e1de0f4d3421649159f4e38d55a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96be104d02fd2dfb53fdd8a3666e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0f834a5312836adb8815f164cb06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46715035174605835182aa199e179ab7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a15a635e9a4a58c937527945f7c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add4422c2d29b502828b6a95d64ede0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724369c359c5e886d96666ed54b0a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92f04e91d8e6df336bdaa2c1df32d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c218d38d96d74da9065d0e29f4998611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc0abe87893ab99444fa312c2e8b43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649219d9bae094b159c6e2504106ba9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc604fbe1705ad815b3f19cb9a9a75f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd2319fc2af7f2c4d71fc74ef059ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048ae8f6048192bbaf2c7d9b3f7d106616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c503eb2b4678f58cfd6dd9a4003710617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3fae0d86e0ace52a3fb35218eba62618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55498e0cbe906167f010695e6e42ce9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640fc8d6a39153a714440cdf6f94f8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef774936e2f638a55a848b25cc2d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe098852aa9ef2df0eb3f6f6325170e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e1b23560a303c05655f78874cf888623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bea83cbc39385da0be9647fc4783c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826043d2d7923616a7951107058d072b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51e170d6982947e26d0caa69750156626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecf66b18cb9f9d0eb27cff65874a00627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d8acd98e446da2d242c5759ebce88628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f28d778d7aa22b26ff717a40a93a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c555fbdd52556d7748d4b6ee75b2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ffdc5d5953fa92b845630fa1a1e01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6710cf325b1a380870166719f10775632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c1c53478970d3f9bf82a8408ac849633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9056d18bc99821cd1af3f159a30042634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357ee0707cf8601b2a6490b4fa0000d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3257783a7707505928c9696b03c829a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2de127c56a705aebfdb23d9c11d3d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c84383f8a429258b8b82dd46fc7a10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fea7598fadb99f78f7b534e2c52d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9aae9b6c92fd194deed999d1e8ee8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd236083b305e78a4921f653d1f85da7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7437d044096fd47bd4334ae379565ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456aac9f3e994e20c4f71f127735496643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bdd0a438acbbb71509a529253d6d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda218fd0f7b1e5d9aed7c13a2014d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c36d41169018f240751a13d305a0124646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c97633a698da991e1bbc6fbd7a114647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ba8672bba1834e801ca652f2ee9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eb20675aacfbdb1a120504cc296b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ae80c78a0d78b38afb94b06becad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca57ce0a078fe06c8ed1309ae5b7e7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076fd55c590f239d3bd7b8f9211bde1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359ae20667f5bcd260eb30af55675f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4f652783c648d25b3c814d342a2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d06f0121c24ce4c6f042040ad7a03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc9a48a95800e981df0c4933703af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ceeffae076fa235e5dcb92a47c24a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4294f519cbc28c6aad99ca43b9631658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10d8bef6234f53565cb1ca77529d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15937d2ee7d9edcacd2860ab60b87c3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd258c29ac302d6e5f7b0818f044361661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d28632e559cd9cd283baf9f879a247662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890489259c8127fe8cc5d43501aa074f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f989457b0f5cc881782e0d3186239664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7522dbc49a92a8326a921a98cd61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fe2e11fe7d5586fee26f5cdaf94d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353540b4ea0157cb35ad32b147d1db3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76fa00f6722460b663ebd3ec20622d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77670205af9df4a80c66014dee596f7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160526dbb81f63f1f080812b71b9cbe6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5d236cb027881dd6ba9acb38e5f48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39f00872c26d97039cec3254d18b7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abb233b50ac3fdfe4ceba3cf08b33d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d047671e4258706553bd6ac3214ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc205558960f945f1967922961b57f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e440b7a386e91c40ea7f1f176ff6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aee56075f847f4a17278342cf44da1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a7a11d5c4cdcec6a630b8602548f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b186a85d5c520973dcbbe2bd960107679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4527990d0c9a67347218a427a1d62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3cfd2dae020ddf15a252e7b9173a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba74a9652fcb07cdaf20d40821daa2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33127554e1eb7f98a4ac2ad1b6996276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39897e75d4a164a465378d2ecd9edb0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8768fde3842ee19f919a75f765951d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a97bfa3714a5b61743f5b2313b486686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff570edff883293d550a2cb76a16bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95fe607186deb30311ec830ec1c3a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188088a7a3a4a3bf6a65b5b20f010c99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5a1001f932e435053e20a655221d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfadb8f335e00febbec95ab4ced924691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4704099dd81a8569a5fa1748f92c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061afed11ec7f640869394610031883d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b08d0a4b8e97cc8bbc0b323de543694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b979866b1c51411091c6469154d6e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb3b0eb55e2662ecff9a274d7a34d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c71c977d4543ac9ca04387ef4e5317697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2621453d2946b2fc3b0aedeee1ace1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970bbb9dfa6554d4ed9a729e1225a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e373da23f10639677e6f5c5fc977df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421bc0fbd317e9dddffa20f489fa837701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bdb9041daffe049a9c63704270602702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3839d87219feac14c1ab225cfca79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3208d8e757dd0d8a218a1cd248ae6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0292b735d33d1c5ec95a585a366e21e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179739542c7950ffcd379bde1c2c4782706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b387aac9ef1fae35d7e42e40bee613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bd20b9a335f0ecaad5f14198343f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802563a7b1a2dd9ad06134ab336d395709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3d25c82ba292d6491931e32945873710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6decf8eace55a701e0577c80f71ce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe3f46448746564d8d52a8e2d207dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d762b9f42537d434486f5b408a79ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d4281aae5cbc77ad2be52f6668861714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed122544f46599619799df7d92e311715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c9d8c8c904c2efbd65e0aa89a1705716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bfa9893993a2b272924df55785d35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a746da86bf7db59aa3c4a2fe97d9f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a031bdf0820b82bddb921ac7d011719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2513d7e47f8a731b74da6607bedbad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92042ad24aad2d30449e4b871b822721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2ef565c81ab6cd9d1b4543fb36fe7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d4d73f4687c8095de3a09e8542df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41d3bf3cb3b23fb07e18ceb0701231724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf981516cc75e94cbf07f16ba49b41725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4fa4cb95da937b1114dd55af200ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657612d25ccf16962527013c149a6709727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dce9cc005efce0c2ec772cfeb2e1df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343df3a144ef9f56e99c581d9ec0bce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313e46561b275179fb59fed54448547730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc7cb6c500feb0aac11047d7f87c8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b634b9818627c45194d44fb43d3654732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cb28dac59ccad2cc457db59c87469733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e7329dc1507fcd9b40a2863621ac5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56addb1beb051b5ad31d7d7ba876c5e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b9b6cafae8fdfcc63336561bf31f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf831ff1bb1dc50718bbf1558307e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765b260fceae648c76bb79e9af5f58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54618a01d910d15ef7f78a44fe4f16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d122229d9a5053f2140ace615b69740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54635d3c5713f9625dce1ccba8411741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39376f32cf983576f7f863089a21331742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138872ae9030b1a8f4289d2bc589da15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8939f749fbaaa49a01d8f516641f83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba478e7f2d6db03023bb284553a81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df20a008414d996789811bf2ae47cf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037078595a871c81b069f49d01fa09bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6155830862c03be38ea4d5fa602c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904bbfca0fa3639619c68a6f01e729f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208149ee5df0bcc66c2e8b393f3defa0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c993d1920c04f570f070115cac257751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94deda48a100a6a2ef6aab6fe4689f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e48ec243c82e5e614c41c1c097e93753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4871e2a6625b9730ae037b3bebb74b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a17c02875d56cf3cc16ac5a8c8b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b07cb70bfd601c8527db70d3350653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b940af8d002043150b1ed55244dbe94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50011f67b7d345bb3dbf207f3715335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd910d53d52e23376f2c7c278a8b5456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b5a68e94355a24854d34628ab24157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f2a9d1de91d1400b07c3f6378bb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486793ecab856fe9914c1ee858ae0539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76171ba3878e44fce55d0a906cfb7d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deffe8f382bfb630b4170ae9d434f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a14f128a72e4e1d9a5ca89c38928b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e01da356437b75ca4d65d0ea2e25da13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a050886457ea38b9f92c85cc480b7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e315edd44c3cf517c10f91ebf106515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135cde220a0327af82a84f3a26ce08e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb6c214878749cadad0602766d2ace17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c4d1ad9e397c6159a50c8e52ed13b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e354cfe0bd2d7258864212948fec119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3c07ac0a48e3c000ea41748b3e55a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c81492bf7d2fa6e7106b02f07d5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506151f67f2f3fc6a0cd6d6f152c1d4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2682e02d6a3e9c32b482dbd263cace223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ffa3525d343b536e168bcc18e29224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27cb81dae7944db16a4ef6289a4f1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc024619ae70348a88e70ad064d770626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14ecc9c7aad347ede11ce32e48f2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331e36d249757b2174015b7d31e314b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4a19f0220b5b5dc84afaca8c7188529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd04c901432692156349c3120b36f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b697ec4563384a3b875333233cd8b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a44ae022285dd17d990bda4a38a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc064fbca70ad30376c4fbc2f1b3cca033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5e59accf7837e7826bce0ab63db8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711c71832b4a64cf76e2764f93b22535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddab2ad126661e30ebbb9e62fcd19b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f038185146eae6b4f0c255c64444837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccdd93261334c3547b52c43fab570c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03611c70c1276864acbbe2e345203d3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b014ba2328981244643359f95513340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56287c3a8afb9fb300206257450e47de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdb750a8f793df93e2072a336a04d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d30ff409dcb6034d72f6719208684043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6d2e42d9bd18197308124ab5ca8bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a46de5d73ab853879a588890406e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd244b0ecdfb7ffe1cd447e7ffc4e9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb91af48ba4998f423d05c67e55d2c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115540c64ed9a53d2bcc75ece90315048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937c5d46bced730b2b4d12d0025332b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6942a88c420bd64de757252fbf88950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6461434900d14826682a1045a29fde251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fce35bb3f03ad2efc76310e253765f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bf359f64215dc506601b9ced9a05953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89479728067432dd0fa5768c8fd8c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0eee5786513272c974d5be657f96855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a37535e4480684523e76965646dc8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c29d8df64ceed810177d98a0b0be5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade6dcc5ac19452658e272cd29a67bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cbf52283ea082816cccfb4398dbd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d342f52d6cdec70510183a7d4042c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8e845f9468250990eb004d90b74a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b7fb69da66dadbaf343f49ac3d45b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c7d44450ed2e71700417619e716be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1bb545430dd14e56e3813d157e81764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adc4348e121f16915fe1743587204665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503a164309605c7317a163aa6628b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7471cef11e2632464fd142df881e2567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c5e0252ef4d1f2ba297f4725ea2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd64d211cb0ef50eab60edd288fcef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9e155de7ab227f8df142280beee6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5e41f4755908c47485322c8d677c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7c12ac7519da6c7b537318fe45b8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1f48f685c652bb0e9336c4170c1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61602dbe678a94e045929df216df5e5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd204c44e9e997833455265776e6e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39334d4a0f05e793e6202eea5d80515676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a19eb22ccf7461270fab57c451a7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151c86583f597cecfd678fa9459712b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdb744dab4a1b3921882327e86cce879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478a4a91e83486a7c3848d93d8e4bec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ca237a5cf28861082058670b0e26581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab6335ef42126bcf4f070931ccc2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3db36ffa6e954b063fec257624cd1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a935df77b39077bb57243d4eb387a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a65d2cd4cef3a6346e95de7051b95785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c09177af580c20d0d52e5bef6f826986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e08981bdfb71ee4bb2ae8bff63c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67614060632275a055c79c16a64ad0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f56e373635ff1300c25345466070e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdb6c228761c3f6f512e69aa98c7b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7cf38ee643f948265287bf1fc53dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc86f94ec10c1fb9b096a71262b153992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf30c914130decdf4de9bf974c1c5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c23bb9783912abb9fa94d6350e58994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac5a08d8e2667f592999d0a9c8204c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c146062935fd3cd14c3843df18e06896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f4584c8a0a1de6ec26a268c28f3797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e65a3627e0a7ef392cf1a9e894f0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0207e0737d82255fd8b4f0d3c8b4c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067ef5b0cf6999d79b3fbf5d55aca59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951c78f0ede6e9f15422165eb333ed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ebea972ec2d9e5c8d4fd17eaba11e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb84a9be2820d35bc5d4d5fc75069b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e445d99f139966fe057c45deb1bd31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a23c119958449d5c60aeab811af18a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e14a61e51f92542b90be10ea21bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272bd28316c4535f048d78bf0349fe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a91192b19bd285533671e82b5926d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23413d0fc065f0cb78b6d370d0898760109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a20db0105b778026158133b5ec32d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80cacc62ff85e6cbc103a1742f761e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799dfd2caec88d0d028441525c1d20d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc8aa5c06bf9d742c34b7b403bfef8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d639c90a95ae233a9c592d8e442dc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15debdfcd7ba6ff84b94a8e2a8a5296115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487e689516be45561ad136572086591116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c33786537e0a131de361525c8839117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9feb71d8515451f61be4593385c14b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314f27d484b5e6783e9524c1fbac30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18ce43527d42d867abb68d0dd3dda120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2f27688fdd81d48c07b760a94b16121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba683bf912dcf5aadd6026a325de9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee90695a4bb6402ec55630b623a47f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb100c7262c85bbd4ec37f46665af2a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d58e84cba2596be7d229dc72863fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51766c2ac72db33db9654f421b01e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054f2f0936b1603af018b4ac0c42fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844c21d3a2ef1f48e7b4b9b2ce9df7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8ca4be5349942910a6e3d9f777a51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50a4b159759ee027cf34c8c4fbb0a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcdcecf70470078379d57e8372bc8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6636da4b24e617390cd8dd37c2fd2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dbabeeb5de87e2ae973cbc59d6359133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af23627b9d0553f58044e20343e0973134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b2155b7f4802f738d26d9c6a7de85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc361875410099ad4d0bad9b996dbf2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4b544d18cb9935c152f469273893c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242d6d56ae9665944ea7514d5437586138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe2fca16797227a85ff906247fd235139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15668897da674669e7930c75c190e35140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674d0e0f0d8a2288eb54d5bec70a4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c3a50dd9245902dd01299fdd091d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d764c85c883233cad25e82074b014143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4fea1e6da7ac38acf6647000ec81a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7689f03b88fb4176a39dbb3531bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca1baae856922f81de773d5f547f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958bf76d8b37e7eb194f04c913ece3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab6cefba90cafafd23d11e65443512148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458451659f209e756fdbff851fd84ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441397d5e79792bc3d2c269a5935662d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf950222ceedad0bc942af56db3a86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328ee483df9ab483b77a6a5e68590b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116168a162f41259673592f8dca31a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b9547ef5312a77ab8cfe1066d6b2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f6b0c9e1fb96621c716192d22581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292eba49c3f909f29ef9fb99c28d0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8c08ba685f98aa903d006d01d6085157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342dd12d3a228dd4d51d1558368c881158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097595822cc96234c798f2a1e8d62379159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ba1f45441c78c9627412f993b4697160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836b7bf9a31e56e4aa10f145f25f5b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ee12c1bf28241b7a2b376c6edd2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8ded135b24842a981bc122e48cb54163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1ab9afad892fbd3be5a0b4cc4a45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa50c992e18e183072c28be51269a05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d4b117a1d266b0a46a9b16c98730e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d56981c939c9452ad47bb854294a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf52584d856d7e5e8a7cedbb750b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e6b30879c006ca8a4f55f3058ff74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72829cb30201a490ee7fc2c6bd7a937c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f555ade4462706a5a511720d9d0ce3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6789439387a9bb2206120d31d93e080172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d448620aa8c85c611a5144c4fafc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8610088d08a80f9c6741a1f80c5296174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22260fb84378ed8b9157d9a0853c1f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72770a566d0778fb76cd32ef1c615f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c314c9c07efaa8a5657f1b161c13478177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8595907ea2ee656500c668aeccac74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a863bb51e8fc8af5c5590f5d6c64857179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadac04155c284f39c4f606e6397e6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740a3fb81ab711c6715e0ca9690735181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fc766d18d7218fc2b443ac25c5b64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731486bef10121992c8de77994e716183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcdb806fc725da0919e522770ebb81184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8022da879c3f627cb17dd4d8bffc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585c7d1ee23d6c3970a64e37159c92a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331b061aafc295180fc0b4138c96f83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a0aad5f873738e3f866fd5a717f45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ad57d762f2b1b921b689d795872c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f2c1a7879a89b0a3a8fc5385e1ff9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe76225d9c1092700ae1ee9831a0f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d572c9f7dabe48b73e5dab5e6ac8f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5649e5d15f61d81ad0315f5f7c9a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d6b1d70ffc90545935fe16d742532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677f76e80336ab1d7d2b4f56224624195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acca0cd56967259f1c62b8e6f41c1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b90c07fff3f3d53c0abf2b224662f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b901d20bcadbaee957b894bd402f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344f1c2480511116be25dc48b157680199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809805acdb43b6eaaf28c66110e296200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f385720fae9844df79daaabd5cc78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80138a0bf3dc3351ea4593213c5f790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69be8ee784e18ab932eda752b4f51203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03582f9fa919ff31db5552771e022d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b17f19889ec9acfa405563d4d3f19e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82eed128db779dfa48d7f9f75c6fcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6713087a17e7d3813cd009a64cf988207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eacfe4693d72a0bba442ea68ce3c0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf7ebf65e377696d075303ce1b45a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff626bf454800d0498bdf18f4727d23b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a441b691dead1c7552e386edbd66b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8742255ab508ef026387b7c92f56d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9e47a83ad571dda6b65514defe345213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5025aad468b11a0e11a4c5cb7fd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be1397e2d2eeda865970a1b8b788f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbbf6d82fdf225fc20f71d8212a9c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8218ab67226923c64ce0ca498a26c2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282177b027417499602f70c38e01cfe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f7923d6072f82a8d12c5b582565fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33294e9714b456f5996f4006623d98ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc5adc22778491205f85730b8e9a3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb33f8d21878c1ad32f0a658aa41529222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e8ef9c0b7d10f308d3389764aebf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7130e5a6feb2deed8822f72f213d7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7838ac55d02e84d54bc56df1cf5d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd0286461d4eb9da1cbb4097dab12a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152efbfec71b1c4b016103b22fc1f6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbce08ab4a2aa991c81e43405f0dfdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ed81be1c76d6ddaa8d534c5f945bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cdb5a953565270271c5462f5d7578230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac223aa9e09164fa867608a404011a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da067f4ce41cb28d93a31504775f2fcd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fb91ec3d866455ef7bac7e2ff024233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2135a24083c055a8f1eb1ea98c34f0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f520cf80831ccc007919fc70467d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4436f536008630dc341af47cab4cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58ee8ec597fe5a2c5c57c4e847eddd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f67d48a75e9471367997659f288a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053613ef6c2543b38ab497898195e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa3289b66442090ddafe00cde05368240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba764064ab4902b988cc20fb7911761e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74c2cd3009ebb466194644d2653a3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82d71c01e242a189831d8a50bc7851243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7215c00a9f8d33811766b3bdd20c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302e604209987dd56f36f969bf96234245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ae2d5bc9235e613d1de83d97b22bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89c5065d7ac6aa5e308f3cc7ef61ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526e5978f836bfceb6c15ee20af22f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4062598a74e29edbb39e632739ac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb6920793d18c6def272196c49bced250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e71e2ce86fb1c2ffa95e5bbac48b6b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2848aeb7a4f4d5273d685d4f03730252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bf29d9abf714ae76e89eb479cfa02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9300d5e6e5e39c4dc63a962d1507ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed66241ee3f763b057c8aa3ad9ccf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9550891a12c03fad7b96dbdb97bd64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab466005c93666cb55f871837a77ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb13171ed68aae366eed1489f83162d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9cc9fc2a86cb15c643008ae90c1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94afd1c0434aab2906bf3073b1b9e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf18c56e28920e83b035ca98dea89d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b30e6347dfb83374ebc876d118af09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a85d07610485e633c95ea764532def263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a504f34c84212e99f8b705ac8108264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c24ff7f1c8bc6df1216f37758be57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378963b7738cf19c12ea11fc33a55a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e18c3698afe02f8027c01e3c27413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f856c1da42b0871401dc2a5f48158e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7af2aa717b3bf53ff4a2b50db866269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762bb82728ff7040485ffa8e3477197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2085292c64668242bcd94731cc62b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc81a294989963c8bb5171a978fbcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9b47ec13b0190f8424539268610c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427b196c66e1fe1b4d551f48ca17ef9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f0ca9ecb7c4834e2204c600c8879f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024be12db137ff7344f00752dc21bce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010e58a1dd2c4aeb97d76e63b7e58fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f817c0f5b359b68b0d467bed252523278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0924b5a147a97bb95cd2bcda561f15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ffd75abec455910bedf77e9fb851280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c4a764d6b8d8cd72fd19049cb9e61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c55ec56f3dd5ff84b6e36bae6844282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82d11717d3c3f6525c6ddf24c2f36d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d0bdd3d088983d152aa6e3d38fe8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb85aef864aeac0d1e403e62a00e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf6d2a4befde7a62c5cacb2cf2a1bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db1a70e5ee9461467b82383ab5f999287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b67a516f0d784e64980bda7781d6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e39632e86f8241c4dd5b47cb8e2151289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c0bb06418e078a6c817e30d6b4d14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df134d21e98785fd4f9c0ecce869070291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc41b1c0096388d8431731e2c1a0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7f14f324aa0132d1b18510711e6b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0d974391fe1bc12d80ac5febc606b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b51d450e6c5a42856ce164601c572f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049dab95442800542cc0f1986855b29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e836b09d7b8adc9305e58d41259c573297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78c6780e0abc51d97b0ba70b35a718298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80432b01fd2512cfcfa68e1cdab4aca7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2df9295a75b8bc15b2a43ca57ace8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d8bac7e19cd92cd38921ba0ef32d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050232d0f844c5fac60122f47cdbc54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e899ea8d8ac0d6f53b59bac85dce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e8dce28e9cc4ef1e0f8ab23d0944304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681d05ea9b8e61562a36bae55b98b1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386dca7f0311df2eea5f6530a3a5df0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba722e1184bc7518de55596abb3f44a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f82a118687c1593fa8c0cc3c681e59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3ee56492f8fb239d5f77bee9bd66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7907e5592c669544e5d7f52adf3af5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d477c5f51026b94e1af44b0b51ef68d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4130323378d990079a0de099e3e93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f67f293408fe4338bd98d6d69512ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c68b963708046820ad93ebf53e16ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d04990269b9fdf712e930176eb3482315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647cc117524486b1ff830e0b3ce3730316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684dbda70c502e6729ce7eee04ae54317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d724b71c3e5f4bafebe8aace1b9deb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694dcc7a0749e99e306a59af533f0f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9946b6a879a8e3b533afa8bbff8755320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3002b5646c755cf50129dc9dc3f5534321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47888e4b2471851cf4ad093977e5727e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b87f85735700c80c57d5f3b7d067d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16cd4400179325ec5df46d9349cb52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e388ff7af37514ee1de687548c57e9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d240b01eff293cb9adca674dd329b76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd5491d8f8f2cba47818ebc1e9608d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dd52eb403791865718d718cca504f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf8f7174cd00434ab9847bb712c831329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411f96357c10d8b200ae578db141db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa486e72d8619d6c061aecd327d03495331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59b6854bf572abf0ffd9f6f4cfbfa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbadcc5904399271f57355e6a63bf3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecabd3709389f7fcab66e8acb229c1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d968b29e94428d2f51df292cb878f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e6835e00826563b9e59c880eb053a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3ab98401c71b5764dcae247f4f40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da3a115875a8df2ed8d531bca0422338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa177e597addbf1fd1616f0742179273339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf045399a8a8bf9f8d16983f3a3c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd8129056f1cf9fa8d06df668af445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ac8b8a1bd6262a2d3d0ed68b05b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea077659b709217ca8cea39cbf8679f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d48242c391da4453ca31bf1cef43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4789a6bd4b1fff10b0fcb5a4c808a0a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1203316ce34a246905332ab0db9cf3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85647d7b6e75e16f960e0b9446ef5730347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab3eef038a52107d3962fb63b9304c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd585d770e0f9612ec518d169fcda0a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085caf28eee5c0cf27ca77d651fe6ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5a09dece578f2e01bea106097fdde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a69820baec82c16e4470d1d9d5e74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df842cad30f2ce1370ccc26052ab002353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060e642ac976e865a6cc366bc9aa8a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70775f78a80f666aa98e63b5163cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae84718b219500d85bcc32af6b5e693356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e16d1572496113b7b7a9e7b5a4106357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357299ce42df7fa730480a4b9cfe88f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3c3fd09c166d128ec431e933018b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0241987866e3eb75cefc8ac877a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923394500c70f0494e51ac6d535206e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de219d5f06c5c274711e775107c9e991362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e421b360a4f45937038cfca1ddc1c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39828af542bf0bebefdad9488910bef8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761edf31d7d438b453bcd6f9a3b522d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333fa979752f97370be2ed951ffa7d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f92b3a991bb37994ee2ec431b495e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dabfe055c769b0b8e70c2ffa5726b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c56f41ce5dc0273743b1fa05c0b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929e3aa6a021f869caf571dc8866108370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904980ce6ca5ea62bfd1432581cd678b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a7f9c38257774ce62998987b0c5a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c486bdbf153169fb5ead1ef444f8970373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a151b82c677325c4e83ef4632e2fd7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3a54cb5c4d89c4ff9ad882dafea16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d218c1beec461880cbab838c7405376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d7e6f4bebb57663cbe961f1d990b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29cdd067c020a118e710e243b41c09378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806fbb910fcf64e8b46204dff58d30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93640d43b1286430fc0e1ecb5f00090380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f2c5567d67f9243b1df3ad0d9b2c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e87accadbbb4f6cea07f9bc3e7b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88b492e93964ead44b12b4de8ca2b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa46dfe2a78d2f924f23ddabb14b1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40834c8381fd61352d4623e8d6f6c5cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b8b846f152c1bcab1a3c73fcd5f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94221307e22aff2c6d1dc6ad501b1fca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a7aba7d967a697426c08808c69357388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e60d83333f7a9554bf6dba1e7ebbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667da79f0c932bc7ac9d938e1b88d2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837eedab8d45dc05110896a93d07034391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b5c5f72f0f2c8c8359251c0a533c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ea93d6f29cae95d843f0c82774af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2926d4430b0713807efe2f6a3a3ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa8d12f21b55fdf65933de053c4926395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f6508b8830bd4b1d3e6c62c2936c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e47ed0102fb46135adcb7d4738eb6c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ca518f963666a90404c9bff6169dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cb1ef9647290dbd477cbd1c02c1ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a690a7e1779a93e3a1f6b5cb912f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda40977a5d1481019b7a3a6771a571401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3252053c0d6f39aa0858fc4ce4b85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7548bad8ebdc702703de49d2be2c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bba08d0cb9c5d9cf5f42800eddd2b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b030eabd5a33f064bd093cc2cbc970405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7592578145c6464aa6b90aafaf790406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cd597e106e822a470287d4a25185c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1fdf2565b47228dff778f4847653f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510ad4d817efe49ab6fe635758cce60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad0c53383589f83b0649f394d8da3c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e6ee70b69db967985bff0449758d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2665ded35d6884a135eec4a26fa41f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e795f10a14701f4ac8f3e66bca5a9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7074adc63f205ffe6c78123b47af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d35a098aebdaaeb75d90a2e3fb7d3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843bea8e81a26975da8e9a5f0ec372b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73736a7e868f574fb92a961708dc1168417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ee82e4e03b566d2610a04e521836418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b376f5765940659323538db2e3d9f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54dce01ee978579378393224050736420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3a6248c921ce428243db7bb5dbca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519012fd9d6e48cc68226f9ab24893e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0302c58d17298d83872e018af6164423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36137cc11cc1de570a95d70bfe65b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d122f514bd0c9557e9a8be7e2dc8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2033838a29e2b4cdfeadb49a436880426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a995cc825879d6b857c468d1ccfae7e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b705bf5dbc66e19fb10213647fe41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b660f347a16762184fb14ddeeb72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956427aa011b8b118ad779a792064501430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9fe44572ba8970c32f974f67ab547431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340a93d6f62aba72bd0e360915bfd0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e531f0e354a6842ee981f885ce51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1bcf79edd51aed7d22a9b473a3002434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5f6473e54864f889a0fdad5a2639435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae97b9783bc5e829b5d6ff626d1558436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbbbc5b03972eddb996e5728607132437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96152bb5211df434a24d8f6c22589f16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e93197ab31ff0d9d2eeb1ad802d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07161dfff9f45ec5f22de60cf06d1385440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516d662e27f158137337ee25c5d948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751bec12d242d252d8b5943c9114728442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076985e3ab26faa48beb5c36f1ae48d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05cb22448151c62b673f360e75109d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5e21e233a057d928868e4d38baaaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62539f76c6d34a644e82b73c98d6bc32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14295024c84ce24c30ad43828b99751d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf077065090b7f224b6e19ef5eced7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dfb8be5bd2cfec256b10003ad25f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998d12359d1c2a3e3d629b599f2fe45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcdfdfbc249087fce89b270227d1f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ebdc21f24297828d86008641ec271452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b5821a231349cf17e26f3673723bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512e4c5662a5cea3d74326aee1eaba8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd19e4863ce3e7332a67b93cb4c3e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91aa8471f75c618f1b3e0b5266998c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f372015e9f9b7d2ef2f48936ae0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42674a2698a348ecf7615d8da0e706458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab9113209cf352b8e47c765fe9746459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371184d49130c2d3ee26ba28bc31a11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412d039f82c0002b089c1ea51d1f61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74c5319476297694deead5fa7f10a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d0b06403e19905129d5e1367f8d2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd72bd83f031746827741ce90ff84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a01d47b9a95278a26d7ba45aca2a7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e540e1d316a344b1980a2b27feef57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a22c5b8602432d31e46e9840993fc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a0c79ae52b443a856e4e77e966c8d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d0fcffc2477b75ccd0dc60febccd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9da6def9b9c5b5ad0adbc89f82a851470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acbb1b97cbe4e275aff63014d49b81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d56249c6829728b2098da6810e2e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776143d9527410fe3176db4595da43e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77f9263d8415555b0440ea6d55a87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b0f6d80e7692b3cdf9326362ab1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abddee5c1dba8ba0a00470ea0edab4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627b8443d195c25dca9f86060a255c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09a477d14149e48d82f3987ed781df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325ae26b2ff9a157e6c0c2dcd492fd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ea2efd1a8947b8145ede3a3e2f038480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad9e0a54adca92755cb73335b1861d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc270a1eb1dfd269acbde6ddb23c7352482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a3b61099efc234cab9c81d812afec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51b38c03dfc166ad7090c4d5e83722484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7363fc9763954e1ad45532c66046522485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713fee6b706acf8522ff8e442d92e26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bfa6d8017b2408a99925875034382487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94232499841e005c1210925f9601ac5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ab8f3ba5f1c0281af7298a475c1fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220d4bcf7edba5a21c8cec1749a6687490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1361356cf9724214e031c510d972df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3f0b89ae455bc514ab671dbe7dfd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640c855f1fd4dab3a566dcf467a0d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f69decf1fa2cf7f2c9cffd0bd251494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297aadb473f303f1263210f38c0189b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73ff2d1f7f199d3a2542a920e8220b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31053fdb5ab4358edc12145185bb7bcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0f0d92c9196565a3010376fea79f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cd485a7706fa76d837fbb11dec52b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9f914b2f13f9f670dd4b44a28e0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a74bf7f281ec2873e493683f3a76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04144cf5dead4c3db84988aa8171564502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23af25e5fd5f9efe4ea01ead7cf0f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe1ce4255323eb9c81322d67202f2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5821566a1e3d8ce0b904fe4d8e55853505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dfc8f6afc759e4b90a337de04b815506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402916f1039892585b8905850cedc58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c6dc6583d5e9714fa624fa62641ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2ca65ab710a58602861bceb12677509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdbcfc2abcd668e5aae26b381653e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7958990ae8a71560d76026914d999511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f298f5c2d69e53a73c6b7f04729d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd83c96050dc03f05ecca1b6255e3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecbb871de1a0b810ce07df346cdb8b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc82bb1c6691c17650c406a8c3c1d21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b88a807365c74f7a6d1e72305be234516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0913d09f25de0bded42080cf8c5d7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588359e832a413377a51c1035680ab33518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881159330af5f497dea10244c041a21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b2c1ad6b357d466ead8691c383978520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8181814f09c7f959b78bc0ab9bf287521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76369f3191bfc7ed6ce66be0282994f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d8f607adda39dc2a87e556afeda65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fc9842b59fc024dc54335f86f98db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09271729b0a0ecc71e9dbbb69d962f7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f13dc12756de85975c534f61b1261526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573031150820542ef799280aabd152527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287e7e071009f659b9c48f1af59b871528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61357a3d4c2a5716d3559a12cd490529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8466a685ee016d3ac9f46fd5e7b793c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a545bee2361b00f5e1e2cadf3113a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc984a5c4a4e3ffedbce0d1661c1ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabdd827e6f90646cfbf2eab0caa1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6c2a770dbe0d60ff3cd6f2d38d7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b72aa4344367c6ff0080e8436683535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d38c3d1f3e099f77b4092afa506ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1816beb7e7f61cff5cbe9e6895ba1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfcc05ed80280aebc567fd8724e984538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3e812f21db274e559dc6041ab359d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925428b051b7f4b61aafee8ac334cee5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea26ba22e99b898fb43d0008039e97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4c46a215066aa19d048eaaee5665b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614ff353121f65b27886038a9d5b027543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384312fdae84efea1c66148469aa30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591a839901bc0f13ebd3ed19a856c84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b25480b421d57bf37d471021841e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f391c03b0108c2f1115be27b7712f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b6c61a792e00df672673b33d710c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937525ee414bedea74ccc7f641751c51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd7a8e9c3edeb5e1f0d53cc3420fb3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be451cd0d66394eae2b5e267cc1245ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314a6daff222846d4c6a014cb4094bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b1291ca7ed371cf00c9851682439d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c58e18cbad3eeb98e499e0b16d8c37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2025da4e4800607e00dcd8c9e371a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa981261d43563997814d328cd32ddaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf7bc30dc267d83fc8303f3975112557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ecaaff916c911984160eca11ce6c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf918c7fa811fced0013216d200886559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156698b75dbf4fdb9be187b36b581ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c475ed0a1849da1eb20c0d8193740e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220d3174f7c13d58d8f99535efa88e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29705bfe6197a760478cb43ff4b2d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90739ba2b4c1afd538f4dd73d09299e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22df32950f77c43ae0b6a87a099a69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6994b56416ae675f3350752da3ec97e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709622e5087b40fb5f490487f39f862567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec5c7d6c174811bedc48bd87bfa6f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf724a5ad42031ecacfc5911afa4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f30c91990b024e3df6c940304397570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271c1b4a949ac3d88e91c627d922456571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f28a878d7d0a1c0dcd3068568a5f41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c1d4f2c0f99960b81390ff39326a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020e9cb581e8a72ed8561d27c9d1560574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e537d5c9cd60c0898d03e711646e2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81280772309d3ee709f3a6f72771f11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b2b65cb7e54621d298afbefff6f59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab690b24dae88739024cc7e9f38aa34578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc2923464c645c1498321412589ea7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8214a85eb470311071d3099d2d949b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407dec74b325cd7e759d1fe077c199581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0961520b564ac51b3f5baa749716886582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d561a635101262e980a368431325e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda8ead99d22d7c83367bddc1177aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f0b8ae3edaadfeba53d9eff2a8f8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc8ff204b5dfd994f46e4e53c4a647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0742a5023b3d4eb4763a06ac898475587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49451bb061b58adf7745cc2d450720f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018847bb37cace47910da7ab2978f1c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1be807e5a57dfd8f21649263114d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8559f942e64b228e0a6847b310380591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75972d0dc5467c8d1c4a84bbb675c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca6ca3084183a59062150661538926593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cadf7e8745280e37f9b67bc052997594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e2942162629e1741a87a1e203917595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2c94a3608ec69587245bd8a8b6eee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90dcd0af2206be325cb64f2f05a3c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c445c973c97bdf0d1a64c9406136cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da03999442487bb42aa0f0e4c0e3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6c973317eccbb09492a3dbad4c82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317392c24e860fe673117de061a1e41b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a72aeb3f065e87f817befc650a534d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1589e11687e0ae24804dea10679377a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2056d8ea460c86342309dd05971e548604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc22b404a1935644107b8d64d5bc56605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffacc5a487b98904dfaf4ff6b8d2f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8a651511150f6b7bc3f5375dcccc2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29d31de858d4b557d9132350e0181e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df91fe7bfc64b3aca5a23ec2a4fd307609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34d501c6ba779ccb8a7545a4abb987610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea60e6c877089288f764fc5e72afd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94654c24f2e644228d8e114882bc60f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ac5e924036f4897c828d19f448a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcae121d07c52f2d128062f1fb0b145614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858140c49402d3a5c898c0f85e855dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997055ad9fcebb2595d4675d277d6fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01fa075621bbad44930e10caf6cc99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a2cfb091963863e2e855e7bcfd98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6099ebda72bd187cd8bfa1a9b46b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa44da384929dec7ebda366b4d0b73620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62169b264cd8030c628083e69b875a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c1ae1bcecfdcf06e3eaf1968e337f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045277bbe616d48cc49be0c09150391623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b813c55a7c167fdc9e5f1f37ba3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e3a28cc6aecc8cd7a672491ea5b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a2174fc77f5d0ca4e65836944da6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c43d6ba5ae07d67f520e517dde6c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b701ba18a5ab16e9d7da9ad85ec39be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b61bcc20b22d0f849312a9f4410d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6fbda843bd9fffc9f38f550a51759630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003892c7aea54e395d467cf0e61c36a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120df99bac47ff62c829ce2094dd146632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68e8b400242c7eb800de1090bc80e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41b302448029c66f974b2d64b14190634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf744eefc30e7ba0d97fad079086f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb6ad0985030953755709f3bdd43c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b5b9bbc42da1fbb00580c672ef6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cdfd3d7711b373d9fbb78d117015a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f08b313a435dedd34f94516f432f30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080eda6054ef3805d88caad335a417e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f5e9bf2082cf0a66b3d964abd10eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cc1807f1e65a74484d0ad6502ffa0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fe1199e46a240fc5f51473f0e6d89643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e6e36599830f82cd85bcc0466a8e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd041a413f754c13744897aa925bb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd55f69bbcd352553a0619b86fc0a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc8b0cc0505fb8fcdc0e9900a4313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970c381d8cfd7c846e77439a5b434d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea114d71bb28b21ddf75308980dde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620fef814fc1acf71aa0da05ada04a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e139682ef1801d1a84c537e61ab7cc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884d887686c732f7564a240c7dcdc9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192cf80822eda1f598d57a0f95cad4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0c12a49355ee041cb9ab744d9f209654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4da77d326e0654d7ed0821be68b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c35e37c40d116d88e0a837423a03d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9a5c8c5d582e392504706b23c38c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba4f6281ab5be741d816508f4a22f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c23c0b9eb768c536d25903ebf1cbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad41eeeece2c0a53d96bfffa6e1bfd5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1efca4da26e8fdf495a11df43f714a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af623905ea785988e8863d5ce46e31662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b7fa8ce301eb905553a05a9030f56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ca63020111a13bc471cb53923e513664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427166025875297e7aed3d67126cd9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca17af842574a24fe703278bd74552666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceddfb41892c57c7c7639494177ceb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da889ecba5c81fdd3d95d0f58e85ef71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f7b88290c6d95c6a9b4c990872a65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2a51c57f375a2c513acf8eae3cab4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81dcfa8f20b10dfccb9d2c390effa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318491991e129f1d5cf812349a4e3e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf76588ff63f76d1e63529b4a39111673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013470f2294ac822f7129474a23609b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68106e80f43c03ca15d58b428b1f0c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213045e91317d24cf4495fb508eaa762676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763f35a9cb671aa692749514c50f3b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942103493a89a83a0d96621e7536dc52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52460c31269663448b8f3d84ddd6c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e52e581e5f5dfefc73eefb000b6cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffa1744337095865276d3f49fddc28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956926ae1d760c46714b8657f15405f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dc857eba020c8458103b6202edf4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46d2d7863991663722254cb659f49684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d35e37a9edf6ef32f43c6adab3ae1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d4007e32adfb87f980d28809027bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be153a4a1216e67f0b05a624659ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f9075d7e57c0798224aded3c3c641688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54c29c99e7771cfe510329e0b4f7bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d235ad342f0f2d2d8534b31919e24d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139161807ca4a0fe357142de52d1dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5ebd12bc801c64a418924aa8d8fb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664d3ace8ba27a71582f6dc06d6667693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d98cd73551935834d993688747621694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf002131de8d4caa56c00c193b4e21eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bea7b610bc80132fc6b08d4c9f397696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea08b454e07e58cfb772008c018664697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40721440e9c53c5d74d909ff697b3bb5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e787cf1bed6156ad8fabf97fefbbf81699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc65678ef8cfb6dca987fabc3dd090f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8db0752b069633d0c06d9bca5afbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac1490517fd9c82d58ae97455f873a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7bb842e954cacbdc6f972da8fc70703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcfb6fdda84f4d13892e9bf1a56a17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ee07c508fd1e1495c6c0a1481739f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc289076f7fbcdad00300cd08badd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b621476d52271c60179415eccadf5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e98df7cb23c5639042ea6bb9c6301708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a87cc56f6e45d58dcad09b3acc3d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc953e744d4f54f85d43fe6911d67ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0333d7fcf8f908f933bc3936e148711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14462edc9d53b54fa317f72243c801ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f73091190803d3bdf7d96a497d1a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed9132993314f75379c7a4339a7fdd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ca367eae104298e52e9731f9d3b73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ab5903bd76a0272a0086808e2ba53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636216829ff1f3cbcff4e311b5aa2f9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffea40d9d255a56880ebd11840bd399718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9039a8eeee6e7306647947421fc89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd40cae05f38f9eb4524b49e40bb8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a572e6b7b4dd59cca2199dc8def0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cdda4e37f13b7b378b4f8ba65b841722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522cd4db0e7c0e19033d81d8d30ce4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43638f82dcf38e55bba1ab8d5cf9072f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6ed931fcf907278c844a4d890cd9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d379bc20b722813e11ed02f91a4e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10e3bbe37aa501de163e55ec06ee40727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4361e34b8ecf3db163aeeaa47dedb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac6a3371e58062081a9834f2c901a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d60be1cb81840289a7b451117ca27c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae4668fbf773e490be945e7d62d920731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f635e8cb10bfb0dbedfa9c23390ab9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375dd246bf1d058a111639f40df47d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1311fc85e74006cbf177fb6e11729734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e4f0c0a9fc5b6efd593e4c65b93bb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a4daca55daff1584a0ea5dcba31d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6809bdafc0690f7ceab769e85c4d1b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88256e9979850f14c296a309fb77cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dedbf78ffc157caa167e7a23947c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c2b043b9d636a09043f243e753446740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5093048410771e8af9c5fffe45cb2ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bceab9d1a424cc79c50ed33b63c6669742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec4fee018393503100af2840060670743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bb920f1cd60e7b92c997fd5b20636744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc29d0eae4dcc8b8c1a41dec9d69ff745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735448eb838fc49bac5639aa4377498746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d447e075ca8f9f50865099dc17985747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f406883a2c60c2c7516e8ae332ca52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836600203dc74a1cce81ad6ce2ad90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727fcb449cf998300bbd9f2f89a7e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a7c99eb16564f8b4e75c4aa51b483751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb80c350ba647a6cc3d79554d4a283c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6ac698cfba33ca5060a9133d86d1e753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>