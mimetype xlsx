--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccef988c921f86ead354fde0a7b29821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbdb350f607ceacd2921436bfe58ec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f98a2360cd7adcf3601a095d001563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634500ef127cf88533a5241e355e8104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f3ec6aba0e4be02dd7bf343d429e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca1c7e6d18d63b83d9ec382b94e5786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f09988aa0567e7e6724fd5a6314037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399fb916a7d2f48935db3e8d49e9d0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0091fedbb1a75fd2770b46ee7a7c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770869fedc7424580f6cd43a22e58f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb295ffda88c1d76d28b1a02e5999411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283075c3ff5648d894eea7355ccb41612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332bfff8a0a4007ffcd2b9ed471f45a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049096f5bd823dfa8db7757fe00914514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27f3ed0e7f9c6acab80c5a043ab36115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df315caa9cccb6c3ceb37b8acd92816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196cf32697368d0b090e73e2b0b571117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9580540a732651c9d146cb0223477e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb588de3dc0e202d725284963403c97919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde948d3b26185bd1a9933e85cbd41b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea34ce56b2fd72912050b884f23b53121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41db16069b6ad1278cf3d94d6f5fb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91349c8f5f8378eefe3633a5997374da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaad4a6c7452227792d9f4c29cd888224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7443bc4e628a50f2a51dccccf8c9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2910a2b1a4c93ab7c0a39b91417eaef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c597daa5232560eeba82bc5f6fda27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9b8a5e1721210925e0be1781fd3f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e571c6935087c202b5a3e4059a8df429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51763dafdeb9e41e9ce4abc809befe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02a3397aed077d1f80af112d58352531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc747bad31a214b3c00f3882b151d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b881a53199725deb5556d3b795ac6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96322af30d8ad6e4862bd0f199d5f1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872d4161fc9e9e68cad5ed194868b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d071f0a83dd9d256cf1600c13557c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94803c0b1827eaeda2771af0a2e88237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad4383265c9d101f2562484dc1596038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279444e26d8d4338f973f6c4d39e54a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5263a148db173521b0d1396da4681440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1d67595ea7d8a90cc465d6460377941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a7c99859433d5de6470de5f7ecfb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11a523ae262d382c7b73951bafad2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639ccff3dc22e9e7a6d9ff756e171044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25687872b7bc1ff344efc427216d717b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd35df90243cc11cacc4db494d4be746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be60053828a01406a1922b93d54f9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea29343e8298c696faefc058ed3ef0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ddbc610772d2831623f84591cc6a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a31b8dd3419317ffc710bcd8437ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb486746167f0cee59306d77f22b38f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb89bd5299495bce7b394e5eb65a7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad602e34c749b49d1ca0ea0558ca9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1c6957351696ad844be7612fce6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de6a8fd106c0f9be9c4fbf0946649f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e66b95ab438b8ba4e8568b20ac7b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef9f5a5d4944d4c9a9ca7a52d47dcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d66a1b329949810ff8a25cbb6670a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d65405d511c231eb980549b02faf0d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca2d32bce2af83bb24a2a471ea9c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c831ce05b158743f206c15f593aa561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac5d754bf9b4f50c378e2e44f1eb1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e137b29a00dec8085d2a9b698fc2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b18b49510580ce4686f78b3690f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd91c8475454beb22ced540d40ef565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594dc61bfafd6a391466a31c12495f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de676c1e22de7b24096e885da28fb8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511b9a74f580c881a98b2a1f29b936768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3169be8e1fee37f7db21c04911e507369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b91ea3b20ed5f534b2cac9901019770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a797ca9bbbf16a901b3b80860f7fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769337da57b4ab2fb234c8dd85c430172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade61082d4e33434a6db8c82fecd07f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b791459c129267007b11c056a2cde374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a354df90b418f5f07bc75c95fe7f2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fcf9f342f42e6216bf17cdd6afd4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e2d8f2f5772edd8b4794a36a3a1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd372b936496b17a71f93f693adc2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7859ecd8e6596f0fc4da0bce9040e5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143d42d3c1799c22c444f7fe17017a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7ae5f1d769312c048587faee388f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514af551398e0de1cc5042278b7d36582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abebf4b482ce2b234dfb8cfef0d4ba083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f73294b4c9faf61f1c37eb215a0cd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f593330a89c4a2e2c2613defcbe9b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffba66e106df551a58828091e8ad5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15dc34a255b5129960eb0275b9162887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a8777f0cafae1ea7a0aad94b2235988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d105e5069c89cec303ff8fb667cd6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb2e7135b7c89c6c114f0344a7f4de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a8ef241af7fd2c310e2708d29d02e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a58289b9eb5ee3aeeadb128793d59c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be1c1900c06b025eed38a61044714493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1a90bc2421834c58e77dbd48390094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67ab3dbce9203b16cc4c6c5d99c35895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39166c050cc07b9bb6dbcfb891c4086196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa4de4d10600628843f728b7aad6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c4528b4b9bec1880ce29d3956f6b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d974c45aad22bbe9ee01d136eb314499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2894bfd8a2f6fe5956fa58bde60f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d00c8a0d8f29d44faf615fc1689e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9dd746fd273a7174b68534a26a2e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaa90bfde89a9fc0e88b1bae794f40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403e74b143c235596559e7d4ef945c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418931709d69d9e9a61204a9f2337972105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00b7133d62e3b4ee79f0fe20c5082f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc71ae4a2f6198ef8142f23b918fa9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8ecb20b9d05d35fe6082f5e155b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44dcc2fb2f39d7216bb8779dd92cd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f326c254b7a8766e4eb2c7a60eabfbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09453a09c1058c4f591c10488dc0acab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b63c4e43032de92aeda69b013723e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc36425003722a3f5ad94f84b9619113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727e58e69a0ad8426e9058cdf37d90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c88f0db717ceadde953976baa1f8bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075ba61b2803f4c7aede38bd60a3459116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387d001b8207c8b02bfb01ee0892b6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2c1fbbedc9e23c7bda6df137031ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a451504a3d9f88e30951dd8821408f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29f435c377fe7b82d3490204fe80f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcaeb1308979e2a6546073d546c2f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f5ca22d85d5f0e87839f4c590e163122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b2f15b90aebb2807df9ff8fe542c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0fd9f7238eefba947c7b8f63db876124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6ca95c27816e1f67d658f928427b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506376073205a3559087df45eb25e90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4e19f8349aac9eeb128261dffdba9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dc653947ce7fd3d99fcb3fb5e4ea8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76006a1f48bfeda75d627212623296d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc6d2db8cde6698e8ee9ddcc30dde1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe1722b636cc91ac45ecf694bfe9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d926b964f3b24ffe7df02037e979f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3b39790ea63efcf605ddb4eb10e43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244371ad773f99bb7b21c54b3cb5953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234853583352022fcb912d2ef97f226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae976c27b31f3f3896801b28b74f52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457221a8939983ab763460bb1b160aec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e2881857f22dcfc19a323c76ec054138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709891ab95a2cd03eaeb4949a1926d87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28623bff5fef61b083dbdd8bd4cd08ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270637981df1148285db17d108b94554141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37d66a6dc417bbb4ac1f310e736c51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016df7cbb216879b5267019e21ab66a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690718a7c91d6da5a1cff417219fd512144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870e9898e1edb302447f1a62c888c5d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2d2769b1cf080106fc929e919222146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac310b32eabdccb164b9ef7d2ebea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568b9cdd6a748a3ea86a7d1c0758ea6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff74880b70b242db8cf414fd9a9d24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facf8e9fed7e9eabba4eda8b04b0b48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320495088741326aeb3624d36a40b0b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78569e2536e7ee94c255eb34d27f2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0b408f32b86b81b890f22421d66e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c00d5759e7e9cb98b8df1713611944154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f4617fafe8a1c2d4a7432b56ac0f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41768915326ac0cf5a4b30c4e2d8183156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31650b8f31064eb9026cc6c410c32ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2890b021033be3bc0e5cac5bedcf4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056aea3bbb2946a88fa6f679d284076159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205f03ae57ddf3345a1d5f3247c1da2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aa65dfee9f1b3e78f8085598d9e24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73257accfc205ecb2dc04806b4b17a71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66e23a6eca188e6416a2c814131949163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78d2f52e7c2a6c81e163482ed923e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0b04df657aa8e1a771685815419d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9a40b2169a2fb4a6da74fb8d859b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a93f2e918948e47e1c5d3a7818b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f45f4fa8897057ff67df08ad93f15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a4ce40cd7f4bae8f6141d7d7caa48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18e35aefa65684291fd0a4a005e8df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75303ac1068ea19db14e74ed12aafa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736561ec382a16e566994dcb86b9cc79172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f801f602b43e8854c43503497fcc1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e45ad68753c932c5378208158ef615174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3dcd2f547b788e789ea77524354cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3dd4a0d2fb88c93d2deedfef75bd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a94a168adf08abc6643e2f625b8c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86f10c872760bd772cead8a316eb1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b78de7e814f0b25e4ad410680b13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d140fb37c04f788857f41a7380530180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618929a745891462a9ef5637c062c3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b702068c3449969d714285fdd51faa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bebdded1bb2c80926545e5bf7537f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e3cca9d97a724f1fd33e56e9c9bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede26cdf53b9062c9d5d39972f18888185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17576c58ef385a75840ddf35ea20334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0bc3b018d9366f0c5caf12f4a6976187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0015159cf48a996d5edf076660d7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767665b1ce8e64f52569eb1802d1eb8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f0c0d9dc15b1f5f5d733f469f88c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751876ee54327a6b596c6382e480685191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b5bc1f09eae1debaecf42aabcf2b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8266c1519820091b2ac37892fd6217193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d452d3790f265491293ae3b392a2ca3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec4cee6bed91425eee5f6263c7dbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d287a48a67c3445c858249a9c14678a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712694f86577743dfc2c2396f936be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f092e2e25e5ebda062894e33cbae3d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea33e40bfb3c6e9af87558dbf2250f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73384d59e95b21bfc5da2685bce760f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f10f129e620b9cf2430be4023ff42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6d528ad5d0cb04a306d59d0461d7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c933276644952b015ce97c5b5c3f81203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbb1067f1192b69cbf07f0c89650b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c9401cd5e3ae4709d24e53d55bf68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cc1e4fdfc1f9f536e4b57a296dffa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f3681446703abb0af7f369734cfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516aa03f16102fcb0375008f091db6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba00483358cb03781fc20f18d8757a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459645f71820e5e1cc8d007c4df3cf8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0c9fef97802f16e7824a4e29be313211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6f493bcce83f07066271d95247d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815592ba643f5cb418b58aeda89d68d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807e9ac0e7faa53da6ec9fe8d31c97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5276c398deeefd6e608955bf20726d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad574432a763a05a6f6174a033605ac9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955513edcd8dd203d92a114f659f7ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953762fc14431d4eb147a21e18d272c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ce401f5358b97e096b25ee93ed42219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96b11d017b6119fa0172f37958553f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b413b2e9adbc6482a7c72d3d5c99bb1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f5ad45a33deca02a41c517a7cd9d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d839db0b1d1e96c644331d39330c2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087b5bb099fdb0be8e2ec8ac4874412224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200935d67d8f397b5e4fe342f5ba2bcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde974be3389474bc6d712aa23d66506226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a91f337fe411614f7842c4bcce6d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424c3dc292f9bb701e47a35b99fed0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706a2a852b5625c68f2d8440572ff82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4156d05dab5db342fa61e68c44e5941230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254662669ba530caa697b6da519e72d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d3f65c6566f02f2b43cc24964923232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200effb6ce3c6d35ac270e8d0c2ed9d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61268dcb7bcb33766b501a249dcf8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa85546f521005451d6edd52e5b2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3cae92df016ddce96ff1c3316df0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65cf3b16f4be41109a3430af880ff5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f050a55934d17fcdbac367eafd7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb883fcecd7a456c6c8d06b916ed02239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6de63e4fe5454b0535e772de7b560240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5143a768de25d36e2b90c60be248dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d70c4f9323d90d006a4299cad4e566242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c019fe1384c64149215ac1390fc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772327ece44e7a39c0152da819b985d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759ab73747a43b19e26b83ac75234c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e8e8cf90ade4315bfc95458cccec6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3330defe8534ae036951a5a76d4415247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48158b8d4f4371f8845dde2f4c801f63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1da7f2d964659cf6f708c4b2d4a96e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9672e9e0b5e20bd4406a743823370250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9472aa45762bb7aef8a7311fe0e86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8061c8560ac0aa84db9afa61701cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a559311205682b4e65c602d3699c5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952d431185587cb96908fdaf8d78db7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9586b8445184bab79eb5b2a9b91e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d4cd7e688c7f246df62d950571c86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4debe3282ede494790280b484f64e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473833320f881e3c08cf809f25a87a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a74e0082a36c22eceaab06c609fc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab987c9ae812e0326b3819ae05626d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c09cd1dc260029b48f4670cd80b6b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c266919efa9336a94de61d5f5e49d7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f397388afd8f6875f6feb51cd1135263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356d3bf7c8de4e62da9645998d5e3b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97146ce0ff6c9d607f3bf217fc60d4f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c55453f619a1ea293ada165a014383266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fa7029b88f8c8ccdb2d44249627eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc22d5c5cbe0b5eee3e93cddf316ae2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d9a42863683ed4ddb9fc906788c6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149bf6ddbac5726c7cb626161b3a09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a629248523330c08a812c9037e90eca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc469fab7d2ca39cb00447c6a86f03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b34f2605afb5495034e2713b8062273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558d96a5fd88c982d710982f26aa85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac391051ef371afb6bd1ec2a1471d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b917d5fd3f5aef5734f1c78a338da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023cf455e998c27c8be7896bbd9bb87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0daa005cecc54ac5b00255f25ac4c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9843c0abb962f3345f700de68e21db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc400003d783d79b625248591d18e35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713645def69348ab32d1a36dfbb4425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805ae4d160c29f6003c117a563427a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60288e25338cc2786cb99e9c2c3bf930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5116b8d9a63717b773ce1d09ed179f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964e7f1494feac8980bb912482da63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9bfda0a2764e9c9e019ed8f9aaba1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9e31dfb4ca68ca1bef403848fae08287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642dc5e42bcb879686959b63c05ce1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd066eeb920059d0905aa02736a85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0634b112da5bc6bfdf41fc9cfc1ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ddd3d9c716917fab07191281f6abb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f53f8acfc2c9cd6605e33aac898c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f4cf4f42d88b7e1bc04558f359356293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b1672b82bcacfbbffed8cdc7215ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddc99cf2e39d86dc26052a153d554c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b5119cd2e2f58043a8d5c8fdfd08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dd5fe89f7eb2e7aef1d01a85bf04c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ab8186951a0a8f370b6faf9c684c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af79abc1f71e61e980c760c9844cee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c9d2c3daff85e078215704c085b0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b816102d7e51adb856efca18c5811e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0b504411460a21d5e72d2d628094302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c746526dc3ffb025cba5754541d9efd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8413a30bce5e9263bdc94e7012e3b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28e23fb12dfa582a499c227afc02b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64232f94a1c91eafdd61c74870dcc2a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb221dbfc54ad69b111da31795052d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6647bc003033cf8205dc5ef66042308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915732511d95e1982fd6aff1174ac639309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881dbf3124c33b9d9491a40b6360274310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb448bf28376bd3870789443eb38e2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1cad1b4f19aad25c2ac32daad3338312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b721656d7f72813536027dbdee681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d204f82e1afa0cdce19ea1218f99b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac0eeb4b4cdbecdc848e1af33163a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61d7015ea061bb35fa3a9bf04cf3c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c405712b40c7cb3d194665a902fc57317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774ce1bd15d6df52e3f372b46abb1c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd90f00ae993ed42d872dc8374216e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c2bd5b5093fea897f3aa531576199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34287a732ad2b7dacd04497617a3dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64737a5318f14e4315b10fd6844ab323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852127af5360a2c19da677a60a043c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3e0f8fb2a401f340430c99dddfdc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc610f9568ac98865535422f2cf040f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5dd6d1d724be3945b8cc2dfa79529326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241641da4f07d6ed9303d6709df2a7e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31f488da954952498bc99c72c72e09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfdaefa5ff2edeaf72999ca0ff00a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920c0c9b14b66c31b44deee0d62294b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd8f8e3002f7d8656fda4b5b4f19f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dcf7094deaa3491a0345d63fcf5d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349172dcbff94ea8ac488e8d7c47a40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837872d39ab089d46435198a89a70e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede795685157a15a63552dee058153335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daf8a808b2bd8b6e6b6e9bffecb6f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990547c0995c579edd3869d618c5767337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa97ee232af2ac98f428b19376ee3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499d100f3eebe015f1d4956c242ab0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fb3db5092bcca6d0253c8e2436d10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbca7eba4d415102593e789e0b23dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1b5e804b4bc2464bd7dc81b6448d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f6dcb55351d5504aa4f43cd63aa7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb42197fbf9efad6a9092452941979344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d149d2b48e5c8f55b50543bcb2d86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aecbff94274bd10f46daf0e5a608e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4893db8835af4499fbd15710d2c95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a20f7613d424281da924a025ba619348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c9b64bfb878b16f103d6e70189270349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b5cb5c5cfbc0ef0fc965dc4cbbda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4b2c71bc5233129eaf42a50488b14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e922baa9afcc3c47fc05d7e9da06eab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d54449f87cd748cfeeff7b51cec4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f5ec7e406bce3a3b809eaa58e767354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664aea43fc91f5c40b0e4e811b4c6ff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0ee75be503cba6cda7ff28f6058d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de94508904510bd2fe01ea423e928357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9d5e5096319a48690c2524fcb9a19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ca59a675174b3ab13d6d7a703fc51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb26ab50741bf8e6a31f9839b05ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5eb85a40af15cd31472ec8692c88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8198603095cb80c3747ff24d07290362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a5b9171166476a82b952d60b2bc8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903ad51b1d596fe0616ab9fc7ace18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0c9bb53a05a942b55b58a17f492d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b2b2dd41858da0066037e49e4c56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e13ebfee10c0a9772a9784d657e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1c651f3b300c6a97c4eaa28c77870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e85562ec07d604f2919c0610838af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871242ea4b9fbcdd52ff8ab5f96de0e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f0ed169039d9bc4db6a3045e1313b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b32636233e85553c1f242c78572bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c904f17cc7435eb81c94ed0c35d80c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cef57343f3fbcff1117d6b345bf469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ca0b9131676bc9e7f931c771552f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d08c0cc76969da724ee22f64796ee1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309524882b5f71b9f2fa847f07deaf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9121e424e362cbe17d6bf939d0a9ce9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f06be7e9c72a4329745068a160a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a103a5d9aa506fa3c7d582acefbd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a464436d9f7e73d63dd9edbc23464a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec1aa86ca9833e4d4d9256707b552382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71083f1133df4ac009b3a4dc7082cc17383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f967d99426a41d1dcfc2e6217662511384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18a073d2ead6fd6ee825292ed7561d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc5dd96b1349feef299ddfd537104d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d31e948eea831c5ff1e49199356c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e77c1479dae43854f5fab08d7f9914388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fa8aab7c8684aa755963c3d95f2ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22e215e9c1e58b734352593a98cb14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845b52911b3c1bf179b834f82c1b2c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748205bf59e9d75964fa4a7aeea57c8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a82bbe4de72394f38c26a4f105d18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df8525dfe7a7d375441c3e907ffbc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731c97d599eead971828f8c8f7d58e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82583a07d74fa39217bdb4268ccc04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03fb0bf8c0ae8e4214f4624caa3498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85cac852dbdf6052b033f048ade401398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ac90e9588928d015484ea436574e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acc4cc5ff10f0507d76dfa721a786a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4199674c0a1f82d3370125fbb9f31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12227ae2da01873203e6e0d0f033e381402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119e37507f3b1820308ac3f45b3cd8b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739c6b23094f290f9de5fb04aab651d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534fd75fdf9f7607f5d65a7e5dcc547405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb65415508deac19121ecf8e10a8f57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7b8d1fc7d69dba87ca53f170d030d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521da2c2956f10466f9e332bc58c561408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8c0a885be038c9585d35a40add29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1b32fcbba78c6e1b5af06a801e5ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f622f2000f6db6df74817e20b0c0cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecfd74b2f6a6f9ada08c84e19f30db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd922462a3ca75538018fc46259e20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ca5d5be4812a93c3636a4c5b76da6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4fa50e6ce4649a4ec677b79217396415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61438d8c3c7e82a836a516113a661416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a32792331cc127c3f2271b22a2e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa94e2e38fca798490b985b7be50e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd526e20997ab3f03ac7c2534b850e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac898b634f7716ef8c1ecaad58944f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0f3371035c3b1af382d403ba7bf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37270b28cdabeaefb19c1ab6f0231d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21d5337f6a4e1c867d942435ca0f79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebad450fb514619cf2a7e4d827ac6e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb53bb73025ea5fad307112ed0f2f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0d91f769452ccc8af3754a64f3811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aa3835adf460ecf1f1fcd7edb8355427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18797abb64973f918f55c8334288f93a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020cc0caf1624175637444dd41e9cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47758203c94d241e6dd6567731fd426430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cfba1092fcd3a51d7193c56282a5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13f402a89b4ae1616e5e9e14d9f3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6de5a0794c86b78c21d94431c67d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120f7d0b058b5b51b9a0fb9508b0f7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550a1f170e5b0dfca04e1dd01a8a2c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917778cd33a877061dee1bb404f15cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ca3947b11a61174f9b1c14186ffba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f6bcaa9cc3efdfabf0fca4d813540438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb45b77f7a5ca95d8752e8573bfe9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e876725774a012a1b4afb69e22d41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576be24006934977e1e5391b4762d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f424831249d67d58848ac5bd479f81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090707487585b793b538c990cdca9d11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9802ba1126b50d6edd4ecc30393b3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf019e9815c0a6abd03b7915a376270f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049e24e3ac23e2ca1ee8250e84c338446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ce2349d95904f3a5cc53e1e8b329447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0a4bdc479e8fa3090e5ccd98d1037448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d7718c296f5549a40c567f9ea40e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba6c57254c85a05677e23d20305cf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e895fdd7b753dd3a6eb0e3d5a1822ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc4443f81f180e7f7b6f7f2b93f583452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf7272e4750cc7af7572e2f2a7f9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d625762f23072d01c72fb0325db8df0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a095f9c9493c95ec231eeb56681b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719223486fac725d87a9f88d322961456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb72296129b8c257f01a79263139a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bc9762ae2c41a4e224dc425c34abf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929b9f14d9e0bd18c5789de09d54437459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fea2c08f12820a844949c99cd53162460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c6dba8062b018d293eebb0383cdd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b597715634ac5b97b17753bbdc64a0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ee7a75529d6ba5a1ccd2f339832e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaca368223a4c5e769ed2a7cfbd9c9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b69c7b83999814761b7e5934eaa6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699224ae9fe896403a529fbf9dcf68a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac2b489a983b0bbdbf391518bee40e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09c132d5f5fe496a3ab38e28ea1e1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7635b93d8854e760ddf79d85cae67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b35fe47649e48b179724fece031b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6668056ae86054f6d044c4126ae49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600826584971f2e06b2c4f40c1cad3d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448682d5408b7ab0b54b2b68f860ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e414d4f123efcf52ffb703b89ef7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1ce4b8ad217cebc1cc770f73664c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e30e377b91d0c9e4f01eec8185a39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78b9c1807d5d374fd3683a1c6886d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134873462fd6bd4241960d76195e9bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690be3ea4ab71c0e51a122dc487d1a06479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be897c0377a2fa28d532692d9bb1cac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825e866314ef28ab764907e2243998481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aabf2b9cbc607f61ad2e06d682ddae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4c4b6ee4fc2cfa7677d2a3b6c44af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f90494ba1f98ac75fadf34360d347484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da78779efd63fa2e71d7d7297ef968485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca6e5ec2c5cde31ab162f0e371ed51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec996ede41d30488c80d4dfcd86381487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b34d47fa026e6708bd01377ee7bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6609c5ee204bb8b2140d7ad6c1a909a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889609886d2000f3dc1c5ac95e36d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02661e9abc30bd7fbd325cd1ed4862a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f59d5c2b3269f7275f0e30202b376492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbbe45c09b9ad37b9527e3c2e6a857493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a6acd632bdefaba1abc0ed1ef2820494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615007e0b2195a5be7e48ee87a0cbae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c1ef4aab447b0d417d51c326b23c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96858ed833e72458123efc8ed0688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49613037a68e5a729d54df4d90c81cce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1ae10df428e4445ebba74f88b3bbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d90f69420e9c2274f469249c10a4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c2f4b67016c8199459d50b0e21fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04be2746aede3b9257dff7acb4e070502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515c0a3e8f5aa08a2597db1cf1ec52a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168681c82f3d67eed0dcc090873fa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d215f39def2009bec519cf1816ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4d8946e7348657631569ddb348db5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e102518dcc81d08658e5063b8450507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb4a564546616eda1155025e3193ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f3a7021f5114bd87c2ae11ad75583509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c09468f667a2af135fc265d8f33b2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd25e000b163c195a2d7a919bd7419511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ee4fd7143d5f1b66d81b744984007512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2777b686ec247963e5729b6ac5668c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa80adf8dd512ce09b722868d8302fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec11fa64d0f3c03c8820c5f4a784ce515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1944c4565510ae25ed17c1ed66f5110516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5fd1714f22c530f8f4d2e2c3ea00d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcd0c98adf0b96da406dff4ae927dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479210734d0b8ce65d1b71ae3d0ccd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044594ecd58e1be4d42c13be6bed3ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4eb0301315f9cb0a05666e606797a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42d156fdf520abf1de84ed108a1595522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f0d923d4943ebe63bc445d465e5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962b1286b5e1774be6b20ec578c182524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f8419200261cfc285d97933cd145525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a242b4a460882330f764d5db99bd3c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974612a0321369598e7662bd416e844527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5c207d407427ab100009b2271ba4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834711e9560e96186e3a173a604f94f8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642216b7cf73fe000c27d2550139c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e187c7c6184625e6e916683ce2abe93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6f69bc68f29fcf5a4cf8f6b902e8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622f37f6519c54f7273a05bd6a8395d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413da55dc3816b19534d810f1211f3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3946f8a9b085e58607e2f1d1e040de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718968cb3ed3fb0c4eb9da078f1b456e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627c99bc9cf17bed8e33472788df718537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b51088538e160fbcd87c593e16d66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119d6830c298c7d84921874c3a81eeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a37e122511d55b9ad0e2889e7cea8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88881d7f133e214a65089b27a2861489541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accba2ff00236418ffaf06f97604892542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b229bc1981aea1e3c40abdced82250543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f40a459e8a92fe23d026f2c952ae50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688d6f9fd1e3d22084d5c183a6b8314545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e503fa4bbe7421e9fe97056107653546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6e8e61713ba5c8f76b672bf0a199547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b3c2a2b8de32fb796a7a38d28e154548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410f9546b2a3ae0e503621161a8a1e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba930486050d527f92fe77e6c15c00f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60435e414aa81f8ed33beb4ce2563a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48c3f163bd69bf3a94cf5f459749a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f06e2c1d0c2fb17d7ff4fff600446553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837496464e6a6b8cf73a9d99229f26d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e3ed4e1f1e2c5fd8b96fdab935dd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a688ef1c8b5b84f01c68bc73aaa9c16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1ac3d194ef3d5cc87a63b457da7c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694a40c0c6b1eeeada454616035f34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01940ad648cd1f6954ef01e0a652beb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8aec84408abd10f14089c0af14b09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f8d62bd5dc083b3f1dc3a6f5caeba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c7b05bc00beed3c3463f0c60480d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af77d4339b83e61f52578192ce1ae6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c7cd906f1efd07bf48700dc2ce41564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68689819d7af2347b5fda6cf37c598a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c55ad7fb7ada78374baa1b17312ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a93ec23b2f6dbe8e289db0ad665db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0182cd11073461e05937670c5a6269568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ba84f93f9c220336c93adcddf65ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef438b858f6d333687d09301284fab0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420729fdab89239f08d367c7e0107e7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafdaef570b19b78e93a8068bcf675f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aa5ba26d7b78c7a173cfc6db73908573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f3a396d48a3d7aa5cb36be625bbf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189abff5262b51eaf7095676eee273aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927758fed7f74accff7719a05993e42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b8734c73dd7de20b18c0fc7b7de1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8614ad4e5850e468a00b1b4272e8ceb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866264b1c3f7961cff42a649f7f4509579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365606d84dc20a0e1b2b06a53da1cf91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea56b5a0a829c3e6f2e7007b54bb90581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270fd0aedb09f77df68efb74b71d49e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b864d34edc9717c40d9c734bb90d5bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79299b502b6633e21777f36c720cae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d69c3c53a099dac2e8090adfe58797585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adea3f6b1464037e456f8d2fa2232e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f95f3a958806196d0b0a57b1d5dd6b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc9d19803297951c89e43ca570e75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e5407acfbeeb52fb2fd5601c195c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3dd6d60f174a4e70353be79121c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8ac2b2a6a9e604b794789ece4710b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08551bb03b1dfa9f78e2ebd0e11d647592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e3064124c3b41c729a03a2dffa220593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b0175ba7920c4b91f7466ece5b59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545b87cd06946610cf547297a1b8188595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4bd425da76b92b982d439ea583da4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc8f18a6681baf1ef5d48b528c4f8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68de997b11c5048b88ba500697c756598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8452dec4ff6d8b8dddedd105c73b6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb3e120ea345bbaa320cab14f02353600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee23e73ab717b286c531a6791a902b6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c6532c4e5e5ca7b4519eb9ccb4b08602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972539aa67b41d4f353a77d9fdf7e30f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a84a48ba626e285d2459b42947639604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0144910a5d801f480a3e3eb5065250b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893ccf5bed8b7fa469454777b34778606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20334e758db5d18af1fd63400bbd881607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f47fc38fc9ce86ccc2ac2e61cb979a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c70b547345b9f1d4f45a4033d15c89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24449a606db0e8811b796ed267c676dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0ec5d2e01fe9c915b44c59829ab68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65211ba8eec20430d80cbf5a7e30b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f5e10ade61f434ff08cf543dd06d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e659020206a9e0962fb15553f1d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a71fb50982555c3cb0592d32e95b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3c98832e4fd71cbe1ea0251d41fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef902e973911594685392f56d6659b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0a1ef011f3d864585b1f9deb5329618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9e391a8aadfe41be730761872e35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd58b61c3daa8d6da535b3c56a428620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fa0959834e3036a524dfb0cc867f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a230e53876d39d720386b9948135622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a2588f163f8bf4f8fe098831ec747623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190eaaa1c990afb0c89864dfa425da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaac231313cf99b7c29765a41b8fb31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647c564372c7fd2017700e4383aa42a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6fd7898ce12924c5a6f217cd2c85d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e3fd019bff664915c7752cf3d9536628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e795f8e5d07811ab70848e26e8a1f8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398daecc7cb853ec4bf600aa5e4b4c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440bb313c2418a0b69e98ca02d08a31631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f81cc080dbdaef71d7012245d3ae0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb914498dcc5cc9801f34ff878d8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c3f7ee9340787639135ff0fc5f6a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb2791c78d273ad97ca7bcbc4193f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0382a36d0ddf184064147af0a7bb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d696caf947e88e2a96e581b808e7b02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a95116a5e70a23707ae7d64ce3ad85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72932cb5a7b349ac5a420bda8c5008f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f1872f591acf7477b0e11024cf0ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7692550f4cab38be18c9e42f2bd34641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe473bcf678ac81aa676d3af223fa29642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945737f10b8367a22efafff6b8698aab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2909d65b8b72a7292dbd09666ce1848644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b1882b470085da90b6a79b915423c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248639295787a24741e5e7daa46eec4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb70c78ed4fb0eb4fcb15738621057647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123b106a8757d2f3db47c3fbdea930648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc865d2bdd0b6ddb7d3d7baeecfa166649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73f1260380dcdeaa459390d93baee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e7e9f1efcac95fd24c98c44877f0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eab50288e39654fe8e00417b052b1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88062d5f35816d173908cb51c893f2d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742acb82d98d28f5f21f08d2b39f536654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc3932dc045f8b8aea0eb19ce817f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861ba714e663e225f07ea0f94106d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb5a68a5c5238cea97bebbb5e4e07e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657bd980c503fad0bd4959694fcab64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995455080d734c86049376873cc19b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2747f47201cb6875644bab9a784e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97db73b1b239844a2924b123fc610661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e667eac5c7f830fbc58eddb63ad36662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0e47fc0c7b2481d7c30c03676df9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9e4e44e93ab8cb14d69c3cbfe113e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9873baaf196332e73d74c78b58ba4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed85e324c0d5cbc6bafb38c13e017666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909be8cd171b1ce799513417c092e15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b234c33bb433ba3028a45c2d133384668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44d50e6f77f80624818dfebacca5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8446feaed6a45538cee4db09913f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7461d589db5ff31cffc9c90e861cd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c30de62b39cdca8ec9af3fef06ca4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6bfeb2f0e21535c1fa929fdf638f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ebc3585148c7601dcb307313f9783674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49716a9e2e0f67ec2f051380e314ea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3e8b1e5b6243a67fa2393a182072f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54619f98f791a7f149592990dc4df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc617a7f1256099d14ac925e784c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af3249db2c147ee575d752abf5e03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f659b523e2b010d0ef4df5cd70b29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db61c2a915be545eda61b00a3d2d48681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82339ceecd99f0bd8a49b129331f835682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675536ebe9af387481ec4e9496403e1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6ac6c875e9587993d414b3b934bd8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a8ea0b5b7c49559bb9efbe5941b85685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b8068ea43e9cf84e729b8cc056962686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d728181fc4ed93a922edc22b67b0d9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e511eff3833aab55f50708608eb662688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f247fa0c2043f4f05bfc69af7c1837e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ff1b0ad6569ac6ba7b06dd8f98871690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4fb39896dcc1bca2de3677105da7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f495f2c2d8b14273c84da5595f6de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d907d381ea462e6ebc161f791d4aa6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ab55d03b06ce44565c56f08ba6960694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d54b7511e36bdd026bb9dbc23129a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe962c2f2c2bfc98e2050303e71fd9a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0e8506162ee5ea562e9879ea44de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b2a608c0420fdc541168ce4a2be3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6373cff583f6601cb4526a74b79ea699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4908e01539d16eb63543ba9f7467b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b98aeddcd13fb990c6e4a20fbe34d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2aee9062b7ffec51afaaddb1bedcf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac280465736bb0aac661993a51071703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf7b9bb9356c2557a5fce96f7fea87704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16304ee75fc570546ce3be3de4b39555705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49428c1fe9795ffed354da8b69a95c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a53640e353fe50127419aaa466f064707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85b4ca8dbcd6f2b9b2373c51e8a1b3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343a64c883ddaa68ba33a9a1315908709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70ae8a7ed304b4dcfc23671f313b35710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15bb9d89988d392fa769417ae4808c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51378db63d977c939c81309ab00630712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7f2efdcadabbf1403f8281e4bea23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b2c69d170edf9e4d75841b4f8186f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a77f85b33120732ed7a2b0eee3bc68715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9b3bd1c163852532b8bd8e4f7c393716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff371764e83b961973641f39dfcaed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14a077fc4dffa190c8d21db885cbc1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a8d11d2327fca21de58dc96a2234f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4cba0c170132b3a0deddcacea0519720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e0a204d75bbb36910d1aedb164a00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b9c483b71bd151bb4b0b4809f49a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138efc3b1fdfe13105c43dc629112e7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879325b6bc675ee0711f9fb058798a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146493965c9ac55f4b3e8129d06c458725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a0533e9e26c36fd2a3d84aaed7a36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5bcc9214c031da6343894421472ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc8a8674d9534750d52102041bda7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9ef304bb362c36bd88b9fb6f74f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498c06d9a9e9b25249b2632cc8d528b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323bc9f99865828f5ae67a6a28c53d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bca62bbc031af133de6d84b2d8c54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38771203a476e563078286834fee8b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c79c20842d32a34bd8f3e3c9ab31f9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26aeb5d606b5ff421ece7ea5000e85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6210363b32ac03fd75523a6421bc25736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281dabc0493c41eef6e0dcae001496d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a57e084703274181adcef8f3457a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c12f2c39a28645f8bf67fdb221ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f1e4c401aa2c18e27dba7c315520a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714bdcabfe5c5d3df673222ce0801e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a381eb70e3e22a2b553148a32871450742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103de9440fbcf7e3acba528853e72b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde6eb2bf461b22a7e166e25c098a15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b7d9a7c0832fd86ed6685ae5a8eea745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a602364419ff4bd1541327e54741d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d18ab676c428980abf58b310611a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e30385cb1d00f5be3977aa3015881748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e75ff602c88a36bca457dec4e57220749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb369ccf4e9ef1b018eb1b66559fb489750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7d92049e316485d4c9aabe2a99462751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e8a998b5ceeb1245c43b09351dcdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072ce9bfda55e0bb42cbd2862e691f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dd9eff1d89499a5eb78c00cec8968754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60d7252b0da9920f069a6abf81b580755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184da817482bf0696293a85a39f524a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18db0c6aa61a2dde83f53c22ac8a1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7aac4cbaf5b3e8aba41b3f19059dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da25d43d581b7a72a3023862dc6732e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e55e1e15b82e937520f55b6d446ae71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabde08a4ce2a1faf8fe271692a9ba02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c04934ed5e43a0e7f8ddd57c019e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3271f50289c262e75d32698a0f1f784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69fd8b1791ffa8792acbad25e0b1c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e80ac701ed5ba7e077cbf88bf7ce1b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b143f05a2473df6e65333b434ae1cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f2dd6e7726bf065d43942a8614c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e747d46fe31c1bc59fcf44eaff9069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b45b6c250cd0564029a0a52cdb42510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193bd82e91552772c77eeb0697a7af511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8d4ffd1d72ddfa64149cd0943564112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5d87bb49296bcad9f37a259edbafc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a72a19e90668287980cd03c0ad033014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a097475f21b0893817d1be7e0b8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc689b4efa1cf715ee81a53224e56a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800839fc54446d86e036f9e54e7b42017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7944719e8312d113159cefffcac2c0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b7bf9f5624293b78a781d1ab2754e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5bda0ce53256cfdc8834cb6b3f5f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893406341a560ddfb9757527977e1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f587c55b6f18564c8089725a316222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bcc962b9f7a4b05ae79dc3c3f6f0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d551bb0391e810dacfc857fc65ac9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cfbde80b0da71f9e985bed9d0df9a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91571bdfbd845516cb720f6b777d93bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6040b90d83dce97cfe1da6914174227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ab23baca642f28d794a05cad5c8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6391f734208b725becea072180f5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd395904335aec26552eea487a22fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b35f01dce34156a129276b655ad6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f121be11bd456887355f7abf9675b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c757ad1596f622d39602100baca233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a53173bc7cd5f3f0b68cf7f1e6b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e30b8b342ffa8a363a126b4a4664135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a4c05244d81a5bfff4ae85864004f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd83aabbdd4e2e3ec0055964961c5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21c7e68c86ac43cb82f283255d183438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849d3a4bc0914706ade7f5d662658f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1319e36ae941595d9475b0af0bd9ed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe76a339fe0e040971c6f14ff0d1b6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea49a344c0db99d59d6edd37e1fa9e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141ac398e0532978c213229383dec0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f18d72cd3d145f5399ee10d40ff06444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f44ebe6527e5181e6acc0a7fde82845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4174432f77625dbdf713749685c51c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e27873b01735931a96d6bf7dc48cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c70244857214e1073481c243fcb348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afc01287d9ce3f6865c44fa6fdac749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ca0a2cfef450b281ac2b3d4ec908550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ed55050a44d0b006de69517fa94cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1da1b4f6a6994348c4126f2b681e4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907f9c61c0d32cab450c45095836b6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37477d3fbec43295a2ccd0d92a5f9bd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884441d2afacc4f0916c41db4424c14255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77a3c0461dcc557f3d330e4d817be356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c027688d03c571b260efcc5f694709057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a34b1e94f26567a3ac405f41222ccb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79af4a4131a7b3e3ce591c74f7a1ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cf8eb9e785e355ea53ded6e9f3efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb89ada4aecafb5946751846d4049161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbcb8709b9327eff19945467fd534862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568f5846bc23b0dfb87cabc7959730463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a612d6d93ecf9ff80d585ee8910deb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470bbba359f7fd4096f3c4a4cf48c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fbe34be357ab4cd9fb95833d3fcfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8358d40ad04f420eb9cb4cb2bdfeb5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888944a1f65a29429a3d1608d740ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3fcece7bd8fefede7b93e5b37d35769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f73141932fc2972c4f317111bdc3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbeed0cfa683fb6a9f6442c792f8fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acafea7bf47ca0885d8b36af7daa072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af70710e556d8924f5e1ad22bc23d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7991d468ebbd28fd448f8c195367ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d9381ff868cb46070d37edc27562875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf91d3a8f0d5b9e7c15039988222776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839e7d5c3930cf516bad30007c71f9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8e6b6877325d9f393f138fe8baad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a044a30be79c0610b7ae1c6958a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514875164e6fc9fa556bcff33efc19a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0e20cd24b1fa1d5c05f5ff07fd75581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ae0d13f0fe749d1b3194b51538bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145d82973f7dbc982c2c9e6fa0abea483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab701597baea0c96eb644bd424456284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e741a23ed37ae9819d7bc0dc2f43bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1863bc1ac168055a74693f85ee5fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece39439bff2625ab1d6ca10e455da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f735b2b1a68eeee4e0fdddc60f4eb7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8f8bc989afd0c2ed94bdc073b0d6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f1fb16de863d11db3de5cef4b0d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3456841e42ed56f90767596072c12f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178543050f90112ba83fbf134a0bb8892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396ebd4883c3cef2b9a97cb4488bcea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eddad6efe5e0d8a07ac155360dfe094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06e60f734354111880a471bbf7899795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee9f226a53ffd311c6ec5f3a2ef796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef3677a900bb9cd2b9cd364113b3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02549d617a3e03957c1c4ba595f76498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07065ebc87c8d043a150f2bc7d4fcaf599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22058b9861aef37c8efb4a8ec0720f52100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb445749b5f40b570f04dea3399234101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fc32bf757be027dd3e6a819562956102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c92dbba61d48d65562a18f6794d7af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1de908de550f380de3d9615cdb37d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45dcd2c5246701d18e0668063b74a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aad5c6276c7634d72b044156fba05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0a3585337154ab7ae012fc648c4e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac6550464ede3c0373eafb492f917d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a05c3854edbf1e3feed733d27bc7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80438c8b75f6d58e00709c75a9f9594d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013caf10e82b8d34690ad4f5b8ed06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ea6ddfd56f3593b219cce7a6b33b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460f2befccd900571f5e271c4808ddc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f920decf941c1cec2726e7b8118f4ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595543b808fb2300b50d232e4903173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee4b1236872784b95e7465c942446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263f71db5606ffba965ab6ca17cae5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae8e26e569f3e6af91517d24fbf2b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8bfddba164e94d0134e716e9f3de6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffee1e21142cd53583b6e72f9f9b5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160e178f3d004a68f79fc9629fb404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa670cf75efd3f4b8113901e98bbf61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e84b5732bb0ff6dc062357a885691123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00f825853fdbcbf4ebf107f37debd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d94a6a0e59399b7f5e6b8ba2deb0b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371dd82c1b265f5a69b2e7220235ea3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47a3235930daffc72a503237ab7dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9de79856c69a36cd8a9cee5561450f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c9fe3980fb7d01022454dedc9aef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b051337e1aeedfb7b7d3a357df12aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0339a8057990a0f5fa64755388e000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1b78a43d9ff7b13ee330ea7103ee8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a113e2ee428107cd2e6c7f4d581df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321aa4b31239f55fd469e629c08eb70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dd76adfc34b1e11825d7d943e1b0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ec4ca5950cf515f6eab6bd4340f4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be95555453d0df89a02a0fc7d7aed64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925deb6b9882aae252af4a0d28c47302138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf53d517287eb104c19d2bce9874f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fd75bac3a4d2a1d2623c77c452156140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576a0aed278b72073e89356b127fa91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d2fcab2cddbbf1adc7a6d403bca9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca095f93b6ea7bddbf4d2882b21c6bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8a90187381c9f3a2103ba1e42609144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cda3ca925051b3f4ea451a244da203145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1931c47446650d466eaed42645a17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5576a0ad7a22dd897a01c01650c265147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fcceb0a9fcabfe337d33d569a9d68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f406172b754e685f367fe1f8ce79c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643e804e8ffa9aa6d98c2b5a69653ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e32aaa2c0faf3f2c3dab5e8a3466c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff90b1858f53d0a903c4eea0aec240f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333baf7ce1016cda2ded292134c3dca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5ac830a0fd888b54c398c27c49af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89c07890ba991c9d4efd28b85e27a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375385e655bb1d3a1b94499b7c008b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7c798817e30b418b327cd94499af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122acd755152f0699fe2bd63c6f1ac49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d4d0b5c4fb5b59918a8ea61efe3fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316ff2cbb5b8df473e675a9dd768a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09300d3c56f2adf8b8e5e6076a0d09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bfdea81afb2d78a3cf11b4c8ba451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddd2891c27f4316bb5a34c2586188c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174697ec67b731761a171f29e3aa66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa318347a8b4b1729ec60ad084c6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b17856a621da7c54ce7dcf999801c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad09a8e0a56eecafb3d47e686feccd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb94cae2835396fe794e4e7b626c4f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8bb70bbfc6773b0d91f90b5c7dba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5185d4153c3a3f2d4dcd8278b25a3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61505eee304d616cc2fcb0c4a9d17f9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe17eda2f16f61eefb192c5ccd3bbfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c7f637c7fcfc8ce9890a8329715a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b48434faa705b795da0826bea5ba0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdae4f36c03008d15093121e67e687b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733ec1227ca35db803c87c74ee0982176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f291af96b1150a4596960f2d05096177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a2d12d5816d2670b0fbcb8d55271f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ba94be3cea2d8e551d68ad17d0935179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeb8200f7f55ffc6cff19b64a6917d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e07b828aaf4501da4a38da74588bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8103a928d9e4c735d083f0fb1e4f7a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f4b5c6da49fa7a6a3cdb6a78804e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc6ff07b5b5b72ac23ea25251e1aa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d74497f04fb743290c390c668172185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7530d23c4c8dce1c9806006b26b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81843a830d96ee458c8f771a22eb99d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809704e14b10442b7b35ce808516b97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ff7546d9722ffc694001fc47c8b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87df8d84ba178ef24ec1296d31c2b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259be1523aa3f4368ed24a7a1c1339191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca4589048c3d1d7e6302b482482878192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438c095b28f1267e95cd684760a640193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca730d48caec733fbd1c720ed585a1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076187f5ceee83dfd008e2771f4dec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c142348ef971ab9a2c9db8c4e307a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528786e0002c552d62d60766eb187fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d22ccbb3a81af19f37f93f245da7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a0dee3b4d6fc21a71170bee43dce0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41dc47bb5c018dafb29854deecaec3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956d8bd2869d1c069fdc05e557b3a79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2cffbe59a50344df0460840265820202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06519a8d71c52989f4bf42af76d89fc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7ffadf5f16e5eaddb6eb499c09266204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fbc0c269f760a3afec7471654233205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3294cec2588a27da435de5675b43419206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7fe5a7b4f7098cc3f4983e30cf95b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee9654d7f520891bd18ac63c975bcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91802fbc3252563f52561c2097a83d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb725463576f44c3353b550ad5fe0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1f44d38b60af550f61437010904df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f05f3bbc3b52e03fd91958f0e3cef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463110563294409788a6aa9e986f0d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa1d9a207183769d188fcdf5932f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92306c1cabe316f19580e3e98ebf1587215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748697f7239a93696855988b6ddcee3b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd8cd196789cb528b86a469e19959a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e5f505135241b783f8a9443c5c10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404e46d2c38e07ad48428482e931045219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9d9dae7788b8522bdb52cf7cb1e7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae949b1d7c901b3a587cb4dc2e3b9751221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f758e90421a1ad4ba5962a7f2d8547222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b06c79279c22071d4a86a1eafab9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abac61bb7bcee81a3277aa9f02436b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d6ca0f973e19ca558eefe6aacd671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798c2b7c474fdc50020774bcf75ac0f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def965422f731b29c49c6e2ea6709593227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41deeeb576cc36daf3fe1c85d045a2b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57e8990bc2636216a2b70f20afa68c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886b2cb11f001d2856d33bcddb6ba66230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc5a5e30168e2079ac9c576a47259231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452ae97fe938387c6f3da6a5e380533232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b200ff5fa41a4394b6c6365a8627ec6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b50016674ed2584d499f0d88529723234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1f1243b144b20e384c709dcfa4a9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2be98a92b2e4d7266a460dc85ff9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766aea08e9909bc78fd777fb951aeae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fac3f89837083f430fe699585c702d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf717de52d88f6983879314901d2b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e4164bdbdc9e475ab33661a855335240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36da293719a39e7c7fdde41a057e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44710c0f6a375eb4777d6a2df6584be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943e040bf03eb7ef82d239643d4e979243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ebb3e8a76118c459af941bc6443b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56864b03b1bd2e601a6ed9281aa2dbbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e8b07a9965acf5cb32ed0fa9d801d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a088e38ee974f37bd6e7efce661b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca595e254d09bd2c2966ff680de60de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13bc33e63c59e5041b34838f043f32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b0686b9e87ac974516e89ce9fb4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298586a0cd7453c3b953794f1fb03644251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41412ab02519a29d1ac49c05064fba5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91ff0872d8137571b08e89e4257061253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806319a5990abcdaf3308a33a518645254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421839252aa613c262ef5cdefbabdbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f3c767ed54af71ce0ca54073dcffd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c9fb09a6a0efbb97c6dc91f6092c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891b4faf66be893198633f3b7526f46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd374b7c7bbd024b6baa61f12736904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a5dff3da51c37f18ff91fa2b1538260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5570dbb103faca1ef201c8a165b48a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542afda6846b0b7f536f2deb1b7917c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b03a7973d555fec67a4751963b426263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a053289ef44ab17581fdf914abf4fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90e3c3cb45ae64c69b0a8cb7b0ffb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a53c33675c804ba845f049fd1f98b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260eddb7e8de1dbefc2f9d8376b449c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d11af517b216b7435efc22622b420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae55748be5604ca221959895f58209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e626dde3d602c4def4aba35c2bb78e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b471c2be6d6ebff16db34ac212be1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508feabd3362101795d8fa489b4b6d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631dd5107711056bba7625bc9ae5918273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68b5268ed9dabd0a96f064ed0dd5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d49ec10b311978f4cf556eef0758275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4e7d30ad036fca045f0c182a7b00f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcae269fabf033c03c7a6449c0641f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da15cff99037c07f8090a3230d34fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014d5ddbd2c54cc79713e60a6ba580c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec85a1186a34bf59e845203fdd5612c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03785bc410e71927440e352084178aa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cce24f030b55453a35ace4db3f52bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3e7771b235ffe1647f18acb92204b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a749490dea1d8a50710afd8341f1a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edff3ac9d9bdb181c4691fc4631708285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a15151f614a4c4c47d1e9fb9f7d50a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68976df1797337be31af998a1b860f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634a69aa459b8f1c7090e3ad9685a66288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b560e6548b6c75f840fbf280a960d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec13b503796bec646e2fbd458a54eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b65e30618ffb4e6d62ef1d5d9e827291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fccab3a49685d3fc02211c5494a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec2e5ffef32e047a4539faa874dac6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976246eb0fc79241f87ac601e7ee02de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bc375c813833d51348abb18ccf284295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf55339ae85dd4622d9bd98952f29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8f7d67f659cc32f395470d0f61d91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049c7e89b515b8673c4ccd2f4138dfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75757be5b255571293f1265b910973299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346888b1816a095fdfd25c120d09c919300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c3dd394a899c6fd8f38516fc8d82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ccad3b7c1a5ba47cbd86977fc9b16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a62bf1af6f336ea854ad42b683e303303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23989525b699957eec5ccf8719a754df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a120e824375c4edc1dcd99d01dec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41294b169d122aa5e48ae3c9c235b032306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a588e2e5602d68ae948e460a6f6d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b655e3a84011da5a6f8abdb776c0dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a88507df8d08c440f460ac9213af7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36534f0ce05ec59f61cf451c264eba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7602bd5ccb520ee79479ff8b8040a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7ba04a0e931657a0f72cdb757bbc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f022b7dd2a2825a0f8a5a04abdfdc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc20571b138402c1e818f6598ebc6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02335e2e7700e41fe89a167c22cfff8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875d0baecafa8b67c64e3f88214431316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff61c15119ca41aa6e7eca1d28c3b68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bb010da7ee9a7c55f0d47e489ff49318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6efb0a6f75108b0fe8185a81f36d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd727d3aa31a5bc94d0f0ba8b3701a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7946d1f4b9386913c1c12c775641321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186b59dc0861d20af4b00369e7c8d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a791fbc53b15d969b6869d190a1d3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c49bcbec155c54aeb20f91180b755324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bfea6718c6b43916a203c8c4e48b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d90b18be259c3df436fd46dbab7282326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b456d67441a385a0d970531d5d99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb280604a2d6ace8c1922f8828d10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca12bd5901e42d1be22613afd31e84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1290a7f5b1b76ee88dc73db06b72f94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60499673803b68db464460fbe4aecc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d642b9f293506c76164586d1146bce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9110673282a9fff7f44549eecb792a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845aeadda8e2db8f76b8e96f463a4659334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2176d248ef15bc5b15655c1c9c5566d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4b78535d51698f21fec3f6ff932d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416a32fbf42e55774e9f440930b65b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c65fcabc30ef31baae82dd40a38b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa4b88a45a3bdf8259ce1ab7f0f1d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa400b2d2109131d55e3655e7d9248340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f5209a993a7fe1415ce2837653181341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a7efa5b41942c0c4428c1a0c4f709342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5484a21336ac178417023465e02cd92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7d992f1d6feb4098a5b853dad1366344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a423c738123d464f5384d9781ab28d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1ded851a7fd45e86c372e6adbf9d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd23665428977e8232f5df144bfcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3f757d9d041890d7006a1e23d1143348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fb1e284fa1889766958f61e37aae2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077c3c77bd8e0cc40c42e574652b636350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c8f6df61e65aaa0f41d0da6d5ad99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af11e07e209c4511bedee9ace1bd9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dcfea8033c7d84bf16b8d2d3055ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d181a0a3136f8dee63bc41fad9b3c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333af8fb986f5f8250f1aaa3eb76a91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ae25c018116fab3a8169f2d5cc03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455c02069cfabf91d58e50e3b2a5f0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fd9cbfaf04059bdcb22f4d7a49315358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf64073d7aa36428246d35153536ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf2c64670c89f9376cf29ec551a984360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2d489ef1c73d7e61dff94ad49e02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25149b8350f2109bdf66a59fb9da28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cc9aa81f000933ca43b0392fb5e69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f36eb0cfbde3e741cecdf0eb1649364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d169d29ffbf136c43f809a0a9b8e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125f0b35c7ebe6a08910db9d6ef5fa0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91339c61869ae35eaf233a6af8feb88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b344b51840fd9a5af13818f4e0a6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f75d94b59723d30e2dc3c7ae8202369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf51efb59117317ea194e9fcb3a651370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879ff0f1217f376211582ae2417198371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c85eb6daf78c76ff41504b4b1ac2fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d3df004431002d583d8754f653d28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140945638cfc92961217d904f3ed719374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaaa5b4964ea9caa30fc20f89c2b2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb703804ec16a1d306df2e64a9914cfb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca4fefab7c88a20a2dd096aa112602377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48031f2aa2c9bf1a019346896c8213e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efe1e1b7a49aece6a8d255ac9df949379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5217f886d0df748eb61381ebc3013380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf258820371e78d6e885377e579ef9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629422cf36b8ee4988cb9836276fb9a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ad832032fc6d6daef968523ae99b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6617f840b76b6e00daf1450ed4150d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5c8b67869c3d89f0c9ef95ee26fa1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9024096d7195db3486468c5ff8c18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be55c2abb4a7c54e3ccae0e857600387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31511cb03cfa72cae5744a1f223fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567293de27f983994c75fddb6d48e18b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba07b748007af2241b2a34ef7d7210390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525002efe3c4ce002ae21f220fe67cee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf612479dc46b4730e4af384d7cf06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40afac6b02b326a163bf10e6a8da9ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c06f4d360d15bd259c7dc4cd55c13e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed9f79daae89630d8d41ef2d9f257d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543c3319621b2dc342cb22ea2a72334396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab804624418fa8abfbc4661cd7ed3f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3268e1b2f9877fd663658923ae34328398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35199fdcc40b24c01d27812c5d6cf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd871e2ecadd722557b56f493e337f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929d034043438e12fd9b5e0bdda878f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec912488a0271dc323244c687604ffc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c6b00d4c7391621c31ea7ead3182403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe622fafab6418c95ae008298bc9ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212566096d409cf399c558bc59c2db3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c4d11d1e35b75e5e5cd819a4aed7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2cd1cd70518796d8eb658d0ae4d62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87e0dd3f4197de2d5404d53153e8f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacc8276581eee324a3d968203ca6cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50c6c7c49a99647b5013874548006410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6132b3d7f86d339c988444e48c1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52d48b83aa1fad8b97fe10a9995eba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33541ac459ec73660402cbefdb1999413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95581ae5f6a1ee3881ede69482b1d56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297331c4fa1f5376e231a23bfe30ecad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52d91fa8935f8f5094aa3d6fc41d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d0bddcffd7dcb52144d6e30aa5bc5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af33b1f5eb7de194e6926919ed861ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b1bb354683dfecd88511b598b81c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370aa70049109d2d9b0be56f41c9c80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfb6d5268e8a2ee11d2f4f6783d80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee708607a74e0369545d3ffa1c724422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e84b105312cd7f85f185ef36a10c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda44ea100640c8128be713ab9cb35a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ff70ea9096313944439503212b8af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca362c3ff07fc95342207693addf1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e466049085d1080cede7f2c89488e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306f50c63ec353c4cd79c27ccd272b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13d4dd7917380d36c9e8ff58d8d014429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941942e1a2266570755455dda9a266430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee5a904efa13c784cafbee79f9e664431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2634abc5d058a526a3b63f42be52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c0e91da777bace4368159333c4ab4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37eb87ec942df4deae2ac5ba011572d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24ac2dcc0693d5c6ea1ef61df5e224435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b626aa6abfe7876e565985f0c2033a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df810a0aa13a546bf8d9147c0ce121b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c056041c9ab06c8f6f62248519f344c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a5f912dde1d18f7c9aeb63b1093ae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fa2101de9406aec36e4e67e93ff6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2866c6b955465e2a6d97a394eb05fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29862d18a6a1a2d454d197a47aeda403442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a289e879bfc2eeffb83025747a679c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac264831aa74693bf4688203f50596d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c09d99dca2d2cf79b381d560c02dcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c8036898b9e0f74e42dda379b88f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa484151ba44dd3aa89eabc134512c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7443b32530e5d8192ccf975cc0eb0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f93863769e8b74b06ea9826a3094b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e0c89e8541e3c3263d969dc15ac99450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244df51ca18a41e48cc40093ca3cc86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b1b9a2aeee2b3743ea8e8d4788a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250c36fa8df888c5322b6d6fbc2e4a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34f23ff503a8a584282b27e283b42e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c18941d217947d285b6f511b6dc9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ecd602f1da458fc94dfb8361a615456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7baf07621877b2dfec58488a8c199457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756b3f670d20d55558611ce59da8f3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e793572a9ec13ea9f77bfec4ce1c7c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c8ea8ba381d92a7aa23a2547cc77c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a9006e4732650d0f3d53075bc207e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d942c399861e2facf5564e84423b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d3a5733aed43d81d775ed9180c23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0989a238d7ab837d481a33593459464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b38edf1129937d7ccc764120b7b352465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6cd1600ee9d86643ea849cf65a32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8901c83ac5f2e0efc4654e43bbde03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a29800a0aa330941024b93824d8799468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59de99ba961c29f895b96899926a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e3230a847642557cd1672732fca81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b3dd1fa502da30b64d29ba5f51c8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c13735213f2091aae34f08accaf97b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e8bf45cdb69ac4c45da00a35d358e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114df77d8b2ed7dc707a540909ffdd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e28e23b8a782e10c381fef276087b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1064f24a63301108c7a80bc1fc017476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d426798bb11df5324201cd9687a08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ddeae00431b8be1a054657f97f19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9e6e4dba9fc894e955362117d9209479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d70a5deadf9baafa96564374c3318480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d23281b9bc93ce967f0befc4a0369f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae82b746c17d834561e4a34bb92d15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adcbb02c35b0aaa916a605c1004067483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f3491a38c20562a01b66ecc5cae3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca30fc728f65132c1762194cb6a809485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7c622494e787e40e836b56e09b112486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34335f1d71ea9a1b722c75515728d851487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a82c8066e5796a86ff0e66bd4dce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615a44878aaf098af4d56429725cb11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c29c6831ca47163721f72dea9a504490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcff512b895b5fe510051d00f3c4e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199a2232634d069bb91c4ce7e7ef15d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537f4df5c5cef2dc7bbf2a1051a91bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c31b39eafbce9851f40b83d7de66bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54571f8658f7906a04723e5fcf6410495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd66587aac2ee2939aa6464f27de49496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d9ca07cb8ffa3f310d142ece06be0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098f18fb564a4c2e960f229cebf3cdf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511e8e2a7d2f20455371689651f358a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e40d9ec74e5c8453706c9954e299c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320e406dfa1fa16f64019cf18b1a60f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becafeb9c7962d948a09361f1b396350502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946cecd1069e5b953ac8101b671d0f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acd7443236ce67c77650f2f2c8ef59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2845f2ed3ed3474dce89f545e16322f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15cbb659dae617297b2ebd1b81c17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c70fad5a09e607212dfd6008791f6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c573cb641b29e1ea20db2e0296661e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78656c9164857bd121c3818d8cad3a7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e200afa9ceafba88c53635790e85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a8052682d19cd11e52b65086ef45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c7d53300435aca13026fc11d3fa05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5918da437faceafc558c94d1e8397513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9223bb824f526c9be4f9d6d9023ddfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab5d44c1b7f3a457c7f35cc1ba2fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d139f2b07eb7df0ba439f5d95e5b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39850466bdc817cc3cc24e0964ca387517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5177324b5ca26258c917126e0e28dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220c5f779803e07ebb1a856b122c395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcbec74838e4ee30c538b07d31235e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0d203a229afe7ac54246f31ec4db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2882003f3109cb907f8b67851b8f06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cdc4db1640ae106fa30586ea5820e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f5e6f4b34535e04fd9ef7fd520d2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92cb1c7c54ece85924a73cccf5e6c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b83bf9353c57c17b8200b06cf3291b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab06fe69ad42e7cf30a06a36307b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc038be32a211dae822a65653abd9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad2da9c58077666e727809a4b9def5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ecf6ec14494b93b3f4d08e6a2853530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59054da76c23c7cee772f10d77f15c76531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a82df4bc9d36a11d5c76a8c1f7148532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195852acfbe56ad9005f4118a4acd42a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8bee28ed671c81b04360c6f4b3fa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10522803fe1cdd590a1ac583a4e1a4e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d89ce584bb306c6baa9e62235394d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7945d866e4a633c233b1412118b40537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbb1b7f0121405f883e70cd8d17fa6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bed5cb0e0d7d856940b9e327cd3d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213c55998ca5846bcd3c5e023ac5b35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baf8b41a2c4ed3f8585b6f928daaf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a15c22a33e2cf5be87a7cc83b92a5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e9e2191b310cd50daf14e1db88a4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6ff7628970bb273aa9ff286004819544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa031a677ceac4039477f8c31b18b4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c08d70bb0000aaad5b35dcb296b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720f5e7ed912c20180d87764e633cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e76a94938fae10cda7093390f3211548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d9f56fa095c79759f0b9e3df07e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816fa2c514a2b147e23884dc473f1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefa9f94b8b301c6bb7d3113c65a752551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756aaabac2f1fd95a52171e23c25f4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44b3275aedc419db5d5a2b27b6ece1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed24699b17b89d2a068efe3126f365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8428c06d0865879a4bc6b37ea4c8f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93c7263cb74ae2d7d4a953a7c072de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443123f21271077e1e5feac5fc786988557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca21d78a5fb2f8e2d8ad3de2ef073d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0217a7db0fef588118f43ad11891f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362fcc6a0416417413234733a27a24d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34543d0427b8608ea90c79e6b60da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb306f94c8de315f89951a442ee53f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51900ab9c90b56359ec9880e55d7227c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6163cdd50af4ac6ca0b9a5499f364564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48b2bf3acdc5630e9acf68522bb9e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd352247bb2a999b667654377579d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d759a9b66cea42f5276792d9e26ba66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2d157a8d6c8317fcdb5ff944970fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eece057f888d59b4d0d608d27747ad5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f6f9845e8c138e8ef950b7fa6f337570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c9968b545d4e7b463ca0e6c8ab8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7d46e469132a768198bdc0cd50c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad21b81c467de430a24587679c0939573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dc3ce588d812d9a6611df1b5dafa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666778043341542ca33f08a35b9348575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567096454d2a92ca650d7a19197aa7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb582d4b2aa506c28fc7439f26da1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed346910143fed27cd480be1634ccf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02b918f32056e9a6f9b80dd96ebf4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2137a2652a74edc135cc5733252e9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0932ad6863b9d8129ce4c99bd54a3b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48d3d00ccbcf0fb2def5cb082c529a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc977cb3cbb052af623d77f4197126d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887303c52a3b8ce381b7a20345d5309c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6420033e1fd5f47b4080e3786c0dca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cede04f8ec3d4e2f215afa821c5a16586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160151a1a4359b7c94e48eb26443d2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df7ae56a756dfcd107c3eb01bc4f65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049bd71a0c6a5d8c5ddacda2d602b8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d8ef6651aff4282da19e813bc65c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fc0a05a7dae4a9ea9ca500054aaf7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe7906f8e8400c252e1749a68cc4c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a0abdfb60856ba246ba4a255d0afd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59815dafa47fc0f6ff12d9041cbf6e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441351394ba9eb9f62cafcc21f9b8ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73814388a68b0f0908b9fcda6f7c2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60987af40f9c548b8a85b59ebb0ce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf541c5a6c9ffe23240d4b1ea13971598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a4264543090a39185e9bb752feda5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9e2904f12f71f279145a6f6fc800600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e38d35bf1a9b93a9b56112f2958938601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf98dd9a7e5482134154fb5b10d7b18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e64dbca737444c76da2f34fb572ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e77ad21a1d07671e54a36ac257864604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9539084245ce1835d5a8fff3e56f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897f834b73eac8930dcdd3be4a99dbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875f3db543d80851eb448bacb015fc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ee1053d0d41fd664183fc6dfff4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fede509f94e63c809f8834a989f39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8059eb53327a93764bfebaa51611c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbffee11261270b39f98321783f46f8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6cd86de3aa83993a742a576ae523612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe39e236e89b436c612ebae99cc05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188432b4f42f129b54d2fa3c5143dc2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf932b3a7cadfb296fa99002eec9855615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41f38aa3449257128b60f6ecb0c36c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2dcb97dfca7d84ebba5e78db6f121617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082543b59eb41f56c34e6e95a5f28c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aeb9cb9ed81d00eea0997129cae63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088231edf61520d8bfef71e67c0bcbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aaaa225b752d1d3a84b6c1795bf27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854791650b2f20a564975e73ab118d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a5c554ba410c381f32edd6ab15a04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27de43fcc583f175d363dc10f6595b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616174592ef4a6e54ce828fa510f54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d45cdebccffd4dfe15c5495ce11b6e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514052623f7b0496ea4fcc45fc4ba641627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811ce536c929089e054f108c21ca6f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be30f189bdf2545327b0c54e0ea61b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7632ac63035473bf11f421ee5adff10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ac8314896ae16b591637ecbb4ff4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5ad30c98b2c3725b707cb0660cf6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b8dac15c3aa5cacb2f88cd4ee07a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef8cd976a98f05db80b7886462c098634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dbb15286b4d145e5369478e16832d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9400ed623e51ba3df56a7643befc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119aa5b44d1797f40486ec0b9e3e62f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307d2df907b93f4e101db0c63d474f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b593c5e8c4ade4da96a6f36963684639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1e6ae4305447815ab0ae314671ce4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593fb92e0152f82fc854566287df467641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab0096b745f6562451d5b8006d2ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a64e0e8891392dfb7b0b036061fd3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306939a90ce0e13c7f5f56980267b51c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c5d0d6f13451f41ecc1ba094e19ac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c721cfdc0cc7e2e63d3241d549c562646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732af3f0df7074aca3e17952702348f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b63225b7de55ad593c1080d2b1ce9c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72764728a034aa4f75233d4c0b1b636649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a422ed1a26b408e3377c5c54a49a58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b1369b852cffaa755b95a3cf433d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf915f2aa1d6a63eeb264c2f6310a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5af279c83a8bcf24f1d4468aa26ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c68efc21518b11303c737b6f5ac1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75599366ff31ed1c0a981b85269111e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31577aac537597f2aa77e973bb309569656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef994c4be39024e4bcfc7dbcf9c20a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8fa13153657136fb7b32893afc481658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f78beefdb8a31af9f4e027f1db9221659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791813f00479f571ccfb23af5a62c9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc726bb8b71560d162036c2a36cc2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53fc27cf18818d048c85e0ce8a76f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42e706e83cee53bc109defe6ba9022663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c443c5938195f24582a1fc2ebbd4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e39508079d03d6653465616dcd4fe5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdfa9e1610e9fa0632dd041c356e90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b993d753fa8d3ffda55e6f8932635667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769632ecd6ab893da6f5b10a4e44f70d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432b4fb9eb96b108cc427ddfb59691669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba866a9b1dd39741efd14ec48dd630670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81fae0a819015527409f2bd64bdbab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa1b7ffab5d8fefddd1195eb7dbb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29ba6ebc4416e681f6ea75a4eeec7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4012028e91fff293fe927ad989129674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d147eb3a22d02a802ff0e82fad2117b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afce9760eef53f16d489af7a315a0cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10efa388e1f4f5c10d66bfd296e895b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f15562bb8950b905dcf0815b7f0af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ebfd1a79e7e1571f2821ee1b6cf28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d36576f4a0aec01f016727ce73f19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744161755c244380a72e827ac0342c64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cd28523a58f2aede5c6871c1c0624682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731e0d32aacb8c05be29d528d5ad7ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f6c0ff37ed388951e46b80938231a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef3ade2c97a645e02a3d78d1caedaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12170720d804d370c54960bcb363fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c04107baa07849391edd3060c656687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801de9821b6fc70ac6cdc61e4e044c42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e28557d0cf25dc400d81ac40acadb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2128d21d1958a93a95a239af9e1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28574be958b738a4e12bf91425270bdb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac7448944dcdaaffc97ab17507072692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cb8d5ff3a948c1a39ab14957a09b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e891da890d783f728a53aebc7f665694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716033042a0ac2b75ff255f641e14949695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbccf802157b2b7db09cb22110e019696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cc157ab02e397e817d62d2772d029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826241cc3da9d0eb9ccc2a4cb802446a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a5c31aac5d0812fa63fff57a2ebde699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ded93adec3de92eb12645f1d057b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338c009f2831ddd499b4a97f583a18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19607c4b6c4db1b198a6d4826299c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607ddf1c2a15f931e5324eb19545f24703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24753e8569b5cfd57a0793fb60b167d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10573a2a69434b86001e5370b29dac8f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c1831c108528d5bfbc862986b4a15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce4c1af53b52297e42b9bfdbe4de3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcda4868cb55f5035188f379a203741708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6480f6b0f0b91c32a2f44e552061b0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722e5c23aff59ef6d5daab8bee790b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a3adda125254163a384cd2823b2bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece467943b5465f12080a4911798cd85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ec9553da996bac268cff1ce051e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7cb2dcbe245cbd7ee8d905a883630714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46beff3a37605d9579870e6116b45715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7eec49637f6ae299f43bbf2441a75b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a3de88385a0a7f9db89f79ece64ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465c0d8ee346bfc1fdf796e3b016236718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108da2056f877e3169f3544cc15d557719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fcfb7bc8240a88d9b18cb92d5d0f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52cae35f2c1ed72e21c09c0de77c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f89ba1f9d80107a979179937a318722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506763900e3abe978d662d738a943d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5805ee1bbc6e1924faefb5221d23e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7809a056d20b00214eb72fff45ec75725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93c45526ec907a0f251f002f1ac365726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7708245453952c02c2d863951ab16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba69eae1e089b0596ca3df7df7809728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2b028e205be7c4743f2fdb49f70b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876217a9a66ba299ca33941d1981e12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b3913ac9a67fcb074407698660e05731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894aae4d91bd1ba7625410774fcc64732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c8b0ad1cddb9d0c04bbe5c4e69787733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f907badabe21ab3e9747be165eac9d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f1bef546e3b774b19cfb05d9bddba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30ffedea1741959115240e831b2326736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef406ddd6ec9fe5524a11e1449d5f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf863f24eae2c8c328bb57d7476452738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4e8566f380d1e7ef679a7db2c5c0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a0e277523c4569c2954d64e93b13f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf07112f4fff8e35b8aba1fa5f978741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96786f4680ed722ee650589f4b7258f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa750b1d8485dafec43cb57763fc6188743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3fe0d103ff6b463c0f3c3b6213b4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f97ca83fe2f4d0a4918648ff0cc7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec2d104b9cf9018a8e76da606f8e32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09040f5e9c1a02a68e17aa8ebb28f6a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b10f3d01029cc68210fe26d64c9b53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc812495a729b0878507732e1a508e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5b1ea8dc55a0f7e0cf7eb0455be60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99027ea657a99f1cbefab9ff6290608e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb71c63b5de6e23b68ba259237f4af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2bac2c480747f286972e787d2da66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe1a4c5e39a3d4949f656b83d3fe85754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd12b56f511d44db83a4b20b3fe8e1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103d677579c230a41df8d483493222756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ee7f59ac50eab6acc7eb5552e6282757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70d3215129121334368d262c2d2607758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e65ed5e9a1a0e9cc85f8d8a043c06c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>