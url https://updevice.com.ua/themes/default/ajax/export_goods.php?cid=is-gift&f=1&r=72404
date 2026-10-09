--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a21e964a31a2c97b99094819183101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034b40de4c88d48b63805abab3d7ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6c4798afff44b5c6434c04e014c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbfedb352e74183a29481fdc4d3bd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba89679aa8bab46425bd6ab49233b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bd8303b7f376ea84305a15d1e54666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a2aec9d93caaedb4ce5cb04937b7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73c023094aeab6d068828a031cc4a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1847d7fba9a9379195a61c7b489129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b8e55cfb414eb1b0100e1d3c16fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad926a5dcf1fafafaa1675628be65811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81308f14bd05cca40f58cb075adf17212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d3d743b8fd4f4a5acf6776ff4fd6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef32f30f4ccb676c504c432d70583c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb44f768d7735bfd06e90f6c29b7d6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72204137478b2cfc1cde033efcd9a17716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67521138348331e056224faaa823465517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ca6f9043f72abe3e0f90d4a02464718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79777d208d9601ea7ff08d0fe3ccf719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b333e3404644ca546d02cb183349d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8b75ce3c8485048d7124cf7560b1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e058aa142f006ad1f4c5bad9b476d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27becb05cbe739de7b02b191ea484ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9979ae10ac2701c40b58f1f9fd94d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353565687b69a0f5ac0a658545a347d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6511cd64feb957c2f944132545dec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c56439de56fa2a668a401fc7fe8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b044bd731536ec1b56afc48a8ba1bd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b3948acaac88ba34eac0cc870aa4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ecf1b848ed2786c1acdb895c966ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98728bf36c521f6253e8cf207d8ae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd248c29667154aafc318cf751321232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b2accffeefead81699ef32c7f7c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d565c1ad41bf3f91ee77ae02606e2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b2a29bf122418a0b83163eaeeff9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ab4574a60350f07f24e5de6bd5f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0dcc69e36443f9341d29da67a70b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0c63cdddaa0352aeb79210f540f6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0103cfaa50b9983e281dfc153be7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a47d8ccaa9dd861ae7bcb68f33e3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90b82fdeaba4f5cfcc11ff92907d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb38a8326f803f7005516cf5404bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5f05a23dfcd6c151888012000693543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f608e6517791b6ef75241f84abaa7d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e58d7226f10db9da5303e3d171d64f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08bba89506f884dba13056e03b5bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdc6dc538a361eeffe6723024773d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a553b5d4e12d969605a27ed5e2cc14c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28be0c3bca22ca8bce8a15a8b1634f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8e20302439f9acb416736fb06126050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d738a89ec73edca62a25e32a8dd4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e6810b800d5527c1f52c569d9e3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b4631fed58d4da7673afa1b03516753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46c8c99caee1f8813faec60e2067654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef72cd7e1d71b6b565ba89decae4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cecf75c80d89befaf8978b548e842d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92e4c12113fc62b4ff0add97b6c09f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff546ab49a16570c2f766e5546c31f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749229613b6ca5ddd7c3c660ce7bc51859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea696c8cb56224cf4f6a312a32368da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540912d188e99d13b2d843e59daa7c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df9731735759dc33308039d01f147c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28624dc4c6b3394c50a36a2f883d332863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658375ed04ca53c42bc2edbe9ea1df364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae81ea53c40b5dff5484402897c1f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c048ee26e5f3a6109741103987b84266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf7b5cb00205f86318f40fdd08a82967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613f9056d2cae550b65cd60681c59e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e408ccad022293f1bec1b555e3460869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc81809c4421b283b402e6b6006d2ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba539f94fb1dc77d6f7e4f45d0cd4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa08fb98c4d9506b11def3a1c29642472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02ae6e7b4c78e6906e931aae54966273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fe573e4fbbfde16b50460ccc759c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f15a0c7e487c7693d5acc140239e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e3d292237fdeacc5c8ffd754f2ed676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c1047cebc5175041f4f5f40f2eba077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb27c7f0f8d6a7482065747a951216c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ec0bb7be0d85c2a8e8d21e1e061b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8618b57aba1e39c93f53c39b25f04a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c3e8032ef3ebcc56d4309507266ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c059312aebe5260eec2e53ce481e3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977f24d6da927f1118119756838fd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5439ab070494118d0833e8f70e2f0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8faeae8b9a8a3ece7c4c67451192585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49f400444eb0d7a1b90d1712fd235686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af8c3940fcb33619df8f03a79bc34b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3470c5b3ae9ca757b6253a45bc37e8488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f2187d371f72f2246a2372d01b8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629520b49cc7344b57cc021b139907990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49ee8a369b63a1216fbf4bbaa2c87a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112daaeddb9387c89afa5384e92fc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f83c22a00eb81e03a9274e001b60c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf53145f259973f8e2a34e69f97e68594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466275641900b9e40b84ee7eeb385e1195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1099408f5213c260775b300a5eb4ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ffa91ea8677aed84109ac1319e84797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc15d93b6031c2a3d8c0aaef801bc398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e28a161af37bfc9ed7187ee768d8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424eda138cfd2d9111e51ea4f9bba6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eaa0e0101b8a304f212755a4c9935101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0357a4608db696d1822fad7e208b63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd778d1a167c569ccd9298a4fadfb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127921bf8a364c894e87b90765b1ae8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1716ac72e2b23b788ce85706ed8951105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cbf7b7b9fc08c636dcba362743093106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d17f256f5541238c810e767ce207b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b35f6d6242ca43f3edb9fa3bc1c1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c958062135023c00a2bcc9ceaeecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42082600c5d9d09494d337bed65cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fdb5020b41268bc0af33ae56aac02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd65626e517ae21d555fdc13e871de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c980d7c598a1886be3f2c8478f99b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c8ee61f5fa537e488ddea7588815114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639130734669d0704a289108cf6e3b3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa810642a11766b73f248aa56b0da66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083f683fc097fd5e88bfa377c68d86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21594b6af52e1eea139608a8c6fdd421118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a86b8fef3480412d1bedadde12f82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725d569c7b50cc7a083a928b1f5bd7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dce5f0b49b11787f51b61b4c146356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604c2b62bf6e5633e281781a322701122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b787d6007137c0e0aa4616a17f919123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f67fc417ea32dccd5fd1db84849563124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78a7a0a103f6090125d572490f3ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ce42054494716e2244e7aea20469126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7c689c16bccc790dfbc22b544806b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db3acefd9d912714b693942a180d0e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a691675bf769b5e1ca7c6a3c7029bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd7ffa82e3eaa8ded0ce8c2eb2c654130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ad5ccc16cf9d80a0ad633a86d069d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34949bfb90479c3e2fe5e1066b147cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb510c068ae2dd50dc5db0c9fb863133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dac1a94f93f49cac4fb76eb174e3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc1d67b9dc67b91b31ac23e5f8495f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4156a6abfc3df261353b94ac6dd62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d94a435a89bee93d973b3024667667137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746f35e0e63bfb7c7b3be91de8c6a4b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad66fb4cbf9a255b7c71e68b281cd98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6200bd272362f81e9311a41e6ebe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b15e0a84d00509d572b4212c0e1f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe3c12455a6d0db89cb9e25633557a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb926bd476accb1f06c5c996f3600b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e0ece7088b918804ce04ce5d5896144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cce5ca7a4489fe17c151d44e9a715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ae064b47fc1f2b6aa4d9fd3b9dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec200b7aa14c297b526e1b2444374227147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99ccad58a1eda7c9449a718d93a69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14061b2cf46bf3d0f7ff448729158c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd571e628e9960a278aba0c21f202324150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf6cd023a977df3f0646d0dacd2da4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00330054d8dc83cc78c7276a0513a52c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee280d1c7113b1b7be37451a03244c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b79d6349f37d5c0a9c9bcbd7a2ab9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167c14b03531c47584b5e85c90d7709155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e536f64ffac27a689fbb71cd6f61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c742c3e9a282cf05e100604ef0b970157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ce35308d9b0d5d2ee75fbe7a189d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540611b411500ca3092e992c848238b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73e6c820b8b3aba9273bb680d2d875160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336b32528565039ff0aff990cef6e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c441e9a880b4a1d096cb69fc7a7d3a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032f23421ca589fc6cf47df783ce557163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff60daf9e505069aea0064e4691f1f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d925f1429b51933c3fc0dd053799a76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62719c1bc68874f628a36a16536a96f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57d62fed5f86b90702a0a717bc004d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bdec906a2a183209035e3eaf49669168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b224035a88b45e7ca90011edcd5aef2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c73db0115dd2ff3fff86ab7cb543a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504977d20d75af74b25c9ff52d538bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9987d166c699a753f4583943fb01bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c950c64a46ed8fcbab22d832c127c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c08004af921c688e140f278f24de3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a84e0211214d8a7250ca3e25f3b21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75ce2a1179ca2041fc6dbbba642f19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26802fbb7c785e4cb38e2f84d9b2dfe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed450a5d6b6d67c1c60550afabd03d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9b67cce7f481e6317bc9e9320bd44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db203a8a28e79ed3e6d7690281dfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020074c2acfef63b76134013a34e039d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a329325bef1ef1ab3f2c4efbd8b565a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2054692d601cc9eb83bee1a6a4519183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e4995a89cea856d2fcf2249299762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e1e1b02071a07210418218be883c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53365be52493c1c45935123f5432e17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a52eb4d902ba8785e3fedec0c24f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf81608ee976fd5b7b7e6e38cdfac8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a0664f395f80d712e9877bb3d74d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f284668fa7230c2fc305a7d212f6619190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c847dddf03cd4eb515f871d8106c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b4a8b7e352a857a5017d993e796a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787eda1b5a7a34135c1898c679ab4e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d8e5fb0e4a868b2391d0c82480c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45399de2b18c00529131cc809a1da55d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f03f9bdf1b187a917d23bfdf8a71b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5227d3aaa0444b52cfced9d853c14c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a253a36f6660928dea18e627be424198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ff51cec922bf1d58372354f5588f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220b42ffde326f17c03645363f59ac9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65cab2ce1b64f8c315e332125601bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719c16c129e81e9163daafa2baaed7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52d82bb9cafabf8e4c54fbe5ced6c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33850e3f12cd0d897d0e0a375e0a723d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb7053eb0c0837f8892efe703cfe40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ae7d8fafbd3fcb703b590341f8321206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5407d97624d83bc8c3dae4022f212207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48555da991e0774ff863a734167c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c68bc647f786d34b4aa89b075cf5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cac9b24b3abb0e1485f70061fc27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414b544b5f9a2473c47585771ca0781211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21853dc944d6310ef3e20bf4bee17b1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a831d6458f5e7ced658bba5d5184213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df0d0d2692923ab796a34fe0b08a04214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd16de0a4afc3235c8246d2a41dce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb2b70df01e2263e3e50b152473bcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076ebb0626c5ac862eed5bcf08354c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3d29c2dbdc62fb44563583b1bfb74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b38c8ee11cc55460854b6dfc198201219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd46a4ae5860c8d457d032dcef57a96220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833751aacf06f0ae16851bdf8d13681221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf310ed31549094978bff447173aefe0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58cc62a9b2a80d022f5ab7202bf37f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f45341f8a333b262c8e7e21a00689c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae7e9f21ac024094dfe17986fdaa76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876991e9c3995eadc23a3bff114a0ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e57f88ccd5903e74ed5d90e8aee08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bfa549deaf1a76a981af93d4c5365228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7355cf7439138d379fe3b963b38a72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef701163db36e9ac5bf7b29d54fce3ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c944dc6a2e7525e8f7f39dc18163231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5657ba615a9772832149903389b8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f429196bf1bbb6e26a5495a540d4896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c0629b98c3f075bbca15e26528e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd778143108598794a03ce6db6b7a12235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc526f9e686bd6e0f30061fead9cb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa9241e7872716c3797ef973e7166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeb4c5340214f206c377a5c7233db2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded05656d2f038888ec72b349e352df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1fc06ab023600e411996c97653617240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36718a3de537bdb15bf3ea902831ecb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8db73230918cd7bf99527c7e382a6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbc18c6b02e3f7df8b0d6c348f0fb1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e94a3f37efdebd583f367afc7d56e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6791d930376549eddbbcad2f52a66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb3493b4a4f62f6c444b89f713b6ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3835efe292a7a994fc236ea646ec55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406b215bf349679180877ef49e36f12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffeb89d4545c7e07ae6b147f81bf97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b473ce9062267ea15d5c27a7bf75a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f947ac905db86fe642d0f06153b9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0960c5d7bc3330910ea48a530a979252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3e1361802d503acb0d397a6b0e61e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a25b41474ea2e13a8ac99fa27f25d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be600d122545c165bed8e5fcc7ccb35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274c5d700fcc2948e3560dd0736a0a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c4c00156bd1619f8ba2964dc3a4ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ccc5ff4a734cb7669f7d30b8f40e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64850c78a8f88186f8cede7576ec762259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d7b63184041434f8b6717edebf117260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e4a976cf8a24a7c3b31476561d7fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edd7cf524e59d111038fdfdf6ca189262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ffc726733af4cdb9f85f19e034d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde4133246e5294417a720900d7232a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0120ab14f54ab8b06f81a0465aa63e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65627acf7fe78a2ca3711fa971dfadb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990dbb45ed33f000afecfdf9a57bba2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac75e8ffc47cdbb7858f8c32314d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73da3de1284edd5c9978de6663c068269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ea2540e90263d035f1b3056ec6353270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fe3cbb3913335ce4f2eba928f6333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7d563c4cbf36bd4e8a72489af73b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4301d18e914c3b01c7ba541d3cf12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d64b2bb57443b0816ac0cd58a94f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7573d7a2369d2336d21d2f5e82efb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a3b7a6ca35d39dbaae1bd3cec24c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b952c6ff2ea1f7d672544a9cae20277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8729f6a6407a622227cd77dc2570f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab264d56ad9ae977e2b9d88a2bce8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84788ace62f10ff90391f84fde9ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da715c71f38237aa610e908d84ea15ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf88ae11ec79411c3efa35e18a5f57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676e5c32a69d4bc5c6855f61635d5aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedaa106aa2a3cd9bc05dc976630fe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3909b0ee62820287872552bc05ede1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4eca83e5e633fa492e3e5f5daa4fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138634ec47a3e1be10c220a7b623134b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32040e0011e41f9cbc145a0207fb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49a6c48cdbc19e389b23c13485c632289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec57362062d92f7db72811d2b8ee9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387081bdeda17aba55797e8d50abc51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3689ec8e25dfa15d7a7f4dbfd74e627292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eda08e31bc7cf3abdc0f384b3bbe8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f977e49e18baab0104433947a5bbd00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6e7acc4463fc0b56f796159d45a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabffb11ea84985e355311054bb62c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3ee9b2d4b1744fcb56d259ce9b689297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636d7a8495a1bdf6a7d07d9ca121fa8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927a3d78c3d68d0e6333a2fa04e4f2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7f0f353d750dc80a8f6acf7f66598300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148bfa2a3ac26c1e80c88e5f6856dce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e0de3da7d7b2dbc3d58108824339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406e2872f3757f50c83478fe571c49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305665d95af6273fce0c27ddc67cf550304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032af58f94cab53918be37f14d694392305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e8c962617bc60fcbc25de799fb652306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabac97c923bf011ca08027fb51d627307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b215467dc5ac2e7883ee314d51c422308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71ef2222d20437ff2cb16769aa5118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1611997b24888a039b44e3289f0d4a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c9754a0202b2e6afd83e0df242c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f99bef2827a5bc81584b289235f04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a730cdb63ee288babfcba26d224cab3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1571c6d5ba32115a96dcdb72002f55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cccc98d44414a2878e60fc87b1583315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44260f1565960603346058ac740234d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d418d1aff0f5fe01ae98568661d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79541455cce516358a8762cf0aa89e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe36def8ef9d5e15e6acd63a0f7b0be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57c4c78e247cdea7249758e4ac45d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe549229ddd1a4f2d443dfd1343045321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf191bee2a169ebf8e77079dc845fcd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e37ca5cbf3aa2131fe9a8dbf97473323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0153f21d0ffd9e4e4ab1dc8b77c699324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8872be01779408822b0d88a9a24a37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eea9dda19c05d97a767fca2b473b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431fb05076b9419829f6fe12c0b9c66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e058ead920d3c535ea90727edf6401328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77483afdf73f39a3962c7b4d62cfcd9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0153f63ac524f025357d21bf728666330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a3241de7e1900fc455af0d3f267bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d43014404fdc81fc042c4214d4eb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3c0f0152c4fe42709c8a04b3f8519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9404ae7e1e119b5381cee68a6dfc2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f17c9e32235277d24c4294e83c58f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358c1cb3af49103106ca206a5b7ea5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e02b9f70cc8b362ada2950046ed49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e4b042dbf1c8e2493dcaac1f441c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db3e14df531f4d21bf297829d77169339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25828a8ec9555a8b5d412385e0f56a0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b93ecd9b0b55a1f0fcc058351309c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447309ea70c31d4e74429873f9926365342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448c3527bd2a7b94864d9929694ca81343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5494ca1806b47c1e143adfb6d97b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2a3f8d2a320109f0418987350ee34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3821fba0991cec4b4cb9ff8528d67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42fc6da169b89f6b1ee3ab250cc318347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d3bebf40ae85dce88840afd4cdd53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238582a0c7759f378e9a4bb58ec56c77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc960c74c4b5ddb29f01355b3b55ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545cba70dfabb710f431865e038307e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db12f6112e507d4a57546e316f7709352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feefec03e9dbc0785611758524f4b36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df98801a72024efb516597c8bb0ea6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c713f8814084f24e514da377c578ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7060aefc50ca5c037998fc3650e8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe39bf94fe520cb309326bb1f8206f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cff83bb815088f6ec2a2a72625cdbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1778044a80aa45c39e54963dbe546359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68977a9b3ea418855ab6f048c2d6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeef961489940b12f89770ba44f6bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d4a99ab4ef9d85210097e76293307362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d097c329ce8bf16dfc6d5bc05282f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25bac8bc724074ee73e837b8ab9e6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77958be3338f8408ff90d53d1088f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90596c59eb75201cd15dcd4e96df283366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9963d1acb5af9e70222ad7d5125d41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb7835a71e1939ecd6a13be915a9c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6193ea941b3672fd728a9987a4d61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ebc10f90838c94c2e50250c44ccff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28f926aaa01f08b655af93b6852b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc579f24fde4f26a32e203703cbad17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0beb6ffe1cb1ec27210679a8cba8e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e43cd82e3bb5faa658c2c64d73015374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb86e1ec59e6b533b54f2881307402375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a1fa0d8d234227e7ca1dde0627b0f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71005dc8d70c6b9b898ab603cc215a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133f4b7f969c2324262d07784a4dbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324f7244abdfb11288385a2770526d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe697df67ed1053b564a7974d14ad3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c518b6d5eecc56dd609f9e7b15d64b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c34c7c75640869d39ba030196ec8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a805b46a6c8295186df5d95634ef27f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc08e2f151aacfc1505cb6ae7fd067384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c503ff9c61b253d2040cfe600a2a53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3356ac592647c8e78d904100d6dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5640a6c86107633a422a89866b74c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffaf4a44d00b4e794582c6a091020a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa84093d32dd8abc06497321e649e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d3bf5c0bf7921075cc2f4964f84f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf2621f493fa1d9258cdc0a13128b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b432f6a4cd908930b7b4f2fb54f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18c18cab4a0d07c049efdacd200bad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842da3e0c1a0300ea80dbc6d397e7d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2de2ab2ac2b29b903d19aa7cb75a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb735ba7bfbf00e84cf8027dc25a6014396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316dc69ca5571a7ba69f807f4feaf65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11568cc59b85629a5f7d939b419d4a52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d71aa690bfb2de917a35bcac3e9b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9dab2a02c3aff3b334a040fc4917c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0eef66aa9ee7fc3b08a77a145fc5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d8fcf11a1b3ba9d5729315cbef5dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f345e72bc5f77ee47ef051956252e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a905898ab475a8429441d4b94bd163404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19bb1653ec627d7ac7f20d2fe62bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5d288c84311cdfd7885106a856824406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8825d5ec5bd4af82951eaf125a9d604407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038101e93eb27e12b6289b516ab96d84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a698b2639cd930a1783b1664951d2cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933493b00cd4713f3e0c86a07b021d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf790f589ab7d2e2ba5cafcd69137d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b3d0e1a942f6cba272081fdc3d513412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796fb355da0291d7e4d2198e3a16ab9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee6c3cfc62d0a732876f36908eb36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1153d3a9077cf02d7cc1b2e881bacf7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457a6c5f2986bafb97a5ca8507c8630416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52984f31e3bbb779e342d286b11dcb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f3eef5ade051faa3d340293e002db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fa10bbd83211d6aa7dee618ca73f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eba61df4cc2a59bc94f0a27b6b262420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039efe82cd5ac10bf28d0ee5b69ac0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebc0a2b3fe94efdf9f4b8d5fcfbb72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f945d40f74e8b3dd4882f292029a68423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf51bf0c8523e1c932b53836348dfd1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab42087ec84c538bcc0a3b876a76e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769b6a056eb0e307a062e09b3841d8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6cc6f848bc95a72041566533b6f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08c533df19648ea055461ceca3f45f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e928c411d0884beb27fa163ecc408429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67d637ab1dbd1a8970668432ef2784430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0f7779ea0a2f418f57656b0d7a4fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ae51bf6802529fa6dddd6f6c3213432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e353c35c9517947c6095b3c01eb7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca12cc22943f032a3651250461096434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b9b0873293490630bff3a21f76f1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726a2c4d2718c742c570daf7527ad38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0ac077652d82131c7add2fc68d2aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6debfd3ec9d03767e3e28f9ddc91b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de5d999e0f1e9d03910e979283af81439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff48dab4a3b6259779216026c88598440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80703f6e013930218bb831f43db0812441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98bc68328c56b20d5e0ffa7b4e8757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028c70d675b050bf6d1a39241d73a9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937d183d0f84105580cffbc41861989444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d056a1d2913f9a8277db32118e63a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fec9b60773dcf83a8f6dae973a12e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22826797a527bf52ec7c3ebd1c1074ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df466e4e55afbbaa25b1f7b92a030cb3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66023ba6082fd34eac2a17c1f9349ebc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afcbe4f347fdb0ed70769c50c7a892450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a23780b255c4e4a1290c2ca958da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146b63234b4a420a76e1cf3cbe04e6e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e98a6c45e07d46e9d10407f8e7793d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b112ffa3329527c09ea67d62e8d93d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578546f0e13fc2fa3d55f22f74f37ca6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b888e2bc1e5331610befa21532c55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5044e6b4097ff5c8accf47e12f31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86d559986d8af0510f212268dbd0dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a71302ee72e69c6157afa8f8539b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a791ae2808bea84bd5f3172fbe8d474460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194ecc5a42af371f7a96260255e14d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8d2f1b18fe04e87567f92fd8e13c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a8b4e7ccab1eafb2c9d149eabb78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c17ecb4548959eaf284f3ea32ae2e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4afa49c3f99041e385d728553c7d0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b445bfd40c3cc0d0a5b45d830f03c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b682701c3f800bd157c9350ceb7d1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcd6916d3e634477c7e908c2c4d318468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed22d2790568fdd03f85ca249cadecf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d3dfd885f4684056693fe59e830bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19991ce496640dbe9bf217c49c35b394471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7342075bb753090678780912f850025472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d04181d2317fe3a0be38595835138473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0b34950e84bf458441dc57c4e62e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe867d0c69f184a6eaa89eaa4d2c84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65394c8760e660dea420196d2ac2c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae50b4b7e55c00e8f0c95032fcc7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f9caf3b4179dc3b5b1f504404128478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359dfdd4aa4dead9c5a0bd1315121f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6171a6f0e58a8e1ee9d5400e3365b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f095f478c99f88489676a30e9562ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6731e19ca23cb807c6126e48a5db33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7bddebb08a3b048473599508cceac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e1be25636d3c0e813c605899c1d8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f80fc117049916a5c594a14706a34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c42c5791a64fab483fa774bb70cb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b6359b184ea5f2d8f37e0861cd0b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadc53dd41ada590835c4d7e6030701488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebecdb2110b5ba93e14f382edc955a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c3558531f40a9b7991c62ccd5f021490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eda41b476f6835fe2fcc12685a37e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4296714c8c7e4b48be7b62665be34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4a8eccec87d9895a14e0be3b0a76d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bf932f15218f910a9450a8dadc20b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042352f7e3c5beb89a037df137940357495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f5a1977c82b1b16d884454845845496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8affc0098e90443325e6fe4b2871497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1aaf8b8b1614c0fef01ec96413e01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9963e062870c994cd53d0e54d5c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4049d48c4415e3d1dea050d3cb86500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a40d32aab75b20d16b6508f1b72f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219d10a8e3a83083246b930ace13063502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae83d4382d900d7657fdfe6601b46d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25b45fe185b756607a6526ce4e54c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fb07ba4a9d6ab74af7178c30aeeb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3fa53dd3b81b54fc2a847cb4c5789506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeabd6eb1c7f8a30b8f1a84d83bc03c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60c0ee12a589f4c14dfcc3cae067a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db8756d49e0e9cdbe333413637a044509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa077c92f01424156e498b97d225781510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6f4eb6c403b25f82ee998a713af76511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f4d154317432775be2f3ce280314512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2b2d09a621aef2e81a1c7628f9a88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748f1bb6de4c8881831843cb4893e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dd4a352ca5c70c832cb478c23c8a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45496ea24e246157372ac74715c77f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde4dd734a1d5641485ecd44d015521517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd81a9356918e039ba1d2b0761fc51f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a06278b3823335ab33f7b9cea092c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749384941b102a8e60deff859bd7fde5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4627edbbaab818200ccea45b616216521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8d40f74cd4df49a9486ba2e0e2ff2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac391594afc9b6b06dca6d314fcf54d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f407d62ade14c1660638f4275ed3e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea55e5a86dbc14053bd9360c341423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d69367e6109f4ac45e966df58f009526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db3555ae7bc52f8b1d122a511306df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b5b9b4a38317a4cdcf91966fb0dd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f310a725f0c64077ce519dffdefcc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561009432eca87e75281ae90f85148f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03be14fb95a2d889ec5e3464a10231531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e91ea3a36022ee69167c95144e90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf0847b35284e96208f92ae696c043533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349f200d3b041d78f96a0a6eb3259d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e81438124c198327458bfa42f77dac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a374e508ec22ba4236350d1bf1abce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891a1c93cb78c71ae44600d52291a9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff9fd0f52984026eec869b9e72e0b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38efa8823556c0b74d98d062dd176e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7aad7a743b55f5ee2d9675be4b0c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457603e9868acc409ef82f6fb31dda1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659170cf6e53dd325408c76b31af9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9f61dea39950428cdeddcd11ff55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255fa4f5a285cd4842647d07b544126544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b25bc7483fa582fb41d92939ce0ed8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8c4012e14bd7bf93dee2c6ba8fc7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d37fec50d68ecffec26d75539abe1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960bc8c2816e252f9738aba0d8668e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f705e2dfd22c6a105dca9916d5fd6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dc2e65df3d69f8527d4dce38ee24c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfec4cecf130cc7de31ba3237ad436551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40ba842d417658ab772a840b3d2d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae13c769cc08fc9b62f086e711e0824553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf52d756b5df757154fbf69c5b23eb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e1b9475b1dc9e87eca643b08e7642555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1760b0bfb678d548510d02c7c750556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb67a3505f689a04f610fe25ce3dea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb50ff193e0770db748858d2adec003558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626bfcbc7c48fef93abb09acf215cba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ccade983011c57fadf0f3a7e859f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46a08b3da14d8063a6c66fa6764bb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef81b7a950750081b293dddc19f3fa5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d6fa32a236a5518b3f972cfacdb39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687fd3463e26b14a8a65c60f090d59d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe54b4e0be9486b3a24cbcf62abf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143c62218c614e38add45632ed80ac9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db81495907387b6ae69c5c2a5410e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44433aa25ee32f0577d710581a53c13d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4a9f153c35bd89a26367547c5e67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be2244494409b956773f620666a29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bf4d1baed6fb1670d12e04f96e467571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57144f1f1adb5a421c80396c82e734572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e196f0646430d1c181ea49c5b5b14f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079411856376981707223aa181381b72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a98892a500a4605618a7cb597cb42c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fac0447d4f1aadd29a90223cd2b216576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e0013d9002f08cc3d803310cff0b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bf603d913f954c0022fd689ff93cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09469e84dc170e5cdce14875b8d8c46f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e158b0b3d74637edf9a03120cef98b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459c9bb4baf5dc5f777ce54442c388d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5f6b55e5452dd0a97452e40948d4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac9b083a88ce12701c66f6b576ee6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a762e27c440efd26ad9277662d63cdc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360a929bd6bcad0b4e563d7af593753585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243af93d5422d61ceb248f72d614aad5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52762a98c8d665dd3d892f5caeb913bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f68dc5430c65d46983158c1e6c8dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d025bfbcbc1a5cbcb6f0d4b071db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6c9c7002fc783af43f54af4508a8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510a0671b80802e7670365f4bf92380591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f0456171cc0b37e20dc9dd555ee2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a35ed8bc2c88dbc22975e76ece0e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14511c03ee062501809506daa9c8f991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152ed3125afd9cd6377da71ab0ba9a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cc5500c63a94dd77e3de45331a035596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95a8b16a26403d3398f6d21c571bdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74451da181e3fc1878734bafcfe9ad3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b77e0c991088a980d2f01fe7580d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903db7943ab8f7f7eb8b941e34e6fc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568bbfd6f1dd162570f8bf6fc7c412601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eeeda27ad95e75ef9868299697cfe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bf37f9a79a6ef0fbecce33c9f1483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b0fc5216df4282baf22d291a3c3eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c431ede3a772306b2738d822e1dd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50e34a6dfc0222662340f765f5ba4e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418dc23a847819603ef57d50b530045607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a709e3face8644fc99305bcdbb9d84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808753680a550c128ff6e6a5a2ea3213609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da99a8f231a78d08b9b6687c7e39a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9020a915e2d573e09f6bf8d02f60611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb2782b57ca7aeb1bd85c094df4fe6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda2d8b26ff2c1c46b23bdc2a5784c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea680b004abe26df9f78f5f89c6d93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0b9ae07dff36af99085e76ef6fee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41fff182b4a4499d3a82e0d0f70507616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603d0d658e61ad4c5535fd15903f96c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c94e8b83f67cc8952db12b22b90b96618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5edc9a632272929b8cff449fab434619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047adce94afa1d7008d65fa3df553651620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386e59938debaa10f6818337da8d26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa33828d18825a87de6089502c62a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8210f542a951db3681208b8b8b1eeb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5e3e686a5957c44bb9a2b1b8688e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc29164abd9eb6e4a3329814b2097ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f576e6cdc745dbd5d5178a1b005d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff333027489a934db56624e59e27f5ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee582d83812455712a5dfd8eda689ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6790f30128db982f98435f246f132d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1de45dfcf7cee280e3ca180dc444b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25aa7f814ca8e0c7b2f4ef4054d1a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc720994108a558ddc19fb1c414ddce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8355978a7a3848a051c59bc77538633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a0fb1f9d088d162872d8ecfe160c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4c382105358ad94d3fe2f1abf836f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad50211e388d9600d1c74fdaf8db070636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff7e41e7b6bf6c4e7599955db1a476637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546890bd512719e765a4d7c5054c973638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f36137bdb5a20095962cd160e5657639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6ebd44c08a25009080b9713ef9c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2055397c883878f5315be43dd56155641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d1ad7897d0026758143fea0121786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083dc78b493243d81db245d09bac23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172cbd766c21d688802e8a3af22547a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180fa9a838afd0bf38af3afdef6809645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17ce48ddb6353647aebd5e1c40cd36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a0db1732e0a662993dced65bdf99f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726146f1ebb0c0ee18d349ab2c3e4e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eece452cceb4e49c48df38024006a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaabda265f87d1ae76cd48de18d5975650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbf4287c3ca8bbe4d750b86d44c67b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b755d30e3dba14638c7076a5268f5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a36249057cf752393927297199ad70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea06c5b3d4e31733913e6d07a583d00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f5ee9bddde9f6c3d697bfe58c613655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348effe9ae1e066ef8d9abe5c57a07b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315073081cd2008fcf65f8d9044950c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc6b517a8539737f542e0924055e31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a122de0c443765ec2d13a842e4606659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf6f1879ed60848148d21a7e21ad75660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059d1275fbc1bc7dfbfd995c3360ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ebd625175cf36edc1242bc53bab8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed837239bc4c31e55f395a62f40006e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ac83a250205153d5b25f85729ada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c1debbdecbc3973f9a76ceb00511665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbbce7de0f1e0346b5084d1271f1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532df956003a18ee7213d6a6016ac55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc7e0b01e5d031996b3448b05d19c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc40a376d86899a757952f8fa7a9a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6286449acd0a0b8041b60f52ea53b0e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41613634913fb1cb1f726bc4f9fc7f56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e1e480c888e85b49ea535ace3675672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505df3224379e0c9f71c9e8ab5c70ff9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64dc480a8973e1a0812936589dd3dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7d9a088e289665d98ce13ba667372675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c7797753b31aa9ad7dba5d1628602676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36296f8e79366c63edc4603f822c30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90699e62dd52247243f539e26800387678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888293166594f508759890f1ae31dca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a98be6f693f30d7dd82c377e238fb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e794310abb3a33b639f0c542ade8e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2142d12d9c901512ec548472f5106f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d690b8c5bd100a5357063cd679098e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c805033c5955452f1db8d753b6658684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec95fa9e74324fa2902972c42ea182685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30782cd12550305fb9dceee36dfc16d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f527a2d720e9e8aba9e5f72fcc21c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11731426579dc29d764c47f74f9c86b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98cb0e7406558935511fe6fa508419689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c00ca3b51effb0241ef4246965c2d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc7387133a800c317900a6e314115691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b9c5d821c1a1100d7c4c5e432e832692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca8512f0ef9570a223398203258b29693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23ede9c585b469a6148a49a330f3c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758bdec130859119a54be3fd6c81a8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5d687af30195ce11177ed8aa7b5f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47550acab20b296d8a4bb56bd7d6d5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3ccaa3e047bc666c5726830cef9f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d9812219fb24143a8089efcfba5e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cc71a95922f3242b313a7e76dbcd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fa2c5e3315379529c793497204a4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79afc5bb8325c128744754a7bca7239702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8e4fdcce5edcd8fb6b4b9072fa09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734730d6a0c9cb38b0d5170abca31ea7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563896a76be837f14954a76d987ab9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d091c30b05e39d956e40eca056c7e2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0f0547feb205da5de5e6eac3de305707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fe3bf651e82860b1f93293b9b0223708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed820fc7efd16eca90211952ee90dc8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28bba115ee073ed98448cf84c0a3e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726356cb66258f6b449752d30c010a4a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733319efc7207a721a5bc3f2eef86d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ada388e8f6b909b12837ab123d4ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d193bdb238d0fc9dc9a418a32bd66b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d0c1bc2d0ca58bd28cf6ba5676d59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e0bb17b6caca230410cc2ace24673716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2452fe285dfb7bb6df2740e0ba000717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb718a35ca1f52eb3cee792cda37ab9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46703b0d83488a84f812f625f03ab7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda84128274f79a9a624997273721e91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929390af0a34db9390f170a2b7eff35c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b45edf6d83ee957ddd618d9662ec3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f46d10d5361168f64c84e80a6ebbb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb09813182d64571b3afc5dccccc1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56eac42667e269719dd32284476be0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17641e9836f39167a6c02f954de7ad3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c4f597ec2b79d62fe799833cb5970727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630da294aa3b8dacc6efb108983257d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ff51d22eb04ae062dbe1497006ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156bcf65989a3a44f3fb01add54132f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf074d8e5551fc281b262771b9294d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05674c22d14e58efcbdf903791efae49732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b9f2cff523aa81d0e71187a63106733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d1ad6030cdc24a72a0f4228845550734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d013522d9440cf5096860b53b44ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e50c57b9b7726d8d5be944e1b139db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f2ce33f10ca2d5f47eceb5d78852e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9da98e3bd322f3cb05b9dd66b1a0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32894ef7a8a0b6c8a03f50a2ffcab8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f336b8be254472fa67ffb8cec9fc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2a1ef63ecefe366a86093d8fc8520741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92286462c0aeb4db9844ba740c2bed40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df30ab2ba30bce59348425f0f10995c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09224fa217e1a16345c15e61e81483744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16707c81656a0d79ec4dce70af0654b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199608d81155a48d93ae57b7df9d431746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae79995b0cd3cd8020cd3556fbd7255747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26441634ac9d4b4da05d4a4aba81a46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30f3aa955d566a4b7fba0348137c76749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bb87a1d6141e150d354b402f1127d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1a2ef7e52c9cd11b240dbbf3b653751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70971875e36cbed09b4893b77c04f38e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c61adda3787b26b06038e4381c266753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383bc40fab227da8b574ffeb9f6f79d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed7c07beb78c399d96930773a156ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d57c4fba186ae2dc559ebb4d52005756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d99721765c871f14f2a2da9f42141f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553dc17f907246499dd25027bef275f8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586caf818178a40191151451684da67e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609100549d234fd581c5a63bae6f75981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca7d9ce0519ebe6bc381c80f7605ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be93cb8ce62f9da084341c7a7a223a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae156801f2a472480e06d14eceef944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4680feb1bd518212d010e0ae14bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316b034a4cba41e014564c7fc1bac26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43174b59e601f93fcdd687c96014b177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b62e53d86b8d5787812338afc3b7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2917eebb8ec8b9af07087a6ee29699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bcee41bad518ac30dd793afba640c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039cc355d84251cea13ec9d0f395ad911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b257278a005cdcaf355463580b39e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be861299fb7e001199b698ddd26b711513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca81cef29254176a7f0cac09f72d36214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1351ac1010bb5a2d043a346a1ba815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c65313bb16e86d3affb899b39a88a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93413ad2644ff36c51d1a2ebc82b91817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94879184cc8073638277477ac2e90618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afffd18f36141ead2a3650917e5b8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994290244cae9a7c260bc928c57f92920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e2aec17ce7ab2a866ddedb3298d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0153ba182480351a9947cb2c8fa1c8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522c73bfdd6ab44c6f72b94f56103c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975eaeb062b294c1b0ae392f5ec948f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d851f13735dc5409bdc29c3c1aff8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07249759e53fe10bdabb810a876075ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1f62261b7149f6b607ec81a9a2ad027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ae5e3888396fe98beae84787f030528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619de1230d7d436abb8d23dfb6f7822b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0e047822a024c5dbff50832d6de5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b1852841e3a7c3f1696eb6a4201131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6756f71b2b8077ee7008de2c12ac1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeef598f087ec254b9914277305491333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9fbbbfc4605f65a9ec5956b8e4fc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aab12fe55b55fa8ab54e7409db6e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68febd805f65f6eb87e23da28d51e63236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cb7abed1399785684364c9823ee4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5c7e8955f7bd269780cb005ef123d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7e23a16a816bf7695186c74cb815839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713baf607a8eb9c0e7cb601c5a4cbc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd484f51faa8d56f694e9aa80917a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8d957e7b17ecc0cc44b4a3ec29f8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e160ad26101db810e2364af02c9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c816b820ae85151f0b628168fe566f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dadd10b3aa85b2b96b1f68c0dc9e6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037113c1dca697707cc89711d30b55346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601370ff83ca679bf223123b9fa0d6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df517036f467e4c212b53aff5d1e3e0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfff58d1b1b00fdbf642964a44548e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c35810268cdf52105e27cb5b602af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7f71f60bc70dbce646197dc74a3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939df0e0ac9c02e711842e55b68980c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b636abc4cd6312ce555028f80080153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108fced4e3a945a8981f40ddae7928154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12482bfebe9ad22031eb11e45827d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8137b976b45003d748a1d93ce6eff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654d817a5800f1119a55b825a236a1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b311bf5ac98ec6c2d1fed9a8396fef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ee88d7f6cc1be28ac55a0b24be86359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed0d8386a1331c7b92c6dc0352d51860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b67c7267b003c45fbb4e5a5b9b49e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736960540b31f8910864852d130932362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d8bd069319ba0e61ea7c30379df7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc708fa7d41ea197732d92526dcb23d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decc4f974341a9188ce689cfd0a6b4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08aad13c494152ab22cb52f0630a8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e14d6d91ec07843ffa9d4576e7ca5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79466e311a06d16d98c212d7e90e933268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c2084d2fed5a93b82ed0bb329c38469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb0c9274665e93d100e68803246af770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a9a54e142e03786657a9764d41c1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782375647469d9833851a7ac3b28fee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57403dd0943d8c2a8e934853d5ea0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71997e7de5d47a4d1d22635e407889e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487561ac36db4f7889ddd9c745f18a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ccc9f673d7ca0f27fe70e2da0654e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d67d01ac7a377488560b8e22193d1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a0970df99bf2550364e317b847bce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab3506cbfcc3058c9a032d7db8c28579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca9078ff0c15487e653d9a8e1ba0e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1a345554cdd901f3a26a5824c7ded81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85068bc5bc5f96a5fb3c5fcdde388782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf3da767d45ca8af73639a8ebdd71a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8567932bb1aa9dde56b276d7e817684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8117fd5e8096671e3fe2eb1a3c190785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1575c7ae1db7174d39a783fbe6620c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a4facaa96e38673459cb5bd751ff687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407c6f2a9ef9c3394b8248b94af34b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71c375a9031a15019ed0402d3e11a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08868b5d58a393208b7951f265cbda490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607763e4c53ebbbe435cfb570bf32b7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a735e535e1dc86c623823edff5cb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31d1a121347aebd57465f790f963c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1479234162e38c07d8b552ed1b5806694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c6fc3de80a48fca9eef2fadbfa4b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c99acdd7d861aa2546b3ffb95ee7fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e03e28ddf8fcc35f79bccf30ab72497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1918f3c1aa59d8e65ed7ce97200c6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e5d14feb7ffa77e1bb2ece0d260199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad33514f7448567e52e4b8f805e258100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48156d4d70a950c96459aeafb15852b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7815daf12818470b746a122591f2b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9437ef6cc63e7eb8bf805394a2143a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb30d3e8122b3dc6f4a87329a1ba36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca132db1bd0c9edadfe064e5ea56bebc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1c8caf80b8b99f9b2989718af82e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdde6104568bf49316efe5716295a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc767137d8faafee6f6f990b394fd1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3622bf793208a7b75e67692ae01b19109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99ba3af035d483fbdc41477fe3cbc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87439fc1f7f0afe75bccdbfc0d8b6e4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b72ecca8f7f351cbe5be9c3742a65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446741c56ed5bcb194fdb003af2fb68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c76c7e65ecc8bfbe768064ee82f83f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f3a08256aec4abd516289cfdb506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0d032312a049fbbf7d7eeef89da97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e26473b4c467a0d5099195db262104117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7753b9edba2128ebf58686a6927de41118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968581c80190acceb65fc2e50a1a3dde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5b944545d605e80b8649fdebe7df5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171fea2028f8c64c77ae7a21d572e31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2dd0010e4f66c126cbf9611b6ba45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf205985c4b38fa44570870e46ff3bda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793823a8fdfb3422a4719f733713ea4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e32a5c5ea615e7f5de81bee2f5ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744ce79058701367df20c21d1fbad69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d508bbda7e0375ce924cfe877ea44127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903e2c77182561cbb6eefd0c79e46e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ef5260c8a5379706956a1e9a3d71d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ad2192e9557652ca48847958b7149130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da02b4830c87ad0244a27f37c139338131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568691578257fde32aa3ed7909a77d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad398158233a782eba5b33758210ea1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ffd0064707a2e34ff673d2d87cd87134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56e0af812cdba8b970a61af118a005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998766341f65e9d38b981a306e7759136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e89c1fc965a6f16b4b40c818b441c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24beedf34faed98c28ec3ff4dadf169c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23af3323bb1f74c27e50c6e7318eca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f01585c1ff6474e9d467ebd3ce43c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c695909014745a713c9cb8d4fc1a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aba07a305ac3b6135343e610180c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950402b166da33c920a7f89c5e2f5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068d050b01f16bd82a6888590ba9254144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c14c25c5c1690ab36ca64118b3e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cdce37946080c41d0a4774e544478146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ba339d5c91a1b4da807411a3b320f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8a836616531b4bf1ba09c569cb22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef148e04d806d7368f0e71049fa85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39083992de9fe4b5dd411a2c7d9fea1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030d82eb699f59758873d6fd3638b6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7e9694480c3637b776bf2970e6fdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9e026285f35f4e10e87f8c0467e7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489da43564c14bb8edb357512b8e8ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7087a0d5e157832d9b629bd35dd5ffe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0c062925508720d87640d52cd8b97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d449fb0dfb3550b5fa890c499b22a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8749994d8d405d290a90c522f7a9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9c84bbd4bd8194c33e229b71c31e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b8cf2696b5de19735e4fd649575ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675e6a536279571f50fbb1c151dc1c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff015cc5a3aca6c5b6582e2f6699f77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316819896eb4049dd376f00f4939bd24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfed3e93de6243b3ac71b5ffabe34c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0547649b8805ed580e934e117765165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc2ae1bc78083717c354b19759437166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83351cc35f31c8556b29c28ad1c76ce5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4b145d8381d930a407fe5344cb15168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b4c483b777af8cc4ec54144db1429169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5899c61560bb04aa3259572cef971170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8cc5476f0ddd83a9bcd18f7099e89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ffb4216b9e41dd6bd568988e366b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95406094e6581b4c166f6d545bb95f47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856f5ad175319fa585e5dd07e3e286d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd74f05a6e7a489e6e605973eb227f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52370996ee46f83a4f1911018f64b8a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c03257cd190270cca623b40039935e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee34019f1f55aa3ffad69af3c659b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f803489d5d4e7785e7ec801937e15f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35dc64350174232264b3e727ca4667180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdd61e0a0553f79bbb1e112229c0d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38468bd493cdaf3692aba54bde0423ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063150cafe85ffb5113f7122b902361f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa3a809972a137a8c49132d7301dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c03a8c3db4f20d567cd62ddf5ecd1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c16cf5868dc73b8a79fbf9d22abf77186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c0c47a547d71bb172fb8ed5de1525187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e4cb9e66d566d3f7c5afea6faea4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165283a27e8843ff9113123d663cddcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc309656bca71c02a485cc5451abe49c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c941efb9b4268b4bfb38959300c3378191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1679db023e84c479704878937d64a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496afde4432bd68dd14bb44a1da3878193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd10da6a6e5a474f485f66c5d0f578194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1c845cbb63d106592623620eaf898195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9dbfc65447817b6b1f124494baf8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec61c292415a664f912fb433abe598197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334998a8ca5837e328a00592530595e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e512aacb38b5dc4cf042d6facd9101f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85a21fad8ff2dc943519a517295f64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d7908033761171aeb8b9829350fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1182164b6f87694c110408d0ef1cf42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342953bbd20477c5c1643036719b237203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947db0358bade1133d90790b46fc319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff568732f0ca348523a7ce93ae22947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee604fcee2a1c070892f7c5b96f8d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fcbff8c3a2216eddc3605aecaa7fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dca31ee1c538c3a326b53fca8d23e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1ea44311f9ce464e1a513e14044d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab377bfc1509b9db701fd331df82cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7479fd06b8c1a2a2b61fca8c38842211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cdd799a2c88b7efa745b8802532db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0c733104770cf56216ca7c43d2a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ae9c186614e082fb5fdf42fb85e38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158166670303f6445b88f441b843d46d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978bc2794d1ec7eef4f97cca729ada9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0e8e40c2cf1e7f3b6521f0f972e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f33f59074ef59a3ebbabe570091dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb34f0c509563ddf7ace98d05193c0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4611a2c6eec973b0b74c284843ded220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2987173b415b06bad1e60971543769b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58923d6682665da5a47bafb37c06cabe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a8562dcb549b282bb4c1c25e8351223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93fdb850d3f036b6a0143590d52fee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f0392ce80512140cd2f200562b16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b0d37edc253419c82f07e9c4534fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc1bdc81521dedef47497da1bd4e21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ba07b693d87ba29cf815812e44574228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c91fcf95685de942862f89e5874efb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a425c8960f92c6fc05cfd8409837cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8404dd994adce1edac86f1eff16250231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e73b2d88b5722c995d3d65bf69f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424a3800237a3fbdec0941b44104681233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae645a0856e6120b17a38759d9c5c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc74ff13e0a4067fed70775bc9119c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa25d5f6e475827e8c4f9cb159a26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692efa8f6c756538dd2c9494dfcd557237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bfa9f7b3e128dd36741673ced6477238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8b761e2a0cd61e26ab1a607557bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec752171fdb50449ec843f77e46f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605470afa1d85b129688bb3257d31f6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38834e7fd6ba22c1d50c1049a9e4638e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f016a310bccfd38c0c114a2b69169f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc44bf2e6bae99dae51ec8fe6a8b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359623b4fb97aa95dd1d474fb228995245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d89bde2cf20f1dd9552a0fbafd23d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395718b23cb228d3c32aa7a1b400037e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a25ea9543d1cfc4a81beede44afe4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df2039aa10554628df707f92a93f2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bdedca64926980b4f3902af4910f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88fc93f1b1cd346d1f670f54c93171251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893371353f4283900c6eeb88e58b8d05252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e56e116e8c03f6ea18e232e58255253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f9e8030f8012deca252d95332c10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdfb8ee415b3209dd8c774534e96de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2e6ed16950a06db317fd16f58af1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a5a4347f2f53b6779bb9594850718257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94aed8d2bb4dfde055e9eaeeda5945a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddccfeae5af5d6022ee1848be78b5b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643dff919b647048b0051722b6ba84d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2723242e5d15945f582fd2c64c1e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d784beb911a49de7f1a30a1ec246a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf4704af2ea17dfaf527468b57792263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38801eba26df1caf3c8543c709583961264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99750ed4e07f7321920a54b140a2e463265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366d9db0ff3c8b91e2502d447988e7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8799c9134e8874a1f45b3d1322203267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82c4d83be98427d59b9a3547f6756b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faf3c175ecc7b6643cf08618a70267269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd928a7a2c03d32b82305d8f36b85d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d177b1a8a81dc6dd728c0dd985fe1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32fe606d9bc1bab2206f20afed7bb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1334f1318219bcf62e7fe8f655c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77dd05b74dde892894cccba6f431be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffcbec6d0fdcba9dc514962e1dc7ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837032b0d7edd5ee773dade63a0be46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f45271d2a333edb81a0e621b143cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa1acfd6da41a0b470d3c98bfb8b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa40da0fbd4c552f9d0cfbd1da4090279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0eaebe6b49db4bd95ee6860e7b718280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3951f7f937131fb5ed6687a3cf3ef51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17134f28f6545d904f94ad163ff72b6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cec1987538c7fb688f37c719e1028283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffd3a3650c84be941eef4b657ced5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45d439f5010499ccaf086f59d8ab01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd27f39d10c655979cab6226e84627c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35a8eb23f15e60db8da287279049a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4d9cf78d66ee87ece8588eb54683c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2e59556bdd5f5cc891b109fe07939289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb5a5e7b4f2a2111a151837166eb3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824050b18ccde7b09a4950f58142c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665ac209decb163136ade24613765a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a113ea2375c5b760c39ecd38463a2f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf55bbd95c4e51277dbce54ce6a1da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79952aec5a60de8e07babfcfab950d4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc814debd50da202c8e738766eb8dd25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f349eaadbca0ad69c250676dad15ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669b69815bed8c20daf816d1d06f41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e640480ff524464eb9d31819f47435299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2ba6ff03637230a107263f873b0b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6a99dff7a3976c1d72b43eff5735301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b83753f2a70c5617a3682accf093b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b27b7a4feb44f96670cf897ab390303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd724853695b74b8f7fa7a8bc2e4d552304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a295f802697220abf10b6258b0138305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b12fcc5083c93cd8f3606cbd54b72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4702e5c35fde3a1610c74215b60630307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faf7f0a2afcde19510fd67fb3deb35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b827a711f638fd0a46ee677e42a5a7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab78e9d428dfb4899d039ab1eaaf1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430f30404ffd490b295303d5a5a768311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af81ebd6c10556a0f0a1d21e15028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0c6a13bbb6370b99f550c1f48638313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99844d3555430e9ddca1cda9eded55b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafef85fcd5ac4b3680eaca020bf492f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dee7da231758e4582120ac4e18db80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d33ec43f33135db400565ad38a25df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436eeb0f08dcfbe5bbe25b4f9bb7e64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f6713c716dfb7e03465d1f0bb3f55319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1be3e6d32c8a421b0def2575ae0a77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad4d3fa1323dab8c896a15ea1fb090321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942842e73cc0bc73740bb66299b9389322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de9e13049aa3dede59ba9ec9d2aa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38147b83201df083918eae85ab54d1b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721ec7cbb2759a10f5cc7ba0eb3be98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50abf6287dbf318d2b2db3131df4ba8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2265ebf2b3d968d0b08d53f2987b0b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3ed57ed830734d8a269c8dbe10b50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85766e1076742003df7bff227461bf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6faef94ddc176506328ebc79c334cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650aec8d4afc28f41955ce7c276fe58331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9406bc61c2d7501e0288edb8b1f36a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea70b8a5b7e31084b90ba410b3b5543333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4cb7cf3afa8edfcbff67c9fb183fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535447dfafaeede97d67542a762bbee9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0fdf6fe1b6c331b15f7369f76a1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2323a79e5e35b4532b3beb8302b3b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da27197fdbe126a7b4637c071a8415338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3022fd96fa75296ab4405936c1bf6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438458d0f493d737dd1eafe1173b27c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9afb9a26811f173bd7f5d91b27c2b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290fd5aad1ac9c1ac1c249503a242bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f6c3c6210a7438dfe5088f76a994343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d367d3fd3e4c8ae205eacf99e74d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b852482d4decf98eb900c513a83f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44e12ba5cd4bd1b5f5cfa0f938e8cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202c8e95966c2398635671500c1880347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf17a66a1c1c30d2d2713a70d42f19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa3656277a07d980f07c7f33b32daa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ccff72a28a8b72bf0eae3db38ca7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96d16376c1a9e8d767797c403c5d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29dffac1a3cf9319a5f70bcca42cc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4653cc530d61a4b18161daa34a5797353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79c689d94fc813f48d7c4a17e68199354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c311f872a27812a880481277f20f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81b8ffeaa6ab1ed1243a8acbed84c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae678e83a77d56498103dae14ffd6d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03848b1b2675a31bbe3eadd4581eade358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b574562aedbf68707dc38ef1838fd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a5480d620ed61668d7ef552bad7f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333eda136175a05cfa45a949c48700e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854d7ed7d79e61dc736239a5d7f11b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0230c65fd20b4b7c632ca867972dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c2568bcec2ab4106e0d91ad959991364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207198a9a56c2b93883fb1a8e986ddb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2721744f795f0957fca6156635720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66b56f84c0df9db1aa4f9b0f71067f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d3af709ab4a481f48763e680796a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc832b6b772fc34acac833b8171ddd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ee1a4d2fa12bcc3301ed9987c1b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697da55952f7a0d55884aa5f65e1a78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304dbd149822d1b5113b536befcf768372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c004f0b583d5ce9bf6da8ca129c91373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e83dead76a3cb68bbfd432ec6bf805374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a2ea3e8d8753c414f11bac3934c4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a660e29a68d675d7d3be72729d56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac211b7da940f534089ee957e78b41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238791e89e8783865cc2d5dddd210f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44511413c925bcca843bdd35115634c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd3f90fa01237c348e001e23e1aa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf744e5eb6f2bbc4f1a69987b963209381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74373bb99718285783fdc0455deb8e37382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cf3b3d96140ff2607416f0871ba19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98719119e25d2bafd3dfd0b0e593ae6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f334a04166b92231b08990203af8d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17a4b6e7cf6abfb4c519536900c23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c138c6042551959edea560e073b51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585c8e8154632277980ed3d0310eedb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13d83421bdb3c84467d3223e38dab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47de99407a9280f8807ab4e350a2ecb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3465380c389f8936815592c2f60cbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc53b990f8e9b210071c2d17f1a029392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805b82c82e99238a65051269898014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1003558707d3f0f3872a979dea9625394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aded5f0cf74e908ca875ef8806f30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc3680cced0ef99eee722e202177c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719c6fe5e549e7e88f8d6eac8d81d1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554098df9a37993a01cd75782327861398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a04013e6c4b6f2697092d53ad12f53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c384b83057220d92693772663f4a55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aad1d5d318185402d85670a4d5ceb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e3451885ca31e0bef5a5ebbcb48c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d632edb6300a249c4cdc6db610595de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a122f50e21512bb274ff92dbc5849e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3c45ea257659d511d7400f4a569f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe20244a7bc74251cc16f43d67c2aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f2bc525741ba989b2a8e8589b1f3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d677c42c3f5fd796584fd84088194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358cb9fb97402eabbcd9896457dc121409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf610e897b71ef0420b72932dd16468410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a376ec25d86b36ece5abc871e001c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b362570e8652df49af1574d46b65f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc41649dd71231e93b75ac57e20d34d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306b67a19e154ce5bfc53c38779df9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96227cf7ce148ea8d6580b23b64e254415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51ff7fd20227b1b0e34b508744435416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3e4ce418d2485893ea0dab3a8666c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ccd8c8a7fc33e839b37782401c932418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ad4952a24e7f9a7eba3609312edf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d9dbe91585ce41bb18a25592e75a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5fd29f9790482dae4685c590c5438421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927a3edc420b7309726c7db519f8ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98f90752ccf3f7b8d3abf366a7eb46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208fc93f9f84ba08027b0b69ee5243424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88cd2cb8f2840f9a8ed410b477ce0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a6744698aff55ce2fef54f10d8ab2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d55e02d5f886e441542155950b4bca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2334e0d811b4b75e2b9194cc4b7a219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf963a21d6ef2e479c1df0b5893df2f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1412d857bc3fe2565e70963e9d474430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc134de6945f60349d6217e2b6cdff18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5976816cb99ca517172de9eec6e26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3ed90e215017a5c61ea2e10abeb48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fecb838a288a7cc6e5c38fe5147ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181c65006bd8f69c3744fffc6947abd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73651fc0ac1cee7d2583e8458581e158436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083eb84b90d67a51c06b3d00c2098d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fcf6aafa0f29a3c1ff9aa61a66339438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b192b14dbd0090cc710f29498bab323439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59ab6c7f68427b79d025f73cad750f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b68285a1d060eef2deed8aba3e62c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876690243fc0bb3cc4d373b432f6508442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23844430f126afa651b0f9fe159778443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359fac438bd63381d2fcc0cd1264b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50483f8e024413f5df857f7ccc679527445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e7413d9b506a24541fe51e6a9120e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691ac625f5b224f136dfea8c3512ed1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b53c95d023035b9680c23966a67bbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14273ef579ac1b74603e9b0d888f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0537aaf3b93efc76119e0f6613b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f439d0ee02a5241f4d799948ac5b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b52a56fc2a41a2091038adf057f2bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57ddb7a3839e22580d83d48e12bd1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef24a1c80cbbc9a98619dcf238a8ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a386e6d23979f47587a5b23aba20c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38c537cf6bc1f767341211389d9593456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ad46d6de7e1c36163156d19fa4d86457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b279c2d524f67c1eb58cca9583d1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d2b597957b96aa5368ffc84df725459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fae65aec18b1e185e8e6a250218cec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07f92850939a00bf1d8ba54983f001461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1b484ff79389fbc48ea790a057e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ae98488711b8bc84587e8a15e869f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d31fada5d8e2f968bedf233d0c385464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ca8a448968434d63d8eeba84e79b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f4d0c20553c8bf9c758c6646311a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42837439ae8f83337e054c8d31bfdd5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede46935078c414c8f79b38fab5095468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26620177340d7d26daf1bd54a95b59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a8a6dce261450856cec90db3e346470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c825afc6959619337de75ae5c8bbc16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ab15d1d6b9e82eb0b0ea3bc58b210472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497314e28a1b9884565285ad030c32a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb064365240a492864cbe99d20d7e4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518992af5cf12f5990a4d0a1d93744f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897ebb12f22b1f791a5c9c5a9beb12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3ddcc39fbe4af1b4f722eef570472477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60abb5034106f7dfa2edfebc24f914478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2e25408dfef6a7ce049deb0ae09eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47f236fe4ea067ed16b01ef53439d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382b11d9ae9eca2acb657cf1adaf3d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef233b2c21ae6fd08281f8d4536037a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501633d6ea071f2e1d21f49d6aa43e9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671601d1a5e55d5bd5ab270c6a2a1193484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ed4353343934903fbd6e8682af48e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d9e53d6dcd859a3b1e09858c5ffa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e7f4581a9a10e546171fb778267fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640228285618eef5815a37410aaef94c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced727f1baa052e725c7310d98ed6c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f57b1b6042f0bdb13ce06d5faa7b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c81c8b77e6659f77f2781635f525df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5a2bbc387d3d825226ccdbf562f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf680c56cb26f67a3f114a19e92470c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd2bcda644a0532a0f656018e7329b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21112a17b6400335826d402cfe77504b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4709feb789b6fdbbb147da0ebf2ef3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ab2acbb360a9ca32d752ddcb0f38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acb44f43537b9236b58672d2cd6da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2100a4386bd0a72a13da2d130874e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ffb6027141604c73f8750d030bfc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338894858e14d82d6fcd97c1c1d1694a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3828c84ade04faef75fd1b5d66e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9679b160ccfb761ba6035e7e5ff2b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fa57317bcaf8a44e56deb5ba8aded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1803328247ba4fabb8912a32fab3a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4bb7c7254336c05d15146a569f39d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beadd86eebd3e71fa888fea5131ac7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf3e570b919ce43eeddfc32c5d8a03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b891578fba697a612952c38672657509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a995b8ae0e7d590ed4b6360afeb4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27091e3721800cff95764637a36331d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c487ca23d45f61ee00be3816358e353512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906125cf02c2a32d6f2b0e00f6ded87513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c19b5cecf1d0de093be2fe6ba99cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8cdc9e5e693004c8ecd784479d98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f73daf77f4826f2e5e6200d8cb8aff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5082026025da997b365926c1c07ff31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a4ff024063b68e64849c1ad0e5abb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a49c1528545bfb37d3a64ead37dbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e4951798a760b3fccbd5ea5312b06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b05a59b2e17f4860d75f4ed5c1fabc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e88d7e68b4e74115f1b15d26872c5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d35d95297f4f6adf9be0a9f43b0b9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fccc46ee5c93ed0b3a26b29dfe0821524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f484221d9e659f2777ee82f6c8c11f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dc40e6cf920c4f725f9624a83058d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7ac17edf1fdbb2216fe4af7651347527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f89191fc2c03abcd6274640e296b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44c35ef6faed13f77aab59c29ee15529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f651174bd5f681bd5b99cbf34833f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47643d721ab353ad741390e3cd9aa6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb4b2690f021fab7474f26034204c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb77ddf2113f4db1d395c347e7f446533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cfaefe4e5fc4c08d37e05c0b34035534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25967c725155ffc7f5b17b7077b44d35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a3104347a542e846017bd58eba79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c3cf2703799a9f976bf477f4ec1b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa9b9d9b439b0f011552ca26f61405538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640feb6a996f5d3e615eea84e92fca3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3696efc9150adb2064086d204d820540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd724987529c02db63cb3abec8f34d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b393d0b7fb57cced8ab36f25d27e46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910c7abac5044320def1aefe7458557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c103a8850689c29d1d05c2124d35e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8443ccd6547e22aa6920fac580ed7f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe69439dffd92b206140f7edd19663546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100a7f2df48af87a7a5c54bd89558d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1409af0415dbc5bf9ceb6b0130708b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c144a3a6119e67ae3d88e60eeef77fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4005606eabaa8f646a754208aa09e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7bab9b52553e0baf8a9d503f92068551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ca57290f245296f6e235d1d9a85f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462253dd4a537bc1661e3b490119c39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d628a295b90155757356fcb7370bb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9cccb05a619fc8e406069759bafe3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862a3c2a6ea57ddaa58cd51ad3d7a8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d207d0a42ffc043bd3d7957e9dd1a9c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f589487568992be5dbb214caa33c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616a38641d8515356967249da69de0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e87c552b05d7ad93c08ec08c9aca2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f2f107912f0fdab3bf934de90efb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca93c031d05607b3814910459075cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44191e1e28d2b3275030aaeeb2682a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e338586364ae59367d830c6cdcd314564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4298f10ff5d494e791524acad9a525e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee63133e9f1336035a2d8ec29767b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe4390b1356771e258fbf30211a845567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a8db1833f56e89df2db1a74a9f70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee534a80303886622c2975bae3d5057569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee77db4c06f7ed954c900b603cea897570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff07b5f32549f2f5202498d4ac26649571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f54ab254b3dc8ab2424f6f5a1c700e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a1f587e79be6fdb0fe59dfe8d1c48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f0a45304a601c1de96c97ef9f9f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7558cdab6688b9c87f5f190eef8c3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbc42c05f510a4c8ea02afe577636e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc91f82e7d5eecb07e65cb0852a316e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe27630f88572526480c463c5b08cf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fbd44956d4f5b53d8289204418b94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f713498b1a9c74971aa861aa365f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c138b12dc4e4ac3a6826566e323a1b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59566bba9d6397f7891ab449df3475d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435be20bc5b4c65a241fe1871e7d479c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e772005850694346e38dc31a352b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c581938dfd2c5c1c98aea7134471585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36caeb75cf179984eec870e319fb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a597f846cc705d39a55fbafd3879f81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070692cb79838f675904d963c5d42e99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97b3904b0982fb613842109198dc5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7965294e04ccef9c1724dc7e939baf1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aa3fac52bcc50da0b0554de02ba2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd83c1e6080a5ddd957425927811eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b087bcbb0349c2eee10146a159814593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043abec69703848cc17678be0b71ed48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e300ffa7b7d5288eedec2ee30c88d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf556b7d7143ebad22a1ba2c35c23c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa2e9d473dbabf917647355c8d2824597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ef1e9510ee9cace90e0edb49caace598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ead341ef426426cfa54413d9ab79599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000f887d9e76d9513e5f01bbca32946600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac089e9031290fc210454ce3be3dd90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c756ffa5e6dab4edaec634b088d0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc612a5b0832268e6b724ff3eee95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec07e0ea697550f32130bfe46988e7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a520bd50678641846caa5c2702a33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09deca4e35839606daebcf45a54a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453b12efbbc723fb98d88d0785815b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9be45a695bd4933f0e73365d932f30608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1c953fa872648450a49ea1edd61fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582e57950c2efe329b4ef0552abf98d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ccbd5e96a6b45618d3b6a2036cbab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3652768150650c9b65cf614966abe0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c78cc27dad9c3e053a9c0560f19dd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf9c68df72ff54aa82310ef3f7b6eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f179d71cbe2eb1670f0a018ab4f98615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520d38599abc349ca6dbb7d89f855e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c76a1a4602f604c60832e9eacc33e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558d87b001383a4eb11ae3d9419c512618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bc611940f3ca6b4ea93783dec05a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac655d9db347bf8394ecb9061ff495de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b46822db60fced5317d369f244195621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c88e3ec6f1158f81594578c47bc41622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4bb067f34ec8040ea879d6926e262623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ab5d463020f016078cf525ee44419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee644d8c6f898b73232b95cae270537625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b6c8787dd10b45fd75a31aba70c5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c8a4d93a61531b92764d2f91981ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c82a79ca26a6266a70f8989e256a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06178a95c387251437f9c57029974acd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc7a72bb40e2a2fa76a5c2c71fb009630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcebc7131600e8bb8e2880cbcd2475631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e38beeab4280a2aa227dd5944a665e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9cd538174d8fad2f20dc6da330b53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d813c02b9b07500015d9a9518735db634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04fd4de19979a35b2d8f38b7d6ff16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a67c251862e08861507bbad510abc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9427abc5aa9f0457669cd7191361f50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f54e1021d16ec77fcb09f4883e595638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0acdef5ba6276cd6470d51271c9fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df1d0eb6a47609b56c759470041078640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce91545bd7e91b7cc40e1b529127e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490d9cc94c760fb7fc62979035c2185642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d15bb79296a6742bc4895170deeaa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc314d03fa6c4ff9b94a9f8d7b2797644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23776f068de9cc0eecba89f90e0198b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c716550e5faf66470ae1055465e0b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7038d29b0d59b9c101c14a4973b399647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e0d54330ffb040318bad7ca26733648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44f600e22b226da668cbfff90020ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a4c1f097415d8a4c629d79d9a14d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c352f6c8b3df437633b3fce5c8d19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b4b33a705d3c479d0b6be7e443ed0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd294c2c73c28c0427ed90f8bf4f78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5ed058d0c6801993327b55a939e55654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4707119fb773f96df15e80d982fd207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959f97497ae0aa8dc4c30c5e430bce9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ecb3fb62fa031ea683ebcd455f308657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc811d7c3c48ec7ee724dde97b4f58658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e9ccbd6d6e1e66c6b1a6328d1dc9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878946b97a731973be5d50522f20913660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a18278a66923de32afe77591fdbc1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558a28f237ba360ac8d9ddacf02768662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f6beab9a90de80a84f54be9700839663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1b81455f67d63efcd0c338cfedb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b84271beb2994e4c8d500099666e3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa0783be6cfc39fd38297cfa53f2cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5aec615351140be9bdd9132c41fd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf89bdd32a25f63b656ee070b70db4d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec0deb007fe68e657fa7f4ea517d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bbe5d3be5e5ee7e7f1916b369d71d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09e9e818e4ede8992d37558bc80f57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c29dd8906605fc38aefb4a4dc89f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ced2153fe5099a1674b9c7cf94dcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03e8d2efffa01289b40588a70b461c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663f349d92befb173d8bd5eb7adbcae675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c5d17fe56dcc565835dcb5add957676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8abd486d2b717cb1bc623e2d25a7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e46544c85294509818c6344827ef99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359f355b76ae5125bf11e4980a269dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2f3ee8fb7505b7448607cea210275680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423f4b2042997af1a41b33e27e07a17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe1a3ffe007a5f79e2c7e0acf8fa9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd115faf186405631dabebf5d604e97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9235d62b878ef06e1f90a77d1d35d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184509d50641342126a74a5e9bfec3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e84f70fafcaa280d7adbed5d73766686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ccf2a8ec26f3ad89408df388260a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce298dfff74fcd9a1ca611ee1a91b17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b939e11575911ae32a45d2adde9179689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40db3b2f51face24ff23a7a7412d359690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe39d4d80999a96031269a5a175fbb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd702c390fd4ebe4408d815573b76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc11e8b16d8448456165f839e9029e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f59319fddee951b59ba815a98b67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8511d13296f56a639a881dd624253c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63c5328c69e42a7763eed679c3fc6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745339fcd86d5d72adb95132b696a93e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f42b7d454c6c36cfd959846fc44d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1af83b61f6499db233f900aacace699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddebbcdfa765e505f713e6d0059c488700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea3d9af5e11c7be6de8313c29a770701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c5a471633dc4f351423753a50d99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecdb3d6998a9b9d43b117128d8512d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aece16aa163d9a04e47cb5383ff00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc94da8f40453ef100faf3eb47cf08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281583ad582b13fc82972ff9419ec6d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf90feaccf0b0177cb15fe52094347707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3a2145910ebfcf36b72fd656f837708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b91f3902e467ee8caa231c005d2e8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519d0720f981ecd557dca48b95d6d51710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1f9dfc4f4ce6442801f5acd9cc9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44a1e48da86115d2bcdab975fd94b1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3bad0fbd201c5f26a69590bde28b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfdeb93141f1d7431e1cf51af6a54e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f40b294eeb41b0c9170a7129bae1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968bde7f063466e4d2eda2d8e576343716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e3098fabd9d11927a9a7060e44a42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a839f84d6fb408fb61f6d02638c98718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf40a6d81032599ef973ff058600a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0dbb95e5bcb500accf066b729b77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a860644e2f3db20371bcc5fb85d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9b231ee45db329d57a19a6013ec6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577943c36c21cbb6897eae40a869b622723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20d2c0b125d47fe31406e3755aa82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc798d5c296b1e8396688515be5e1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018572571cb92b2bcd69ebb9cdeeac0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cf68fe3d6b7813803bb1a85424bc2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c5208f40998b7097f1f41de9677b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0588cc5ff4e881d3782d34ea580410729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f142e380b24e9a628248229b410331f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61aff6aff06f8f167623910c5ffd6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee2f531c4d9d31b2c06a1e18887adf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686459a8fe678f6b151427d66005a1e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034e37f3e9228f79befe8939a55e1f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f22758a204366845a4f62f2a62596735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4e231f6ddac5ca2a79a2f4af37b34736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5adc9d954c9904e7f3358ae525a52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a705b58364d1c41d6ac5076bac142738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f0ba4ab55afa01b8d44333e7d4e46739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387fb424b4f1711624816c4586b5b0d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e86d7c2360389c049b2dd6e01d93f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b129659d533a9420a50ec3b68a299742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750b08e0d51ae4cf31675934af986e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471e8d7c127158c281e4a29279f0923744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49e96d649f1f6edd363373ddb87bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a1ffc8047a250442b8cc5198e39aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b63b6791896f50e930109807d62404747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112742b9e239e5d99855efa1b2c3a2d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337f01fa983d219221f79c2258aec49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed4d32d4787be460d486cb9c05c5a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a92f5690804f3db2bf3fc437633b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff2930b649e25e2aeb51df59bd7817752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe26379c450603f3310f4f7ea8b5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b7655f8b9563cf898d4ecc024fffa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c98819f3cd46989c9582896b478497755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290eb02947ca505815a1e8d7cc1a36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c16562908d0a623fb92e6b74be595757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196910e860cd5a6e8ad7f9fadf82bc57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de726e2f6b9311d49566b91e82618294759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>