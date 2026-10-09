--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26ddb5a49288f767bedbce3cc2e9771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67676f956f5477d7c7df59510ce67c9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492103b2d5ac9001a6c54e9d2922c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27de2a4f0e90276e7372d83fa571134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b27423c6d89bf8ead2a4569c133b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0798a928641ad52ef5632b1760cca76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2381bbdea52db842cd50ee0ad09ab057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcf876498d1bb9a65045f2f99aeac18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0cc05aa1f4663b83a6eddb6a6790f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc20d107924fe83422ec4458a90cd7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbcd8be3e91629d45bfdbede4503ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b0413476e199f34788d11379ce13f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331de7a7f0381b4b7af8a3a48a772fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9bd5ff29c7416ce309fe4d10576414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98813368e91bf51aa15f1354154050315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332184c90ecdeff44fbe63234d1e360d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ff407bd2f748cc3ed934c6b7721617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff24e66d0f6da0286d3b1bd12b64bf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36fdbcc177fe21bb43f2071292991119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26038b3fc4b24474bc6e6551321bfd3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4156bf6402f70dad9a8c6763fcf3d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15cb5d2d8252ff1a33d3d4ba350b6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf01791430a5f396e48035a4219ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd773b5369d6fbf601de0e0984332e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8768c4d49f04e13ec15668bf45bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6c3e9de1ee5c00a1f8dde6f3e6c4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b874842ee90b3b48ee5d1074fc4b37527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66437e1e723b656a974b847659297e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae1a2c76bf6fbbf3fde196c282b6a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4df3124c1fc6921ae0e2f2431d5ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b6dcba84a0f1c4a1e4fb136bd383f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44069aff21111fbef0db763b41edefd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0730bb1e77273210c66d0fdf1fd0a1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc520fd5f72a58093471e466e2dfdac534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d9a1594140657b6abbb999b9a7f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9f2a8c512ecee6515344957d8da8a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b531a23db58230a399868f3c82a3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5432a8aa246f10c0ebbcef177bf138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411afa291f4dd27b7f848ea13d50ac9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6612aa6e0436bca76a602ac3dea2e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e2ead30b25175883e699fe42ac0641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800251470e7f2f51cea36ac6a7db4a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69bc5c929d59509e461e59128bce2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7a6051104d34439136d29a9d5e5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44e95d4eb566f7ac42df9ca903abf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae58c29988fa5667b72223ca9921c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d676191356e2dd7f4375b2f06483547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d444ee45f944526959616876294458c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56ee3a0bd6b31834ee0639f59a348449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b57e335b33f46024a23bfd37c1f5750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71204db4605a96989e100eadfa52bf5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312671d856242012c3917d9dae64e2e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149239feb6d5b37e87f578eae02d8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76e44675f55295f3110e1fcea1b16654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd96c26843aa73c4d2da5ea12dc79055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305c41df1c347f6e4c8adaf8d248d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f64590f8e15b715fb327052ec7079457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ae1a193e97598b403d873e6d9615458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74faf039596161649770beb593769059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ae43620998fc86162d1c11f31df7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13357486a4b4d6f12e5cf69d59454ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3904f5c6f84abe967b2856a113eb98c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e591339209dc03a7384f920ed0ad1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fa501a4eddbe6917f5edf3c531ce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bd2a355c2e205777de32c021eff465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f2ad11d6d01dbcf15627a7d3f3af766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c774f5c872efb83e5a163ecd7d79567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8559433d842da32dabb1f1a5efe6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf435393c050e48678247095b62797d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e80bee5581fa5076a39ffcec727ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ad6012e17df8c225bb965c711bf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f15a3a72020fb78e105b881f4df3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d236af02fbf3a50778c12b71aeaead73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d048232b467b6977b558211455aa5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e4bfa58b3ac0b79f576150851516575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da4e2d125229de8c91498220d14bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2420ea45c38a5bdc4f8a745804eb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565365dcde2501beeb427dbe9d9c5f5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45386e390ef02bf92c0868b2dc630e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532760ad77c5692b456137c72258055380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ba267976589c6b9b492a68524b0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def473e6b9f28ee6f42bfbc174cb0a5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065075e380824c2e465f8c4c8dc582683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813929804f710ad34b816ea334812f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409cd3ed88677d119c15e4a913a3b2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65dd661d2ff5ace2c6e100cb205a1886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50a88be91ec1277f4e75a11a7cea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f49d7749268d79cedcb5d75d5b05a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb3d6717c2e093da661eb8a1cfec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a89c67838f33291be3fbb486e3bdec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4ce4e4a1d37a7b568cb3cb4c2714991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623bd6f99d93da55c66bae112302ede92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae4364dfc8c54f2eaa3110e4f1d8993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3da14efd8c9581aa100e7f128bf194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a7cedccd5a419ff8885eb10db9f4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e12b473d7a70a837dfc08c5d68981296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8875383ca39274aaca3852bfb69eb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681f7f929651238780787b3e199bdf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f8698e95312bd482a65cc174cad799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3408d27b11563acd5c624f2dd357e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c030ee7331dfd1f7a49138768b2b858101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cbf75520cf5990c944d73208ca38b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3a13bb9eec499e335e59939d6b0b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041017a23b73ac3ed5a90740885ae0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab5b4b5361b65ddf233714bb548cda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43573fdebca272d0f3fc3505cd82cd12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dca4b60838d8c05d8549e55dc9206107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd1fe0a0e88a50e8300fa1ecb6eef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a25680aca12241c10cba867fd6e7c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449da8a74f868989a58e6869d7bdbc9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d5fc10e838ff660c0774127c0dad8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420119b30fe47cdd5a9b437b4e90b54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73c26acca05ca557ffae1985801bf0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a287475f2d7c11104f4fe3bd0cad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa21f891c88add73bdcc9130375d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa57fe8e619d136683ad54fa3397869116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccccb8aac45620fbbe46ba9a24c83d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c31b5b2bd66f9677d0b3db05bd70b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c763bb33d3828cd7b6fc3c25d8f3543119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e2e1a182f566138fd9209da057c7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e706541c6e20ae6c748148bfb3f6c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3488d98aa2f68686eb80a70dcbdb4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01aef4799b0d014ce5bcdb4f0024cf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf351f0ccb7472b410a0fb9643cd91d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17de6eac131cac27e6f7236c1ab6fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3ff52ae45aee76dae89aa1aedfaff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2d371cce07993b567d6bcbdfaf84e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bab66525543567ea6d6c0f9b587e9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5032c011b0140a1acee6c28c64d7e3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4c5c84430bf673e55c29125285ec4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130e39b130dcd3b20dc4528b843ca4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02d617f53353249cc21451c3c4a3a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70d9ea2669a5ae842a9a5d530c2fc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3594cbd724931e1f5b1d331bbfe114a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb74b453f5f0ff6e5252e23b1bf31eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41401306ca4e2712430f729df799d977136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2afd74dd9e60af9fae057f46afcda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f58f1d46ac7aa21eb6dd5f8c32cac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76e0400f44210a6d32232bc2e4bd0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ef4157f99029e43d214fcf979ced5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ef232eb6b563f4acae18fa07e64a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b329a8220bb4318e48c4fd16b9bdde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae336f1daa93463ac557785327ebedfc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531b89dab5bb5da7c9c274051500078144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fb438007f8f067c5450b891ec8724145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd168402a58bcdb4f02aedb802595f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a7fe66cf2e3015524f09c68502d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfa204d3646aaa431e483b37773a29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b964520d9db72e68eeaa43fa071f7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1cf585effcd23d50d3a9624380b73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c62060db2303ed116a948fcff1722d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906ce9a1eb7c5f14ff2a5a50c667925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb2fd6b7422aa9897051c87c4951cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6914cee17b7a57f0a8b01cb391bc8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee3cbb19dec4331ca22d26ebad5ad5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e662c928488ede00110e66521efd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b5a3e92604b03599be97b767c35d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638d673a04272d0b0efc3a3281a634158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685f7cc217b7fefd60374cd7f6b8a5e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb104f5da72ab63a0ad54678484142160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d53756e9a96ce0749feb6936813bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9e2f263045bcd4e83f9e021641051162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c6b9321f9307c6e725f46fb127e1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e260511a773297344b5c2a134a7f52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05076b81bb9f06acefcd6bb923dab9ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bd789833a8c104f30ab8220f2e86e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458acc887edcb0d741feafc7ae13ed9a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85012ca5ae6fdad536fa5e97387374168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e891520768545c70aea997907a9dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dbb18ec0a9fd3e60d6a7bea119ad5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f2ade5c5b0be2e95d732f8fc6a908171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb1c1852bd7d294e3e50d3723f6a96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6668d0fb5276913edabd14d163ca74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc973397d32247d800c53161597270174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5a00d581187df749a7d079bbddc8b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed986d47c36ada5892c51bb04d5969176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31075abb6b09495a5187988dca34a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d1d1f46444d007e6e35f9c1f2f9c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb6cf81e9497858652007224ffd29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89806ce4f05b722b621cbd5273f27059180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9c1369fe8ff5eeb6c34d499d4c8bb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28ddbe560fa7065e74905a761bb8d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f4c14dee1c0becc6334b6a848d74c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a033ec44c2e7fcbf04593be1ef47fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b4d1ae48dc83ac240f91ab7fdeeb1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71859fcb1f283f4ac5da66759b83af6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c87b0f1fb395ec51a42e50169e73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afaed90dda3a38ae495477a71de66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9992be233ff9c7802b4ad8fc2ad0ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96145bafd25f0d87c1af78aac92c9ab8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec1d509c998f3255b275dbda122f61191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8bd65417b9bba84a8998cb82bd95e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318593ed3343e7a8ed63df8c1137398193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ef0c2aacf2d1dadf38a4300076df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ca166b8a8ad231b78210697c46ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b64c4219147c5acd86e7621950fb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b3d6ecac7a5ecc7b2903c08e645b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365de447e25167aca50c27f93438f05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227d15bca5994d14ca5eee3b7dee85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3a66fdb8834ee900a6b034b82eb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9d9814bed210db625dc13effac050201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20356316d51a603bb6a9625b2a115fd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8522d318c6377c62cfc910d4d612c60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ddc171817737769baace79674b12204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f981d52b844b0f61ee43873cdaf9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891caa60e281c6df676be6d39f93746206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd480993bf905b3172a1721c5d024d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a4ed0040a060ac3ecdc7efe8901a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c668cded34038814ca2829befeab56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39910227cc47929dd54c3e3c0f9a70ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856caa3e5f2f99f9fd38b96e4a65d15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531c9e6845d124dc9fc09be0d626f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270548784915d17f545e0d5171d588f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca2369b3660188f7c0274564041e00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3147596a4f8d36083878f82b56f324e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033d8c70c419ec0be75d5c5c9c89d5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5d66f02c432e39938da20eccf3c8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05900ef6f0c69c15a56bd590ed46b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f361df850267e20f9d6279108a7df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450a5b54a998778a67cb86072480db1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc03306691bdb0bba5b7311661a72c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ef86af7200307600608d8e010d5c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dfdca176d5c2e4a851fbd61c25ee4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99edac0f1bce490cf2f0c551abe48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf656140d3c0b86b6a532791c92d5ba9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0628a99afe2a59c4a9b8b6a76c3e80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b73a5e00ec770b69d26af624b6233227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb323a2083507be6212fe96f7bc3eb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2d35f3a9152fb5add2b3a4790f2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15f17ee882c2e9ee34bc516ca2ea7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b1e7ece2f18c2cea8562945ee2795231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c065140e36c6dda1f3246070bc5166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f569eecbd465f9411b514a704b40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12370c9f11aaa1728105e13a9368b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6e54e756b00f11588af6a0952efd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3d67ba5ae45ed78a2a45a6461a19c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd9d1bcf708deefd7ae33462dc201237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbdf45d6a76bbc9df784462aa7c355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa84a2963fbd80f36af1e111c1eec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c973ca8fa706affe84fbce8ff90c9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424305a72bab10b72948514cf1b1cdb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f4d830a968e2d6cdd75d220b03a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9e322f4614a6c8e7dbe3d7d4f5965243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3cc183d26ed860203382fa1041303244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e020af925b350f854c11a6f26ec334245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e7ffab92d8fa7d46b2ff2cdb48ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5f06248985339fe215f93b540295247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f24ddacd3f68849490614ea17a28a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c369986f589dff55cd566da22b9df46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122cfd847b7a5eab6750a7f02132a55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b2c81881fb5b933cbf094349fa20e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff79d049f0434c874e84ab29893ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f00dd54464c25fce14b74c037805253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74684cde876d627e9f1d543e812f5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb149d5b6ee69c5badc0ad6e38e5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766864b74d3e77f80c8835c64963eef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4fd38edc863738d94301173458a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4040a4f03b1848a278107d93367511258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191daf0e9381dbb49aea1de99553728259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0590308954053bc1de4bbb81cf16604260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e4c33befa8ca052098d91ea41dfa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae5aa9fe35a6f2578fcafabad84680262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf165c66aeb60ffe2a8a2a3c7c3ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae640090d3f5d5e902185d252a82aa84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44241e60e7deca26b52a01469e13127265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5107c1c2cfe1a0df014fef8697518266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acbdc11317ceb421baed64eeefec4f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5325cf92fbc8bd4e36d937e2a0755268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e0050f5455aee485af7bc6abfcb64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5afeceac44034851f316cd07d4d64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15506bf59a478b706d9b6130d19616b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143cf253856d521ea8aee0c41977d90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e804f4a578e0ba4f2de9dc021ee5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda717accca2384077581650774dcfc5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eb308722fc51ecd83bc3b6229ab07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b0cdf148f2d23edd2a297223bdc70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265e3bfcec7500874bb96449c8b9d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ef9c9162e61df44a8f0d7c873532b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53182c97163de35cc61e501acee4d3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02345bfb986ce6d2fd61c7803ba2f03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5c0a203a400c38f508d9d19b0fada281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b1231bb4fbe085e5fe0f16d649c79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b834ccd321c21149653a4a4b43338e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab31c02c8267e37b7e47dadf0cd874284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab05e2463015931f37317d5589013fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a285c5af6082fa4a03b537d2dc949b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1015d788d033c0f96edf17ef62076e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a5531d2972d12c11f5e978301337288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50df69ba489927cee2678873f8f6af8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4828f7ef7b9a275beee4ef0e15e99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc706ab813c3e619e2294de66eb626ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bacaee99e20f6d7db28faaf5ab642292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16852b21991b43002381ba607a15a08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cafeea103050d3e40a7bf040359d8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023ff2764332c0fb6778dba5a9a5c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baa0059104b7b8336dc0f2bf45ec04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b7679ea509069380d34a81980dc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00855235ed2f66ca394acc0874187a60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1203f6692beccd5b712a745630b2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39497980437c74176aeba13023baa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b1a0bf0d8aa2a2406650ef129f72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ff32cc7de61e8f3d93488563fd90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4116c7709ecd6273f3781e2c4ce07d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659e00484773002351624416c6b011b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995a5c7694e8fe8f43ec7dfeb0336f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b385a39b51cecb5f518a01665f500306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470f8ef8417942247393eabf8bdf197307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dd9f48724223507b107bbb0b4e9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbe4da39dbd384a3a091ed54e74935309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a152ed0e6bfd559312a0e39eac2f850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf9c5fd479b777de684a76b4631712311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26db2f72a1bfebca247c9bfad7b6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8137dde3adc980a748b3f4c319914ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec37224b77d2d366913cd3fcad21de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb83aade34e6be5805733148845e7ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5d9580442c70b8f19f6fabb2a559316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6255154cc22a1285003ed581d96550317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e181bdd135b0880f868d57cf0d73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c835647b62d595f6a78bb8031d721319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f167d01e06932ee78b60a17c87a73d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7926172214e397b4e3b2a7019fb5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d837ce7b32a09f17822b79af61b456322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c906c3937b77525894f7190a3052f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2759281de444d5428e7d22878402a3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a2930cd521b056027d2f6c6b5b5d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e13e3da938f1a3fe2ab65a7573af6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a4b54108541e353f1f12858187878327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834e9885434674676ca8e9eeaa2d2e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c7c079b958fa1e3217a3ffd720bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25d8debe7b98ae713bc4b61525cd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d71ef22253d3991a2013cbde13ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8523235f781e7eec94bbc07a0a06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c29631bea3358ab31fc511960e68f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce7fc9a8e80b7855e86f6e4747cdf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47701de50677920dca9ddc6d682f4c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae946de36445f15ae89c60a44488709336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492673ee06dcd271cd8a1485da0541b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d55f33c868b8ced09d812a5c31b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbf99e8e746224b6a966dce5e1ffea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b468c5ecf3efdad14848d5d7f11aa0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0eed129b443d6ef8d7259780ad29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540ee12234afccf161ee74ceffd551e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6726c199fbc7b2f801c9fcf8c05c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94968f5e50174949dec1a94b1f2b3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2a23bb9618b10d07bacc92ad71cae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e30a0a2d6f5b7277e623fb3ca7373c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d3022c3c999e6f1455e393aa170a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba5e6a6244e63cb076e3500bd41d8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca39e418fecf2fc740a8e1d844e411349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14e225bf897b75f0342c82e7813f51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252c8351121286d8b70ff65ad65b705351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70c37eca74e9c2cca4f7d8eca62528352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d53b6c0a35da9404afde5432a42da3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2bf3a1cb8fb0e5f7ef120bff1587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2aa66dcef66008bc5d23144503d08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd86cd3de99f8c86f32eccb454f9099356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187354939aa9fe9cb94fa7c4c3c4ba6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48d5da28bafd0b4354aecd9bd25f2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20499ad3c1ab024ca5b5e918f48ed49d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88573042ae8d1e872ee94a521d7bc46f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f81b34a21ea36f62f58ba104feaab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610783967dd9bf05dacc906b52c2a68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d79bd8a813280034acd192836f508363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60003d7db171490d9286c3b6abe9270364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047453ee5eb4a25261218a6c04249304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b48f11767a31e18f94a99fc422bba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d01c441ec54f6cd20d2a044d72b34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e350147ece59fada77f2bba1d61ff0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c22d996ff8e834bff4eb432cff685369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c24f1c68965dadfff271e5e7692360370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d413b55ff586937158339f1a170541371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21aca6270e3cdefe0f43568b9bd7ce9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fc622f5fd055ee5ecb593cf95974c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a66f186744fc5fa79a43b9b1d871be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792060d00878c766eb25ecb29dafaa3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c9ccf080fc7baea24eb7ccb03ceb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e7bbaacc5927766b57352d3e727e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c07fc10e759d25751e94ecabbeb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dea32903bf930291163667fdab560379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00ff6a01d3926a4978f40a6c039680380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434ae6c4027152db74d28bec20dca97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7a3a34f3b1011138e372c9c29ab23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c1b7bf1f3359ce572f919a7db73a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c903fda8cdb2c28611599e8ee44d5d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb92a652d8336bbeb297e7c62096d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dd3297b6d971942dca7998cc71715386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b1d4ea5abad29ce02337f72924f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab7c49170ae62308f01982d82e661d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adf5d8708022b92e0ccdbc38217469389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae84f7eb67d299a615dece3f218cef0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28928550765f26ec01da7b50c0a652391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95905eb520dbf57c113529b719542c97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62190f9fd6db397eed4b12910f0c21f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d37a3eeb00686c93077f9b335b45f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb04c365e80cbad00f76e93b5d0bc1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75af8243cc313239d24c985353b48a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0bc35938798d9ccd427bf87b58fc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caf6784e3c9e8d234a074f0abc81c8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2bc13e641afc38eea662cfabd0228399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8298b23e505539e2b5bf878cba595400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e411cdb1fbd994e949d62927ce6bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ef7950953027804906db4f77d36b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e9cf3fb939e3c998e17386d538353403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590d698aecd2687a8fb47c386999d66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0b4370514e44a3a724b2fde10f92405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fb30589c6e6c1479c5b45c2d5d99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b7d6da08d6997bdbce8688af3763f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a8ef9f2e8ef4142a9308bc76b08be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c06d03a111648ba242789d6cebbbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b4ddf3ab2b4e52499640a793d1531410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9a292e65e6e2d2cb658d46e5c934c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14612dcc2dd0e947b796531a4d07e33d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633eb911d8fb12f8c94d386f4c1967413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e903c277e8ab7364a873e8d943a490414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23086ee3dab1289503e47e209c7d335415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043f57b154819afda7f9b2df48eb704416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f267e299b3b23e6b1c1f9eeb2a742417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5df1e7779c56ac94f612d453af27d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89569560cf3b0531ab335eb5718bef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4c3375655254c32222383f2adf703420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e79754784f7f0dd39a5a96a20347a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610c28da2ff77f3892c73aa8abb66aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4a7df0378bdeec39fd2921d501614423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3fc2835ce9e479764a53d9dd6ff0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2d26aaca16c01c95c6cca52e8df04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4d6f546ef16c6864ed861dd64f646426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c1f7e56b0ac26941b3293bd76c5cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19781c3d2e6ec56c025f78fd9bebcb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a6f3f55bbc2689f8639737449a933429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0775483c9276f1fa3e28386f93a41de430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd77de3712c1dea6c36b6f9de47ee4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81765bd1eecd70f5cdf3a042e252356432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b9e098438e3901fb31a202adf889b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbbcaaafa7adff510eeeb0e68ad28c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde571ab1e6d87565c69ee850473f8e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a83ae2ea22da10c2bffcb6a0203242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cf550979911d752badcf058e2bd97437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58307d84babf8edf41be1ff3f43c7ae8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83677ef695952be954bccbe92e0e5c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22378fdcdf9a19bec10f4c995ad070a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a32fa88e020871e0fa46ba03312dd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc480db92ed0bfc802c18afaa3fd78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9d2a186ce5ab3d49be3fa6dabbe37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb6a3c7b25bd4b2f9fb79dd6382a92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d83909db071495049748d4b0c107445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fae8e392e8ce0c7e3072f3daf3c67f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d10e1733c8570dba21051700ccac3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c304592386113ec61b4d511f8be0cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbdb1d55b601f10717519e29bf5630449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629a482018dee84f7a77d467ac1f7d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d73bee5f409420e6ee64073401d45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe049a5dd7f26a65f08a23fd8eb84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1736b75e82e68d14f1dc4b02c495264453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c5ae4272d5b2fb0f794ff7b7010f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1335e348708bd3f464fc15b6d2cdc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc855d4065bb581e2f0f553811d94cfe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3c00523786a3aecaa3a89f186bcb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608cde6c1c31adc7a67ef8d37dabff9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebef439a8716eb723aca04c65e5eb1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178eea760f40bf5e2d64b9eec8f6ee5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bba64cca056aeff27b4adf74059bc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a9da15b4a8e85c22770cffb21d6f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b197e85d56ca26a156d2546dd9f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d79dcdfb029fd00908efc7f464da6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2da11424b9794cd6248ae43c1857eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b2691e076c100674b7bb70c1d527466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53315914643bb23d9647218502654b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16abc920e358daeb3b18ffa48a9a947468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c25bdab6072aea932836b60f80658469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9be9f3487896522672538cce72b56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f90c0b852d486d004e6d1f72a67260471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e284df56e56439d7ca02e10f13e5fed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bd2a57e0acef066d120ed043f2357473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2014eb2048e8bfb400c2c078d37de3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96572318f270658263e6cbf22765ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d48d26fc5310d4246ed9b24bd8182c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92137a7f8a7639de0ae851aa613c355477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f6ad4a562cdd3244c4fbed6875c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4a411600d712ce8ee9a7114e4f9c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43166f90520e6aaf11976d6125cd42f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc13180fe6142259474b17b1b852a18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096824ccb51a60ba0d8a8054b7228c7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051727b0dc443bbe4b5ef5da69051dbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e435cbfb4db22425f75c36074ca5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb4302ce9783408b02827ed0e3b00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bcadd2c0263d4c7f0fc3d47e9752a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeade825261e85e9375d62deb3069d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91034928fa494cceff2c2adaaf6391488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23ee51e74f062c141978ae6eec5156489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff89918f42f40d3917be273f32af5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88df9ef3b6cf9a9fb3b892292a39a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef812aebfd618d0706caf2e5393b4d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada18d247d1d1e67c1ab0dfb3bfd5a9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a7ddf9ff816fa7166d92a815a4e77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e65afda32055589088f3c0ac96465495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65927ad63dba10dd40146c93e7526589496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e3938f0b222dab93a8fc2a7a71d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6e194df52c66bcc79b07401840b6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ad38c404483b88c3b56e66ca40bf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b62416af6ff3cd4a37d4f2e7f448500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a87c76735834ff133ecf807b8dfd98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5a6b2732b4a664621aa4e416fe19502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d276757dc4a23da45e4cf54af5714503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a2e179ce12e18bf887f729dbbb759504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74669975cbe36d221c7aed93eaa2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7950c319ac30ee4752950771a1b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8513ab8235a11342540088580771507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456164c959de744933a725d86aee957e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc9155a32372b7b2186147548cd874509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f65320f8ea12158d072615d7eb259510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154877647d60130ea30ac9f941f6922511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3177eb29c8de2eae6649793b57c726512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0322fe598d3cc7de5c2c3a971846c49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1cc31b799f6e66ce93c6352271b2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c318c063b1af52c42a6c4d74da04c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418d3361dbe21ccf9e8aa8f184f380516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeac538ab81798b516f17e170046e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b06b0c3c4cc833c552a3407194c02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134748afeb97b02336b886eafeafba0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5f699e36453a6a337f1fbd9efcb2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fcecdc035d27fbee8dabbdc922034521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace00f82d1748ff96276027aef4c58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332ba3979ad0ce2f944bf02361cf074523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8c1c83b329753d90f7d8d3a9eee1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320632ff4b3e5f3ae91dea186ea3b640525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f9b1e5fe337afbd34d1833c495ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58171928e35db2190f62330a0626d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554552f4b36d44d6fd31b30699ffbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8b9a4bfd0c56325471f37bead12c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5dbb3c9f87981ae01c650dff99cc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13291e447d63f0008ab96c748fec1942531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162532fae01d7cc84b6dc74d0a72b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dbe340edf9e16aaa30051757933de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd6d9acefd10daf8005a9ff723fe7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6f2f90704ca6762ff5e8ca7e0806535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f5f5f177d5942b9cec2fe6c9bfced536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f980df0f36b24ee31d0e3de3107afc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d112edb93b58987a99d6241e7f8d6a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc9cb5a32252adc4411b6448d26c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa118185ee1da08fea5794651dc10f34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688eb6368642c6f6e94c190c993b8ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2888ed4d92da62470fa3a19b4e2709542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b75d1ed61619beefcbe8f3542ed66a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a1772ae107f6cd7460d6366dda968544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f378ca1503e7f4dec29c681a0cd2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540ebfdc3a13ca31aa7abe4740c7ed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe336b34cbfccf924843fac84d365633547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da664845c9b078b3a7e2c810377474548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe9df21efe55ed8a544d04f0cc4246549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118de2d947052e1ae82403f7218469a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940e706fe95990e5929034fb21bb2a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706453d15b4a4d68929fb684f006c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d67e076d03efa90df9255425e5294c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec0ad7cb760154f97e5f03cff7eb9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517de26bfa7ba25931f3e5565a114a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0aca77a3a752cfb6496df04b38d46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeb99f2bc6874c1f38dc5f788a064f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6d07e30ed95c5191c9ba68ac459b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332c21ec6aab654755fdd979d47d3b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5786abb56f49ccd8862845a0195fc2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0e847f908c6963d6627c4f878add6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd45178900fcbc832a66e838e1458562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944c1e5af8d6db9ac8df19c8ed82a3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31facb18a1019371f01cadc036a588b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701005ba40dbd7252fcdf8c32f055ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489fb365d4a14132eec9f14f47af4c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf37dd1cd597fdb8437f73373409295567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20159dcdb0a03086162be6359d818c25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15d7293983fc6e59b62f13095de9c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c880d7234f34cec8972811fdf0971570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70081a520f5581700df82c83fe98cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53320b25214a016603073b285e334b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a2e87b70c05cf78a136944f98c3b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a300a60b050c2c68569670bbbd7c56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09204d771046633a38f7dd0fa4b070575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb3f1ac8e94423bf39db03656778b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d24ec8866907fa22f4a3746562b8a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb055dc0b4026b0733f7ab61aafad8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0f86817f49235e616073943a81cdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518d1c4364d062e7fa72ef473b99f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff15b89cd3ac607db05b0fd401c24581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a08aa526857518263d26d9b014733582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895ee4084c4e3cbdd55128def166c0a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c076d9c6593d0339c6fc68909371584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336855f5861c36cbd99961f569c446f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd504d621fb959cb463cb0249198de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37659042ad95a537894195c0470c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68611b6ee32da78ceef5e9085406d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb05ee728790669632fff8be90a34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746674f10e0261d527771203819142da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0154331b3957acd0b6b173976f70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbfca8dcb48a98728a03e813af32da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b82da7f47d72a7a43f59bf252f59d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534310c766a9b1ee2ccc18a3b6b11e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda77e938e1e24cd1a8656df6f08251595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e248c614db8324e68127f0a73dfe5b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12332a4862e2ddf04fd65d520e8a48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002614ad9f2dd251720ece8687d456ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64c19edb97fbea9d7a8dc597213b2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85861e745743376f4898bdb1a439b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11eefc822762cb3f48906431de1dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc86864f42e752045984d130cd98166602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c11416a696ad820724897c4c75611603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dec857153a6a5e760792de57b88698604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41b1f5ca99dd2c258228554591f536605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bb9d79d16c6b8b353ae2825eafe91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee8f51ebf776a7e6cc2ebdbc535656607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb42c18787718ecf1070e8f29b1926608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d701129a42cc1e3fe2a488121ceb6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc31cc3a1b8ac929068346355a5cfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acb4cc1305a6bc58e755f96e9f420e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43492de00034e042caf59323fdfeb18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc9634518d02e28958caccc9d77a7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42385d5751d75f966294099c46f858ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5588b845131ae0f3cfff9103882a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29398fd7ce437d5245056f544cb36347616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efdd3b375bd88de3350eb1f8a700b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3f7ae97b2396bac79a894135f73b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9287784c8fda8dd23171ed6814735619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09088325dd087e65d29cec8f5881ee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997528856260dcb2064664ed35d95c22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a455865386be5d8cd2fa025b1f64f72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e49d8e18bdcad00209959965370f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451fde440b5d51f9b430a448033b10b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea461be767a74ea792f08bcec31df7f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e877dc1bc8c7cf26531bce5e5d3c45626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df36f2226b02006680355a2e7676ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672920a3e5864d285c70a27b6ea410628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa3ce0c3400c3a42d2c1c14369e4b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018f8df57fd9fe8ebdab33887cba68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c09871fff8c0225b3574175ffbcb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc9253fe7135e3996ecfd58211238632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2e2248ca201686d751dd48842cc2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4930bb64f27da4d3096c750e05b0bb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60184676ed8541d8c121f16d251df439635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378b144c8a79e834870601f14425114636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af35944ca1f56a85be3a3483bb955a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1daa001feb97f1c4939f82ed97e7b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49e103b18c5b671b4ef5a11906e3d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d050988f5eb85f755bf8ed7d71e8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f6842972ce40ec5a543504373cad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cbde8edf570235ec834c4f74d721e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156dc4352dac38c809e4f3eff4eb958643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320fe8931a49de3ab507117776110e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3827ea0eb4e56e650a0439b747c18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b261b7468d38f1f9fefb56cca9948f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3bbece70f11639beeeb7e91c6ec27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38974df9df9e91cacc6c66a00cab16b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7213a8079c4a7d046f38764a5b4a31c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d43ac55c7b35ae66a360e17b103f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069980e9a2bf20dbdb1b6c8309a164a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a70172c0e57534c733ac70ac4fc15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b041af25bbc520829592c6b9191c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121093fb45df6d6c9d8901ed600b9bfb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6af85c5b51ea314bd32e33cca4ee2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a744b689b3df217654e30c159b43c88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a6e6a595e24ede910f2a532974527657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a99096f3d5fea1f955a404b369607d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60401b249cb07d849b062ae091b42c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d3e25257a4533ce6ed1c9641712f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc316ae86ea1ed911e921da3f3fcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933264d61455962b6e63100f54ef499662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6671ee4cba8164a4fa42913c66318663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded354deb2625268ad44eebe997b4057664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a150f7e833e1545d6881b4242c8be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586f3f581dd7bc9f0c173dbc04a91a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3eaed401b138906433a863439a250667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f55202fde0e40e54b8e1be37d66476668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71def49f97045891121dc57149a2bc4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72cd7af04b4cba02b9991361af5e6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ccfb24df06b2865f79f83eeb0ece7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d781a9b7df294c70d550fca114df7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a6d165a1a6bb6dc8f70df877a18b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037ba436b1d0f13e9d889c0174da2bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c9d24fea50dff8585152718b7ac7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadeaf02049d8a6287a595f558b5b40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113643f7b013296d0a8e832c403d3edf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cca966953325cf96ae0158e35c28f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416dade0b78c2120086267372686f79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accca2ff6acbf8c8672129b8bbd8888c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e07c6f59d5a97038197bb33c4a62b2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaaa9027f887bf0ee8e7bf41bf61c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af18632a070fe31eb732d46f1c698e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c205170657599158c0489c31bac4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8729eb2d9e74e40f35d04d787faa28c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06078c4220aa1c61bc174bf8eeeaf0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397482e4e6c8f3efa0e14428cde90664687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc082e3bfc1dc049ec21bc6f28537688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d68d74a758cf204c9f44b84b0474b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe93a0055b7f43f51923b4af1b2e90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984c8ca164cbc68609be29036e0b28a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c6be7a52deb46ce0e55f838c8eb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c7cf3ae7205d3f1580e2ff8ff55a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c531d30fc546f1f164a288e8ab5d14c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f388669d4926d598817ec26ff322fb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9237e15e117b2e84795e5205ef5817696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8afec12d229d7634f7bca296f1ea5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21399bddf36c0338b739c8ecef731cbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e530873b88382b5cdcf1af60bf952699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdccd9169e215a8e1b8ff1162edd55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22ee0666cf9d6292c4c6218a2a86ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659d8d6b00f13937a1b6bf4c077dabb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaa1c4f3c3f440da91c854f91e792b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8203440df4578517af6eda30b153704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7b07d209943a889f03b0a44a20d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a392394df67c6abec2b9055d5ea461706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a310f1f5faf9f62d3c409e3180666b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273bdc42dcd0aded263e7e8758012a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eaf6e0f28be5fa04e6bd856cb41e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0197f64f37eb7f90ac8730a30c7ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad8472a80c5b5e2fd6cc87952d0f8d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d0c9b0d2de379896c4bba5593b35e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a79be536c29f93348b44a11c637ad0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530b45db4be47f4499582ec75d09004714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c295b60bba7c88098764f7025e1f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f49a38c85df2b84f48082ad03c366b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6e0cbaf63a00d457a4b7873ca1f00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87697acc05192e12959773f5452302a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1183e567ae61d07740245bbce3af57f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d0a11c2cb11cd5c6246482f551da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd27ee06cb86f3d366271af33ecbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dcbf035db75e3f65a96528764b140722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1296d3c8e233c404b26974f5d7f81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b947df7beccbe9cd048199a01e068724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d7dd0c1aeb619112d2c3894773547725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47901d7c786a61b56e2b593c41f48ec6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c5b466137c10145c77ebe950000bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda70d5c91c2ab2e85b74cd39dc3515728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358b52db22af7445c69a130dea4fd4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ef95738069ab721de395b49db196d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45f3760425366080a6f55440ff5959731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b118669d3efbb73b3bef56741b02e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62267beb690464a6c1d66f1c360e10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275fd1a92f843bb62f83a3e27ca1da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f924b61b59cea5d0f5aa455b846a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7377ba4f66733aeb7799f53da115f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db5ea6dc2dc49960f32e839b9b963737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d07f84af545b6fbaf2417543b5d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836aeddc57a579d46254ce5c4c70c0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fda9c03a2acab29c4b3bf25283634f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e11bde3da35e339732a73c7aee945741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d22a094367002314e4ff0e1e7b8e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5487c68fd397f9125a4b8b3c12002743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128153e1617ea7351cbc699d479f1a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665353d09f91ab4a05708404fd30676745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d52b52d443a9cf26031c7829e274b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4adf4d3e16780ed096c868d99f6cfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc379a534a8e9dd3c44462759c2d92ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98b2c98b820349f8005bd6babefbf8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f4d8d624042453721952482c18b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86162bcf6c399d54274ceef231b7b949751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2186d1d2451115c0546bba92c2f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a588959b448f2d9923c8573f1f02e97753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb6017a966917c0e97f3b38972596a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b491a4d2015fd2c3089f85f902750e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfefe9e2ba6f713ba4e4150c09f191d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358029e5f15c8dcde37692e14ce87a1e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645591a713f727c90aecf35dac8d660f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da5299ee4a160789e45abe4441bc5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdfec146048933966813516e867f901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe0be874354bbd993337db62921fad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2364e31037167c347e1ac96280a2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5caeceab1d14c573a7f935a537c3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96064b07ad15acc55edde9f75db1e6875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fc0ad5f9be7ea9cf2708daf2575e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7f4400de7d1ee41ad4275a9438557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8fbb73735f55af202b756a3277ffe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee456a3a83d2a91ad39aa8c75ef7ce049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc9874d435830b7fdc5dbb8b9031ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ceb23365f5679d741ee0603faefc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566b8e6a0aee0484ece67092cef57e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863193dbf4a8bdc349705d646deb04b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ad78beb897e2c2ea5acd6cfd5ea5814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf2d4bcf398cc899b9b07c0d51848015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602418cb286e95017825252ef96df7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed631ad2feb38162201a58aadc60f2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5509f40e38dd3961db5ffc86024b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475536498f45c4a691cbc24d73cd975919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbeed17085e0aef9464cfff926add620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473834e69012abf1d7871a4b03bfa47221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27a7ddae53af8ac92995ee98f07dec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af490bb99383d2738d94b7bba1bcd5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bfdd4057ca1bcd986ee07f7b052c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcc6ec8367f3e5eac5181045a2d52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8aae3d374dbf3088b26c8b69f25426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722dcac88e7cc7a783c9a103cc7a9dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce204feb5be46d75cc996324bba0dfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53329ebe4a433c7439640290e2ac75c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec816ecab4d114fb2b00e23f3bdbfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a38ac86cdd0aae580e21e17ce035731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922680d18a88c43e90aac0aace4584b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed60e68be8350816f7398deeb3dcde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46188cfb44ea3582c3a0bcfb7c5b3c4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aea72fdf223e5181614d5c7ff8cf0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0121aac733e9d62aeb6fd410771636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f09d6d2f778e4aec547e9227c6d87537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7314280f66f4359c7a07e66fef1973738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385891bd727aa81a24c78e628a449f6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2550e2283626f4181892feab133840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e85b06d6f7ce3b2603332fb00aa0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2ae36c65f5a0bf5920d16273f878642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d1e00c92d53a9ec8afd5622aab7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889850b83db9e1b8567b81fe772b60744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb4d0c931f0332d45a7c27ac7664b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667f75a379d701e0e48603ae8d1b99e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed61ddafa0c677df5275369d1b5334447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7b9fad1a7cd0a18a9ea39017a67cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8617f0f5483da38258b0d21a5b0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef8715a162afdb6daf49d01b5e7bf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a27cffe9fedafef8e71ac4fab0bf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923acbe5bf4474a363be62bfcbe94752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bf9058558d6cd619a9aaf56ee86bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528a06bf5ddbfc8447c926c632f140654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef7afcbd89fb7b215e0581a8f3b3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ca7e97f8e8b4e189692b4ef6d48456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfe840bd5fe8990cf4c3f5a023bd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa260b1909f39e7caf319a3d00913b2558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98c9593a3bc979f6b0eb34a584f1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cde0857bd345d3e9377fe19fda6f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95847187120c266976421bf48ce5b9d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e42f365db0acb2cfe4f9154fbf1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844ef8b201d5a21cd158a59615b2f1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fae5c2dc847b93e2f1cc236e4b3ede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae333d108c9b88eb597a2531e444e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7e247c8d5b62634ed7256b63902966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f89660c578aa9fba3c83dab6753f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0962146a199b484f6f6f104454c01668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9535d1b68530db1ea3ed2b523e0e8b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92147b10c37677e68bad7f33b1e1de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fba1ac16e3087b8731a0099199bb2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149659c49ca499790eecd06242565572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efcaf7020220a6005a78c8fffec1e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534245f95623632095fbaaac8677cdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eb8616501f3f8531ea94c1dea18d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5af22b70b89d927e351ff09c7336776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69613739a1eb78babad69cbf2fc8087577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2a31e4a04ce612537b16e1941ef2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d120d053327534d0c094ce5d790189579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad7f858e7eacab983a610bbefd081580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1eb965c16b4fd9852d4a0c00fce6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a940a85f0f63806ef3c994cd5c3fc6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c479213185a8f304eb12143c44a7faf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58dab1e0484cfd35e28f607903985a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4460a1e3497348bfcbc168d77926685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436b89342aa4e42ddb9fe19a04666dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97895a95466694aa3399ebf6b0733b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a616a55aab4a6b6a5701f55c619b12988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126ecf5852389967c4ea1186c6ecac189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aea1148f861aa8ed4efab2920494090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7a16de583116b0d67c0cd31f8daf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e389a4f2f2a4597854a58f462baecf992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f35d495c5f337494f1c9a24f062e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba5d69928809e683c377e770553ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3179216d0654b1d8390b4a40b5b7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b0ea97a47c73658b4622567d174996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf080370502885b63672ee36323fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa3805770826e4eb523648d3c01bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0643898044d51d1d892eaefa2780d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be9ce50289131e09a0155ba78323b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac697c500eac4ce585190128d67b962101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdead51d2a8bf1059a65e7337a6beb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39019d6b7ae6333cabe55a54d049ff93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11d83b9ab604c0f8c8718d0dde5f16104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6bfb369581d42b9711805e0315cbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de58ef0251e148735270b5ada5643a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe6413d2e2c86c672c59f98446f02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213065c741d6c41943d56fbfc1771be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98fdac4291f6ef20e27b26e1a8fd5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e546466828c754d83a2ad11555e3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72b508f2f6947cb5c522cd1ec74dcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e90f0c471dee579fab3a15c1bffceb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0483d91d1b95e689650ea6cbebbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74df182456a5ba6155dbe87831a45d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811afffaf7dd1ed29315851b3c5e2f83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5c682ff390a5227f4041069d5ab93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50ae84e444b005b6ee403f21e66f06117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255a2af23fc1f5dc03f2e82de59be6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d592acb3e2bcc889823a6af2141a2d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcdf8f9afdd352ec27f8ac627af89c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cdd4fb17d0a8c123938c34e871da6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b269a0052a8498ec610da72805a90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51bb63f04a29e3d3274b1764d6b287123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2befbea426098b6109ea13d1f26ae6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd63a90c5d5ce587388bd586150544125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e94a085b17cfe00faf3987698942d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e532f332dd2ed0fe06be9fd6ca044b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef2ab3ddb723e0b6356a1d8b6ac3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670eca559352f415e93bed737a3b931129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f36c74853430a37c004e4c1cf7fff8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86ff537e4c7a77bd710e9483b2f7c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b421baad012563b0e85d08e85799e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e193c83239a76581bd0c22830fd14c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc42f758c8ec4cdfbd32ef0286f173134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03c8be067d5374ee85149605723944135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2e36121a542fbea16634d92521b2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa7871b761246959ec1bb5b7b6b8c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be2bc660b6ee4454bd94329976f13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2fc4ba43c00060710156a4bcdca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf21f34b4d59d3cca64640ed3f479c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db902da518ac63fd5d5e5266a8ec2ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d915c46a017012d6daac8d5bc0441142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eac1a47f3c9932fa422e7c7f27f1d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63da9565e6d42c0a6fa21c71f90fe5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d08c9d63a9507bfc19f940fa45fae7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6f21383736e8f27b3bf5a668bbe00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc633a9bfd5e607e86f3444ab85dfe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e14cfbdbb6ff2eb841f68691066c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a866adb887940053fa6bd893621b0d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068271774069871981f2c24e62eb5b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd19272a9130d05caf72d72409fa1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebdb1f9f4658eafbc78cb69c686238152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fed8958228f89ec8587530c80ba87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ab48f5482e48875fa313c478b68a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f4592b08753b6d9ec1d353d229ff0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec4911f6667432ab02425f922d700156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ea0762b020655ee60ff8432333400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ad5f3389fec4dd7bd0a1ae40040e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caffc60cfc2e4086e4724c7118aa21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c98c644cbb9edeb049cd1b0605f80b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4b1ad427f396ea23afe4232cdac02161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d2f3db7c08a3824596c89f04a309a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bf08f79c031174f3d9421c0fd7d1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e2a52141ac37f9f15cc3f8a4e6ecb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34804e355d96ce916ff8d31a6be79be8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7587489cc5c36613e3ecd6875324dcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57da59409ac94561f01319e43db8f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468caccdbe4badf479ae52477c0b1629168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e54a74a5cf33fe0371ac279bd73fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2536eceef331c48a026b3b84a886c6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b05b01594d71af122b2ed99afeec1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083b3d1c12f07f779d3d47c10925709172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce3e5b4b9f3f28e548963a5b611445173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df368a9aa06607a0651b8cde2323f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b8a6f8c6ab2dc1c46880ef4574b33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df2257c7631245275048e0ba2e457a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c1044be2eae53a3773eeb78ec31a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c37c110e4545890796e022ad504a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c124f63c00775eb6501147eddf32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4735ccf1931339e75e10fe3aa4a3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860280e56376e6d9c40ef683c735e45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431cfc1ef66cca1f7fac88628096109182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8373ddabf68d7968c05836a9dd3295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c29e0ee216f024bec079d2233d72e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f88cc9fe3b1e7b7f1d4e826cd8341185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693034629b3fdce7d96a8dc8d6d36c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db08ce928f135f51c9f0c6c896bb0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cbe63b5d5534d07b4584ab0021a1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614021be80bcf2a1aba643184b14ef1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61cb40b698c7e391407f343b4ff808190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad778979cb9551275c98b52c74de0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c0a6669b2a6d4fa96c58e8174a976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a85bdd59a9fb3196d436a8b0f305e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80939a0e106c82322aac0b0b89bdc7fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614d5c012d9670ad9dff1e77650f560195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c970fd3fb3ed04313398132f745ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448c73fdb5b1961b4511b035b88d5f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dac521e644610fe6103fb20002fba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e385b1ba8f2d2aae649d8b79f49d0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18258cd6f693591e55f38c81b1c832200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f30f716c6b27e6cccb3e2bb8ebf383201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912dcb35595d9223d7eeef66a87d87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb19d3269761c6a1f207cf46f19284203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6361aeb1b524bd23530fd767b3d5d15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3071ac8378203940fe7b20effed3dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedab35463c3055ef3940e0d5d98cc0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f37821da39b2564a0b53b8b5d3661207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14ff8d0b147217ee87d249d4503cde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf273bce82a5fc13d20ede0d8685679209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7161d423ea98cd7c87d97e8252e32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ef13a60ff7b0e4b451fbdbf11e1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd7c2bdaa74966317a270497a0df6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402af71a61145bd89af86f9977e53dad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bdcccdc06120f8df304c0886d91a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62a62c1021ef053842aec3701a4838215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f8a98e0ef91b5c2eecb75fb55dae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39539d7d9749b5925c7bee988a1ec0d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f6a9dbe7aa4b734ed7dad167464a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ababf8070e8ec742c2bd066046d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05681c174b68e5da25e38e682836fed0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdc79a770afe9bc6270ab0e62725f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadaae30327b8c7a4305d5808873d50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c8d1f393a7682a2233a220d496715223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec7439c803575e26c7908e4bac69ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f0f4c73d50d662edcafaaa915ef5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871152f4e7ef34680e36306d1c314005226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faeb8057475148b3f76df3ae3bc00f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51691dc8eb85d003bf188229abf71c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fc9bf5f769e7c84e0ae35b726e72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81811fb496fa751d0bdaeb5b2ef6955a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd041277f0165f40f4deeb2696f1c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da93cd9beaecf988414b3d6fab5205232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba28e5d3733eb55f246ce4f663dfe20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a72974f58d420236d87559b1c2d140234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd67f12e5dcd2fb86c0dbfc8961530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec81f3ad2c03f4c3df10fce22ff941236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460b58adac30df48720e58507c7332c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a016dfc2710611d36f75159fbee97f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396cdd41d7184f527870a1aeac50baf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261907fb1936c922fb88c1197e3d0e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05da56032e4a43800069f1e3b99c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2baac5ce85a90d4ded8998e24423c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380db786e3efe0764114125110a9178243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92305e47551f3e8a2a7b393d993207ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9350514889415698fc89c373068b01f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74740601bf0d69addb07475e6552cbea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1b96c1218fca0b1584e5b8ba6e5c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e9fdd75ed442e3f3a6c82acaa2fff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884d21ea23d83588c173be1ff750715249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115247e51b7141500cefc6b85437806250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c96bd4cc798d53faa9c709a9ad4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8a5a377e18e1f142d9af77f1dab41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2431fcca3951b648ca8feb1bf32043253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28c8e371cf553952423c842502870254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e902e563e32c4dc8ab8ce8ae0c6bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b6796f626289840021dad743e6e2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdbe12f174bf89cc06282d3d8e41d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f205c5d6eb525bfdd9d15695e93f1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c37291a786d42da22d2a88b4b18926259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20e24c064bd8e5a301ba0162cf73fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e150433d03f57d4a723a02de96a249261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c058594a7a1729338245aa796fe958262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b5bbf0b0bd960a66c530a4f2b1b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7ebe65fba142cc6779e8bdc6cc8b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce81d7000b135368f4fb68435430e55265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd5ff74d6f593abaa752ee954c6af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73a92d8598d07aec9b133803e1b53267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd0af8529e17dd1302bead242b953b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5340b75a87f8b1ae64096bf0d7836269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a991e91b5e4eae626ff694326a57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ebef88e0935e81d2bd1286c16b96b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb4f7c584c0a58e25e70c858a0694e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c28ac0cea057f4fdff41e502ac8f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d9032fbdba539efa4e9fbedafacd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d2f84bbb6f277ee6a4c1f8ea27141275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a8b5e9c373594315fc203b96ec9c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc4594e95c54b2e53914d41386f9d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f0cf64f6a6829ab186738916f7bbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffe9af2dd4fa22f0635e4940b3008279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09090ef4d6e2836f409fa43bc78b0a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad4760baee4f4d7e6fd142e1e6929f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db48c46e45cda31d9a0587b0c89f578282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b934f1fbee761a92bc13e7d24085283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44400bbcfaeb73240d29b62bd249d23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23dfa92c6520172d01a21ed4b18201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221e682f260dc7757a2ba6976ae5ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2223a1c1cbe6beff165363b2720a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d83ae4cc5eb55a24b1f652d49098fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a80821620619b537ecda874c08d23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97abaadf269020513e68d19268eb48e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6b1513febfffc419bfb01dfd0bd44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c79f62ff4571e24e6027d560bfa036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dba6dbbc4873eefd0a6fe89f8b681293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac9416c57c70f82947940e53ca6fe6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dea6c1d066d26dc3cdec2b16d6b03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab66958d8d146f2a75911be698d2ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85cac69a0f505e1ee8b2145d7b546b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae6f6a6e66fa45fde37d6d2dda75d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e0fa8d6affa1afee23ada37f34c7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b183e779456bd23b31e9d818c9253300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528bb4671048b3b9d04daa89328758d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394dcf74d89c72cf4b0d20f552537b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b812137a27e7ac21052e1b14c121eb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be64bdb3d67cf9633566fa2d03b5b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d340e3ed491feaa4798697f3b33e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7529abe153c25f240da5c46e9ca8702306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f42581890aceb56958aaa65f4d5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e980b3ee4c788a3a9a473be5796b0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c559e18e93fb5a8e71f99c47ad3f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a06ae02bab77c81c97143b10e759310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2f8c2b8169bac239692c0b8efd2f0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f380f235ce874bbb1804fcba67ad1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c049f865c2749385d5aec4ff1618f34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c21dbf6b4ca5807d3384995f38a6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f3cae3247f4744fd14488cab1e2ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a8f1e16263589b92398b13b31e74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ba98daa12d2769c524d4aedcef52f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca582e8202a74fc4ca941916ba1c5f92318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329f674d874a96f03a87d998ea74a65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96be093118f4a29c46b35ec8b4c6d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27b0abc5535fc824e8a4d25cdbba7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9563235004360a01a90a95af2fe1f91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073e067f10c7a6e53f2ca763219fda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52394254098bf9e9ee19bf675bf48c57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e89f65ba4d59bafd8e13d9d2139ed9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12679204d53beff28b3348ddac58c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84179027ce79c97255c75904408d9ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af621cbf0ca435f32184208c1023e7b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27150cbd51c0227020658128110eaafa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c51b41d3a3eafadf381c0b746c1514330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8048b5e173bb5af847b28b349f71d10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd328af175291e4e0dec93e2ce29aa6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9fb08f4d668ca0279cc15452ca207333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8426f3a5de06fc5ef3f9c16fbd3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f022243b7547932117129575875805335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231bd64b42834a9d36e0e794d42538336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e787e660d3b089cb10f10f95594ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4f51f376aa8327dcaac137878d9a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3c21c87230321e00900c9707d069f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66100d862350fbb4a2a24abdbf319a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5d5250ce781fddc5e1df265fae5c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0be2a1c214609b4202a11359951a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32b7d3d3074c14a4a26c0cd6a35d77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341288e22a903fc87bcb598da0956891344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888dda538f657880e281df60ecb9620345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612566c8ac66360766b12cd87453c0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf43a541db634c3f27a280a6a0a222347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26ee611b48c61b10b014a21e3348b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01dbf742718fa6336bce0440bf86acc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84172b81ddad7dc039e3a2405f49da18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca662261095d6691d127ea88a9e41b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818800a39c26d49a4cc958dec6b2cb18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9ebb288340ead22209b306c72ea31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb157f5e39495a247f8045b19e7f87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc4a3ca7f08cb45ea041b884cefd8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394873caa7bff384337071ba939efa42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6cc294c6ec041da92487231d8383f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b26525ef2087994b481291a80d7bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e70c6235268207cc2982b7421c6d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b9fd90aadfe1385dafb8cde9fc2bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0c9f9c1c4ce6971ef40d1d18b4280361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629a8188ff96e2487edc68bac05808b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a1400f751dc195506e2a6c3fd9d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3f1d7fad4e6e4e29fc786014e278f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f36ad3de9e7a161b641af2b51e30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1636f20b376874ce55adb5bc1166b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276e3af357698558ecabd00ffbeb39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277abb0b93bdd8c25cd862bd047c35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720592f8b612f9d790c31009ccc9d1ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801750796447e7ac0c3aad1edc1be96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78719f1b267c9c0b769d692c7d6348a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3431fcaac2921ad0daadacc15f1d2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0b65da405a3429ce689707e72a215373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65404209b7ad7bedb354c73fab30001374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c3a3d68e104f86e9bf7a89c7c7730375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61124becae4950d2daacfcfe21d138dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31eec7d71692e1e5bf6877307f969f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419dbb271a1526dc35a9da6041c4515378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc7c694f44b34791fd6e4f49bd10c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be07566385ab87573c96e347c7a5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f16a30e684fe636a4ceeda9cec686381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b72f1713f53502af817b4cb03df380382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7d0b486e14fa11af787b181db519f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071fe18a7b2c6805073eadf1e67b358384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249821f2da5186e6248b51bb19a0a47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585ef04d5f53708021b70fa86255d1e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46067556e3d041ed63cecb8a7d2a0e93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f20e654fab29e3af19c523dfcd2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08850c15afe843f2aba0138c4fa9dba2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeaabdc566a9385a43800db5a5b9cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb4a631ee0cbbd74c3ac7e5075e916391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1295719a1482bde0d0cf0584c9448d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7478cdeaec9a237f923173a8c0efb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef7a21095373f79691f28d51c5e5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29040fc59b4f5c74123e6119064ec0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb5dc59640b5878993237a53cfe27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1410da0ab4152677110d0d389e2eb0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ce752f242dc5cba7b8148ceff6ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a28f41f48e3ef4d7b0323bf24fcf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7ecbc822e3b4d45463a932f131e2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07afe818f0895e2ab710c27103fccbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3129afb15e6eeb5a06cd4f7118c68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be35eaaeb5df94d819897556972a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29273c3fb596881934c67e8e91dedf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d44a0c13e70187ff879f5141d5b6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad10a293cdbce887c419e9a7f56a98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d22392f2fa2fadc9872602ec19cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889eee6b65b98efc5ea5520efa611d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386803e0fe920fd8fe5bcf6686c8bcf4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a322374c65ddd9eaea8499e6de8a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e23703143b4d2cf6d8fc521a55255411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1391836bb31f9d0a22251eb7577dc02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1edf3cbe28d04158ea59768778e5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e10de4fa8db7cee97ee42f54fbc0e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff998d0fc9d9ae5c75754d2468c000a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223c5a972b5f6e01df696fb68ce182a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355679d8ac8b2b94ce5058d29b030654417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e43388c80ad8ddd8790237728b2273418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506fd46d9aa56e4116403692e5fbff4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7fbdb8aea5ed6de8fa41324eb86f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9910f26d046e8c487a096fae33a41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc09641137c4121e21dce758872c7ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7f34b5a32a40e4830af62c99c7b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31428e1ac79f50450850eaca09cd1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfd92cca0974ba29c4c1ee4be5afbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c777b088d11b7d79469afa7532cf8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a5caccf75ecfd6cfc096c7b9a654427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc20a9c1cb40e9944b1bca835e2b7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae854d0f633996c556e020c5ee671429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48823ba0d62b9de5a893f1012561c03c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c251a617d299e11c55c80d78c7acc4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413f4c117fbe098a9ff004e000151b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d404e3dfe8ac3ce3e58968b3c2655e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495b01f46ab55d9f60d315ed9d0c9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d562e95f0d022cda848a748d6e3d38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550d629cd8307feaaf3b1cce7b7daab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe7c24427474de1e1073928b51c7f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150f7fdff65bf83e3f5f7fcbf7a8604438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874ebdd473661dafba97011ab1147b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531cf30387eaa8a62e3824233d2a839440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a1fe7ab171b56fc166f9f1fb4e0c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa130f0b4de802ec8e96fd5d86cd7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ee139ef7f0965b02def35aff23d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdc9861dbcb28755d814aaecbc1325444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e071c17ef7f8732c413004bbd4ecf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88ab0a46892e4cdfbe0788e89edd7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb49a59b31084bdd80d71877b3d0f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153839a599b27d93cfb73bc1951a3029448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19dc03006a352c6b92b2a7abfb7921449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989450e3af5f0112c2353065f96386b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04db6f228af4bb56a227c2b6182a9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402982f54e1b125d99243ab4f9853a7e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854863d0104dfb7baad123a33b1ad47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff34bfa25618e6c16d3185604638439454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9085eed7ffac56f653f50e3652b0c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f1fed22d562d21b130a5e9e1a025456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45674a39637309328559627f95ca9ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee82b5b1bd9f0b25e5a2cfdab22c0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc2a74d2060d2fd15fe5af1bbb51c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641a51c774c55b1a464097fb7f4a26c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aae4b2e2ad4cbd0b4cbe1a493b834461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767670b3259256e7fc877c7340c513b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758d5429d6882785bff62a70f213d02463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a97b005c6479b5b237e1c3b7afa110464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b834712c9ed8149bd15ebd409290465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603907596f5751e6dc570922f86c87f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddc3ea664f453769c1bc927de40cd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dc212a6818c396dc00ddf4aeb67f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5da14e330a34bc627427afe00cbe0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac8633f0b51c8795cfdb63d77ec980470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c00a24e742df108c643c79a224a81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0222d1bbd87fb84d553ebcaa8b5073472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497a405f8538c304fa0b29ea353c47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038cdfb0ee6ef51980aed08a46be4bd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8cb416d8c51b6c8878bdb803b25e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da50491bfda78047a3e4be2b7e9f12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b493edc753e8e47e7833939a87d7a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7a5f03ba336826ec81e75bd1e9c7c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fbf80b4794505fe1cfe9bd65c5166479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b495d02f3f135f16f5a08aece65f6e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220eff51493c71fa60698cc431db1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b69b39157544911f4479ff4e14b51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf86108f095c7f3fb8944a2e46b612483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce023f123ca3f1303dfe21a6af4e1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df22bf182a80f31dbbb38423b55a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab4498fceb5971d375fb21619752e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513daa19a07f1e1937ad71b09e5009487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3bd36e0b51b6527f8668819f80d22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b5d83e8695b03141d227b44f3a9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538aeb87cbb9c04a05ae5b5dccebb73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7620df5163cd636ad74e7002e66d680491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6e2413d26036b6e0a8485ec86be3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4f8221e5d6ca84438434bdb62ba2c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc583597ca20c76a41ef1b224fc2ccf1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f436aa3dbb796ef29d63942062ddd71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24392c193355df81973c72659e9a887496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d25b3c69b380e5fa4c7e84f3c049497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd58b4950d02c3e8cc0eb3198321590498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfe7197a90d0741a24e9646310a2a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155a8ed77001f34031cf80ab947e380500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f9be3c4deb671f3770fbefed769d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf6f61b4a3d86aa1888da7b6171cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fb44ce8d47cded8b7c5dd49033b9d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c3b1336c393a6f3ea8c48dbc3291504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dffc350643a2134eae4fbe78405217505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd4868bf22800e30d646cf59837f11506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151ef28e7455729e0c0e40e7452232c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c5622f38c623a57525dbf3d474de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba36ca5e55d7d7594ef9561cc00b6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fb558e40619370b7bbf7dac0fe165510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf69ac34e1df0a5d06d80e9393eb1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9078c542547211a6a8040090f5553512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dac2ada0245c1bea1dbee43151d32513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812a3630e6fe84166d20fbb48075fb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db45a79d5987109d66a4f46f79f817515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d59b384d495d9910c52da56a8abdc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbfaaf5101546f58c29cfdda4c9096517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab552c8d9149249a6403bd7d785088b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22a0996df665cd03f25248b623126a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ca91874ee0eb389d60e893ac09fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb51b749a9a225464509692f11f411a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a3da8331fda6509848761705c025c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57886928c09498bff38c43aa2a3e719a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acf3d71eb55664c377551493819cf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4dfa05fbc876af3ce35a77972b9c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0039d14213c31518bdd25fa13f5d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec417e409d83ee999cf6df3f80477527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02592a7350f5c3ddc59292a081805255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa2219740a6b52a3a99469f5639cea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd4090765525f5e0a65ca93de306a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe9da9a0b8e47604274f7f0e5302a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32bd7f60b3fe0d15757226a8d7c52c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1eab6ad0603f4fcf25434eaceef6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057d1f320622fc8a39688a36670d7dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3f9bed8ade0782d94ad810c6ef911535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd573a4e785ffc2d0deab285b25e75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e2bd4667b5445addf644f1e74132537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6166c042f247e02ce23433e15cb6c71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4cd54a1fcf38d54b7105c869ce9ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56627b3548308e81ecacea2951dc157d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36837cb8129c4926ad4834fe7dc81246541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d26d2518b187a961ef889b01695f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b2e0a0ebf8d4939399aea34b72a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0838fc99acd9d6feb34fabaa90532544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2e64ad6dd0e9c19f6d7d255e168b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5e33ae117a2a4f7295bf5bd7bb01d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decfbd725cf72e9bc6056bc49b8aa7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254a2771cf226ed4eff287c9e2eb1ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b0c93e7d46c04197bcdf2ba315ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921d9b72d026cfbad439531842bca49550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3bea0a3aca45f6bd6676f95f54326551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9373a30d6f8b33cb60b2961ebe4a4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1c198417e58e969a08c6f74e7b1a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8b52f13153632b48c15710787266c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a656d40e07f684b3311d483c269d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061c3438a14bebd9ad998057e0e5c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f974819e0227a31744ab1e2dc77557557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a039f78516c3fcd608cbb54ccdc2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228110c828b901371653a03c55b07f62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a0e90254380600ccb039c55ec7d5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016431b53dcbe4243bcc5407c3a6299561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d4d4d3a1785e000acf012f1469e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc367542f0dd87d775f432868f04903563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9063959c36da9931a899aae881ba71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f01374f1d11560d65bf072f25d39b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3011e3371f77e3e086ff6e6e78747e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422f1351f589773e9349d6cb324822b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651ccfb62c874f874245335ab53e958568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ed48634e85dbd35122a888908d842569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32891e3e26447d55f26054f5b274bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a2582c654d0a37566a9440a04f8b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10847c55ab0cc31e97f5e6e94ddab9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb745d5f88fe2430a19aa3b4dcbaa79d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc30ef403189fd63e059fe0d53c63fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dafe7497b8f4d63824c4f86a82bb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123912ac39c0ad928bb5abed903a0c45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152962e80ef4cdbd59e776ef716331e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cd6bc5f50708ff8e62bcba927d40d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6753f3f0c8a5333176691f817b7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd119033e1b4578373553562a83f26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e68c728ae96b3a841987f1a0ec2a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8f897ea2b18753a7a31fe754aa6f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619368d4d0bd27ad604afdea5e6f4e21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91038aed94a9d305e88a3445965e79c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ea5b0569701de9356b6c05c0aaa4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157294c5b5c68193c45a0800e67cc54b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135c6d4c4f9767bb4892586ba8f67ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705df9811be933cd34ba3a2896e885588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1088d8d5af96b1a4bebc07b52ef84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b9a705b68d56680a287c318cdf969590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be97ad48bcf418337db5c635c59974591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c6d47b160b901b25c94c1a34ca49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30b29669299c2cbdd9d90866d4bd6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc97e637d3f70feeee2129b909b645594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75c4dcfccd8abfd2266cd1caf1b15d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d18865ad60042438583ea7394026b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be0f090f3dde50a766e479fa56a5df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45901969c102afa7f719acda9e511c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fddba876c0f21859d13e7c9b6a5eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63775109b0bc4a55be7c2a5ba10d4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e9f85c48ab6d68f9277b90a04c58f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfce044f967a8c996f8139a92043319602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352654ca3ce0415ff9638fb775281195603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a98c70341d17c505c63ea6a180b743604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab317d877cde146955170c4eb1bd9f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4737e89c26f1ac5c09bdf9bad75619606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d64119e517ee9381148ce006508aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ab7ee697f6b739d40055de83443f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad985ed1c4582890ff1e011635cd7e9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fefd4e515873ae93bbcd2260eb2ada610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f1314a5fae61e2339bbe88625454b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494d964027c021d6c83302b0bfbfa8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d55d2d0b85b11eb9919e150e26d124613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671b369d655dd108fd0df211fe4ee2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a4d34d577acc420efe0664e5c45e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59fd7c2e1e5c6b1954d4237e293570616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c56df7f6656bc85976c2f382c0d6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354238cf902ab4942cfc24121b1dcc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d30589b9e6be73ab397452221955619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8342b8ab57be594db243b57713aa1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8c80e888195cb2b5e48b4ff1e754621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611f84c34571353574da0b839630717622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8a691875d9ff0a94c0faa2548beb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b746c9556e90fe091cb0c85267d8ed8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d719df3798a3ed0e62745ff9d6804625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a844e7d90091b559267a49668e6e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cdf957b93ec08f1fc66fc41b0cdbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ff6d0497c8f8f94476ec0307830cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bf57953c019a1f7251de74fae2441629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba036c4ad5a3424218b2e34ba61d5a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db7e70f8ae69085b53fb250c48245f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc2d0d31b3c04a4045d901c126154c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed69dd40b09026be9f1cda8a6a9c03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345bbbcb404f199ba08c0056737236634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ac99ca183fed354fb19f94a6407f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8911f28825e3c7ae1a631ae276eb61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772534c7b59eb4da48a21ae14b8d144637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2ad5afba5c18120f9d23ae7035d54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec639ed9af18394b7b8caeae5576432639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c99ae7f0ab252a4059127df175e8c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04fcbe658255157106ee738a7ae7f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff97ed727197d663a0ccd4d9ecdefa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820b25390ebd5a908af58a6e7892668643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae316b619235d9967e242167d7051f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da6958a715cd4af0c57dfb8504dc88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c712f840666b50d65be985df548a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a51c293acae9a16cf1a0ae1bc8381647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580a2a1db13f8dfbc39911080e962f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f448e4ea1ebb5fcbfc30e48650393649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380ba9c3a7ae2dbef49dca8bf2641fe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4552b3c8c5ebeef6ac146c0d3c754c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a975011c644cd9c804121e0e7fe4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8c55fd6a4f8d98ced8fc8056d05d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40eaddcea1cbc8e186b80f18e818a10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c5892615d6cc29a6b10c9da38a4de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a2ccf20fb0d1f18d63412f21f5cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeefb131136aade693f6b58e629dca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb46e059c377b5fe39a54a11adc44658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ba6d91cab4129dcd20cc7f1a2dfbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348ebb28b5f7a9c03912a0530375094660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4d808d605cd4957b58e3de064c1eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af54428885c363f6c9494472e2daeb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d17e61f37e2d2d16b101d7d63f85e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424d3ca6bf3a94d4eb1ee85ecd4d1cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54504fb5114529df4b95820804c8da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ad689d514d06e4c57dc982b8292a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18d0cb5dcd3d8db7559aa7fe439376667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae199348178a36b57da9d1f68307cf4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c752a149aff8ce15e6545b09be105669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0928afdc2877d198436a238716d5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafba39de36b6f6e1a2fefd375edf8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc41d80d5ff47c64ffa0e2925c12d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2169ec0051c41dec0691953b94be11673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95db800e71de07944d3837dad925eec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8734069a069d4a30458f057bf5d87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab443a81cb9b43a7e402f6bff9b11c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e557d6ea35bd55fee7d697b6ca85fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af2f22551ccea85dbea00a25f8ae40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af22ea7697ac3e5b5caa12f4bc93eb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd801bfa7a24d5d3619cf093739557680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc884d9e7d705ae088a4df8cdb2b80b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573030a2e56705e791a71a283bfff9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d35900d6605bc26456752c41f2d545683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f70d3df82e1275da4c1999c451fde684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b52247c37935a68ffe4545018acd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b6c74180bb4dfd9583c119a2928db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672e17216759b857d514597922c0144687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c2897060a428a1c78c60f220c2eb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72732a36fbade3cf5321a9615837405689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecaa1891b36ff52525a63e2dbd62576690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5803ff7991a28ada3544aad2b06f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc7e4d4d5e59ae395efde59b58f030692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11958e0bde57f55cf4051c499e2b37c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bdf2176da073e02b0799e0534ba40694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724c20b62bb337932946f00029d0230695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a2a3f36a098b0efc1bdcc98399ca1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcf0448595015feec610c40fd8df99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40520f6a247e1e1fbe36fd2d2f35864698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440478458e7559b6e0c79e903db0cbf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddfc8bc79fe93857b70fbc7799e792700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086873d723299d36c0339b16d974565701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155bb2d49212fc7bf5022e39951718a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322ab6af8ded0e4587e76945d0e7a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab2da4696a3cbcd73b61ad3cf2fce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80faa6158b408880397d1162ed28c4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0935e41662ccc3de4ddb85adba6c89706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd3813ece912a052a2cf33baff655707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ea083e91dc47be996ca84dd25225c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9560f6afcc833ef0f319ca6b8958d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c42507e3cf3b884990b89319ce32f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00415326a81046db8f7e780a1265a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb8adb9f46d92a24cdd2fd18acdb68712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2032f98471c81ad4a7b848b8f6f94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800759b030467dc3e5c18b94447d6ffa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77eefe8fd4a58e58efb29fb2d9170715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a4c0c0879e30feb2d0911222e7c0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9bb3ca6741256ba4aa8cfb1715bd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d67916c1f84d6ec14e72ece9af3a9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784fb0e873ffc09d165787c39791011719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3a3d9fa03f6d17b6cd2f9547bfea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f882665d5910b448d865250f9b7c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0edc6442cdb87819dbcc592bc5e77c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e201c2f8d92b2f645a5eecf161e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cae8b5d7ae9f0619f4f6439191114724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fc92ce5eaa0adce092bc53a7241e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116ef7d494da69b06a898b1daaafb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a59dc1032dc40c28fdc49861f77239727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224158043e58643d43efedfb01a5ce3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e472ab6b00a326689a5ce1a8ec72ae7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e148114c2c6f558492e2fe0da3a5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7440cc775b7cbab171405ec8b37877731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18abc8e04cfd582194defc01afc23ce2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01aaecfe0750e7954265a3f51c830e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb59bde9f89e7e27e960a7628cf1707734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7b0456430568387f437d00994c60c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daba132dc0b623dace29833c432fdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12e567f0bec9efc543235915c60567737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd50e2a9f7eb4a7156bec0b7d6d310a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687be58645399ac0bedfc46078a4339739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdacff0994b706330bfcb761a0de3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b8a68f93eca1b59fc58401998ace9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05c4629a1e17d88caa85292aba2c51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbe733036cc3414ee402995a10b577743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7edbb34920d65ddfc994c5230234744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcfde13884f2926fbe4eae50f841e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161e4c4b6315f08c3ca1d1a4912917b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0566a973283f7d7a3d8e5f88ad6ef2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad0098c4d4d9069e755e8cc154e357748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee9eee8058e3e1ff645dea147491fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcfad66c219225f9ac02c768143832750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67807ee5d50b846f454c005d82fe326f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7236ca09d7b93305737ab748e459e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c6bf0ba19c43e916810715297b7d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea76a7701b62c9ea4f2613eedbcb2e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab322d03ba46e98cddfa654a1029a6da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d55ef9cbe9e56438e00e57fd5b991756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0614f648cf3d44a876b99a331bbc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58790579ade10d344d14946a225ba4c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41926279d86bcfff65466129a11b1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>